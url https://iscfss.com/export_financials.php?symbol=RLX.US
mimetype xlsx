--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1231,51 +1231,53 @@
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>94000.0</v>
       </c>
       <c r="H15">
         <v>94000.0</v>
       </c>
       <c r="I15">
         <v>94000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
         <v>84056492.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>10610000.0</v>
+      </c>
       <c r="D16">
         <v>49586000.0</v>
       </c>
       <c r="E16">
         <v>75226000.0</v>
       </c>
       <c r="F16">
         <v>286651000.0</v>
       </c>
       <c r="G16">
         <v>48997522.0</v>
       </c>
       <c r="H16">
         <v>18410000.0</v>
       </c>
       <c r="I16">
         <v>538000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
@@ -1555,51 +1557,51 @@
       </c>
       <c r="F29">
         <v>13514952000.0</v>
       </c>
       <c r="G29">
         <v>1508633000.0</v>
       </c>
       <c r="H29">
         <v>106280000.0</v>
       </c>
       <c r="I29">
         <v>6623000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
         <v>405018748.0</v>
       </c>
       <c r="C30">
         <v>566236000.0</v>
       </c>
       <c r="D30">
-        <v>164701000.0</v>
+        <v>662747000.0</v>
       </c>
       <c r="E30">
         <v>59493000.0</v>
       </c>
       <c r="F30">
         <v>25966000.0</v>
       </c>
       <c r="G30">
         <v>8342456.0</v>
       </c>
       <c r="H30">
         <v>85725000.0</v>
       </c>
       <c r="I30">
         <v>19263000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
@@ -1778,77 +1780,77 @@
       </c>
       <c r="F38">
         <v>69817000.0</v>
       </c>
       <c r="G38">
         <v>17354000.0</v>
       </c>
       <c r="H38">
         <v>94159000.0</v>
       </c>
       <c r="I38">
         <v>879000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>319681442.0</v>
       </c>
       <c r="C39">
         <v>99060000.0</v>
       </c>
       <c r="D39">
-        <v>559605000.0</v>
+        <v>61559000.0</v>
       </c>
       <c r="E39">
         <v>219506000.0</v>
       </c>
       <c r="F39">
         <v>483159000.0</v>
       </c>
       <c r="G39">
         <v>6568549.0</v>
       </c>
       <c r="H39">
         <v>6648000.0</v>
       </c>
       <c r="I39">
         <v>147000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>1357540922.0</v>
       </c>
       <c r="C40">
-        <v>384759000.0</v>
+        <v>374149000.0</v>
       </c>
       <c r="D40">
         <v>361969000.0</v>
       </c>
       <c r="E40">
         <v>506480000.0</v>
       </c>
       <c r="F40">
         <v>1266542000.0</v>
       </c>
       <c r="G40">
         <v>47044404.0</v>
       </c>
       <c r="H40">
         <v>419571000.0</v>
       </c>
       <c r="I40">
         <v>79751000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
@@ -3297,51 +3299,53 @@
         <v>103000.0</v>
       </c>
       <c r="W15">
         <v>94000.0</v>
       </c>
       <c r="X15">
         <v>94000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>94000.0</v>
       </c>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
         <v>79751035.0</v>
       </c>
       <c r="C16">
         <v>84056492.0</v>
       </c>
-      <c r="D16"/>
+      <c r="D16">
+        <v>94095000.0</v>
+      </c>
       <c r="E16">
         <v>94075000.0</v>
       </c>
       <c r="F16">
         <v>5554000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>24508000.0</v>
       </c>
       <c r="I16">
         <v>56908000.0</v>
       </c>
       <c r="J16">
         <v>15058000.0</v>
       </c>
       <c r="K16">
         <v>49586000.0</v>
       </c>
       <c r="L16">
         <v>9344541.0</v>
       </c>
       <c r="M16">
         <v>13013539.0</v>
       </c>
@@ -4136,69 +4140,69 @@
       <c r="V29">
         <v>12329601000.0</v>
       </c>
       <c r="W29">
         <v>1508633000.0</v>
       </c>
       <c r="X29">
         <v>1088981000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
         <v>884917711.0</v>
       </c>
       <c r="C30">
         <v>405018748.0</v>
       </c>
       <c r="D30">
-        <v>209578000.0</v>
+        <v>352976000.0</v>
       </c>
       <c r="E30">
         <v>407039000.0</v>
       </c>
       <c r="F30">
         <v>331745000.0</v>
       </c>
       <c r="G30">
         <v>83206000.0</v>
       </c>
       <c r="H30">
         <v>376058000.0</v>
       </c>
       <c r="I30">
         <v>316838000.0</v>
       </c>
       <c r="J30">
-        <v>120949000.0</v>
+        <v>300594000.0</v>
       </c>
       <c r="K30">
         <v>164701000.0</v>
       </c>
       <c r="L30">
         <v>33395855.0</v>
       </c>
       <c r="M30">
         <v>17994369.0</v>
       </c>
       <c r="N30">
         <v>77675000.0</v>
       </c>
       <c r="O30">
         <v>59493000.0</v>
       </c>
       <c r="P30">
         <v>14259222.0</v>
       </c>
       <c r="Q30">
         <v>4303511.0</v>
       </c>
       <c r="R30">
         <v>14017593.0</v>
       </c>
@@ -4556,51 +4560,51 @@
       </c>
       <c r="W35">
         <v>54658000.0</v>
       </c>
       <c r="X35">
         <v>93475000.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35">
         <v>717923000.0</v>
       </c>
       <c r="AB35"/>
     </row>
     <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
         <v>24075763.0</v>
       </c>
       <c r="C36">
         <v>29430741.0</v>
       </c>
       <c r="D36">
-        <v>52234000.0</v>
+        <v>10019000.0</v>
       </c>
       <c r="E36">
         <v>15724000.0</v>
       </c>
       <c r="F36">
         <v>11979000.0</v>
       </c>
       <c r="G36">
         <v>47981000.0</v>
       </c>
       <c r="H36">
         <v>5632000.0</v>
       </c>
       <c r="I36">
         <v>6499000.0</v>
       </c>
       <c r="J36">
         <v>11746000.0</v>
       </c>
       <c r="K36">
         <v>4874000.0</v>
       </c>
       <c r="L36">
         <v>828855.0</v>
       </c>
@@ -4740,69 +4744,69 @@
       </c>
       <c r="W38">
         <v>17354000.0</v>
       </c>
       <c r="X38">
         <v>90504000.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38">
         <v>94159000.0</v>
       </c>
       <c r="AB38"/>
     </row>
     <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>613174399.0</v>
       </c>
       <c r="C39">
         <v>319681442.0</v>
       </c>
       <c r="D39">
-        <v>672649000.0</v>
+        <v>529251000.0</v>
       </c>
       <c r="E39">
         <v>317357000.0</v>
       </c>
       <c r="F39">
         <v>383110000.0</v>
       </c>
       <c r="G39">
         <v>582090000.0</v>
       </c>
       <c r="H39">
         <v>357674000.0</v>
       </c>
       <c r="I39">
         <v>771899000.0</v>
       </c>
       <c r="J39">
-        <v>852900000.0</v>
+        <v>673255000.0</v>
       </c>
       <c r="K39">
         <v>559605000.0</v>
       </c>
       <c r="L39">
         <v>66899322.0</v>
       </c>
       <c r="M39">
         <v>54699100.0</v>
       </c>
       <c r="N39">
         <v>322774000.0</v>
       </c>
       <c r="O39">
         <v>219506000.0</v>
       </c>
       <c r="P39">
         <v>20711163.0</v>
       </c>
       <c r="Q39">
         <v>32385462.0</v>
       </c>
       <c r="R39">
         <v>41501789.0</v>
       </c>
@@ -4820,51 +4824,51 @@
       </c>
       <c r="W39">
         <v>74383000.0</v>
       </c>
       <c r="X39">
         <v>3395000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39">
         <v>414369000.0</v>
       </c>
       <c r="AB39"/>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>482388674.0</v>
       </c>
       <c r="C40">
         <v>1357540923.0</v>
       </c>
       <c r="D40">
-        <v>555237000.0</v>
+        <v>461142000.0</v>
       </c>
       <c r="E40">
         <v>232750000.0</v>
       </c>
       <c r="F40">
         <v>195474000.0</v>
       </c>
       <c r="G40">
         <v>347865000.0</v>
       </c>
       <c r="H40">
         <v>193198000.0</v>
       </c>
       <c r="I40">
         <v>170472000.0</v>
       </c>
       <c r="J40">
         <v>232566000.0</v>
       </c>
       <c r="K40">
         <v>403076000.0</v>
       </c>
       <c r="L40">
         <v>25574852.0</v>
       </c>
@@ -5009,51 +5013,51 @@
       <c r="M42">
         <v>2210388144.0</v>
       </c>
       <c r="N42">
         <v>11434392000.0</v>
       </c>
       <c r="O42">
         <v>11434392000.0</v>
       </c>
       <c r="P42">
         <v>2194073076.0</v>
       </c>
       <c r="Q42">
         <v>2187200005.0</v>
       </c>
       <c r="R42">
         <v>2136658731.0</v>
       </c>
       <c r="S42">
         <v>11753507000.0</v>
       </c>
       <c r="T42">
         <v>1827008812.0</v>
       </c>
       <c r="U42">
-        <v>1908206207.0</v>
+        <v>1908206208.0</v>
       </c>
       <c r="V42">
         <v>1907295499.0</v>
       </c>
       <c r="W42">
         <v>1589857000.0</v>
       </c>
       <c r="X42">
         <v>946758000.0</v>
       </c>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42">
         <v>59544000.0</v>
       </c>
       <c r="AB42"/>
     </row>
     <row r="43" spans="1:28">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
@@ -6335,131 +6339,135 @@
         <v>1718006000.0</v>
       </c>
       <c r="D2">
         <v>856329000.0</v>
       </c>
       <c r="E2">
         <v>3027649000.0</v>
       </c>
       <c r="F2">
         <v>4848918000.0</v>
       </c>
       <c r="G2">
         <v>2292153000.0</v>
       </c>
       <c r="H2">
         <v>968410000.0</v>
       </c>
       <c r="I2">
         <v>73366000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>91</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>91518000.0</v>
+      </c>
       <c r="C3">
         <v>46514000.0</v>
       </c>
       <c r="D3">
         <v>96601000.0</v>
       </c>
       <c r="E3">
         <v>81408000.0</v>
       </c>
       <c r="F3">
         <v>45639000.0</v>
       </c>
       <c r="G3">
         <v>23067000.0</v>
       </c>
       <c r="H3">
         <v>13406000.0</v>
       </c>
       <c r="I3">
         <v>37000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>93</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>1024667214.0</v>
+      </c>
       <c r="C5">
-        <v>-107145000.0</v>
+        <v>658803000.0</v>
       </c>
       <c r="D5">
-        <v>-496710000.0</v>
+        <v>591743000.0</v>
       </c>
       <c r="E5">
-        <v>1063411000.0</v>
+        <v>1780312000.0</v>
       </c>
       <c r="F5">
-        <v>2298705000.0</v>
+        <v>2659550000.0</v>
       </c>
       <c r="G5">
         <v>13149000.0</v>
       </c>
       <c r="H5">
         <v>56386000.0</v>
       </c>
       <c r="I5">
         <v>2211000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>94</v>
       </c>
       <c r="B6">
-        <v>319608432.0</v>
+        <v>1116185214.0</v>
       </c>
       <c r="C6">
-        <v>-60631000.0</v>
+        <v>705317000.0</v>
       </c>
       <c r="D6">
-        <v>-400109000.0</v>
+        <v>688344000.0</v>
       </c>
       <c r="E6">
-        <v>1144819000.0</v>
+        <v>1861720000.0</v>
       </c>
       <c r="F6">
-        <v>2344344000.0</v>
+        <v>2705189000.0</v>
       </c>
       <c r="G6">
         <v>36216000.0</v>
       </c>
       <c r="H6">
         <v>69792000.0</v>
       </c>
       <c r="I6">
         <v>2248000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
@@ -7284,51 +7292,53 @@
         <v>924315000.0</v>
       </c>
       <c r="X2">
         <v>682617000.0</v>
       </c>
       <c r="Y2">
         <v>450069000.0</v>
       </c>
       <c r="Z2">
         <v>235152000.0</v>
       </c>
       <c r="AA2">
         <v>289049000.0</v>
       </c>
       <c r="AB2">
         <v>338485000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>91</v>
       </c>
       <c r="B3">
         <v>10361948.0</v>
       </c>
-      <c r="C3"/>
+      <c r="C3">
+        <v>91518000.0</v>
+      </c>
       <c r="D3">
         <v>10062000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>10062000.0</v>
       </c>
       <c r="G3">
         <v>11628500.0</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>-12718000.0</v>
       </c>
       <c r="J3">
         <v>11628500.0</v>
       </c>
       <c r="K3">
         <v>11628500.0</v>
       </c>
       <c r="L3">
         <v>20352000.0</v>
       </c>
       <c r="M3">
         <v>20352000.0</v>
@@ -7394,188 +7404,190 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>93</v>
       </c>
       <c r="B5">
-        <v>243155426.0</v>
-[...1 lines deleted...]
-      <c r="C5"/>
+        <v>337359205.0</v>
+      </c>
+      <c r="C5">
+        <v>298529016.0</v>
+      </c>
       <c r="D5">
-        <v>93251000.0</v>
+        <v>252773000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>-11547000.0</v>
+        <v>153686000.0</v>
       </c>
       <c r="G5">
         <v>-11547000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>-33330000.0</v>
       </c>
       <c r="J5">
-        <v>-135549000.0</v>
+        <v>236170000.0</v>
       </c>
       <c r="K5">
         <v>-135549000.0</v>
       </c>
       <c r="L5">
-        <v>-39302000.0</v>
+        <v>173231000.0</v>
       </c>
       <c r="M5">
-        <v>51362000.0</v>
+        <v>256218000.0</v>
       </c>
       <c r="N5">
         <v>-373221000.0</v>
       </c>
       <c r="O5">
-        <v>-472167000.0</v>
+        <v>-241368000.0</v>
       </c>
       <c r="P5">
-        <v>465197000.0</v>
+        <v>576111000.0</v>
       </c>
       <c r="Q5">
-        <v>446937000.0</v>
+        <v>645878000.0</v>
       </c>
       <c r="R5">
-        <v>623444000.0</v>
+        <v>799691000.0</v>
       </c>
       <c r="S5">
-        <v>533996000.0</v>
+        <v>623951000.0</v>
       </c>
       <c r="T5">
-        <v>897283000.0</v>
+        <v>1097877000.0</v>
       </c>
       <c r="U5">
-        <v>979336000.0</v>
+        <v>1028458000.0</v>
       </c>
       <c r="V5">
         <v>-111910000.0</v>
       </c>
       <c r="W5">
         <v>-184765000.0</v>
       </c>
       <c r="X5">
         <v>57531000.0</v>
       </c>
       <c r="Y5">
         <v>112676000.0</v>
       </c>
       <c r="Z5">
         <v>1423000.0</v>
       </c>
       <c r="AA5">
         <v>-61087000.0</v>
       </c>
       <c r="AB5">
         <v>39148000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>94</v>
       </c>
       <c r="B6">
-        <v>253517374.0</v>
+        <v>347721153.0</v>
       </c>
       <c r="C6">
-        <v>117270761.0</v>
+        <v>390047016.0</v>
       </c>
       <c r="D6">
-        <v>103313000.0</v>
+        <v>262835000.0</v>
       </c>
       <c r="E6">
-        <v>38958000.0</v>
+        <v>246965000.0</v>
       </c>
       <c r="F6">
-        <v>77439000.0</v>
+        <v>250921000.0</v>
       </c>
       <c r="G6">
         <v>81500.0</v>
       </c>
       <c r="H6">
-        <v>-10660000.0</v>
+        <v>199814000.0</v>
       </c>
       <c r="I6">
-        <v>-33330000.0</v>
+        <v>156334000.0</v>
       </c>
       <c r="J6">
-        <v>-51608000.0</v>
+        <v>148969000.0</v>
       </c>
       <c r="K6">
         <v>-123920500.0</v>
       </c>
       <c r="L6">
-        <v>-18950000.0</v>
+        <v>193583000.0</v>
       </c>
       <c r="M6">
-        <v>71714000.0</v>
+        <v>276570000.0</v>
       </c>
       <c r="N6">
-        <v>-373221000.0</v>
+        <v>-73876000.0</v>
       </c>
       <c r="O6">
-        <v>-451815000.0</v>
+        <v>-221016000.0</v>
       </c>
       <c r="P6">
-        <v>476606750.0</v>
+        <v>587520750.0</v>
       </c>
       <c r="Q6">
-        <v>458346750.0</v>
+        <v>657287750.0</v>
       </c>
       <c r="R6">
-        <v>634853750.0</v>
+        <v>811100750.0</v>
       </c>
       <c r="S6">
-        <v>545405750.0</v>
+        <v>635360750.0</v>
       </c>
       <c r="T6">
-        <v>903049750.0</v>
+        <v>1103643750.0</v>
       </c>
       <c r="U6">
-        <v>985102750.0</v>
+        <v>1034224750.0</v>
       </c>
       <c r="V6">
         <v>-106143250.0</v>
       </c>
       <c r="W6">
         <v>-170102000.0</v>
       </c>
       <c r="X6">
         <v>63055328.0</v>
       </c>
       <c r="Y6">
         <v>113464750.0</v>
       </c>
       <c r="Z6">
         <v>2211750.0</v>
       </c>
       <c r="AA6">
         <v>-52369000.0</v>
       </c>
       <c r="AB6">
         <v>39439333.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
@@ -9736,57 +9748,57 @@
       </c>
       <c r="D14">
         <v>96601000.0</v>
       </c>
       <c r="E14">
         <v>159092000.0</v>
       </c>
       <c r="F14">
         <v>113546000.0</v>
       </c>
       <c r="G14">
         <v>62449000.0</v>
       </c>
       <c r="H14">
         <v>13406000.0</v>
       </c>
       <c r="I14">
         <v>37000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>134</v>
       </c>
       <c r="B15">
-        <v>91471000.0</v>
+        <v>-91471000.0</v>
       </c>
       <c r="C15">
-        <v>88839000.0</v>
+        <v>-88839000.0</v>
       </c>
       <c r="D15">
-        <v>92384000.0</v>
+        <v>-92384000.0</v>
       </c>
       <c r="E15">
         <v>640000.0</v>
       </c>
       <c r="F15">
         <v>325447000.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>36000000.0</v>
       </c>
       <c r="I15">
         <v>36000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>135</v>
       </c>
       <c r="B16">
         <v>5545012000.0</v>
       </c>
       <c r="C16">
@@ -10298,51 +10310,51 @@
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>121</v>
       </c>
       <c r="B2">
-        <v>3576477000.0</v>
+        <v>5545012000.0</v>
       </c>
       <c r="C2">
         <v>3576477000.0</v>
       </c>
       <c r="D2">
         <v>3959356000.0</v>
       </c>
       <c r="E2">
         <v>4870753000.0</v>
       </c>
       <c r="F2">
         <v>5644359000.0</v>
       </c>
       <c r="G2">
         <v>3313765000.0</v>
       </c>
       <c r="H2">
         <v>3138689000.0</v>
       </c>
       <c r="I2">
         <v>2374761000.0</v>
       </c>
       <c r="J2">
         <v>2420058000.0</v>
       </c>
@@ -10532,51 +10544,51 @@
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>1968535000.0</v>
+        <v>-1106527000.0</v>
       </c>
       <c r="C6">
         <v>1968535000.0</v>
       </c>
       <c r="D6">
         <v>-382879000.0</v>
       </c>
       <c r="E6">
         <v>-911397000.0</v>
       </c>
       <c r="F6">
         <v>-773606000.0</v>
       </c>
       <c r="G6">
         <v>2330594000.0</v>
       </c>
       <c r="H6">
         <v>175076000.0</v>
       </c>
       <c r="I6">
         <v>763928000.0</v>
       </c>
       <c r="J6">
         <v>-45297000.0</v>
       </c>
@@ -11115,51 +11127,51 @@
       <c r="W14">
         <v>14663000.0</v>
       </c>
       <c r="X14">
         <v>14060000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14">
         <v>14663000.0</v>
       </c>
       <c r="AA14">
         <v>8718000.0</v>
       </c>
       <c r="AB14">
         <v>8718000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>134</v>
       </c>
       <c r="B15">
         <v>91471000.0</v>
       </c>
       <c r="C15">
-        <v>91471000.0</v>
+        <v>-91471000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>88839000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>92384000.0</v>
       </c>
       <c r="K15">
         <v>92384000.0</v>
       </c>
       <c r="L15">
         <v>92384000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>640000.0</v>
       </c>
       <c r="O15">
         <v>640000.0</v>
       </c>
@@ -11172,51 +11184,51 @@
       </c>
       <c r="S15">
         <v>325447000.0</v>
       </c>
       <c r="T15">
         <v>325447000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>135</v>
       </c>
       <c r="B16">
-        <v>5545012000.0</v>
+        <v>4438485000.0</v>
       </c>
       <c r="C16">
         <v>5545012000.0</v>
       </c>
       <c r="D16">
         <v>3576477000.0</v>
       </c>
       <c r="E16">
         <v>3959356000.0</v>
       </c>
       <c r="F16">
         <v>4870753000.0</v>
       </c>
       <c r="G16">
         <v>5644359000.0</v>
       </c>
       <c r="H16">
         <v>3313765000.0</v>
       </c>
       <c r="I16">
         <v>3138689000.0</v>
       </c>
       <c r="J16">
         <v>2374761000.0</v>
       </c>
@@ -11290,51 +11302,51 @@
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>137</v>
       </c>
       <c r="B18">
-        <v>191500000.0</v>
+        <v>-68841000.0</v>
       </c>
       <c r="C18">
         <v>191500000.0</v>
       </c>
       <c r="D18">
         <v>357546000.0</v>
       </c>
       <c r="E18">
         <v>229616000.0</v>
       </c>
       <c r="F18">
         <v>207165000.0</v>
       </c>
       <c r="G18">
         <v>497011000.0</v>
       </c>
       <c r="H18">
         <v>156554000.0</v>
       </c>
       <c r="I18">
         <v>196764000.0</v>
       </c>
       <c r="J18">
         <v>4020000.0</v>
       </c>
@@ -11538,51 +11550,51 @@
       <c r="V21">
         <v>-11174000.0</v>
       </c>
       <c r="W21">
         <v>-1200361000.0</v>
       </c>
       <c r="X21">
         <v>-1200361000.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21">
         <v>-1200361000.0</v>
       </c>
       <c r="AA21">
         <v>584220000.0</v>
       </c>
       <c r="AB21">
         <v>584220000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22">
-        <v>292057000.0</v>
+        <v>284136000.0</v>
       </c>
       <c r="C22">
         <v>292057000.0</v>
       </c>
       <c r="D22">
         <v>203163000.0</v>
       </c>
       <c r="E22">
         <v>217117000.0</v>
       </c>
       <c r="F22">
         <v>222040000.0</v>
       </c>
       <c r="G22">
         <v>121961000.0</v>
       </c>
       <c r="H22">
         <v>165654000.0</v>
       </c>
       <c r="I22">
         <v>132314000.0</v>
       </c>
       <c r="J22">
         <v>131908000.0</v>
       </c>
@@ -11624,51 +11636,51 @@
       </c>
       <c r="W22">
         <v>-236745000.0</v>
       </c>
       <c r="X22">
         <v>7834000.0</v>
       </c>
       <c r="Y22">
         <v>88711000.0</v>
       </c>
       <c r="Z22">
         <v>12099000.0</v>
       </c>
       <c r="AA22">
         <v>-50299000.0</v>
       </c>
       <c r="AB22">
         <v>37520000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>141</v>
       </c>
       <c r="B23">
-        <v>681139000.0</v>
+        <v>-863712000.0</v>
       </c>
       <c r="C23">
         <v>681139000.0</v>
       </c>
       <c r="D23">
         <v>-370205000.0</v>
       </c>
       <c r="E23">
         <v>-326948000.0</v>
       </c>
       <c r="F23">
         <v>14435000.0</v>
       </c>
       <c r="G23">
         <v>-130366000.0</v>
       </c>
       <c r="H23">
         <v>-74780000.0</v>
       </c>
       <c r="I23">
         <v>557132000.0</v>
       </c>
       <c r="J23">
         <v>-472885000.0</v>
       </c>
@@ -11710,51 +11722,51 @@
       </c>
       <c r="W23">
         <v>-1200659000.0</v>
       </c>
       <c r="X23">
         <v>324272000.0</v>
       </c>
       <c r="Y23">
         <v>234948000.0</v>
       </c>
       <c r="Z23">
         <v>816320000.0</v>
       </c>
       <c r="AA23">
         <v>584205000.0</v>
       </c>
       <c r="AB23">
         <v>-15000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>142</v>
       </c>
       <c r="B24">
-        <v>2146435000.0</v>
+        <v>-116326000.0</v>
       </c>
       <c r="C24">
         <v>2146435000.0</v>
       </c>
       <c r="D24">
         <v>-343188000.0</v>
       </c>
       <c r="E24">
         <v>-816501000.0</v>
       </c>
       <c r="F24">
         <v>-987166000.0</v>
       </c>
       <c r="G24">
         <v>1901084000.0</v>
       </c>
       <c r="H24">
         <v>139120000.0</v>
       </c>
       <c r="I24">
         <v>557132000.0</v>
       </c>
       <c r="J24">
         <v>420665000.0</v>
       </c>
@@ -11796,72 +11808,72 @@
       </c>
       <c r="W24">
         <v>829504000.0</v>
       </c>
       <c r="X24">
         <v>-746205000.0</v>
       </c>
       <c r="Y24">
         <v>-829091000.0</v>
       </c>
       <c r="Z24">
         <v>-1067102000.0</v>
       </c>
       <c r="AA24">
         <v>-23539000.0</v>
       </c>
       <c r="AB24">
         <v>-44545000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>143</v>
       </c>
       <c r="B25">
-        <v>-67480000.0</v>
+        <v>-408231000.0</v>
       </c>
       <c r="C25">
         <v>-67480000.0</v>
       </c>
       <c r="D25">
-        <v>154383000.0</v>
+        <v>83972000.0</v>
       </c>
       <c r="E25">
         <v>-46319000.0</v>
       </c>
       <c r="F25">
         <v>-43201000.0</v>
       </c>
       <c r="G25">
         <v>250926000.0</v>
       </c>
       <c r="H25">
-        <v>156554000.0</v>
+        <v>-101609000.0</v>
       </c>
       <c r="I25">
-        <v>196764000.0</v>
+        <v>-13674000.0</v>
       </c>
       <c r="J25">
         <v>-202786000.0</v>
       </c>
       <c r="K25">
         <v>-109495000.0</v>
       </c>
       <c r="L25">
         <v>-128326000.0</v>
       </c>
       <c r="M25">
         <v>-42958000.0</v>
       </c>
       <c r="N25">
         <v>-398867000.0</v>
       </c>
       <c r="O25">
         <v>-977447000.0</v>
       </c>
       <c r="P25">
         <v>-1343588000.0</v>
       </c>
       <c r="Q25">
         <v>790149000.0</v>
       </c>
@@ -11936,67 +11948,73 @@
       <c r="P26">
         <v>-500370000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-127516000.0</v>
       </c>
       <c r="T26">
         <v>-127516000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
         <v>145</v>
       </c>
       <c r="B27">
-        <v>99091000.0</v>
+        <v>55254000.0</v>
       </c>
       <c r="C27">
         <v>99091000.0</v>
       </c>
-      <c r="D27"/>
+      <c r="D27">
+        <v>70411000.0</v>
+      </c>
       <c r="E27">
         <v>58818000.0</v>
       </c>
       <c r="F27">
         <v>28326000.0</v>
       </c>
       <c r="G27">
         <v>124124000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27"/>
+      <c r="H27">
+        <v>92509000.0</v>
+      </c>
+      <c r="I27">
+        <v>78124000.0</v>
+      </c>
       <c r="J27">
         <v>74898000.0</v>
       </c>
       <c r="K27">
         <v>216617000.0</v>
       </c>
       <c r="L27">
         <v>24790000.0</v>
       </c>
       <c r="M27">
         <v>-118490000.0</v>
       </c>
       <c r="N27">
         <v>166161000.0</v>
       </c>
       <c r="O27">
         <v>474852000.0</v>
       </c>
       <c r="P27">
         <v>-176631000.0</v>
       </c>
       <c r="Q27">
         <v>193178000.0</v>
       </c>
       <c r="R27">
@@ -12016,51 +12034,51 @@
       </c>
       <c r="W27">
         <v>656091000.0</v>
       </c>
       <c r="X27">
         <v>238166000.0</v>
       </c>
       <c r="Y27">
         <v>21038000.0</v>
       </c>
       <c r="Z27">
         <v>13803000.0</v>
       </c>
       <c r="AA27">
         <v>9300000.0</v>
       </c>
       <c r="AB27">
         <v>27014000.0</v>
       </c>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>146</v>
       </c>
       <c r="B28">
-        <v>399971000.0</v>
+        <v>-863712000.0</v>
       </c>
       <c r="C28">
         <v>399971000.0</v>
       </c>
       <c r="D28">
         <v>-370205000.0</v>
       </c>
       <c r="E28">
         <v>-326948000.0</v>
       </c>
       <c r="F28">
         <v>14435000.0</v>
       </c>
       <c r="G28">
         <v>-130366000.0</v>
       </c>
       <c r="H28">
         <v>-74780000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>-472885000.0</v>
       </c>
       <c r="K28">
         <v>-768990000.0</v>
@@ -12100,51 +12118,51 @@
       </c>
       <c r="W28">
         <v>-1200659000.0</v>
       </c>
       <c r="X28">
         <v>324272000.0</v>
       </c>
       <c r="Y28">
         <v>234948000.0</v>
       </c>
       <c r="Z28">
         <v>816320000.0</v>
       </c>
       <c r="AA28">
         <v>584205000.0</v>
       </c>
       <c r="AB28">
         <v>584205000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>147</v>
       </c>
       <c r="B29">
-        <v>310221000.0</v>
+        <v>-68841000.0</v>
       </c>
       <c r="C29">
         <v>310221000.0</v>
       </c>
       <c r="D29">
         <v>357546000.0</v>
       </c>
       <c r="E29">
         <v>229616000.0</v>
       </c>
       <c r="F29">
         <v>207165000.0</v>
       </c>
       <c r="G29">
         <v>497011000.0</v>
       </c>
       <c r="H29">
         <v>156554000.0</v>
       </c>
       <c r="I29">
         <v>196764000.0</v>
       </c>
       <c r="J29">
         <v>4020000.0</v>
       </c>
@@ -12186,51 +12204,51 @@
       </c>
       <c r="W29">
         <v>1290121000.0</v>
       </c>
       <c r="X29">
         <v>798828000.0</v>
       </c>
       <c r="Y29">
         <v>570525000.0</v>
       </c>
       <c r="Z29">
         <v>-70091000.0</v>
       </c>
       <c r="AA29">
         <v>23549000.0</v>
       </c>
       <c r="AB29">
         <v>23549000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>148</v>
       </c>
       <c r="B30">
-        <v>1324664000.0</v>
+        <v>-116326000.0</v>
       </c>
       <c r="C30">
         <v>1324664000.0</v>
       </c>
       <c r="D30">
         <v>-343188000.0</v>
       </c>
       <c r="E30">
         <v>-816501000.0</v>
       </c>
       <c r="F30">
         <v>-987166000.0</v>
       </c>
       <c r="G30">
         <v>3018001000.0</v>
       </c>
       <c r="H30">
         <v>139120000.0</v>
       </c>
       <c r="I30">
         <v>557132000.0</v>
       </c>
       <c r="J30">
         <v>420665000.0</v>
       </c>