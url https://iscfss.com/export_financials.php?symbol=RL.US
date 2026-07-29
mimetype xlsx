--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3194,51 +3194,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
-        <v>491700000.0</v>
+        <v>677700000.0</v>
       </c>
       <c r="C30">
         <v>612300000.0</v>
       </c>
       <c r="D30">
         <v>561000000.0</v>
       </c>
       <c r="E30">
         <v>579700000.0</v>
       </c>
       <c r="F30">
         <v>542800000.0</v>
       </c>
       <c r="G30">
         <v>571900000.0</v>
       </c>
       <c r="H30">
         <v>415400000.0</v>
       </c>
       <c r="I30">
         <v>430200000.0</v>
       </c>
       <c r="J30">
         <v>651700000.0</v>
       </c>
@@ -3893,51 +3893,51 @@
       </c>
       <c r="X38">
         <v>184585000.0</v>
       </c>
       <c r="Y38">
         <v>143229000.0</v>
       </c>
       <c r="Z38">
         <v>124256000.0</v>
       </c>
       <c r="AA38">
         <v>146052000.0</v>
       </c>
       <c r="AB38">
         <v>116872000.0</v>
       </c>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
-        <v>316200000.0</v>
+        <v>130200000.0</v>
       </c>
       <c r="C39">
         <v>145000000.0</v>
       </c>
       <c r="D39">
         <v>113400000.0</v>
       </c>
       <c r="E39">
         <v>107400000.0</v>
       </c>
       <c r="F39">
         <v>98800000.0</v>
       </c>
       <c r="G39">
         <v>100600000.0</v>
       </c>
       <c r="H39">
         <v>107300000.0</v>
       </c>
       <c r="I39">
         <v>359300000.0</v>
       </c>
       <c r="J39">
         <v>131400000.0</v>
       </c>
@@ -13327,51 +13327,51 @@
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
     </row>
     <row r="30" spans="1:117">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
-        <v>491700000.0</v>
+        <v>677700000.0</v>
       </c>
       <c r="C30">
         <v>625400000.0</v>
       </c>
       <c r="D30">
         <v>692800000.0</v>
       </c>
       <c r="E30">
         <v>548500000.0</v>
       </c>
       <c r="F30">
         <v>612300000.0</v>
       </c>
       <c r="G30">
         <v>578500000.0</v>
       </c>
       <c r="H30">
         <v>643700000.0</v>
       </c>
       <c r="I30">
         <v>487000000.0</v>
       </c>
       <c r="J30">
         <v>561000000.0</v>
       </c>
@@ -15085,54 +15085,54 @@
       <c r="L36">
         <v>127200000.0</v>
       </c>
       <c r="M36">
         <v>112100000.0</v>
       </c>
       <c r="N36">
         <v>122400000.0</v>
       </c>
       <c r="O36">
         <v>124500000.0</v>
       </c>
       <c r="P36">
         <v>161100000.0</v>
       </c>
       <c r="Q36">
         <v>127300000.0</v>
       </c>
       <c r="R36">
         <v>99200000.0</v>
       </c>
       <c r="S36">
         <v>104100000.0</v>
       </c>
       <c r="T36">
-        <v>88500000.0</v>
+        <v>68300000.0</v>
       </c>
       <c r="U36">
-        <v>83200000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="V36">
         <v>80100000.0</v>
       </c>
       <c r="W36">
         <v>72300000.0</v>
       </c>
       <c r="X36">
         <v>97700000.0</v>
       </c>
       <c r="Y36">
         <v>106000000.0</v>
       </c>
       <c r="Z36">
         <v>111900000.0</v>
       </c>
       <c r="AA36">
         <v>91500000.0</v>
       </c>
       <c r="AB36">
         <v>100000000.0</v>
       </c>
       <c r="AC36">
         <v>74900000.0</v>
       </c>
@@ -15896,51 +15896,51 @@
         <v>387128000.0</v>
       </c>
       <c r="DA38">
         <v>385928000.0</v>
       </c>
       <c r="DB38">
         <v>394694000.0</v>
       </c>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
     </row>
     <row r="39" spans="1:117">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
-        <v>316200000.0</v>
+        <v>130200000.0</v>
       </c>
       <c r="C39">
         <v>161600000.0</v>
       </c>
       <c r="D39">
         <v>153400000.0</v>
       </c>
       <c r="E39">
         <v>151000000.0</v>
       </c>
       <c r="F39">
         <v>145000000.0</v>
       </c>
       <c r="G39">
         <v>180000000.0</v>
       </c>
       <c r="H39">
         <v>143300000.0</v>
       </c>
       <c r="I39">
         <v>161300000.0</v>
       </c>
       <c r="J39">
         <v>113400000.0</v>
       </c>
@@ -23069,51 +23069,53 @@
         <v>1231739000.0</v>
       </c>
       <c r="Z2">
         <v>1216904000.0</v>
       </c>
       <c r="AA2">
         <v>1162727000.0</v>
       </c>
       <c r="AB2">
         <v>1002390000.0</v>
       </c>
       <c r="AC2">
         <v>858172000.0</v>
       </c>
       <c r="AD2">
         <v>732586000.0</v>
       </c>
       <c r="AE2">
         <v>638200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>180</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>233000000.0</v>
+      </c>
       <c r="C3">
         <v>219600000.0</v>
       </c>
       <c r="D3">
         <v>229000000.0</v>
       </c>
       <c r="E3">
         <v>220500000.0</v>
       </c>
       <c r="F3">
         <v>229700000.0</v>
       </c>
       <c r="G3">
         <v>247600000.0</v>
       </c>
       <c r="H3">
         <v>269500000.0</v>
       </c>
       <c r="I3">
         <v>281300000.0</v>
       </c>
       <c r="J3">
         <v>295200000.0</v>
       </c>
       <c r="K3">
@@ -23197,51 +23199,53 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>182</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>1177700000.0</v>
+      </c>
       <c r="C5">
         <v>994800000.0</v>
       </c>
       <c r="D5">
         <v>819600000.0</v>
       </c>
       <c r="E5">
         <v>732300000.0</v>
       </c>
       <c r="F5">
         <v>808600000.0</v>
       </c>
       <c r="G5">
         <v>-26300000.0</v>
       </c>
       <c r="H5">
         <v>344000000.0</v>
       </c>
       <c r="I5">
         <v>603200000.0</v>
       </c>
       <c r="J5">
         <v>507400000.0</v>
       </c>
       <c r="K5">
@@ -23291,51 +23295,51 @@
       </c>
       <c r="Z5">
         <v>309212000.0</v>
       </c>
       <c r="AA5">
         <v>240775000.0</v>
       </c>
       <c r="AB5">
         <v>263911000.0</v>
       </c>
       <c r="AC5">
         <v>260573000.0</v>
       </c>
       <c r="AD5">
         <v>190148000.0</v>
       </c>
       <c r="AE5">
         <v>149500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6">
-        <v>1177700000.0</v>
+        <v>1410700000.0</v>
       </c>
       <c r="C6">
         <v>1214400000.0</v>
       </c>
       <c r="D6">
         <v>1048600000.0</v>
       </c>
       <c r="E6">
         <v>952800000.0</v>
       </c>
       <c r="F6">
         <v>1038300000.0</v>
       </c>
       <c r="G6">
         <v>221300000.0</v>
       </c>
       <c r="H6">
         <v>613500000.0</v>
       </c>
       <c r="I6">
         <v>884500000.0</v>
       </c>
       <c r="J6">
         <v>802600000.0</v>
       </c>
@@ -25973,51 +25977,51 @@
       </c>
       <c r="DH2">
         <v>229800000.0</v>
       </c>
       <c r="DI2">
         <v>165400000.0</v>
       </c>
       <c r="DJ2">
         <v>177600000.0</v>
       </c>
       <c r="DK2">
         <v>206500000.0</v>
       </c>
       <c r="DL2">
         <v>208500000.0</v>
       </c>
       <c r="DM2">
         <v>136600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:117">
       <c r="A3" t="s">
         <v>180</v>
       </c>
       <c r="B3">
-        <v>-172200000.0</v>
+        <v>60800000.0</v>
       </c>
       <c r="C3">
         <v>59700000.0</v>
       </c>
       <c r="D3">
         <v>57000000.0</v>
       </c>
       <c r="E3">
         <v>55500000.0</v>
       </c>
       <c r="F3">
         <v>55000000.0</v>
       </c>
       <c r="G3">
         <v>54300000.0</v>
       </c>
       <c r="H3">
         <v>55900000.0</v>
       </c>
       <c r="I3">
         <v>54400000.0</v>
       </c>
       <c r="J3">
         <v>56000000.0</v>
       </c>
@@ -26944,51 +26948,51 @@
       </c>
       <c r="DH5">
         <v>81100000.0</v>
       </c>
       <c r="DI5">
         <v>33200000.0</v>
       </c>
       <c r="DJ5">
         <v>45800000.0</v>
       </c>
       <c r="DK5">
         <v>49300000.0</v>
       </c>
       <c r="DL5">
         <v>73600000.0</v>
       </c>
       <c r="DM5">
         <v>28700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:117">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6">
-        <v>-5200000.0</v>
+        <v>227800000.0</v>
       </c>
       <c r="C6">
         <v>536800000.0</v>
       </c>
       <c r="D6">
         <v>301100000.0</v>
       </c>
       <c r="E6">
         <v>345000000.0</v>
       </c>
       <c r="F6">
         <v>227500000.0</v>
       </c>
       <c r="G6">
         <v>449600000.0</v>
       </c>
       <c r="H6">
         <v>255400000.0</v>
       </c>
       <c r="I6">
         <v>281900000.0</v>
       </c>
       <c r="J6">
         <v>179100000.0</v>
       </c>
@@ -43771,51 +43775,51 @@
       </c>
       <c r="DI22">
         <v>22700000.0</v>
       </c>
       <c r="DJ22">
         <v>28700000.0</v>
       </c>
       <c r="DK22">
         <v>56800000.0</v>
       </c>
       <c r="DL22">
         <v>17500000.0</v>
       </c>
       <c r="DM22">
         <v>44600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:117">
       <c r="A23" t="s">
         <v>230</v>
       </c>
       <c r="B23">
         <v>-100000.0</v>
       </c>
       <c r="C23">
-        <v>-6500000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="D23">
         <v>100000.0</v>
       </c>
       <c r="E23">
         <v>-4100000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>-80100000.0</v>
       </c>
       <c r="H23">
         <v>-192200000.0</v>
       </c>
       <c r="I23">
         <v>-87600000.0</v>
       </c>
       <c r="J23">
         <v>-5000000.0</v>
       </c>
       <c r="K23">
         <v>-5100000.0</v>
       </c>
       <c r="L23">
         <v>-174100000.0</v>
@@ -44185,54 +44189,54 @@
       <c r="P24">
         <v>7000000.0</v>
       </c>
       <c r="Q24">
         <v>-6000000.0</v>
       </c>
       <c r="R24">
         <v>-56200000.0</v>
       </c>
       <c r="S24">
         <v>-50200000.0</v>
       </c>
       <c r="T24">
         <v>-1500000.0</v>
       </c>
       <c r="U24">
         <v>-600000.0</v>
       </c>
       <c r="V24">
         <v>-1500000.0</v>
       </c>
       <c r="W24">
         <v>-26900000.0</v>
       </c>
       <c r="X24">
-        <v>-32600000.0</v>
+        <v>-3700000.0</v>
       </c>
       <c r="Y24">
-        <v>-21300000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="Z24">
         <v>-54300000.0</v>
       </c>
       <c r="AA24">
         <v>-85400000.0</v>
       </c>
       <c r="AB24">
         <v>-81200000.0</v>
       </c>
       <c r="AC24">
         <v>20800000.0</v>
       </c>
       <c r="AD24">
         <v>-48500000.0</v>
       </c>
       <c r="AE24">
         <v>20000000.0</v>
       </c>
       <c r="AF24">
         <v>-50800000.0</v>
       </c>
       <c r="AG24">
         <v>-42300000.0</v>
       </c>