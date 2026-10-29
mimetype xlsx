--- v2 (2026-07-29)
+++ v3 (2026-10-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5789,771 +5792,777 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM62"/>
+  <dimension ref="A1:DN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>556700000.0</v>
+      </c>
+      <c r="C2">
         <v>431000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>543700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>532700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>609100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>436000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>489500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>495700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>477800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>332200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>411800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>460100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>448400000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>371600000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>468000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>498000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>562100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>448700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>472800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>451400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>370300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>355900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>335000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>284500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>144200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>246800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>267600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>350300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>351500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>202300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>169100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>202100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>202700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>165600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>184300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>172800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>160900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>147700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>158000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>159000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>192000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>151000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>195000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>206000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>207000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>210000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>229000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>255000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>260000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>203000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>207000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>219000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>196000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>147000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>146200000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>224400000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>206500000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>180600000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>169700000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>190000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>196800000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>214700000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>176500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>256400000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>220600000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>149800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>154700000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>168100000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>166800000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>165900000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>185900000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>221300000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>224900000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>205700000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>230400000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>256000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>223600000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>174700000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>168400000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>240800000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>203600000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>202200000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>158795000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>192868000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>160324000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>184394000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>154447000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>160747000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>129332000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>188919000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>167322000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>162869000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>188222000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>181392000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>144946000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>173786000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>159952000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>177472000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>195255000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>176930000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>224156000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>178293000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>145804000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>158566000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>175567000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>151281000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>82700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>107200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>99700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>88898000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>84600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>132800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>92500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>100100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>66000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>71600000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>72900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6629,52 +6638,53 @@
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
+      <c r="DN3"/>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6750,433 +6760,435 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-272800000.0</v>
+      </c>
+      <c r="C5">
         <v>-251300000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-235100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-476800000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-235500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-299900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-324800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-225700000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-298100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-276100000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-209300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-262800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-232800000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-196000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-202800000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-257300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-208100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-180300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-150200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-120000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-111300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-120800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-90600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-99500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-109300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-118200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-118600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-115400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-109200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-103400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-101300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-107800000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-101400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-98500000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-130600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-135400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-164100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-198400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-223000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-180000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-192000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-181000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-200000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-167000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-154000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-165000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-22000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>40000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>113000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>114000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>104000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>114000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>82000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>93600000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>160800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>197500000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>161400000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>196600000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>206700000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>247400000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>240000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>215800000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>182000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>191500000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>116500000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>154000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>187400000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>174000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>144800000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>126800000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>140600000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>98700000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>123900000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>112600000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>90100000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>70400000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>40300000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>40500000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>42200000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>29900000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>32200000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-27200000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-21609000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-18253000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-25179000.0</v>
       </c>
-      <c r="CH5"/>
-      <c r="CI5">
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>4966000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-10294000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-10663000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>9148000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-25023000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-7084000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-1929000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4608000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-12389000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-31254000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-24236000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-22041000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-14692000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-10412000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-7076000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-13569000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-421000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>9716000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>696000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>7964000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-2700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-5400000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-6600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34800000.0</v>
       </c>
       <c r="DH5">
         <v>-34800000.0</v>
       </c>
       <c r="DI5">
+        <v>-34800000.0</v>
+      </c>
+      <c r="DJ5">
         <v>-17200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-2600000.0</v>
       </c>
-      <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7232,51 +7244,53 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7284,143 +7298,146 @@
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
+      <c r="DN6"/>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>1764500000.0</v>
+      </c>
+      <c r="C7">
         <v>1770500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1620400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1634500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1602100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1525500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1541600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1526400000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1541100000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1534800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1616100000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1635400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1700500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1723100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1684400000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1624300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1673600000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1755600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1803300000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1474500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1898900000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1987600000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2075500000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1777700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2031500000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2055900000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2126400000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2131300000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1988100000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>234900000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7463,52 +7480,53 @@
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>1300000.0</v>
       </c>
       <c r="C8">
         <v>1300000.0</v>
       </c>
       <c r="D8">
         <v>1300000.0</v>
       </c>
       <c r="E8">
         <v>1300000.0</v>
       </c>
       <c r="F8">
         <v>1300000.0</v>
       </c>
       <c r="G8">
         <v>1300000.0</v>
       </c>
       <c r="H8">
         <v>1300000.0</v>
       </c>
       <c r="I8">
@@ -7528,51 +7546,53 @@
       </c>
       <c r="N8">
         <v>1300000.0</v>
       </c>
       <c r="O8">
         <v>1300000.0</v>
       </c>
       <c r="P8">
         <v>1300000.0</v>
       </c>
       <c r="Q8">
         <v>1300000.0</v>
       </c>
       <c r="R8">
         <v>1300000.0</v>
       </c>
       <c r="S8">
         <v>1300000.0</v>
       </c>
       <c r="T8">
         <v>1300000.0</v>
       </c>
       <c r="U8">
         <v>1300000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1300000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7624,240 +7644,241 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>3118400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3093500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3054100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3031700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3008500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2983800000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2875000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2845700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2824300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2808700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2789500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2767000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2748800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2729700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2707700000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2685500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2667100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2648800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2629000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2609500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2594400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2566700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2544600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2516800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2493800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2470500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2448000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2426700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2383400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2365100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2348200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2330400000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2308800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2299000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2284000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2259000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2258000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2236000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2199000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2170000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2117000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2089000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2056000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2017000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1979000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1952000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1884000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1797000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1752000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1760200000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1719600000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1668100000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1624000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1567000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1529400000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1476400000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1444700000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1394200000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1303000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1266300000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
@@ -7865,461 +7886,465 @@
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
+      <c r="DN9"/>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>1719000000.0</v>
+      </c>
+      <c r="C10">
         <v>1988000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2034000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1444400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2090200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1922500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1940200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1355000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1586900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1662200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1803600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1381800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1607200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1529300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1566100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1107100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1456800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1863800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2276800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2387900000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2596400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2579000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2621500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2012000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2451300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1620400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1079900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>548100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>648400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>584100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>680500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>553100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>532300000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1304600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1175700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1111600000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>830400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>668300000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>928000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>434000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>457000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>456300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>527000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>380000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>490000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>500000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>763000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>483000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>711000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>797000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>882000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>839000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>940000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>974000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>999100000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>543700000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>468500000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>671600000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>815800000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>407700000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>431500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>453000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>643400000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>435900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>345800000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>563100000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>973800000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>423500000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>620800000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>481200000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>574300000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>417600000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>553800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>551500000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>804400000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>473000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>643200000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>563900000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>751800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>321000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>429200000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>285700000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>643874000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>383156000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>522327000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>350500000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>362931000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>145982000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>174908000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>352335000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>337703000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>210637000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>287473000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>343606000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>441584000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>355475000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>371623000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>238774000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>294569000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>141101000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>76658000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>102219000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>87014000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>79433000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>139907000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>164571000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>345300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>42400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>44100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>44458000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>21100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>46500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>35200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>58800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>116500000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>53500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>46300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>2031900000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1443000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2090200000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1922500000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1940200000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1355000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1381800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1607200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1529300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1566100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1107100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1456800000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1863800000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2276800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2387900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2596400000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8371,410 +8396,414 @@
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>1941600000.0</v>
+      </c>
+      <c r="C12">
         <v>2065000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2252900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1646900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2276800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2083000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2143200000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1689700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1760500000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1783200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1917400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1466900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1680300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1565700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1697500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1416700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1776900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2598400000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2987000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3061000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2964400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2776500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2787200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2446100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2710600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2116300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1908400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1589500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1929100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1987500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2063000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1872600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2020000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2004000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2038000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1618700000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1570900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1353000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1381000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>965000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1076000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1085700000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1215000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1126000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1151000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1144000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1407000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1191000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1369000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1285000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1415000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1411000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1351000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1299000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1312300000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1012800000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1031500000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1187300000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1202100000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>885600000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>951500000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1046900000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1242800000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>936300000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>990700000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1147200000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1290700000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>925700000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1088700000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>819900000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>880200000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>509900000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>710800000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>625800000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>824400000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>473000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>643200000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>563900000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>751800000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>321000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>429200000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>285700000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>643874000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>383156000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>522327000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>362931000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>145982000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>174908000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>352335000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>337703000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>210637000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>287473000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>343606000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>441584000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>355475000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>371623000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>238774000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>294569000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>171752000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>129601000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>102219000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>157328000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>145681000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>139907000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>164571000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>345300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>42400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>44100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>44458000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>21100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>46500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>35200000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>58800000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>116500000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>53500000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>46300000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
         <v>42</v>
       </c>
-      <c r="B13"/>
-      <c r="C13">
+      <c r="B13">
         <v>1300000.0</v>
       </c>
+      <c r="C13"/>
       <c r="D13">
         <v>1300000.0</v>
       </c>
       <c r="E13">
         <v>1300000.0</v>
       </c>
       <c r="F13">
         <v>1300000.0</v>
       </c>
       <c r="G13">
         <v>1300000.0</v>
       </c>
       <c r="H13">
         <v>1300000.0</v>
       </c>
       <c r="I13">
         <v>1300000.0</v>
       </c>
       <c r="J13">
         <v>1300000.0</v>
       </c>
       <c r="K13">
         <v>1300000.0</v>
       </c>
       <c r="L13">
@@ -8834,661 +8863,665 @@
       <c r="AD13">
         <v>1300000.0</v>
       </c>
       <c r="AE13">
         <v>1300000.0</v>
       </c>
       <c r="AF13">
         <v>1300000.0</v>
       </c>
       <c r="AG13">
         <v>1300000.0</v>
       </c>
       <c r="AH13">
         <v>1300000.0</v>
       </c>
       <c r="AI13">
         <v>1300000.0</v>
       </c>
       <c r="AJ13">
         <v>1300000.0</v>
       </c>
       <c r="AK13">
         <v>1300000.0</v>
       </c>
       <c r="AL13">
+        <v>1300000.0</v>
+      </c>
+      <c r="AM13">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AN13">
         <v>1000000.0</v>
       </c>
       <c r="AO13">
         <v>1000000.0</v>
       </c>
       <c r="AP13">
         <v>1000000.0</v>
       </c>
       <c r="AQ13">
         <v>1000000.0</v>
       </c>
       <c r="AR13">
         <v>1000000.0</v>
       </c>
       <c r="AS13">
         <v>1000000.0</v>
       </c>
       <c r="AT13">
         <v>1000000.0</v>
       </c>
       <c r="AU13">
         <v>1000000.0</v>
       </c>
       <c r="AV13">
         <v>1000000.0</v>
       </c>
       <c r="AW13">
         <v>1000000.0</v>
       </c>
       <c r="AX13">
         <v>1000000.0</v>
       </c>
       <c r="AY13">
         <v>1000000.0</v>
       </c>
       <c r="AZ13">
         <v>1000000.0</v>
       </c>
       <c r="BA13">
         <v>1000000.0</v>
       </c>
       <c r="BB13">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="BC13">
         <v>1200000.0</v>
       </c>
       <c r="BD13">
         <v>1200000.0</v>
       </c>
       <c r="BE13">
         <v>1200000.0</v>
       </c>
       <c r="BF13">
         <v>1200000.0</v>
       </c>
       <c r="BG13">
         <v>1200000.0</v>
       </c>
       <c r="BH13">
         <v>1200000.0</v>
       </c>
       <c r="BI13">
         <v>1200000.0</v>
       </c>
       <c r="BJ13">
         <v>1200000.0</v>
       </c>
       <c r="BK13">
         <v>1200000.0</v>
       </c>
       <c r="BL13">
         <v>1200000.0</v>
       </c>
       <c r="BM13">
         <v>1200000.0</v>
       </c>
       <c r="BN13">
         <v>1200000.0</v>
       </c>
       <c r="BO13">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="BP13">
         <v>1100000.0</v>
       </c>
       <c r="BQ13">
         <v>1100000.0</v>
       </c>
       <c r="BR13">
         <v>1100000.0</v>
       </c>
       <c r="BS13">
         <v>1100000.0</v>
       </c>
       <c r="BT13">
         <v>1100000.0</v>
       </c>
       <c r="BU13">
         <v>1100000.0</v>
       </c>
       <c r="BV13">
         <v>1100000.0</v>
       </c>
       <c r="BW13">
         <v>1100000.0</v>
       </c>
       <c r="BX13">
         <v>1100000.0</v>
       </c>
       <c r="BY13">
         <v>1100000.0</v>
       </c>
       <c r="BZ13">
         <v>1100000.0</v>
       </c>
       <c r="CA13">
         <v>1100000.0</v>
       </c>
       <c r="CB13">
         <v>1100000.0</v>
       </c>
       <c r="CC13">
         <v>1100000.0</v>
       </c>
       <c r="CD13">
         <v>1100000.0</v>
       </c>
       <c r="CE13">
+        <v>1100000.0</v>
+      </c>
+      <c r="CF13">
         <v>1092000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1091000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>1099000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1085000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1080000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1073000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1065000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1053000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1044000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>1040000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>1035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1028000.0</v>
       </c>
       <c r="CQ13">
         <v>1028000.0</v>
       </c>
       <c r="CR13">
+        <v>1028000.0</v>
+      </c>
+      <c r="CS13">
         <v>1027000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>1023000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1021000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1016000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>1014000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>1013000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005000.0</v>
       </c>
       <c r="CZ13">
         <v>1005000.0</v>
       </c>
       <c r="DA13">
         <v>1005000.0</v>
       </c>
       <c r="DB13">
+        <v>1005000.0</v>
+      </c>
+      <c r="DC13">
         <v>1004000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DD13">
         <v>1000000.0</v>
       </c>
       <c r="DE13">
         <v>1000000.0</v>
       </c>
       <c r="DF13">
         <v>1000000.0</v>
       </c>
       <c r="DG13">
         <v>1000000.0</v>
       </c>
       <c r="DH13">
         <v>1000000.0</v>
       </c>
       <c r="DI13">
         <v>1000000.0</v>
       </c>
       <c r="DJ13">
         <v>1000000.0</v>
       </c>
       <c r="DK13">
         <v>1000000.0</v>
       </c>
       <c r="DL13">
         <v>1000000.0</v>
       </c>
       <c r="DM13">
         <v>1000000.0</v>
       </c>
+      <c r="DN13">
+        <v>1000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>61300000.0</v>
+      </c>
+      <c r="C14">
         <v>62300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62400000.0</v>
       </c>
       <c r="D14">
         <v>62400000.0</v>
       </c>
       <c r="E14">
+        <v>62400000.0</v>
+      </c>
+      <c r="F14">
         <v>62500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>63700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>63800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>63900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>64600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>65500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>66000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>67200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>67400000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>67800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>67600000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>69000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>71500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>72500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>74300000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>75300000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>75400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>73600000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>74600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>73500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>73100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>73700000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>75800000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>77900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>79900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>80100000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>81200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>82300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>83300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>82800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>81700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>82300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>82500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>82100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>83300000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>83200000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>83300000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>84500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>85500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>86000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>87500000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>88200000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>89000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>89200000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>90200000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>90900000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>91800000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>92200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93100000.0</v>
       </c>
       <c r="BB14">
         <v>93100000.0</v>
       </c>
       <c r="BC14">
+        <v>93100000.0</v>
+      </c>
+      <c r="BD14">
         <v>93300000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>93400000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>95100000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>92200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94900000.0</v>
       </c>
       <c r="BH14">
         <v>94900000.0</v>
       </c>
       <c r="BI14">
+        <v>94900000.0</v>
+      </c>
+      <c r="BJ14">
         <v>96800000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>98600000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>98100000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>98000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>99900000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>100900000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>101400000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>101600000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>101500000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>100800000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>100700000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>101800000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>102100000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>103800000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>104300000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>105400000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>107300000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>103900000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>107600000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>107300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108100000.0</v>
       </c>
       <c r="CD14">
         <v>108100000.0</v>
       </c>
       <c r="CE14">
+        <v>108100000.0</v>
+      </c>
+      <c r="CF14">
         <v>107800000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>107400000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>105500000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>105300000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>104325000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>103571000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>102802000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>102300000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>101291000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>100781000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>99544131.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>99300000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>99311085.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>99319019.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>99333199.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>99100000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>98504094.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>98483031.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>98493077.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>97108788.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>97347194.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>97256321.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>97350907.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>98300000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>98938341.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>98750000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>100416667.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>99800000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>101600000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>99800000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>98695652.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>100400000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>101034483.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>99777778.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>100274000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1300000.0</v>
       </c>
       <c r="O15">
         <v>1300000.0</v>
       </c>
       <c r="P15">
         <v>1300000.0</v>
       </c>
       <c r="Q15">
         <v>1300000.0</v>
       </c>
       <c r="R15">
         <v>1300000.0</v>
       </c>
       <c r="S15">
         <v>1300000.0</v>
       </c>
       <c r="T15">
         <v>1300000.0</v>
       </c>
       <c r="U15">
         <v>1300000.0</v>
       </c>
       <c r="V15">
@@ -9518,668 +9551,674 @@
       <c r="AD15">
         <v>1300000.0</v>
       </c>
       <c r="AE15">
         <v>1300000.0</v>
       </c>
       <c r="AF15">
         <v>1300000.0</v>
       </c>
       <c r="AG15">
         <v>1300000.0</v>
       </c>
       <c r="AH15">
         <v>1300000.0</v>
       </c>
       <c r="AI15">
         <v>1300000.0</v>
       </c>
       <c r="AJ15">
         <v>1300000.0</v>
       </c>
       <c r="AK15">
         <v>1300000.0</v>
       </c>
       <c r="AL15">
+        <v>1300000.0</v>
+      </c>
+      <c r="AM15">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AN15">
         <v>1000000.0</v>
       </c>
       <c r="AO15">
         <v>1000000.0</v>
       </c>
       <c r="AP15">
         <v>1000000.0</v>
       </c>
       <c r="AQ15">
         <v>1000000.0</v>
       </c>
       <c r="AR15">
         <v>1000000.0</v>
       </c>
       <c r="AS15">
         <v>1000000.0</v>
       </c>
       <c r="AT15">
         <v>1000000.0</v>
       </c>
       <c r="AU15">
         <v>1000000.0</v>
       </c>
       <c r="AV15">
         <v>1000000.0</v>
       </c>
       <c r="AW15">
         <v>1000000.0</v>
       </c>
       <c r="AX15">
         <v>1000000.0</v>
       </c>
       <c r="AY15">
         <v>1000000.0</v>
       </c>
       <c r="AZ15">
         <v>1000000.0</v>
       </c>
       <c r="BA15">
         <v>1000000.0</v>
       </c>
       <c r="BB15">
         <v>1000000.0</v>
       </c>
       <c r="BC15">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="BD15">
         <v>1200000.0</v>
       </c>
       <c r="BE15">
         <v>1200000.0</v>
       </c>
       <c r="BF15">
         <v>1200000.0</v>
       </c>
       <c r="BG15">
         <v>1200000.0</v>
       </c>
       <c r="BH15">
         <v>1200000.0</v>
       </c>
       <c r="BI15">
         <v>1200000.0</v>
       </c>
       <c r="BJ15">
         <v>1200000.0</v>
       </c>
       <c r="BK15">
         <v>1200000.0</v>
       </c>
       <c r="BL15">
         <v>1200000.0</v>
       </c>
       <c r="BM15">
         <v>1200000.0</v>
       </c>
       <c r="BN15">
         <v>1200000.0</v>
       </c>
       <c r="BO15">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="BP15">
         <v>1100000.0</v>
       </c>
       <c r="BQ15">
         <v>1100000.0</v>
       </c>
       <c r="BR15">
         <v>1100000.0</v>
       </c>
       <c r="BS15">
         <v>1100000.0</v>
       </c>
       <c r="BT15">
         <v>1100000.0</v>
       </c>
       <c r="BU15">
         <v>1100000.0</v>
       </c>
       <c r="BV15">
         <v>1100000.0</v>
       </c>
       <c r="BW15">
         <v>1100000.0</v>
       </c>
       <c r="BX15">
         <v>1100000.0</v>
       </c>
       <c r="BY15">
         <v>1100000.0</v>
       </c>
       <c r="BZ15">
         <v>1100000.0</v>
       </c>
       <c r="CA15">
         <v>1100000.0</v>
       </c>
       <c r="CB15">
         <v>1100000.0</v>
       </c>
       <c r="CC15">
         <v>1100000.0</v>
       </c>
       <c r="CD15">
         <v>1100000.0</v>
       </c>
       <c r="CE15">
+        <v>1100000.0</v>
+      </c>
+      <c r="CF15">
         <v>1092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="CG15">
         <v>1100000.0</v>
       </c>
       <c r="CH15">
         <v>1100000.0</v>
       </c>
       <c r="CI15">
         <v>1100000.0</v>
       </c>
       <c r="CJ15">
         <v>1100000.0</v>
       </c>
       <c r="CK15">
         <v>1100000.0</v>
       </c>
       <c r="CL15">
         <v>1100000.0</v>
       </c>
       <c r="CM15">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="CN15">
         <v>1000000.0</v>
       </c>
       <c r="CO15">
         <v>1000000.0</v>
       </c>
       <c r="CP15">
         <v>1000000.0</v>
       </c>
       <c r="CQ15">
         <v>1000000.0</v>
       </c>
       <c r="CR15">
         <v>1000000.0</v>
       </c>
       <c r="CS15">
         <v>1000000.0</v>
       </c>
       <c r="CT15">
         <v>1000000.0</v>
       </c>
       <c r="CU15">
         <v>1000000.0</v>
       </c>
       <c r="CV15">
         <v>1000000.0</v>
       </c>
       <c r="CW15">
+        <v>1000000.0</v>
+      </c>
+      <c r="CX15">
         <v>1013000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1009000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DB15">
         <v>1000000.0</v>
       </c>
       <c r="DC15">
         <v>1000000.0</v>
       </c>
       <c r="DD15">
         <v>1000000.0</v>
       </c>
       <c r="DE15">
         <v>1000000.0</v>
       </c>
       <c r="DF15">
         <v>1000000.0</v>
       </c>
       <c r="DG15">
         <v>1000000.0</v>
       </c>
       <c r="DH15">
         <v>1000000.0</v>
       </c>
       <c r="DI15">
         <v>1000000.0</v>
       </c>
       <c r="DJ15">
         <v>1000000.0</v>
       </c>
       <c r="DK15">
         <v>1000000.0</v>
       </c>
       <c r="DL15">
         <v>1000000.0</v>
       </c>
       <c r="DM15">
         <v>1000000.0</v>
       </c>
+      <c r="DN15">
+        <v>1000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>19600000.0</v>
+      </c>
+      <c r="C16">
         <v>22000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>27600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>21800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15700000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17300000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>23300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>15100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>18000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>21900000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>15300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>20300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>15000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>14600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15100000.0</v>
       </c>
       <c r="AB16">
         <v>15100000.0</v>
       </c>
       <c r="AC16">
+        <v>15100000.0</v>
+      </c>
+      <c r="AD16">
         <v>16200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>19000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>30400000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>33900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>33100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>30600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>29700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>34000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>38000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>48000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>50100000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>44000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>39000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>41000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>38000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>43000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>41000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>42000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>41000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>43000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>40000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>39000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>40000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>43900000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>44900000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>47300000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>50300000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>40900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>51800000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>51600000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>46800000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>50200000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>51200000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>51000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>50500000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>47600000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>50100000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>493000000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>390000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>40000000.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>311800000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>308200000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>314300000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>397216000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>147491000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>162511000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>150931000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>151155000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>148393000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>128492000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>96816000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>111669000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>49000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>45000000.0</v>
       </c>
-      <c r="AW17"/>
       <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="BA17">
         <v>22000000.0</v>
       </c>
-      <c r="BB17"/>
+      <c r="BB17">
+        <v>22000000.0</v>
+      </c>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>72200000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>75500000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>83700000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>76700000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>137500000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>139000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>129600000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
@@ -10187,116 +10226,115 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>21700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>17400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>16900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>14700000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>13500000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>13600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="V18">
         <v>5300000.0</v>
       </c>
       <c r="W18">
+        <v>5300000.0</v>
+      </c>
+      <c r="X18">
         <v>6600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5800000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>5100000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10352,51 +10390,53 @@
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -10404,52 +10444,53 @@
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10525,1937 +10566,1953 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>899500000.0</v>
+      </c>
+      <c r="C20">
         <v>904200000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>912200000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>911300000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>914200000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>888500000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>876200000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>900600000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>882600000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>888100000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>899900000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>883000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>892500000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>898900000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>890400000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>865500000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>886500000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>908700000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>920000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>933100000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>937800000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>934600000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>949000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>935000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>921900000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>915500000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>917100000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>913800000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>925300000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>919600000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>924800000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>928600000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>928700000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>950500000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>935000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>933000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>924200000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>904600000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>900000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>936000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>930000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>918000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>901000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>906000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>901000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>903000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>917000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>940000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>963000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>964000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>958000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>967000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>963000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>968000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>993100000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1014000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1002700000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1004000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1013400000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1024500000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1023100000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>1016300000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>996700000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>999700000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>970500000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>986600000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>1000500000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>989000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>976800000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>966400000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>976200000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>962000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>977200000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>975100000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>951800000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>940900000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>922500000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>790500000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>710000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>705500000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>705400000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>699700000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>568435000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>569997000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>558900000.0</v>
       </c>
       <c r="CH20">
         <v>558900000.0</v>
       </c>
       <c r="CI20">
+        <v>558900000.0</v>
+      </c>
+      <c r="CJ20">
         <v>597987000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>579216000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>578500000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>341603000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>335646000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>329003000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>330540000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>315600000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>295378000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>284623000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>289400000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>273348000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>280800000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>246100000.0</v>
       </c>
-      <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>249391000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>253300000.0</v>
       </c>
-      <c r="CZ20"/>
-      <c r="DA20">
+      <c r="DA20"/>
+      <c r="DB20">
         <v>271300000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>277800000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>76900000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>76000000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>77200000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>27500000.0</v>
       </c>
-      <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>90800000.0</v>
+      </c>
+      <c r="C21">
         <v>93300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>54599999.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>57100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>62800000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>66000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>69300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>72500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>75700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>79000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>82200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>85500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>88900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>92300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>95600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>99000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>102900000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>107600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>112200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>116600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>121100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>126000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>131100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>136100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>141000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>146200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>152300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>158200000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>163700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>169500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>175000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>181400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>188000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>201500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>207700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>213700000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>219800000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>225000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>235000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>240000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>244000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>248000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>255000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>260000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>267000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>273000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>283000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>293000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>299000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>305000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>318000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>325000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>327900000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>339800000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>349700000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>354900000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>359000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>370200000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>378600000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>381200000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>387700000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>392000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>372000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>355400000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>363200000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>342900000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>342200000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>345700000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>348900000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>354400000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>350800000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>345600000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>349300000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>357500000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>368000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>373900000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>297700000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>246100000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>249200000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>253100000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>258500000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>672088000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>675413000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>593795000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>47000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>616364000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>598244000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>597292000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>359243000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>353596000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>339826000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>341610000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>326959000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>295378000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>284623000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>289430000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>273348000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>280760000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>246054000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>244701000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>249391000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>253261000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>262002000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>271251000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>277822000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>76900000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>76000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>77200000.0</v>
       </c>
-      <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>1163700000.0</v>
+      </c>
+      <c r="C22">
         <v>1014300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1149400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1261300000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1222200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>949600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>998600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1127900000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1039100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>902200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1055100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1195300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1187800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1071300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1238400000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1261400000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1178200000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>977300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>929100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>928200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>803000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>759000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>866000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>887000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>773200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>736200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>904600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1012500000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>988600000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>817800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>914500000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>994600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>890000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>761300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>825400000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>864600000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>859900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>791500000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>984000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1173000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1242000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1125000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1271000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1380000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1270000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1042000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1211000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1292000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1180000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1020000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1117000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1215000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1053000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>896100000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>981100000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1060200000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>964100000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>841600000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>894700000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>988400000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>896300000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>702100000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>697700000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>732500000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>629600000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>504000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>545100000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>610400000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>612400000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>525100000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>585100000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>619300000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>568100000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>514900000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>581200000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>635700000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>604700000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>526900000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>483900000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>586400000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>525600000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>485500000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>443267000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>513101000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>467610000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>430100000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>425071000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>444176000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>418049000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>363691000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>422248000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>400736000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>430101000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>363771000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>340077000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>401521000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>384865000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>349818000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>355152000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>419511000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>448123000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>425594000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>401863000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>433610000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>446624000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>390953000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>343200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>420800000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>426500000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>376900000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>380100000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>398300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>357700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>298500000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>280000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>288900000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>291700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>7658800000.0</v>
+      </c>
+      <c r="C23">
         <v>6440100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7813800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7347700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7751700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7047300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7080900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6800000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6641000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6602600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7004500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6723100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6868400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6789500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7039900000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6733600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6951100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7724700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8135600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8176700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7961900000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7887500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8172200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7751600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7740400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7279900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7445900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7228500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7343700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5942800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6092000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6155500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6035300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6143300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6199000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6028300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5814000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5652000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5966000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6067000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6118000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6213000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6341000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6443000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6068000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6106000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6344000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6398000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6130000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6090000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6060000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6266000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5460000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5418200000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5489200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5523500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5194100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5416400000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5326500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5328400000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4960200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4981100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5008600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4875000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4499000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4648900000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4651400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4572000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>4500800000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4356500000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4385300000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4276200000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4261600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4365500000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4344700000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4187500000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3995400000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3758000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3530600000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3320100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3184600000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3088700000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3017459000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2913313000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2743814000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2726700000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2590048000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2399571000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2216351000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2270241000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2131158000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2035824000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1973424000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2038822000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1903827000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1892955000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1802623000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1749497000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1741745000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1682450000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1617291000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1626093000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1570344000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1599145000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1609039000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1620562000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1419700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1264300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1178700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1104600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>964100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1015800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>842500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>825100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>773300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>723900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>668500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>1239400000.0</v>
+      </c>
+      <c r="C24">
         <v>1238900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1238300000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1237700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1237200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>742900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>742600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>742200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1141100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1140500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1140000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1139500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1139000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1138500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1138000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1137500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1137000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1136500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1136000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1135500000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1135000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1632900000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1631900000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1631000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1630100000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>396400000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>396300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>396100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>692100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>689100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>686800000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>683900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288000000.0</v>
       </c>
       <c r="AH24">
         <v>288000000.0</v>
       </c>
       <c r="AI24">
+        <v>288000000.0</v>
+      </c>
+      <c r="AJ24">
         <v>290300000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>291800000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>590400000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>588200000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>589000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>597000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>602000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>597000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>596000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>597000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>297000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>298000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="AV24">
         <v>300000000.0</v>
       </c>
       <c r="AW24">
         <v>300000000.0</v>
       </c>
       <c r="AX24">
         <v>300000000.0</v>
       </c>
       <c r="AY24">
         <v>300000000.0</v>
       </c>
       <c r="AZ24">
         <v>300000000.0</v>
       </c>
       <c r="BA24">
-        <v>0.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>38400000.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
         <v>265800000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>261000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>274400000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>265600000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>273700000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>296700000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>291900000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>275100000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>285200000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>261700000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>320300000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>298300000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>307500000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>292500000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>483000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>419600000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>439200000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>469800000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>546000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>438500000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>424400000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>403100000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>445900000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>393800000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>24200000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>267657000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>269149000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>290960000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>307981000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>280948000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>278983000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>277345000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>284746000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>264025000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>265069000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>248494000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>238127000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>226577000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>225475000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>285414000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>298033000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>305551000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>290132000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>296988000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>328928000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>322743000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>343368000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>342707000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1456700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1462100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1467600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>977700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>981700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>988200000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1406400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1139000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1138500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1138000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1137500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1137000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1136500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1136000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1135500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1135000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1632900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1631900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1631000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1630100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>396400000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>396300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>396100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>692100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>689100000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>686800000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>683900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288000000.0</v>
       </c>
       <c r="AH25">
         <v>288000000.0</v>
       </c>
       <c r="AI25">
+        <v>288000000.0</v>
+      </c>
+      <c r="AJ25">
         <v>290300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>291800000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>590400000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>588200000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>589000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>597000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>602000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>597000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>596000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>597000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>297000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>298000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="AV25">
         <v>300000000.0</v>
       </c>
       <c r="AW25">
         <v>300000000.0</v>
       </c>
       <c r="AX25">
         <v>300000000.0</v>
       </c>
       <c r="AY25">
         <v>300000000.0</v>
       </c>
       <c r="AZ25">
         <v>300000000.0</v>
       </c>
-      <c r="BA25"/>
+      <c r="BA25">
+        <v>300000000.0</v>
+      </c>
       <c r="BB25"/>
       <c r="BC25"/>
-      <c r="BD25">
+      <c r="BD25"/>
+      <c r="BE25">
         <v>265800000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>261000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>274400000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>265600000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>273700000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>296700000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>291900000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>275100000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>285200000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>261700000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
@@ -12463,212 +12520,215 @@
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26">
+        <v>10200000.0</v>
+      </c>
+      <c r="C26">
         <v>5900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="E26">
         <v>3000000.0</v>
       </c>
       <c r="F26">
+        <v>3000000.0</v>
+      </c>
+      <c r="G26">
         <v>3100000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1500000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7800000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>7900000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10600000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10600000.0</v>
       </c>
       <c r="N26">
         <v>10600000.0</v>
       </c>
       <c r="O26">
+        <v>10600000.0</v>
+      </c>
+      <c r="P26">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="Q26">
         <v>12000000.0</v>
       </c>
       <c r="R26">
         <v>12000000.0</v>
       </c>
-      <c r="S26"/>
+      <c r="S26">
+        <v>12000000.0</v>
+      </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>34100000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>44900000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>45700000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>69900000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>69500000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>86200000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>83300000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>21400000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>186600000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>8000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>2000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>5000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>7000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>9000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>81000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>89000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>84900000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>82100000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>99900000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>72500000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>93800000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>29600000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>83600000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>65500000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>61100000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>71900000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
@@ -12676,52 +12736,53 @@
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12797,484 +12858,490 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>1284900000.0</v>
+      </c>
+      <c r="C28">
         <v>1000700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1980000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2578900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2257200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>745600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>743500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1312900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1095300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1013100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>952500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1393100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1232300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1352600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1256300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1654700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1353800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1528100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1161900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1099000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>936200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1041500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1085900000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1595900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1510200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1606500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1740900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2276600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2031800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>105000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>130800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>303800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-452500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-326700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-256500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-240000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>193400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-339000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>539000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>521000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>543200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>373000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>641000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>203000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>289000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-87000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>294000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-411000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-497000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-324000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-669000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-665000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-725000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-277900000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-207500000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-358900000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-550200000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-34000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-127100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-120700000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-368300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-150700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-84100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-242800000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-675500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-116000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-203000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-36400000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-154700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>21600000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-84000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>200900000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-186100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>129600000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-73600000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-118000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-358000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-31900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-138200000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-5300000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-383096000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-115499000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-253178000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-59500000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-54950000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>134966000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>104075000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-74990000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-52957000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>53388000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>27689000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>5831000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-97705000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-8456000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-21261000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>79628000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>77384000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>222546000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>249846000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>280881000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>326623000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>369557000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>270879000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>264267000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>36400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>192400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>161400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>115259000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>18900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>33200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-32200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-58500000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-116000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-46500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-30200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>3961000000.0</v>
+      </c>
+      <c r="C29">
         <v>4080300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4126700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3819900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4152300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3731100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3681300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3583800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3508100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3590800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3711900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3508700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3580000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3569000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3605800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3393100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3501100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4172300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4358300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4497400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4351400000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4237300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4323900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4175100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4485500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3864100000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13321,581 +13388,585 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>543800000.0</v>
+      </c>
+      <c r="C30">
         <v>677700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>625400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>692800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>548500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>612300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>578500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>643700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>487000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>561000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>527400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>587800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>461200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>579700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>570400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>626500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>484300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>542800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>542200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>543700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>498000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>571900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>512400000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>468400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>227700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>415400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>499200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>631300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>563400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>430200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>338400000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>467200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>467800000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>651700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>519800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>694800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>356700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>673800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>348000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>689000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>524000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>698600000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>657000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>775000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>566000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>819000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>576000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>797000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>418000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>650000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>551000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>651000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>377000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>535000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>402800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>629000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>415000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>590400000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>450000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>639400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>410300000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>500600000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>338100000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>523300000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>270100000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>383200000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>262900000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>482400000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>250300000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>474900000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>310500000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>531100000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>310100000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>508400000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>354500000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>549300000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>323000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>467500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>366800000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>524800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>349700000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>484200000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>356677000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>458651000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>275598000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>455700000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>334347000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>428423000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>262330000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>441724000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>292248000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>371591000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>249997000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>375823000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>262559000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>290698000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>208363000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>353608000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>245615000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>279620000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>237039000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>269010000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>211669000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>226237000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>172063000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>204447000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>128900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>212300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>148700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>157203000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>133000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>170500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>111800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>149100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>115100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>138500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>90300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:118">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1404000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1463000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1442700000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1485100000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1294500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1378600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1524400000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1695300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1817500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1663300000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1548700000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1617000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1478000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1497500000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1636600000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2053200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1847500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1929300000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2203900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2259600000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2358400000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2310900000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2318900000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2271000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2368900000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2222200000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2175200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2485000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2427000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2396000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2582000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2655000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>2650000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2646000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2721000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2885000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2806000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2716000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2771000000.0</v>
       </c>
       <c r="AY31">
         <v>2771000000.0</v>
       </c>
       <c r="AZ31">
+        <v>2771000000.0</v>
+      </c>
+      <c r="BA31">
         <v>2706000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>2473000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>2488700000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2436800000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>2372700000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2114200000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>2289500000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>2146100000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1980800000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1797400000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1900700000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2024300000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1800800000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1639900000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
@@ -13903,131 +13974,134 @@
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
+      <c r="DN31"/>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:118">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>1959100000.0</v>
+      </c>
+      <c r="C32">
         <v>2060700000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2193700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1913000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1912700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1656200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1678500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1512200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1874300000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1892600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1961200000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1784100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1879400000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1830600000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1881700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1731000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1832100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1961600000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2137700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2372100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2264900000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2623200000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2599600000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2353400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2370100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1283200000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14074,599 +14148,605 @@
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
+      <c r="DN32"/>
     </row>
-    <row r="33" spans="1:117">
+    <row r="33" spans="1:118">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>3824100000.0</v>
+      </c>
+      <c r="C33">
         <v>2552900000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3624500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3594700000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3553200000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3257400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3180600000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3195400000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3193100000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3242800000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3365100000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3328600000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3395300000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3465400000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3408600000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3293000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3373600000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3507400000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3568300000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3544000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3583700000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3679500000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3895800000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3844500000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3883400000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3904700000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3997000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3841800000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3689600000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2348000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2395600000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2462000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2485200000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2594900000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2665800000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2703900000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2727300000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2697500000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2932000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3091000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3116000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3160000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2889000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2863000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2764000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2782000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2825000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2838000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2809000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2761000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2718000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2708000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2376000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2455400000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2487200000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2520500000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2474800000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2516500000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2500000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2554500000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2444500000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2503100000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2495500000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2431000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2338000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2373100000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2301000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2320900000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2294700000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2299800000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2381100000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2409700000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2462800000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2472000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2419000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2375400000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2289200000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2072100000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1815800000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1786500000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1744200000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1710200000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1423954000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1386086000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1296329000.0</v>
       </c>
-      <c r="CH33"/>
-      <c r="CI33">
+      <c r="CI33"/>
+      <c r="CJ33">
         <v>1325924000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1287489000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1261617000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>998922000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>959864000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>923316000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>901186000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>872815000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>786628000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>767286000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>763822000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>741440000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>769127000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>723848000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>718506000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>724372000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>694363000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>693252000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>760999000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>767671000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>520900000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>503100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>473500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>425100000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>366400000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>344400000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>283600000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>268600000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>229300000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>211700000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>201900000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:117">
+    <row r="34" spans="1:118">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>9300000.0</v>
+      </c>
+      <c r="C34">
         <v>7500000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>8600000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9100000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>7800000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6600000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5400000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5900000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3900000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>123800000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>151100000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>137500000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1694700000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1727000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1684500000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>122800000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>122300000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1796500000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1847100000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1917800000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>140000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>127500000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2171500000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2022800000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>2067900000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2098400000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2157700000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2182800000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>2047800000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>766400000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>777600000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>768500000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>762600000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>810700000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>791000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>636800000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>646600000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>604300000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>616000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>655000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>654000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>674000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>727000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>757000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>735000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>731000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>711000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>786000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>797000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>786000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>742000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>757000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>520000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>512300000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>527900000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>563200000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>528300000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>543300000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>552000000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>548400000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>553400000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>552500000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>528000000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>532800000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>507500000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
@@ -14674,792 +14754,797 @@
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
+      <c r="DN34"/>
     </row>
-    <row r="35" spans="1:117">
+    <row r="35" spans="1:118">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>3061600000.0</v>
+      </c>
+      <c r="C35">
         <v>1751200000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2929800000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2925500000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2950599999.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2325100000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2319900000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2265300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2700400000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2685100000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2754400000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2743500000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2833700000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2865500000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2822500000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2768400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2841600000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2933000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2983100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3053300000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3130900000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3698300000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3803400000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3653800000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3698000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2494800000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2554000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2578900000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2739900000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1455500000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1464400000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1452400000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1050600000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1098700000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1081300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>928600000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1237000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1192500000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1205000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1252000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1256000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1271000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1323000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1354000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1032000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1029000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1011000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1086000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1097000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1086000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1042000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1057000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>520000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>512300000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>527900000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>829000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>789300000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>817700000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>817600000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>822100000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>850100000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>844400000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>803100000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>818000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>769200000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>785000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>820300000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>843200000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>782300000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>947300000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>969600000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1015700000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1063000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1061700000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1034700000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1035600000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>974600000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>778800000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>619700000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>208600000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>204000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>195600000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>169899000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>415522000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>408934000.0</v>
       </c>
-      <c r="CH35"/>
-      <c r="CI35">
+      <c r="CI35"/>
+      <c r="CJ35">
         <v>407582000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>371195000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>355811000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>347038000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>361129000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>333993000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>330696000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>329708000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>313832000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>306025000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>304565000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>359531000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>391424000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>389744000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>370328000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>377207000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>427421000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>422997000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>455031000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>441897000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>430000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>151700000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>148300000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>97700000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>51900000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>45900000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>41100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>38500000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>22600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22700000.0</v>
       </c>
       <c r="DM35">
         <v>22700000.0</v>
       </c>
+      <c r="DN35">
+        <v>22700000.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:117">
+    <row r="36" spans="1:118">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>136700000.0</v>
+      </c>
+      <c r="C36">
         <v>139700000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>109900000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>102300000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>105000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>108100000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>89200000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>90600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118200000.0</v>
       </c>
       <c r="J36">
         <v>118200000.0</v>
       </c>
       <c r="K36">
+        <v>118200000.0</v>
+      </c>
+      <c r="L36">
         <v>119500000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>127200000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>112100000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>122400000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>124500000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>161100000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>127300000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>99200000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>104100000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>68300000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>70000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>80100000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>72300000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>97700000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>106000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>111900000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>91500000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>100000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>74900000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>113600000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>99800000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>90400000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>93200000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>97300000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>97000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>96900000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>94600000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>109800000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000000.0</v>
       </c>
       <c r="AO36">
         <v>116000000.0</v>
       </c>
       <c r="AP36">
+        <v>116000000.0</v>
+      </c>
+      <c r="AQ36">
         <v>110100000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>138000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>140000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>134000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>123000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>132000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>157000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>149000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>135000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>130000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>114000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>113000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>101000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>122700000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>125200000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>132100000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>93800000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>145200000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>148600000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>141800000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>150000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>147400000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>142800000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>135400000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>148700000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>166700000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>197600000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>242700000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>200400000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>254700000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>291000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>313300000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>320800000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>297300000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>288900000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>278700000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>297200000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>290200000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>268900000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>234200000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>203200000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>201074000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>180456000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>179172000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>219100000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>189369000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>184688000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>182679000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>176875000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>174964000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>171180000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>152957000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>136474000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>81355000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>71869000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>68797000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>66129000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>90367000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>87308000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>86149000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>84996000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>130367000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>125126000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>114677000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>116872000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>109100000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>101000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>97000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>135867000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>118800000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>114600000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>98300000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>93300000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>97400000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>90000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>84600000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:117">
+    <row r="37" spans="1:118">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15515,51 +15600,53 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -15567,1741 +15654,1753 @@
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
+      <c r="DN37"/>
     </row>
-    <row r="38" spans="1:117">
+    <row r="38" spans="1:118">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>441600000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>433700000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>470900000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>443500000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>387600000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>371700000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>389900000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>380700000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>377500000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>394900000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>416100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>402200000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>415000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>443700000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>378400000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>373400000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>370300000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>394800000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>450600000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>415500000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>357100000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>332100000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>197600000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>169200000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>180600000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>176300000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>158000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>163900000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>183900000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1449900000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1463400000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1454000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1381500000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1418000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1527000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1551000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1577000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1325000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1344000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1345000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1346000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1371000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1427000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1446000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1439000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1419000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1428000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1432000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1523200000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1560800000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1608600000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1605100000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1632400000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1673500000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1721000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1659400000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1714300000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1739100000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1714600000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1662800000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1675900000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1657000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1677200000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1663000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1648200000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1687500000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1717300000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1756500000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1762100000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1741700000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1728400000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1667000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1442300000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1258500000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1237400000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1202600000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1161400000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>906094000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>891942000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>807601000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>825012000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>858584000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>843929000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>841466000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>601594000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>587143000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>565392000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>548953000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>517819000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>443089000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>423254000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>422303000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>397604000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>434306000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>398521000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>394149000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>395443000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>383628000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>387128000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>385928000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>394694000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
+      <c r="DN38"/>
     </row>
-    <row r="39" spans="1:117">
+    <row r="39" spans="1:118">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>185600000.0</v>
+      </c>
+      <c r="C39">
         <v>130200000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>161600000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>153400000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>151000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>145000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>180000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>143300000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>161300000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>113400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>139500000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>144500000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>143800000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>107400000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>125000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>136000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>138100000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>98800000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>109000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>99800000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>112800000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>100600000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>110800000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>105600000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>145500000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>107300000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>136700000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>153400000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>173000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>359300000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>380500000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>359100000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>172300000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>131400000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>150000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>146300000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>299200000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>136200000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>321000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>149000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>160000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>143800000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>309000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>299000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>317000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>319000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>325000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>280000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>202000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>224000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>259000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>281000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>303000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>233000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>305800000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>301000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>308700000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>280600000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>279700000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>260500000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>257600000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>228400000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>234500000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>251900000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>270600000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>241400000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>251700000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>232600000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>254700000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>236800000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>228400000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>206200000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>209800000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>244400000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>165600000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>154100000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>135300000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>127600000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>112300000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>101400000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>135900000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>123100000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>149687000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>172319000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>181950000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>177514000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>141775000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>93501000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>99447000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>119922000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>119095000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>129544000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>104667000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>82807000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>72979000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>77975000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>73950000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>65857000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>77282000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>87719000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>84022000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>104898000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>105121000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>100365000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>89446000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>92920000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>81400000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>85700000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>85900000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>100933000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>63500000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>56100000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>54200000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>50100000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>32400000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>31300000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>38300000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:117">
+    <row r="40" spans="1:118">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>971500000.0</v>
+      </c>
+      <c r="C40">
         <v>1103800000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1083900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1026500000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>852300000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>888900000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>954500000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>860000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>764100000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>773200000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>775800000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>724200000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>721100000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>761200000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>856700000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>782200000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>847900000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>955100000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>944800000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>931900000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>791900000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>843700000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>868200000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>845600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>632800000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>692700000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>827700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>662500000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>873200000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>961400000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1062600000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>998900000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>971100000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1033500000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1033100000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1006800000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1003300000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>758200000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>937000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>733000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>922000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>827400000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>739000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>734000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>772000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>658000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>609000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>703000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>741000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>710000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>27000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>594000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>602000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>568900000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>682000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>591700000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>614100000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>643400000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>574700000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>601300000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>540600000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>561600000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>525900000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>517200000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>29900000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>509200000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>527400000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>487600000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>537200000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>424700000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>481400000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>467400000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>459800000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>417600000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>493000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>474900000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>390000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>351000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>367000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>311800000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>308200000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>314300000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>397216000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>384755000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>375744000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>365868000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>303149000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>247060000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>286454000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>238545000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>256836000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>208958000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>147491000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>218012000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>150931000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>151155000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>207001000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>181311000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>133756000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>155735000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>128672000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>175172000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>147973000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>164463000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>127869000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>168816000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>128200000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>125600000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>128000000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>143574000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>121300000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>116400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>106100000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>101900000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>128700000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>96400000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>75600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:117">
+    <row r="41" spans="1:118">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>258100000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>288200000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>284400000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>270400000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>296800000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>322700000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>327800000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>719500000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>401400000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>400400000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>411600000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>374000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>360500000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>340700000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>329100000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>335400000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>361300000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>547900000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>551700000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>534900000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>522500000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>563500000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>545200000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>387200000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>387800000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>341600000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>350000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>383000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>377000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>391000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>371000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>396000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>426000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>406000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>463000000.0</v>
       </c>
       <c r="AW41">
         <v>463000000.0</v>
       </c>
       <c r="AX41">
+        <v>463000000.0</v>
+      </c>
+      <c r="AY41">
         <v>450000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>456000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>466000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>520000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>444200000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>527900000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>563200000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>528300000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>469800000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>552000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>548400000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>553400000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>470700000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>528000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>532800000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>507500000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>434200000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>522000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>535700000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>489800000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>441700000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>550000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>576500000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>593200000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>490800000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>596200000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>611200000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>571500000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>332900000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>205400000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>188500000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>183500000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>132700000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>169899000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>147865000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>139785000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>137431000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>99601000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>90247000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>76828000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>69567000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>76383000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>69968000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>65627000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>81214000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>75705000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>79448000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>79090000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>74117000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>93391000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>84193000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>80196000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>80219000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>98493000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>100254000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>111663000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>99190000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
+      <c r="DN41"/>
     </row>
-    <row r="42" spans="1:117">
+    <row r="42" spans="1:118">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>-5520100000.0</v>
+      </c>
+      <c r="C42">
         <v>-5218900000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-5091600000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-4849700000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-5005700000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4703000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-4649100000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-4598700000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-4504900000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-4326500000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-4228500000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-4149000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-4008800000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-3973000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-3945800000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-3936500000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-3776400000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-3559900000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-3426800000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-3148300000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-3159400000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-3149000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-3165700000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-3184900000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-3202800000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-3184000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-3059000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2981700000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2757900000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-2589800000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-2542400000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-2356900000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-2284300000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-2197600000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-2214700000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-2230300000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-2247900000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-2255100000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-2165000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-2179000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-2195000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-2091200000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-2012000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-1949000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-1848000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-1732000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-1610000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-1542000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-1511000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-1338000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-1215000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-1085000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-1113000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-957000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-948200000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-838800000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-890100000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-587700000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-644700000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-680700000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-640400000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-347600000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-151200000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-242400000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-178400000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>46100000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>76500000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>110600000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>147800000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>141700000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>126800000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>100100000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>189900000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>196700000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>328100000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>298100000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>423700000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>551000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>571500000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>581900000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>604300000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>696500000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>678457000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>664069000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>634155000.0</v>
       </c>
-      <c r="CH42"/>
-      <c r="CI42">
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>719771000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>539846000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>519940000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>490270000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>459114000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>451915000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>443333000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>426772000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>429289000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>427886000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>420847000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>417091000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>406577000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>402430000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>402728000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>391822000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>381303000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>384204000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>386685000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>392684000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>413200000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>420000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>430200000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>433946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>465400000.0</v>
       </c>
       <c r="DH42">
         <v>465400000.0</v>
       </c>
       <c r="DI42">
+        <v>465400000.0</v>
+      </c>
+      <c r="DJ42">
         <v>456600000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>449200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446500000.0</v>
       </c>
       <c r="DL42">
         <v>446500000.0</v>
       </c>
       <c r="DM42">
+        <v>446500000.0</v>
+      </c>
+      <c r="DN42">
         <v>446400000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:117">
+    <row r="43" spans="1:118">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17377,88 +17476,87 @@
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
+      <c r="DN43"/>
     </row>
-    <row r="44" spans="1:117">
+    <row r="44" spans="1:118">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17514,51 +17612,53 @@
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
@@ -17566,1598 +17666,1609 @@
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
+      <c r="DN44"/>
     </row>
-    <row r="45" spans="1:117">
+    <row r="45" spans="1:118">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>5150000000.0</v>
+      </c>
+      <c r="C45">
         <v>5119900000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4974400000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4897300000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4793900000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4451300000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4411400000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4422600000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4331400000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4317400000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4410800000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4339900000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4402300000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2089500000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2020500000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4153000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2155900000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2253500000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2426000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2327800000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2409900000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2491100000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2601600000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2578100000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2402800000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1039200000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1079300000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1130500000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1141700000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1186300000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1215900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1240500000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1273300000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1316000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1514000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1564000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1565000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1583000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1564000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1519000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1419000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1436000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1454000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1411000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1363000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1322000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1299000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1280000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>944000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>932000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>926400000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>911900000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>869700000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>884100000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>826500000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>833500000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>785100000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>788800000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>756400000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>716400000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>675200000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>697200000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>644000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>643700000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>631700000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>651600000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>693600000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>692400000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>706300000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>709900000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>677300000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>647000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>622200000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>629800000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>557300000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>549100000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>541600000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>548800000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>517860000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>494100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487900000.0</v>
       </c>
       <c r="CH45">
         <v>487900000.0</v>
       </c>
       <c r="CI45">
+        <v>487900000.0</v>
+      </c>
+      <c r="CJ45">
         <v>477400000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>453600000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>430900000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>408700000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>372700000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>357900000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>352200000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>355000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>343500000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>344000000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>341500000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>343800000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>334800000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>325300000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>324357000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>328929000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>310700000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>306124000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>375100000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>373000000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>334900000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>326100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>299300000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>261800000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>247600000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>229800000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>185300000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>175300000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>131900000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>121700000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>117300000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:117">
+    <row r="46" spans="1:118">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>2360400000.0</v>
+      </c>
+      <c r="C46">
         <v>1070600000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2211500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2189600000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2105500000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1859500000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1849300000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1846000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1845300000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1865000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1951000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1963800000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2036600000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2089500000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2020500000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1915800000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1985900000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2080800000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2097000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2120300000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2155900000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2253500000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2426000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2327800000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2409900000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2491100000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2601600000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2578100000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2402800000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1039200000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1079300000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1130500000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1141700000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1186300000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1215900000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1240500000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1273300000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1316000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1514000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1564000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1565000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1583000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1564000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1519000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1419000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1436000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1454000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1411000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1363000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1322000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1299000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1280000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>944000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>932200000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>926400000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>911900000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>869700000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>884100000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>826500000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>833500000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>785100000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>788800000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>756400000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>716400000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>675200000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>697200000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>644000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>643700000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>631700000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>651600000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>693600000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>692400000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>706300000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>709900000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>677300000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>647000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>622200000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>629800000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>557300000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>549100000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>541600000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>548800000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>517860000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>494144000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>488728000.0</v>
       </c>
-      <c r="CH46"/>
-      <c r="CI46">
+      <c r="CI46"/>
+      <c r="CJ46">
         <v>467340000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>443560000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>420151000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>397328000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>372721000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>357924000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>352233000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>354996000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>343539000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>344032000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>341519000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>343836000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>334821000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>325327000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>324357000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>328929000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>310735000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>306124000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>375071000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>372977000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>334900000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>326100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>299300000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>261800000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>247600000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>229800000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>185300000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>175300000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>131900000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>121700000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>117300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:117">
+    <row r="47" spans="1:118">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2211500000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2189600000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2105500000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1859500000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1849300000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1846000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1963800000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>930000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>955500000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>947500000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1915800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1985900000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>969500000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>965400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2120300000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2155900000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2253500000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1086400000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>921500000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>945800000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>979500000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1028200000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1011000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>987000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1039200000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1079300000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1130500000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1141700000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1186300000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1215900000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1240500000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1273300000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1316000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1514000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1564000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1565000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1583000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1564000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1519000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1419000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1436000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1454000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1411000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1363000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1322000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1299000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1280000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>944000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>932200000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>926400000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>911900000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>869700000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>884100000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>826500000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>833500000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>785100000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>788800000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>756400000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>716400000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>675200000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>697200000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>644000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>643700000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>631700000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>651600000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>693600000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>692400000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>706300000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>709900000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>677300000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>647000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>622200000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>629800000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>557300000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>549100000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>541600000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>548800000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>517860000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>494144000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>488728000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>487894000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>467340000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>443560000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>420151000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>397328000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>372721000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>357924000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>352233000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>354996000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>343539000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>344032000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>341519000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>343836000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>334821000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>325327000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>324357000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>328929000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>310735000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>306124000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>375071000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>372977000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
+      <c r="DN47"/>
     </row>
-    <row r="48" spans="1:117">
+    <row r="48" spans="1:118">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>8513200000.0</v>
+      </c>
+      <c r="C48">
         <v>8310600000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>8213799999.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>7907400000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>7755200000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>7590100000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>7511800000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>7265400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>7168700000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>7051600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>7008400000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>6779700000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>6681300000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>6598200000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>6615100000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>6448100000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>6347300000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>6274900000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>6298600000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>6129800000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>5987100000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5872900000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5947000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5827200000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5866300000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5994000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>6292800000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>6009400000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>5878600000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>5979100000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>5996300000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>5925400000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>5805400000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>5752200000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>5751500000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>5874000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>5770800000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>5751900000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>5997000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5956000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>5952000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6015000000.0</v>
       </c>
       <c r="AQ48">
         <v>6015000000.0</v>
       </c>
       <c r="AR48">
+        <v>6015000000.0</v>
+      </c>
+      <c r="AS48">
         <v>5926000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>5808000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>5787000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>5706000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>5530000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>5369000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>5257000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>5144000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>4961000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>4791000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>4646800000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>4555900000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>4376500000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>4199300000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>4042400000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>3966500000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>3816000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>3600900000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>3435300000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>3381000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>3222200000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>3026500000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>2915300000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>2811100000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>2709900000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>2537300000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2465500000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>2425900000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>2325500000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>2169500000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>2079300000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1980800000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1873200000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1763000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1742300000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1691200000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>1586000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1454200000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1379200000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1317457000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1232021000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1133048000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1090300000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1079467000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>1009740000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>934412000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>927390000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>855890000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>825514000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>776468000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>776359000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>703140000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>660328000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>608584000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>602124000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>554489000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>508913000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>461098000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>430047000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>382550000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>331947000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>394768000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>370785000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>339000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>306700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>251400000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>227300000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>234700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>209400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>159400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>136700000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>108000000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>78700000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>33800000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:117">
+    <row r="49" spans="1:118">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>6681300000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>6598200000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>6615100000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>6448100000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>6347300000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>6274900000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>6298600000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>6129800000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>5987100000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>5872900000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>5947000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>5827200000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>5866300000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>5994000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>6292800000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>6009400000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>5878600000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>5979100000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>5996300000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>5925400000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>5805400000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>5752200000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>5751500000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>5874000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>5770800000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>5751900000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>5997000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>5956000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>5952000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6015000000.0</v>
       </c>
       <c r="AQ49">
         <v>6015000000.0</v>
       </c>
       <c r="AR49">
+        <v>6015000000.0</v>
+      </c>
+      <c r="AS49">
         <v>5926000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>5808000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>5787000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>5706000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>5530000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>5369000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>5257000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>5144000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>4961000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>4791000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>4646800000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>4555900000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>4376500000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>4199300000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>4042400000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>3966500000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>3816000000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>3600900000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>3435300000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>3381000000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>3222200000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>3026500000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -19165,151 +19276,152 @@
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
+      <c r="DN49"/>
     </row>
-    <row r="50" spans="1:117">
+    <row r="50" spans="1:118">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>399800000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>399700000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>399500000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>399300000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>499800000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>499400000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>499100000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>498700000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>299900000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>774600000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>298100000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>297300000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>299900000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>299700000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>335800000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>330500000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>898400000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>871100000.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50">
         <v>95000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>90000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>1032500000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>789000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>569000000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
@@ -19332,1025 +19444,1033 @@
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
+      <c r="DN50"/>
     </row>
-    <row r="51" spans="1:117">
+    <row r="51" spans="1:118">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>3003900000.0</v>
+      </c>
+      <c r="C51">
         <v>2988700000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4014000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4023300000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4348800000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2668100000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2683700000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2667900000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2682200000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2675300000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2756100000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2774900000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2839500000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2881900000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2822400000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2761800000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2810600000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3391900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3438700000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3486900000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3532600000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3620500000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3707400000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3607900000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3961500000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3226900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2820800000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2824700000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2680200000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>711400000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>708700000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>705000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>836100000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>852100000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>849000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>855100000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>612500000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>861700000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>611000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>973000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>978000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>999500000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>900000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1021000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>693000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>789000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>676000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>777000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>318000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>316000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1007000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>846000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>271000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>309000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>274100000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>265800000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>261000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>312700000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>265600000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>373700000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>304400000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>332300000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>275100000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>285200000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>724200000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>320300000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>298300000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>307500000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>417800000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>444800000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>419600000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>439200000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>469800000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>752400000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>618300000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>602600000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>569600000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>445900000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>393800000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>289100000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>291000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>280400000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>260778000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>267657000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>269149000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>291000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>307981000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>280948000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>278983000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>277345000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>284746000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>264025000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>315162000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>349437000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>343879000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>347019000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>350362000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>318402000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>371953000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>363647000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>326504000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>383100000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>413637000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>448990000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>410786000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>428838000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>381700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>234800000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>205500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>159717000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>40000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>79700000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>3000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>300000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>500000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>7000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>16100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:117">
+    <row r="52" spans="1:118">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>248900000.0</v>
+      </c>
+      <c r="C52">
         <v>211700000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>246700000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>259000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>661800000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>645700000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>645000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>659600000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>255100000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>264700000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>277500000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>289500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>294000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>287000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>284300000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>263800000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>265800000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>781600000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>783400000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>795400000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>803100000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>322600000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>315600000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>328100000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>624000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1072800000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>595900000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>581200000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>304800000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>22300000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>21900000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>21100000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>319000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>327700000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>320400000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>320700000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>22100000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>22600000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>22000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>117000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>112000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>136800000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>35000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>150000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>174000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>253000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>133000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>228000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>18000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>16000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>707000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>283000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271000000.0</v>
       </c>
       <c r="BB52">
         <v>271000000.0</v>
       </c>
       <c r="BC52">
+        <v>271000000.0</v>
+      </c>
+      <c r="BD52">
         <v>274100000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>100000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>7700000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>462500000.0</v>
       </c>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
-      <c r="BQ52">
+      <c r="BQ52"/>
+      <c r="BR52">
         <v>125300000.0</v>
       </c>
-      <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>206400000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>179800000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>178200000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>166500000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>351000000.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>289100000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>291000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>280400000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>260778000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>50093000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>100943000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>105752000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>120442000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>124887000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>32988000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>73920000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>58096000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>36372000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>86112000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>84709000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>126247000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>67418000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>86131000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>25000000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>154800000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>125500000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>115500000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>40000000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>79700000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>3000000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>300000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>500000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>7000000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>16100000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:117">
+    <row r="53" spans="1:118">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>222600000.0</v>
+      </c>
+      <c r="C53">
         <v>77000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>218900000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>202500000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>186600000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>160500000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>203000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>334700000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>173600000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>121000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>113800000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>85100000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>73100000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>36400000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>131400000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>309600000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>320100000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>734600000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>710200000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>673100000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>368000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>197500000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>165700000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>434100000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>259300000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>495900000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>828500000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1041400000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1280700000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1403400000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1382500000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1319500000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1487700000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>699400000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>862300000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>507100000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>740500000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>684700000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>453000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>531000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>619000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>629000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>688000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>746000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>661000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>644000000.0</v>
       </c>
       <c r="AU53">
         <v>644000000.0</v>
       </c>
       <c r="AV53">
+        <v>644000000.0</v>
+      </c>
+      <c r="AW53">
         <v>708000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>658000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>488000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>533000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>572000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>411000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>324700000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>313200000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>469100000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>563000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>515700000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>386300000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>477900000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>520000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>593900000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>599400000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>500400000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>644900000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>584100000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>316900000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>502200000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>467900000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>338700000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>305900000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>92300000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>157000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>74300000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>20000000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
-      <c r="CV53">
+      <c r="CV53"/>
+      <c r="CW53">
         <v>30651000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>52943000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>50721000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>70314000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>66248000.0</v>
       </c>
-      <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
+      <c r="DN53"/>
     </row>
-    <row r="54" spans="1:117">
+    <row r="54" spans="1:118">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20406,51 +20526,53 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -20458,1500 +20580,1511 @@
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
+      <c r="DN54"/>
     </row>
-    <row r="55" spans="1:117">
+    <row r="55" spans="1:118">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>7658800000.0</v>
+      </c>
+      <c r="C55">
         <v>6440100000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7813800000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7347700000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7751700000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7047300000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7080900000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6800000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6641000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6602600000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7004500000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6723100000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6868400000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6789500000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7039900000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6733600000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6951100000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7724700000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>8135600000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8176700000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7961900000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7887500000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>8172200000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7751600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7740400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7279900000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7445900000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7228500000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>7343700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5942800000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6092000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6155500000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6035300000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6143300000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>6199000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6028300000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>5814000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>5652000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5966000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>6067000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>6118000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>6213000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>6341000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>6443000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6068000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6106000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>6344000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6398000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>6130000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6090000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>6060000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>6266000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>5460000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>5418200000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>5489200000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>5523500000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>5194100000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>5416400000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>5326500000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>5328400000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>4960200000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>4981100000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>5008600000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>4875000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>4499000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>4648900000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>4651400000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>4572000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>4500800000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>4356500000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4385300000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4276200000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4261600000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>4365500000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>4344700000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>4187500000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3995400000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>3758000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>3530600000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>3320100000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>3184600000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>3088700000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>3017459000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2913313000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2743814000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2726700000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2590048000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2399571000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2216351000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2270241000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>2131158000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2035824000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1973424000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>2038822000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1903827000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1892955000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1802623000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1749497000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1741745000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1682450000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1617291000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1626093000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1570344000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1599145000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1609039000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1620562000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1419700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1264300000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1178700000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1104600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>964100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1015800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>842500000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>825100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>773300000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>723900000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>668500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:117">
+    <row r="56" spans="1:118">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>3834700000.0</v>
+      </c>
+      <c r="C56">
         <v>3887200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4189300000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3753000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4198500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3789900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3900300000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3604600000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3447900000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3359800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3639400000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3394500000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3473100000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3324100000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3631300000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3440600000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3577500000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4217300000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4567300000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4632700000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4378200000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4208000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4276400000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3907100000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3857000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3375200000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3448900000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3386700000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3654100000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3594800000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3696400000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3693500000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3550100000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3548400000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3533200000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3324400000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3086700000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2954500000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3034000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2976000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3002000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3053000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3452000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3580000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3304000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3324000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3519000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3560000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3321000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3329000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3342000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3558000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3084000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2962800000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3002000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3003000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2719300000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2899900000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2826500000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2773900000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2515700000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2478000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2513100000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2444000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2161000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2275800000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>2350400000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>2251100000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>2206100000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>2056700000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>2004200000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1866500000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1798800000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1893500000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1925700000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1812100000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1706200000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1685900000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1714800000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1533600000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1440400000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1378500000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1593505000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1527227000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1447485000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1413800000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1264124000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1112082000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>954734000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1271319000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>1171294000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>1112508000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1072238000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>1166007000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>1117199000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>1125669000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>1038801000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>1008057000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>972618000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>958602000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>898785000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>901721000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>875981000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>905893000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>848040000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>852891000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>898800000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>761200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>705200000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>679500000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>597700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>671400000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>558900000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>556500000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>544000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>512200000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>466600000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:117">
+    <row r="57" spans="1:118">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>1875600000.0</v>
+      </c>
+      <c r="C57">
         <v>1848500000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1995600000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1840000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2285800000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2133700000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2221800000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2092400000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1573600000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1467200000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1678200000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1610400000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1593700000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1493500000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1749600000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1709600000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1745400000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2255700000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2429600000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2260600000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2113300000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1584800000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1676800000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1553700000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1486900000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2092000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1775400000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1736000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1591000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1200100000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1273700000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1241100000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1563700000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1587200000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1710200000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1590100000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1216900000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1159900000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1151000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1217000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1296000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1198000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1214000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1278000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1229000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1186000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1258000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1283000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1061000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>970000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>984000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1218000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1179000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1121300000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1191600000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>958100000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>933000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>946200000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>979200000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1122400000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>908400000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>832000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>792500000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>884500000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>764000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>747300000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>755000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>733200000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>887500000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>674100000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>721300000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>735100000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>714200000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>908600000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>909900000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>909100000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>792700000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>640300000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>604900000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>912600000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>888800000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>843500000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>872163000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>618863000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>591757000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>622400000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>529259000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>488011000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>415786000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>501130000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>479004000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>430446000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>423821000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>500347000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>468927000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>528943000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>491840000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>391771000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>402931000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>390761000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>389200000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>439577000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>378486000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>449276000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>370854000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>406228000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>235900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>387600000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>353200000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>348000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>245900000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>328900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>201600000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>202300000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>195200000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>175000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>164600000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:117">
+    <row r="58" spans="1:118">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>4937200000.0</v>
+      </c>
+      <c r="C58">
         <v>3599700000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4925400000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4765500000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5236400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4458800000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4541700000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4357700000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4274000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4152300000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4432600000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4353900000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4427400000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4359000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4572100000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4478000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4587000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5188700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5412700000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5313900000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5244200000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5283100000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5480200000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5207500000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5184900000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4586800000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4329400000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4314900000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4330900000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2655600000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2738100000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2693500000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2614300000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2685900000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2791500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2518700000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2453900000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2352400000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2356000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2469000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2552000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2469000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2537000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2632000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2261000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2215000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2269000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2369000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2158000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2056000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2026000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2275000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1699000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1633600000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1719500000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1787100000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1722300000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1763900000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1796800000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1944500000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1758500000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1676400000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1595600000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1702500000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1533200000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1532300000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1575300000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1576400000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1669800000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1621400000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1690900000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1750800000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1777200000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1970300000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1944600000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1944700000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1767300000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1419100000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1224600000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1121200000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1092800000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1039100000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1042062000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1034385000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1000691000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1051000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>936841000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>859206000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>771597000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>848168000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>840133000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>764439000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>754517000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>830055000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>782759000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>834968000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>796405000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>751302000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>794355000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>780505000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>759528000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>816784000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>805907000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>872273000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>825885000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>848125000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>665900000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>539300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>501500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>445700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>297800000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>374800000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>242700000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>240800000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>217800000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>197700000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>187300000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:117">
+    <row r="59" spans="1:118">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -22007,51 +22140,53 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -22059,714 +22194,719 @@
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
+      <c r="DN59"/>
     </row>
-    <row r="60" spans="1:117">
+    <row r="60" spans="1:118">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>2721600000.0</v>
+      </c>
+      <c r="C60">
         <v>2840400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2888400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2582200000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2515300000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2588500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2539200000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2442300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2367000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2450300000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2571900000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2369200000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2441000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2430500000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2467800000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2255600000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2364100000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2536000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2722900000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2862800000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2717700000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2604400000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2692000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2544100000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2555500000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2693100000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3116500000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2913600000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3012800000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3287200000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3353900000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3462000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3421000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3457400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3407500000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3509600000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3360100000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3299600000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3610000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3598000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3566000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3744000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3804000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3811000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3807000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3891000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>4075000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>4029000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4034000000.0</v>
       </c>
       <c r="AY60">
         <v>4034000000.0</v>
       </c>
       <c r="AZ60">
+        <v>4034000000.0</v>
+      </c>
+      <c r="BA60">
         <v>3991000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>3761000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3784600000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3769700000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>3736400000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>3471800000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>3652500000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>3529700000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>3383900000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3201700000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3304700000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>3413000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>3172500000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2965800000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>3116600000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>3076100000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2995600000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2831000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2735100000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2694400000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2525400000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2484400000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2389700000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2400100000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>2242800000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>2228100000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>2334900000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>2306000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>2198900000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>2091800000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>2049600000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1975397000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1878928000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1743123000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1675708000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1653207000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1540365000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1444754000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1422073000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1291025000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1271385000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1218907000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1208767000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1121068000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1057987000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1006218000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>998195000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>947390000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>901945000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>857763000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>809309000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>764437000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>726872000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>783154000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>772437000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>753800000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>725000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>677200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>658900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>666300000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>641000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>599800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>584300000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>555500000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>526200000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>481200000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:117">
+    <row r="61" spans="1:118">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-6854500000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-6797300000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-6754500000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-6726000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-6543400000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-6308700000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-6156500000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-5856000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-5844900000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-5816100000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-5814500000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-5813900000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-5812300000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-5778400000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-5625700000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-5526300000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-5274700000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-5083600000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-5012900000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-4804900000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-4711000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-4581000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-4579800000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-4578500000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-4578300000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-4563900000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-4464000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4463000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-4454000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-4349000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-4248000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-4148000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-4018000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-3849000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-3699000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-3598000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-3528000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-3317000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-3167000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-2969000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-2910000000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-2709000000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-2708400000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-2558400000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2558200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2211700000.0</v>
       </c>
       <c r="BG61">
         <v>-2211700000.0</v>
       </c>
       <c r="BH61">
+        <v>-2211700000.0</v>
+      </c>
+      <c r="BI61">
         <v>-2210100000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-2116800000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-1792300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1545400000.0</v>
       </c>
       <c r="BL61">
         <v>-1545400000.0</v>
       </c>
       <c r="BM61">
+        <v>-1545400000.0</v>
+      </c>
+      <c r="BN61">
         <v>-1444700000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-1197700000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-1120100000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-1041200000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-980700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-966700000.0</v>
       </c>
       <c r="BS61">
         <v>-966700000.0</v>
       </c>
       <c r="BT61">
+        <v>-966700000.0</v>
+      </c>
+      <c r="BU61">
         <v>-966200000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-847900000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-820900000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-662500000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-662000000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-509300000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-321500000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-281500000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-219300000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-156100000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-87100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83280000.0</v>
       </c>
       <c r="CF61">
         <v>-83280000.0</v>
       </c>
       <c r="CG61">
+        <v>-83280000.0</v>
+      </c>
+      <c r="CH61">
         <v>-81629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80027000.0</v>
       </c>
       <c r="CI61">
         <v>-80027000.0</v>
       </c>
       <c r="CJ61">
+        <v>-80027000.0</v>
+      </c>
+      <c r="CK61">
         <v>-80026000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-79344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-78975000.0</v>
       </c>
       <c r="CM61">
         <v>-78975000.0</v>
       </c>
       <c r="CN61">
+        <v>-78975000.0</v>
+      </c>
+      <c r="CO61">
         <v>-78737000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-78169000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-77928000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-73713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73555000.0</v>
       </c>
       <c r="CS61">
         <v>-73555000.0</v>
       </c>
       <c r="CT61">
-        <v>-73246000.0</v>
+        <v>-73555000.0</v>
       </c>
       <c r="CU61">
         <v>-73246000.0</v>
       </c>
       <c r="CV61">
         <v>-73246000.0</v>
       </c>
       <c r="CW61">
-        <v>-71179000.0</v>
+        <v>-73246000.0</v>
       </c>
       <c r="CX61">
         <v>-71179000.0</v>
       </c>
       <c r="CY61">
         <v>-71179000.0</v>
       </c>
       <c r="CZ61">
+        <v>-71179000.0</v>
+      </c>
+      <c r="DA61">
         <v>-67825000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-65344000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-57346000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
+      <c r="DN61"/>
     </row>
-    <row r="62" spans="1:117">
+    <row r="62" spans="1:118">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22842,50 +22982,51 @@
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
+      <c r="DN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22972,51 +23113,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>2445300000.0</v>
       </c>
       <c r="C2">
         <v>2226100000.0</v>
       </c>
       <c r="D2">
         <v>2199600000.0</v>
       </c>
       <c r="E2">
         <v>2277800000.0</v>
       </c>
       <c r="F2">
         <v>2071000000.0</v>
       </c>
       <c r="G2">
         <v>1539400000.0</v>
       </c>
       <c r="H2">
         <v>2506500000.0</v>
       </c>
       <c r="I2">
         <v>2427000000.0</v>
       </c>
@@ -23067,276 +23208,276 @@
       </c>
       <c r="Y2">
         <v>1231739000.0</v>
       </c>
       <c r="Z2">
         <v>1216904000.0</v>
       </c>
       <c r="AA2">
         <v>1162727000.0</v>
       </c>
       <c r="AB2">
         <v>1002390000.0</v>
       </c>
       <c r="AC2">
         <v>858172000.0</v>
       </c>
       <c r="AD2">
         <v>732586000.0</v>
       </c>
       <c r="AE2">
         <v>638200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>233000000.0</v>
       </c>
       <c r="C3">
         <v>219600000.0</v>
       </c>
       <c r="D3">
         <v>229000000.0</v>
       </c>
       <c r="E3">
         <v>220500000.0</v>
       </c>
       <c r="F3">
         <v>229700000.0</v>
       </c>
       <c r="G3">
         <v>247600000.0</v>
       </c>
       <c r="H3">
         <v>269500000.0</v>
       </c>
       <c r="I3">
         <v>281300000.0</v>
       </c>
       <c r="J3">
         <v>295200000.0</v>
       </c>
       <c r="K3">
         <v>307500000.0</v>
       </c>
       <c r="L3">
         <v>310000000.0</v>
       </c>
       <c r="M3">
-        <v>25000000.0</v>
+        <v>294400000.0</v>
       </c>
       <c r="N3">
-        <v>35000000.0</v>
+        <v>258000000.0</v>
       </c>
       <c r="O3">
         <v>232300000.0</v>
       </c>
       <c r="P3">
         <v>28900000.0</v>
       </c>
       <c r="Q3">
         <v>25400000.0</v>
       </c>
       <c r="R3">
-        <v>21700000.0</v>
+        <v>181200000.0</v>
       </c>
       <c r="S3">
         <v>184400000.0</v>
       </c>
       <c r="T3">
         <v>201300000.0</v>
       </c>
       <c r="U3">
         <v>144700000.0</v>
       </c>
       <c r="V3">
         <v>127000000.0</v>
       </c>
       <c r="W3">
         <v>103633000.0</v>
       </c>
       <c r="X3">
         <v>83189000.0</v>
       </c>
       <c r="Y3">
         <v>78645000.0</v>
       </c>
       <c r="Z3">
         <v>83919000.0</v>
       </c>
       <c r="AA3">
         <v>78599000.0</v>
       </c>
       <c r="AB3">
         <v>66280000.0</v>
       </c>
       <c r="AC3">
         <v>46400000.0</v>
       </c>
       <c r="AD3">
         <v>27400000.0</v>
       </c>
       <c r="AE3">
         <v>13800000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5">
         <v>1177700000.0</v>
       </c>
       <c r="C5">
         <v>994800000.0</v>
       </c>
       <c r="D5">
         <v>819600000.0</v>
       </c>
       <c r="E5">
         <v>732300000.0</v>
       </c>
       <c r="F5">
         <v>808600000.0</v>
       </c>
       <c r="G5">
         <v>-26300000.0</v>
       </c>
       <c r="H5">
         <v>344000000.0</v>
       </c>
       <c r="I5">
         <v>603200000.0</v>
       </c>
       <c r="J5">
         <v>507400000.0</v>
       </c>
       <c r="K5">
         <v>-92500000.0</v>
       </c>
       <c r="L5">
         <v>572200000.0</v>
       </c>
       <c r="M5">
-        <v>1273500000.0</v>
+        <v>1004100000.0</v>
       </c>
       <c r="N5">
-        <v>1339000000.0</v>
+        <v>1116000000.0</v>
       </c>
       <c r="O5">
         <v>1111700000.0</v>
       </c>
       <c r="P5">
         <v>1235100000.0</v>
       </c>
       <c r="Q5">
         <v>1012400000.0</v>
       </c>
       <c r="R5">
-        <v>871000000.0</v>
+        <v>711500000.0</v>
       </c>
       <c r="S5">
         <v>614100000.0</v>
       </c>
       <c r="T5">
         <v>653400000.0</v>
       </c>
       <c r="U5">
         <v>657200000.0</v>
       </c>
       <c r="V5">
         <v>525600000.0</v>
       </c>
       <c r="W5">
         <v>300467000.0</v>
       </c>
       <c r="X5">
         <v>292911000.0</v>
       </c>
       <c r="Y5">
         <v>302860000.0</v>
       </c>
       <c r="Z5">
         <v>309212000.0</v>
       </c>
       <c r="AA5">
         <v>240775000.0</v>
       </c>
       <c r="AB5">
         <v>263911000.0</v>
       </c>
       <c r="AC5">
         <v>260573000.0</v>
       </c>
       <c r="AD5">
         <v>190148000.0</v>
       </c>
       <c r="AE5">
         <v>149500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>1410700000.0</v>
       </c>
       <c r="C6">
         <v>1214400000.0</v>
       </c>
       <c r="D6">
         <v>1048600000.0</v>
       </c>
       <c r="E6">
         <v>952800000.0</v>
       </c>
       <c r="F6">
         <v>1038300000.0</v>
       </c>
       <c r="G6">
         <v>221300000.0</v>
       </c>
       <c r="H6">
         <v>613500000.0</v>
       </c>
       <c r="I6">
         <v>884500000.0</v>
       </c>
@@ -23387,129 +23528,129 @@
       </c>
       <c r="Y6">
         <v>381505000.0</v>
       </c>
       <c r="Z6">
         <v>393131000.0</v>
       </c>
       <c r="AA6">
         <v>319374000.0</v>
       </c>
       <c r="AB6">
         <v>330191000.0</v>
       </c>
       <c r="AC6">
         <v>306973000.0</v>
       </c>
       <c r="AD6">
         <v>217548000.0</v>
       </c>
       <c r="AE6">
         <v>163300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>-13800000.0</v>
       </c>
       <c r="H8">
         <v>125300000.0</v>
       </c>
       <c r="I8">
         <v>-27600000.0</v>
       </c>
       <c r="J8">
         <v>-221400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>5669200000.0</v>
       </c>
       <c r="C9">
         <v>4852900000.0</v>
       </c>
       <c r="D9">
         <v>4431800000.0</v>
       </c>
       <c r="E9">
         <v>4165800000.0</v>
       </c>
       <c r="F9">
         <v>4147500000.0</v>
       </c>
       <c r="G9">
         <v>2861400000.0</v>
       </c>
       <c r="H9">
         <v>3653300000.0</v>
       </c>
       <c r="I9">
         <v>3886000000.0</v>
       </c>
@@ -23560,51 +23701,51 @@
       </c>
       <c r="Y9">
         <v>1207601000.0</v>
       </c>
       <c r="Z9">
         <v>1146803000.0</v>
       </c>
       <c r="AA9">
         <v>1063047000.0</v>
       </c>
       <c r="AB9">
         <v>953138000.0</v>
       </c>
       <c r="AC9">
         <v>868687000.0</v>
       </c>
       <c r="AD9">
         <v>738349000.0</v>
       </c>
       <c r="AE9">
         <v>542200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
         <v>1177700000.0</v>
       </c>
       <c r="C10">
         <v>950700000.0</v>
       </c>
       <c r="D10">
         <v>777400000.0</v>
       </c>
       <c r="E10">
         <v>691900000.0</v>
       </c>
       <c r="F10">
         <v>754600000.0</v>
       </c>
       <c r="G10">
         <v>-74800000.0</v>
       </c>
       <c r="H10">
         <v>326400000.0</v>
       </c>
       <c r="I10">
         <v>582500000.0</v>
       </c>
@@ -23655,51 +23796,51 @@
       </c>
       <c r="Y10">
         <v>274386000.0</v>
       </c>
       <c r="Z10">
         <v>275999000.0</v>
       </c>
       <c r="AA10">
         <v>97954000.0</v>
       </c>
       <c r="AB10">
         <v>248886000.0</v>
       </c>
       <c r="AC10">
         <v>152900000.0</v>
       </c>
       <c r="AD10">
         <v>199600000.0</v>
       </c>
       <c r="AE10">
         <v>140100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11">
         <v>236600000.0</v>
       </c>
       <c r="C11">
         <v>207800000.0</v>
       </c>
       <c r="D11">
         <v>131100000.0</v>
       </c>
       <c r="E11">
         <v>169200000.0</v>
       </c>
       <c r="F11">
         <v>154500000.0</v>
       </c>
       <c r="G11">
         <v>46300000.0</v>
       </c>
       <c r="H11">
         <v>-57900000.0</v>
       </c>
       <c r="I11">
         <v>151600000.0</v>
       </c>
@@ -23750,51 +23891,51 @@
       </c>
       <c r="Y11">
         <v>100151000.0</v>
       </c>
       <c r="Z11">
         <v>103499000.0</v>
       </c>
       <c r="AA11">
         <v>38692000.0</v>
       </c>
       <c r="AB11">
         <v>101422000.0</v>
       </c>
       <c r="AC11">
         <v>62276000.0</v>
       </c>
       <c r="AD11">
         <v>52025000.0</v>
       </c>
       <c r="AE11">
         <v>22800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12">
         <v>54200000.0</v>
       </c>
       <c r="C12">
         <v>44100000.0</v>
       </c>
       <c r="D12">
         <v>42200000.0</v>
       </c>
       <c r="E12">
         <v>40400000.0</v>
       </c>
       <c r="F12">
         <v>54000000.0</v>
       </c>
       <c r="G12">
         <v>48500000.0</v>
       </c>
       <c r="H12">
         <v>17600000.0</v>
       </c>
       <c r="I12">
         <v>20700000.0</v>
       </c>
@@ -23845,51 +23986,51 @@
       </c>
       <c r="Y12">
         <v>43446000.0</v>
       </c>
       <c r="Z12">
         <v>47393000.0</v>
       </c>
       <c r="AA12">
         <v>339128000.0</v>
       </c>
       <c r="AB12">
         <v>5290000.0</v>
       </c>
       <c r="AC12">
         <v>92300000.0</v>
       </c>
       <c r="AD12">
         <v>100000.0</v>
       </c>
       <c r="AE12">
         <v>20800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13">
         <v>53700000.0</v>
       </c>
       <c r="C13">
         <v>74000000.0</v>
       </c>
       <c r="D13">
         <v>73000000.0</v>
       </c>
       <c r="E13">
         <v>32200000.0</v>
       </c>
       <c r="F13">
         <v>5500000.0</v>
       </c>
       <c r="G13">
         <v>9700000.0</v>
       </c>
       <c r="H13">
         <v>34400000.0</v>
       </c>
       <c r="I13">
         <v>40800000.0</v>
       </c>
@@ -23902,96 +24043,96 @@
       <c r="L13">
         <v>30000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14">
         <v>2100000.0</v>
       </c>
       <c r="U14">
         <v>15300000.0</v>
       </c>
       <c r="V14">
         <v>13500000.0</v>
       </c>
       <c r="W14">
         <v>8016000.0</v>
       </c>
       <c r="X14">
         <v>1420000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
         <v>941100000.0</v>
       </c>
       <c r="C15">
         <v>742900000.0</v>
       </c>
       <c r="D15">
         <v>646300000.0</v>
       </c>
       <c r="E15">
         <v>522700000.0</v>
       </c>
       <c r="F15">
         <v>600100000.0</v>
       </c>
       <c r="G15">
         <v>-121100000.0</v>
       </c>
       <c r="H15">
         <v>384300000.0</v>
       </c>
       <c r="I15">
         <v>430900000.0</v>
       </c>
@@ -24042,51 +24183,51 @@
       </c>
       <c r="Y15">
         <v>174235000.0</v>
       </c>
       <c r="Z15">
         <v>172500000.0</v>
       </c>
       <c r="AA15">
         <v>59262000.0</v>
       </c>
       <c r="AB15">
         <v>143497000.0</v>
       </c>
       <c r="AC15">
         <v>90600000.0</v>
       </c>
       <c r="AD15">
         <v>147600000.0</v>
       </c>
       <c r="AE15">
         <v>117300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>742900000.0</v>
       </c>
       <c r="D16">
         <v>646300000.0</v>
       </c>
       <c r="E16">
         <v>522700000.0</v>
       </c>
       <c r="F16">
         <v>600100000.0</v>
       </c>
       <c r="G16">
         <v>-121100000.0</v>
       </c>
       <c r="H16">
         <v>384300000.0</v>
       </c>
       <c r="I16">
         <v>430900000.0</v>
       </c>
       <c r="J16">
         <v>162800000.0</v>
@@ -24129,51 +24270,51 @@
       </c>
       <c r="W16">
         <v>190425000.0</v>
       </c>
       <c r="X16">
         <v>170954000.0</v>
       </c>
       <c r="Y16">
         <v>174235000.0</v>
       </c>
       <c r="Z16">
         <v>172500000.0</v>
       </c>
       <c r="AA16">
         <v>59262000.0</v>
       </c>
       <c r="AB16">
         <v>147464000.0</v>
       </c>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17">
         <v>941100000.0</v>
       </c>
       <c r="C17">
         <v>742900000.0</v>
       </c>
       <c r="D17">
         <v>646300000.0</v>
       </c>
       <c r="E17">
         <v>522700000.0</v>
       </c>
       <c r="F17">
         <v>600100000.0</v>
       </c>
       <c r="G17">
         <v>-121100000.0</v>
       </c>
       <c r="H17">
         <v>384300000.0</v>
       </c>
       <c r="I17">
         <v>430900000.0</v>
       </c>
@@ -24196,51 +24337,51 @@
         <v>750000000.0</v>
       </c>
       <c r="P17">
         <v>681000000.0</v>
       </c>
       <c r="Q17">
         <v>559900000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>-500000.0</v>
       </c>
       <c r="C18">
         <v>29900000.0</v>
       </c>
       <c r="D18">
         <v>30800000.0</v>
       </c>
       <c r="E18">
         <v>-8200000.0</v>
       </c>
       <c r="F18">
         <v>-48500000.0</v>
       </c>
       <c r="G18">
         <v>-38800000.0</v>
       </c>
       <c r="H18">
         <v>16800000.0</v>
       </c>
       <c r="I18">
         <v>20100000.0</v>
       </c>
@@ -24251,51 +24392,51 @@
         <v>-6000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>28100000.0</v>
       </c>
       <c r="F19">
         <v>10200000.0</v>
       </c>
       <c r="G19">
         <v>17300000.0</v>
       </c>
       <c r="H19">
         <v>27000000.0</v>
       </c>
       <c r="I19">
         <v>41400000.0</v>
       </c>
       <c r="J19">
         <v>9200000.0</v>
       </c>
       <c r="K19">
         <v>2300000.0</v>
       </c>
@@ -24312,51 +24453,51 @@
         <v>-15300000.0</v>
       </c>
       <c r="P19">
         <v>200000.0</v>
       </c>
       <c r="Q19">
         <v>-9100000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>9700000.0</v>
       </c>
       <c r="F20">
         <v>21300000.0</v>
       </c>
       <c r="G20">
         <v>96000000.0</v>
       </c>
       <c r="H20">
         <v>31600000.0</v>
       </c>
       <c r="I20">
         <v>25800000.0</v>
       </c>
       <c r="J20">
         <v>50000000.0</v>
       </c>
       <c r="K20">
         <v>253800000.0</v>
       </c>
@@ -24373,51 +24514,51 @@
         <v>30700000.0</v>
       </c>
       <c r="P20">
         <v>14600000.0</v>
       </c>
       <c r="Q20">
         <v>5100000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>1179200000.0</v>
       </c>
       <c r="C21">
         <v>932100000.0</v>
       </c>
       <c r="D21">
         <v>756400000.0</v>
       </c>
       <c r="E21">
         <v>704200000.0</v>
       </c>
       <c r="F21">
         <v>798400000.0</v>
       </c>
       <c r="G21">
         <v>-43600000.0</v>
       </c>
       <c r="H21">
         <v>317000000.0</v>
       </c>
       <c r="I21">
         <v>561800000.0</v>
       </c>
@@ -24468,86 +24609,86 @@
       </c>
       <c r="Y21">
         <v>288417000.0</v>
       </c>
       <c r="Z21">
         <v>293212000.0</v>
       </c>
       <c r="AA21">
         <v>117221000.0</v>
       </c>
       <c r="AB21">
         <v>263911000.0</v>
       </c>
       <c r="AC21">
         <v>155585000.0</v>
       </c>
       <c r="AD21">
         <v>190146000.0</v>
       </c>
       <c r="AE21">
         <v>149500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>6935300000.0</v>
       </c>
       <c r="C23">
         <v>6146900000.0</v>
       </c>
       <c r="D23">
         <v>5875000000.0</v>
       </c>
       <c r="E23">
         <v>5739400000.0</v>
       </c>
       <c r="F23">
         <v>5420100000.0</v>
       </c>
       <c r="G23">
         <v>4444400000.0</v>
       </c>
       <c r="H23">
         <v>5842800000.0</v>
       </c>
       <c r="I23">
         <v>5751200000.0</v>
       </c>
@@ -24598,86 +24739,86 @@
       </c>
       <c r="Y23">
         <v>2150923000.0</v>
       </c>
       <c r="Z23">
         <v>2070495000.0</v>
       </c>
       <c r="AA23">
         <v>2108553000.0</v>
       </c>
       <c r="AB23">
         <v>1691617000.0</v>
       </c>
       <c r="AC23">
         <v>1571274000.0</v>
       </c>
       <c r="AD23">
         <v>1280789000.0</v>
       </c>
       <c r="AE23">
         <v>1030900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
         <v>233000000.0</v>
       </c>
       <c r="C25">
         <v>219600000.0</v>
       </c>
       <c r="D25">
         <v>229000000.0</v>
       </c>
       <c r="E25">
         <v>220500000.0</v>
       </c>
       <c r="F25">
         <v>229700000.0</v>
       </c>
       <c r="G25">
         <v>247600000.0</v>
       </c>
       <c r="H25">
         <v>269500000.0</v>
       </c>
       <c r="I25">
         <v>281300000.0</v>
       </c>
@@ -24686,102 +24827,102 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>719900000.0</v>
       </c>
       <c r="E27">
         <v>687700000.0</v>
       </c>
       <c r="F27">
         <v>681100000.0</v>
       </c>
       <c r="G27">
         <v>458100000.0</v>
       </c>
       <c r="H27">
         <v>478700000.0</v>
       </c>
       <c r="I27">
         <v>475000000.0</v>
       </c>
       <c r="J27">
         <v>435600000.0</v>
       </c>
       <c r="K27">
@@ -24796,51 +24937,51 @@
       <c r="N27">
         <v>256000000.0</v>
       </c>
       <c r="O27">
         <v>217000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>4371900000.0</v>
       </c>
       <c r="C28">
         <v>3863000000.0</v>
       </c>
       <c r="D28">
         <v>3600500000.0</v>
       </c>
       <c r="E28">
         <v>3408900000.0</v>
       </c>
       <c r="F28">
         <v>3305600000.0</v>
       </c>
       <c r="G28">
         <v>2649900000.0</v>
       </c>
       <c r="H28">
         <v>3267100000.0</v>
       </c>
       <c r="I28">
         <v>3204800000.0</v>
       </c>
@@ -24889,51 +25030,51 @@
       <c r="X28">
         <v>1030000000.0</v>
       </c>
       <c r="Y28">
         <v>904700000.0</v>
       </c>
       <c r="Z28">
         <v>837600000.0</v>
       </c>
       <c r="AA28">
         <v>822272000.0</v>
       </c>
       <c r="AB28">
         <v>689200000.0</v>
       </c>
       <c r="AC28">
         <v>608100000.0</v>
       </c>
       <c r="AD28">
         <v>515500000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>236600000.0</v>
       </c>
       <c r="C29">
         <v>207800000.0</v>
       </c>
       <c r="D29">
         <v>131100000.0</v>
       </c>
       <c r="E29">
         <v>169200000.0</v>
       </c>
       <c r="F29">
         <v>154500000.0</v>
       </c>
       <c r="G29">
         <v>46300000.0</v>
       </c>
       <c r="H29">
         <v>-57900000.0</v>
       </c>
       <c r="I29">
         <v>151600000.0</v>
       </c>
@@ -24948,51 +25089,51 @@
       </c>
       <c r="M29">
         <v>285000000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>4490000000.0</v>
       </c>
       <c r="C30">
         <v>3920800000.0</v>
       </c>
       <c r="D30">
         <v>3675400000.0</v>
       </c>
       <c r="E30">
         <v>3461600000.0</v>
       </c>
       <c r="F30">
         <v>3349100000.0</v>
       </c>
       <c r="G30">
         <v>2905000000.0</v>
       </c>
       <c r="H30">
         <v>3336300000.0</v>
       </c>
       <c r="I30">
         <v>3324200000.0</v>
       </c>
@@ -25043,51 +25184,51 @@
       </c>
       <c r="Y30">
         <v>919184000.0</v>
       </c>
       <c r="Z30">
         <v>853591000.0</v>
       </c>
       <c r="AA30">
         <v>945826000.0</v>
       </c>
       <c r="AB30">
         <v>689227000.0</v>
       </c>
       <c r="AC30">
         <v>713102000.0</v>
       </c>
       <c r="AD30">
         <v>548203000.0</v>
       </c>
       <c r="AE30">
         <v>392700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B31">
         <v>-1500000.0</v>
       </c>
       <c r="C31">
         <v>18600000.0</v>
       </c>
       <c r="D31">
         <v>21000000.0</v>
       </c>
       <c r="E31">
         <v>-12300000.0</v>
       </c>
       <c r="F31">
         <v>-43800000.0</v>
       </c>
       <c r="G31">
         <v>-31200000.0</v>
       </c>
       <c r="H31">
         <v>9400000.0</v>
       </c>
       <c r="I31">
         <v>20700000.0</v>
       </c>
@@ -25138,51 +25279,51 @@
       </c>
       <c r="Y31">
         <v>-14031000.0</v>
       </c>
       <c r="Z31">
         <v>-17213000.0</v>
       </c>
       <c r="AA31">
         <v>-19267000.0</v>
       </c>
       <c r="AB31">
         <v>-15025000.0</v>
       </c>
       <c r="AC31">
         <v>-2759000.0</v>
       </c>
       <c r="AD31">
         <v>9450000.0</v>
       </c>
       <c r="AE31">
         <v>-9400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B32">
         <v>8114500000.0</v>
       </c>
       <c r="C32">
         <v>7079000000.0</v>
       </c>
       <c r="D32">
         <v>6631400000.0</v>
       </c>
       <c r="E32">
         <v>6443600000.0</v>
       </c>
       <c r="F32">
         <v>6218500000.0</v>
       </c>
       <c r="G32">
         <v>4400800000.0</v>
       </c>
       <c r="H32">
         <v>6159800000.0</v>
       </c>
       <c r="I32">
         <v>6313000000.0</v>
       </c>
@@ -25252,1162 +25393,1169 @@
       <c r="AE32">
         <v>1180400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM32"/>
+  <dimension ref="A1:DN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>515600000.0</v>
+      </c>
+      <c r="C2">
         <v>599900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>724300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>644300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>476800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>532000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>677400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>570300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>446400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>524200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>648000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>562900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>464500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>590200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>641600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>556800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>489200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>556600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>617300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>488900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>408200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>504100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>502400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>394100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>138800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>679700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>661600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>657200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>508000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>604200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>666300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>661600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>494900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>620700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>645600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>668400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>495900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>746700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>731400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>866400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>657600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>857000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>852000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>857000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>652000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>841000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>874000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>862000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>665000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>817000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>843000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>831000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>649000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>669000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>752000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>767000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>601000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>696500000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>774000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>826000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>564900000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>616600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>640100000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>644200000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>441100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>547700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>520200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>589400000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>422500000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>590000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>582300000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>640700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>475200000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>566600000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>593300000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>603900000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>478300000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>473200000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>529700000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>534200000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>422100000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>446530000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>464000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>475900000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>337500000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>425300000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>455498000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>449580000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>290478000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>427782000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>312363000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>357211000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>228979000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>346510000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>331260000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>319573000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>234396000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>321296000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>330086000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>310055000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>255468000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>257158000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>316220000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>336084000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>234750000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>226510000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>249900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>253600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>206000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>233600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>229500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>229800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>165400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>177600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>206500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>208500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>136600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
+        <v>58900000.0</v>
+      </c>
+      <c r="C3">
         <v>60800000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>59700000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>57000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>55500000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>55000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>54300000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>55900000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>54400000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>56000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>56200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>58500000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>58300000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>57200000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>55200000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>53300000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>54800000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>60400000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>56200000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>55900000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>57200000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>62100000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>60300000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>61500000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>63700000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>68500000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>68200000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>66600000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>66200000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>69300000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>72000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>69700000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>70300000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>75800000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>72700000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>73800000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>72900000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>75500000.0</v>
       </c>
-      <c r="AM3">
-[...1 lines deleted...]
-      </c>
       <c r="AN3">
+        <v>77900000.0</v>
+      </c>
+      <c r="AO3">
         <v>76000000.0</v>
       </c>
-      <c r="AO3">
-[...1 lines deleted...]
-      </c>
       <c r="AP3">
-        <v>7000000.0</v>
+        <v>78400000.0</v>
       </c>
       <c r="AQ3">
+        <v>83000000.0</v>
+      </c>
+      <c r="AR3">
         <v>76000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>77000000.0</v>
       </c>
-      <c r="AS3">
-[...1 lines deleted...]
-      </c>
       <c r="AT3">
-        <v>6000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="AU3">
+        <v>75000000.0</v>
+      </c>
+      <c r="AV3">
         <v>78000000.0</v>
       </c>
-      <c r="AV3">
-[...1 lines deleted...]
-      </c>
       <c r="AW3">
-        <v>6000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AX3">
-        <v>7000000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="AY3">
+        <v>65000000.0</v>
+      </c>
+      <c r="AZ3">
         <v>67000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>66000000.0</v>
       </c>
-      <c r="BA3">
-[...1 lines deleted...]
-      </c>
       <c r="BB3">
+        <v>60000000.0</v>
+      </c>
+      <c r="BC3">
         <v>58300000.0</v>
       </c>
-      <c r="BC3">
-[...1 lines deleted...]
-      </c>
       <c r="BD3">
-        <v>57300000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="BE3">
-        <v>6700000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="BF3">
+        <v>56000000.0</v>
+      </c>
+      <c r="BG3">
         <v>57000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>56800000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>56000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>55400000.0</v>
       </c>
-      <c r="BJ3">
-[...1 lines deleted...]
-      </c>
       <c r="BK3">
+        <v>51300000.0</v>
+      </c>
+      <c r="BL3">
         <v>50400000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>46400000.0</v>
       </c>
-      <c r="BM3">
-[...1 lines deleted...]
-      </c>
       <c r="BN3">
+        <v>46000000.0</v>
+      </c>
+      <c r="BO3">
         <v>47700000.0</v>
       </c>
-      <c r="BO3">
-[...1 lines deleted...]
-      </c>
       <c r="BP3">
-        <v>5200000.0</v>
+        <v>44100000.0</v>
       </c>
       <c r="BQ3">
+        <v>45100000.0</v>
+      </c>
+      <c r="BR3">
         <v>44300000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>46400000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>44900000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>47000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>46100000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>53700000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>53000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>51500000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>43100000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>40500000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>32800000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>33600000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>37800000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>32439000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>36329000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>30571000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>27661000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>28200000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>26868000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>24023000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>22451000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>24085000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>18603000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>19059000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>21442000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>15626000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>20904000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>23653000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>18462000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>20685000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>18497000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>23814000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>20923000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>18515000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>18939000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>20818000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>20327000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>13180000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>20800000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>20900000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>11400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>13100000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>11200000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>11300000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>10800000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>7400000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>7500000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>6600000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
@@ -26577,808 +26725,815 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5">
+        <v>355200000.0</v>
+      </c>
+      <c r="C5">
         <v>167000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>477100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>244100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>289500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>172500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>395300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>199500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>227500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>123100000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>340400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>175500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>180600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>56300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>292400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>209600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>174000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>43000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>290600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>251700000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>223300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-21400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>174400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-16300000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-163000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-282400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>234600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>241000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>150800000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>40400000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>204700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>220800000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>137300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>28700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>191100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>195800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>91800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-267500000.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
+        <v>126700000.0</v>
+      </c>
+      <c r="AO5">
         <v>77400000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
-        <v>145000000.0</v>
+        <v>-29800000.0</v>
       </c>
       <c r="AQ5">
+        <v>69000000.0</v>
+      </c>
+      <c r="AR5">
         <v>187000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>223000000.0</v>
       </c>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
       <c r="AT5">
-        <v>247000000.0</v>
+        <v>94000000.0</v>
       </c>
       <c r="AU5">
+        <v>178000000.0</v>
+      </c>
+      <c r="AV5">
         <v>304000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
+        <v>283000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>239000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>223000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>328000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>295000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>270000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>174200000.0</v>
+      </c>
+      <c r="BD5">
+        <v>300000000.0</v>
+      </c>
+      <c r="BE5">
         <v>348000000.0</v>
       </c>
-      <c r="AW5">
-[...25 lines deleted...]
-      </c>
       <c r="BF5">
+        <v>289000000.0</v>
+      </c>
+      <c r="BG5">
         <v>136700000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>268400000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>353900000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>280600000.0</v>
       </c>
-      <c r="BJ5">
-[...1 lines deleted...]
-      </c>
       <c r="BK5">
+        <v>116600000.0</v>
+      </c>
+      <c r="BL5">
         <v>242700000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>310400000.0</v>
       </c>
-      <c r="BM5">
-[...1 lines deleted...]
-      </c>
       <c r="BN5">
+        <v>174000000.0</v>
+      </c>
+      <c r="BO5">
         <v>172800000.0</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
-        <v>287800000.0</v>
+        <v>170100000.0</v>
       </c>
       <c r="BQ5">
+        <v>247900000.0</v>
+      </c>
+      <c r="BR5">
         <v>120700000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>56500000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>165500000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>250700000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>153200000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>144200000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>170700000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>192600000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>145800000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>120700000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>184200000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>216700000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>135600000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>124754000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>143471000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>176029000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>81239000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>41500000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>116538000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>122910000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>21188000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>128495000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>76388000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>82953000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>5526000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>123005000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>77519000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>84648000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>17688000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>95045000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>74448000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>86133000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>53588000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>156269000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>89348000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-97055000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>46147000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>57960000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>56400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>95000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>47848000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>45100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>40900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>81100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>33200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>45800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>49300000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>73600000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>28700000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
+        <v>414100000.0</v>
+      </c>
+      <c r="C6">
         <v>227800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>536800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>301100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>345000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>227500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>449600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>255400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>281900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>179100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>396600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>234000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>238900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>113500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>347600000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>262900000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>228800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>103400000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>346800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>307600000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>280500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>40700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>234700000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>45200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-99300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-213900000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>302800000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>307600000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>217000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>109700000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>276700000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>290500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>207600000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>104500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>263800000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>269600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>164700000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-192000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>204600000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>153400000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>48600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>152000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>263000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>300000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>168000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>253000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>382000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>355000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>308000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>288000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>395000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>361000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>330000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>232500000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>361000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>405000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>345000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>193700000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>325200000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>409900000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>336000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>167900000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>293100000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>356800000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>220000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>220500000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>214200000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>293000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>165000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>102900000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>210400000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>297700000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>199300000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>197900000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>223700000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>244100000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>188900000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>161200000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>217000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>250300000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>173400000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>157193000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>179800000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>206600000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>108900000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>69700000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>143406000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>146933000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>43639000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>152580000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>94991000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>102012000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>26968000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>138631000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>98423000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>108301000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>36150000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>115730000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>92945000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>109947000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>74511000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>174784000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>108287000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-76237000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>66474000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>71140000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>77200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>115900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>59248000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>58200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>52100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>92400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>44000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>53200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>56800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>80200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>34600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -27548,110 +27703,111 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>400000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-14200000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>125300000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-27600000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -27821,1567 +27977,1584 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>1444200000.0</v>
+      </c>
+      <c r="C9">
         <v>1378800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1681699999.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1366400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1242300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1165300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1466100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1155700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1065800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1043700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1286000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1070100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1032000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>950600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1190700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1023100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1001400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>966100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1198100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1015200000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>968100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>782900000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>930400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>799400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>348700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>594400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1089100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1049000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>920800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>901500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1059500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1029300000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>895700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>908500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>996200000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>995800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>851200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>819100000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>983200000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>954200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>894600000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1014000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1094000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1113000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>966000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1044000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1159000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1132000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1043000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1050000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1172000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1084000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1004000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>974300000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1094000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1095000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>992000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>926400000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1031600000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1078600000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>961500000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>810300000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>907900000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>887900000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>712200000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>789400000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>723700000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>784800000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>601200000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>634400000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>669700000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>788200000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>638400000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>674300000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>676500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>695200000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>592000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>558100000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>614000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>632600000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>531500000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>524962000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>531500000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>551500000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>414400000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>476900000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>446076000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>446034000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>315528000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>390999000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>333002000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>350566000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>248752000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>345821000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>307910000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>321266000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>232604000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>311792000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>287009000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>285640000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>262361000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>285268000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>297520000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>250133000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>252547000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>239267000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>258900000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>288200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>226348000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>209500000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>215100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>241200000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>189000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>178500000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>199200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>212600000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>151300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
+        <v>342200000.0</v>
+      </c>
+      <c r="C10">
         <v>193100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>463800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>242800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>278000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>162300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>383700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>188100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>216600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>111500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>329800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>165500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>170600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>49200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>280400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>200100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>162200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>29300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>277200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>238100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>210000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-35300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>162200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-29100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-172600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-287200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>230400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>236600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>146600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>35300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>199500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>214800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>132900000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>186300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>191200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>86800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-268900000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>124000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>73000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-33000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>62000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>181000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>219000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>90000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>173000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>301000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>278000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>235000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>219000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>324000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>288000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>265000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>168600000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>294600000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>342200000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>283900000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>131000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>262100000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>347500000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>274500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>111500000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>238400000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>306000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>169500000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>167400000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>165500000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>242300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>114100000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>38600000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>158100000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>244600000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>146200000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>143200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>163500000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>190300000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>145100000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>120400000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>180800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>213600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>128500000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>107607000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>143525000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>171073000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>80695000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>40700000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>115041000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>124701000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>18764000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>115736000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>55212000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>84138000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>6846000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>115306000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>67422000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>81486000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>10173000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>76837000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>72983000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>75690000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>50491000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>78506000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>83644000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-103838000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>39642000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>53586000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>54500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>93400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>47400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-12500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>42800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>84200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>38300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>47800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>49700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>76100000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>25900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11">
+        <v>80000000.0</v>
+      </c>
+      <c r="C11">
         <v>41500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>102200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>35300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>57600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>33300000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>86300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>40200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>48000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>20800000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>53200000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>18600000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>38500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>16900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>63900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>49600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>38800000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4900000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>59500000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>44800000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>45300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>38800000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>42400000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-44900000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-38200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-103700000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>54500000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>29500000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3700000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>79500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>44500000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>23900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-16400000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>268100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>47400000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>27300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-64600000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>41800000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>28000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-10900000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>21000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>50000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>59000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>26000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>49000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>86000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>77000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>73000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>66000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>87000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>83000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>84000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>41400000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>79000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>128000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>91000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>36600000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>93100000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>114000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>90400000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>38300000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>70000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>100800000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>48700000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>53300000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>54400000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>64800000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>37300000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-5900000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>52800000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>83600000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>51000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>39700000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>50800000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>75000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>56800000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>47200000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>70300000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>76600000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>48300000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>47908000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>52400000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>64300000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>30300000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>17300000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>40280000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>43391000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>6316000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>43282000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>19854000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>30128000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1791000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>42087000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>24610000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>29742000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3713000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>28814000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>27369000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>27880000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>19440000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>31009000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>33041000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-41017000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>15659000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>21822000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>22200000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>38100000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>19300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-5100000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>17400000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>34300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>15600000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>19100000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>20400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>31200000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-18700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12">
+        <v>13000000.0</v>
+      </c>
+      <c r="C12">
         <v>13500000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="M12">
         <v>10000000.0</v>
       </c>
       <c r="N12">
+        <v>10000000.0</v>
+      </c>
+      <c r="O12">
         <v>7100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11800000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13900000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4200000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3400000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AS12">
         <v>4000000.0</v>
       </c>
       <c r="AT12">
+        <v>4000000.0</v>
+      </c>
+      <c r="AU12">
         <v>5000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AX12">
         <v>4000000.0</v>
       </c>
       <c r="AY12">
         <v>4000000.0</v>
       </c>
       <c r="AZ12">
+        <v>4000000.0</v>
+      </c>
+      <c r="BA12">
         <v>7000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5600000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5700000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6300000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6400000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6100000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5100000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4300000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4400000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4500000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5400000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4600000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5600000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6600000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>84200000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>7400000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6100000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>8100000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>9400000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3200000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1200000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4700000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3700000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10400000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>21296000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6105000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>22024000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5884000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2799000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1974000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2309000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>538000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>14988000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>39842000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4566000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5558000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>12181000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>16835000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3382000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>11046000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>32587000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1571000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>16107000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>270000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>70806000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3260000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>260825000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4237000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>3190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DD12">
         <v>400000.0</v>
       </c>
       <c r="DE12">
+        <v>400000.0</v>
+      </c>
+      <c r="DF12">
         <v>2300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>113500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>4800000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>6900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>10000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>800000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>500000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13">
+        <v>11600000.0</v>
+      </c>
+      <c r="C13">
         <v>12400000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1400000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14800000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>18200000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17800000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17900000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>20100000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>20800000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>20700000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>15800000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5700000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6300000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3400000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3600000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1100000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1400000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>12400000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1800000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10600000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2900000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5900000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7300000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9600000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11600000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>11300000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -29424,90 +29597,89 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
-[...1 lines deleted...]
-      </c>
+      <c r="AH14"/>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
@@ -29582,1033 +29754,1040 @@
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
         <v>1900000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>200000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>100000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1800000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4400000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3300000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3600000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6230000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1983000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3847000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1440000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3360000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1892000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1901000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>863000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>320000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>200000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>889000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>11000.0</v>
       </c>
-      <c r="CP14">
-[...1 lines deleted...]
-      </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
+      <c r="DN14"/>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
+        <v>262200000.0</v>
+      </c>
+      <c r="C15">
         <v>151600000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>361600000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>207500000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>220400000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>129000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>297400000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>147900000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>168600000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>90700000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>276600000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>146900000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>132100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>32300000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>216500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>150500000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>123400000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>24400000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>217700000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>193300000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>164700000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-74100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>119800000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-39100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-127700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-249000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>334100000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>182100000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>117100000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>31600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>120000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>170300000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>109000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>41300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-81800000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>143800000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>59500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-204300000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>82000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>45000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-22000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>41000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>131000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>160000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>64000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>124000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>215000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>201000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>162000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>153000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>237000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>205000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>181000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>127200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>215700000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>213700000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>193400000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>94400000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>169000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>233500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>184100000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>73200000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>168400000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>205200000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>120800000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>114100000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>111100000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>177500000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>76800000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>44500000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>105300000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>161000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>95200000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>103500000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>112700000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>115300000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>88300000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>73200000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>110500000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>137000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>80200000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>62415000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>90673000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>104205000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>50707000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>23400000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>74842000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>80407000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>13403000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>76531000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>35358000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>54010000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5055000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>73219000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>42812000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>51744000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>6460000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>48023000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>45614000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>47810000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>31051000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>47497000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>50603000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-62821000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>23983000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>31797000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>32300000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>55300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>24100000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-7400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>25400000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>49900000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>22700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>28700000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>29300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>44900000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>44600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>361600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>207500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>220400000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>129000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>297400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>147900000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>146900000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>132100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>32300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>216500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>150500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>123400000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>217700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>193300000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>164700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-74100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>119800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-39100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-127700000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-249000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>334100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>182100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>117100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>31600000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>120000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>170300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>109000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>41300000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-81800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>143800000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>59500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-204300000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>82000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>45000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-22000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>41000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>131000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>160000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>64000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>124000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>215000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>201000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>162000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>153000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>237000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>205000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>181000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>127200000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>215700000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>213700000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>193400000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>94400000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>169000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>233500000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>184100000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>73200000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>168400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>205200000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>120800000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>114100000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>111100000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>177500000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>76800000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>44500000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>105300000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>161000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>95200000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>103500000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>112700000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>115300000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>88300000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>73200000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>110500000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>137000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>80200000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>62415000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>90673000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>104205000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>50707000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>23396000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>75036000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>79268000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>12725000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>76531000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>35358000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>54010000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5055000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>73219000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>42812000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>51744000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6460000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>48023000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>45614000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>47812000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>31051000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>47497000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>50603000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-23983000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>23983000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>31770000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17">
+        <v>262200000.0</v>
+      </c>
+      <c r="C17">
         <v>151600000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>361600000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>207500000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>220400000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>129000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>297400000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>147900000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>168600000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>90700000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>276600000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>146900000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>132100000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>32300000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>216500000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>150500000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>123400000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>24400000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>217700000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>193300000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>164700000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-74100000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>119800000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-39100000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-127700000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-249000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>334100000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>182100000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>117100000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>31600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>120000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>170300000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>109000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>41300000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-81800000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>143800000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>59500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-204300000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>82000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>45000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-22000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>41000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>131000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>160000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>64000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>124000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>215000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>201000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>162000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>153000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>237000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>205000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>181000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>127200000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>215700000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>213700000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>193400000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>98600000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>169000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>233500000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>179900000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>70700000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>166600000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>203600000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>119000000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -30682,155 +30861,160 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
+        <v>-1400000.0</v>
+      </c>
+      <c r="C18">
         <v>-1100000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="J18">
         <v>9200000.0</v>
       </c>
       <c r="K18">
+        <v>9200000.0</v>
+      </c>
+      <c r="L18">
         <v>10100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5800000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5700000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-12600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11500000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11700000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6700000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>6200000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -30873,222 +31057,223 @@
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>14200000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>16100000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>10300000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1200000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>6200000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1500000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-200000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2700000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="X19">
         <v>4000000.0</v>
       </c>
       <c r="Y19">
+        <v>4000000.0</v>
+      </c>
+      <c r="Z19">
         <v>5000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1400000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>10200000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>7900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>7500000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>12500000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>10900000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>10800000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>7200000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>3300000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>1900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>2500000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1500000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>300000.0</v>
       </c>
-      <c r="AM19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN19"/>
       <c r="AO19">
         <v>1000000.0</v>
       </c>
       <c r="AP19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AQ19">
         <v>2000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-2000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-7000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-2000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-12000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-11000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-3000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-5000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-2000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-6000000.0</v>
       </c>
-      <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>-6000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-7800000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-4200000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-700000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-2600000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>6900000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-1700000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>700000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-5700000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-3100000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-5400000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>1400000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-2000000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
@@ -31096,220 +31281,219 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>9500000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>200000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>2000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>700000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>18600000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>60300000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2600000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>31000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2100000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>9900000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>14400000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>6100000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1200000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>12500000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2200000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>9800000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1300000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>25200000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3900000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>11200000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>9700000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>110800000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>11000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>27000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>105000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>-9000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>9000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>7000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>42000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1000000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>2000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>4000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1000000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>16700000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>14000000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>14600000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
         <v>3700000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>-100000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>1400000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>100000.0</v>
       </c>
-      <c r="BN20">
-[...1 lines deleted...]
-      </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
@@ -31383,455 +31567,459 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
+        <v>342400000.0</v>
+      </c>
+      <c r="C21">
         <v>156800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>503100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>245700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>273600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>155000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>389700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>178900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>208500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>107800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>317700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>164500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>166400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>40200000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>282100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>206700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>175200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>36800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>289100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>251900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>220600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-25700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>170400000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-168000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-283800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>224400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>233100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>143300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>27900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>193800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>210000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>130100000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>25400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>189200000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>193300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>90300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-267800000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>128300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>76300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-31200000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>67000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>189000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>230000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>96000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>190000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>315000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>286000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>244000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>225000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>334000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>295000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>276000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>182000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>305000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>348000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>292000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>136400000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>270100000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>350800000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>282100000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>117200000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>246300000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>307400000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>174200000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>171800000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>172500000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>245900000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>116700000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>39400000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>166600000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>242900000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>146600000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>144200000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>170700000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>192600000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>145800000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>120100000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>184200000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>214900000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>133400000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>115754000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>143600000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>177000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>80200000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>41500000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>116190000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>122269000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>19754000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>124859000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>60458000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>82953000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>5526000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>116562000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>69519000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>84648000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>17688000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>79045000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>74448000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>86133000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>53588000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-45884000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>89348000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-97055000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>46147000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>57960000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>56400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>95000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>47848000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>45100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>40900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>81100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>33200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>45800000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>49300000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>73600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>28700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -32001,419 +32189,425 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
+      <c r="DN22"/>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>1617400000.0</v>
+      </c>
+      <c r="C23">
         <v>1821900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1902900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1765000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1445500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1542300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1753800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1547100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1303700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1460100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1616300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1468500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1330100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1500600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1550200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1373200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1315400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1485900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1526300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1252200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1155700000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1312700000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1262400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1213800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>655500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1557900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1526300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1473100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1285500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1477800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1532000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1480900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1260500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1503800000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1452600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1470900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1256800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1833600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1586300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1744300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1583400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1804000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1757000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1740000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1522000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1695000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1718000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1708000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1464000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1642000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1681000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1620000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1377000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1461300000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1541000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1514000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1301000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1486500000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1535500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1553800000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1244300000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1309700000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1301700000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1224700000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>979100000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1165300000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1071400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1128300000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>907000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1185000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1085400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1186000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>967000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1096700000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1099100000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1106500000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>924500000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>911200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>959500000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>951900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>820200000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>855738000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>851900000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>850400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>671700000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>860700000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>785384000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>773345000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>586252000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>693922000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>584907000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>624824000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>472205000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>575769000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>569651000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>556191000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>449312000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>554043000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>542647000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>509562000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>464241000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>588310000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>524392000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>683272000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>441150000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>407817000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>452400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>446800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>384500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>398000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>403700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>389900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>321200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>310300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>356400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>347500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>259200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32487,440 +32681,442 @@
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>58900000.0</v>
+      </c>
+      <c r="C25">
         <v>60800000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>59700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>57000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>55500000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>55000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>54300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>55900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>54400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>56000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>56200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>58500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>58300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>57200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>55200000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>53300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>54800000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>60400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>56200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>55900000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>57200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>62100000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>60300000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>61500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>63700000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>68500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>68200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>66600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>66200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>69300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>72000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>69700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>70300000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>75800000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>72700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>73800000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>72900000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>75500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>78000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>76000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>78000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>83000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>76000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>77000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>74000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>75000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>78000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>72000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>69000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>65000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>67000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>66000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>60000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>58300000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>60600000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>57300000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>56100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>57000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>56800000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>56000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>55400000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>51300000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>50400000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>46400000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>46000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>47700000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>44100000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>45100000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>44300000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>46400000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>44900000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>47000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>46100000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>53700000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>53000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>51500000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>43100000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>40500000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>32800000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>33600000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>37800000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>32439000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>36329000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>30571000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>30291000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>28200000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>26868000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>24023000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>22451000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>24085000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>18603000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>19059000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>21442000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>15626000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>20904000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>23653000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>18462000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>20685000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>18497000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>23814000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>20923000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>18515000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>18939000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>20818000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>20327000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>13180000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>20800000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>20900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>11400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>13100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>11200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>11300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>10800000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>7400000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>7500000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>6600000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33099,193 +33295,196 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>205</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>129700000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>67400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>62300000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>9800000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>526799999.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>76300000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>60700000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="O27">
         <v>7000000.0</v>
       </c>
       <c r="P27">
+        <v>7000000.0</v>
+      </c>
+      <c r="Q27">
         <v>57400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>80900000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>514600000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>67500000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5100000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>320500000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>57200000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>45500000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>34900000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>327500000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>53100000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>52000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>46100000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>322500000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>58200000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>49900000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>44400000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>291900000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>51400000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>47800000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>44500000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>432800000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>280000000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>275000000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>256000000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>217000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
@@ -33304,499 +33503,505 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>1077000000.0</v>
+      </c>
+      <c r="C28">
         <v>1290200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1178600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1016000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>887100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>990500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1064200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>958400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>849900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>911400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>972300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>900800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>835100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>884400000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>907800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>815200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>825500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>924600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>910200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>760000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>729000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>758300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>748500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>631100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>512000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>854800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>846300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>796700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>769300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>486900000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>826900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>797100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>749600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>536700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>722400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>718900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>663900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>326600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>772000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>733000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>743000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>615000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>762000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>768000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>754000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>565000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>765000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>772000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>726000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>559000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>757000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>723000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>684000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>553900000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>715100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>689700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>693400000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>768300000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>754300000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>671800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>624000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>638100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>611300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>532700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>491900000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>612000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>540400000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>525700000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>478900000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>520700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>496500000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>532300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>486500000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>513600000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>492200000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>488200000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>438500000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>434200000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>426800000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>412100000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>358100000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>394000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>381615000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>368000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406700000.0</v>
       </c>
       <c r="CH28">
         <v>406700000.0</v>
       </c>
       <c r="CI28">
+        <v>406700000.0</v>
+      </c>
+      <c r="CJ28">
         <v>257600000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>321600000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>294500000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>262500000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>256600000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>267600000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>243200000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>222800000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>230400000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>236600000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>214900000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>216700000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>212600000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>199500000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>208773000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>189083000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>208200000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>218617000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>206400000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>168100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>181700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>172300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>167100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>151400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>163000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>148800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>145000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>126800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>139800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>121900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>115000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>80000000.0</v>
+      </c>
+      <c r="C29">
         <v>41500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>102200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>35300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>57600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>33300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>86300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>40200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>48000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>53200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18600000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>38500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>63900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>49600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>38800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>59500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>44800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>45300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>38800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>42400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-44900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-38200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-103700000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>54500000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>29500000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3700000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>79500000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -33838,1107 +34043,1117 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>1101800000.0</v>
+      </c>
+      <c r="C30">
         <v>1222000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1178600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1120700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>968700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1010300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1076400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>976800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>857300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>935900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>968300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>905600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>865600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>910400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>908600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>816400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>826200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>929300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>909000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>763300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>747500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>808600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>760000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>819700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>516700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>878200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>864700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>815900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>777500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>873600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>865700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>819300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>765600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>883100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>807000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>802500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>760900000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1086900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>854900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>877900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>925800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>947000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>905000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>883000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>870000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>854000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>844000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>846000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>799000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>825000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>838000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>789000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>728000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>792300000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>789000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>747000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>700000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>790000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>761500000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>727800000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>679400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>693100000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>661600000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>580500000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>538000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>617600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>551200000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>538900000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>484500000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>595000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>503100000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>545300000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>491800000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>530100000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>505800000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>502600000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>446200000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>438000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>429800000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>417700000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>398100000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>409208000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>387900000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>374500000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>334200000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>435400000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>329886000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>323765000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>295774000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>266140000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>272544000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>267613000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>243226000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>229259000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>238391000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>236618000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>214916000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>232747000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>212561000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>199507000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>208773000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>331152000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>208172000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>347188000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>206400000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>181307000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>202500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>193200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>178500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>164400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>174200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>160100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>155800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>132700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>149900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>139000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>122600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:118">
       <c r="A31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B31">
+        <v>-200000.0</v>
+      </c>
+      <c r="C31">
         <v>36300000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-39300000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4400000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>9200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8100000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3700000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>12100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>9000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-13000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-13800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-9600000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8200000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>3300000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>7400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4800000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2900000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2100000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3500000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1100000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5200000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2600000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-11000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-6000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-17000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-14000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-8000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-6000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-10000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-7000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-11000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-13400000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-10000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-6000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-8000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-5400000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-8000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3300000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-7600000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-5700000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-7900000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1400000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-4700000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4400000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-7000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3600000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-2600000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-800000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-8500000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1700000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-400000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-1000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-7200000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-2300000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-700000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>300000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3400000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1300000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-4900000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-8147000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-500000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-8500000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>800000.0</v>
       </c>
-      <c r="CH31">
-[...1 lines deleted...]
-      </c>
       <c r="CI31">
+        <v>0.0</v>
+      </c>
+      <c r="CJ31">
         <v>-1589000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>1103000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1838000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-9123000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-5246000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>1185000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>1320000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1256000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-2097000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-3162000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-7515000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-2208000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1465000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-10443000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-3097000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>124390000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-5704000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-6783000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-6505000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-4374000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1900000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-1600000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-448000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-57600000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>1900000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>3100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>5100000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>2000000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>400000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>2500000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-2800000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:118">
       <c r="A32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B32">
+        <v>1959800000.0</v>
+      </c>
+      <c r="C32">
         <v>1978700000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2406000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2010700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1719100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1697300000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2143500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1726000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1512200000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1567900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1934000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1633000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1496500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1540800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1832300000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1579900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1490600000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1522700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1815400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1504100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1376300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1287000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1432800000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1193500000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>487500000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1274100000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1750700000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1706200000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1428800000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1505700000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1725800000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1690900000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1390600000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1529200000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1641800000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1664200000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1347100000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1565800000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1714000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1821000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1552000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1871000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1946000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1970000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1618000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1885000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2033000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1994000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1708000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1867000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2015000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1915000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1653000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1643300000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1846100000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1862000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1593400000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1622900000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1805600000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1904600000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1526400000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1426900000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1548000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1532100000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1153300000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1337100000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1243900000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1374200000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1023700000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1224400000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1252000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1428900000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1113600000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1240900000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1269800000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1299100000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1070300000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1031300000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1143700000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1166800000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>953600000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>971492000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>995482000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1027384000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>751942000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>902200000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>887993000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>883680000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>592750000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>818781000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>645365000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>707777000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>477731000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>692331000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>639170000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>640839000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>467000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>633088000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>617095000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>595695000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>517829000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>542426000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>612518000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>584667000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>486163000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>465777000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>508800000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>541800000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>432300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>443100000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>444600000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>471000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>354500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>356100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>405700000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>421100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>287900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -35027,51 +35242,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2">
         <v>1929400000.0</v>
       </c>
       <c r="C2">
         <v>1670600000.0</v>
       </c>
       <c r="D2">
         <v>1536900000.0</v>
       </c>
       <c r="E2">
         <v>1872000000.0</v>
       </c>
       <c r="F2">
         <v>2588000000.0</v>
       </c>
       <c r="G2">
         <v>1629800000.0</v>
       </c>
       <c r="H2">
         <v>626500000.0</v>
       </c>
       <c r="I2">
         <v>1355500000.0</v>
       </c>
@@ -35122,51 +35337,51 @@
       </c>
       <c r="Y2">
         <v>244733000.0</v>
       </c>
       <c r="Z2">
         <v>102219000.0</v>
       </c>
       <c r="AA2">
         <v>164571000.0</v>
       </c>
       <c r="AB2">
         <v>44458000.0</v>
       </c>
       <c r="AC2">
         <v>58800000.0</v>
       </c>
       <c r="AD2">
         <v>29600000.0</v>
       </c>
       <c r="AE2">
         <v>13600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3">
         <v>408100000</v>
       </c>
       <c r="C3">
         <v>216200000</v>
       </c>
       <c r="D3">
         <v>164800000</v>
       </c>
       <c r="E3">
         <v>217500000</v>
       </c>
       <c r="F3">
         <v>166900000</v>
       </c>
       <c r="G3">
         <v>107800000</v>
       </c>
       <c r="H3">
         <v>270300000</v>
       </c>
       <c r="I3">
         <v>197700000</v>
       </c>
@@ -35217,51 +35432,51 @@
       </c>
       <c r="Y3">
         <v>98664000</v>
       </c>
       <c r="Z3">
         <v>88008000</v>
       </c>
       <c r="AA3">
         <v>105170000</v>
       </c>
       <c r="AB3">
         <v>122010000</v>
       </c>
       <c r="AC3">
         <v>148700000</v>
       </c>
       <c r="AD3">
         <v>71600000</v>
       </c>
       <c r="AE3">
         <v>35300000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-326300000.0</v>
       </c>
       <c r="F4">
         <v>-667700000.0</v>
       </c>
       <c r="G4">
         <v>932700000.0</v>
       </c>
       <c r="H4">
         <v>1018500000.0</v>
       </c>
       <c r="I4">
         <v>-701200000.0</v>
       </c>
       <c r="J4">
         <v>588500000.0</v>
       </c>
       <c r="K4">
         <v>212000000.0</v>
       </c>
@@ -35278,51 +35493,51 @@
         <v>302100000.0</v>
       </c>
       <c r="P4">
         <v>218600000.0</v>
       </c>
       <c r="Q4">
         <v>-110100000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-36800000.0</v>
       </c>
       <c r="F5">
         <v>-43700000.0</v>
       </c>
       <c r="G5">
         <v>55400000.0</v>
       </c>
       <c r="H5">
         <v>89500000.0</v>
       </c>
       <c r="I5">
         <v>2400000.0</v>
       </c>
       <c r="J5">
         <v>-26800000.0</v>
       </c>
       <c r="K5">
         <v>198800000.0</v>
       </c>
@@ -35339,51 +35554,51 @@
         <v>29200000.0</v>
       </c>
       <c r="P5">
         <v>67600000.0</v>
       </c>
       <c r="Q5">
         <v>54200000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B6">
         <v>65300000.0</v>
       </c>
       <c r="C6">
         <v>258800000.0</v>
       </c>
       <c r="D6">
         <v>133700000.0</v>
       </c>
       <c r="E6">
         <v>-335100000.0</v>
       </c>
       <c r="F6">
         <v>-716000000.0</v>
       </c>
       <c r="G6">
         <v>958200000.0</v>
       </c>
       <c r="H6">
         <v>1003300000.0</v>
       </c>
       <c r="I6">
         <v>-729000000.0</v>
       </c>
@@ -35434,51 +35649,51 @@
       </c>
       <c r="Y6">
         <v>98873000.0</v>
       </c>
       <c r="Z6">
         <v>136555000.0</v>
       </c>
       <c r="AA6">
         <v>-113073000.0</v>
       </c>
       <c r="AB6">
         <v>120113000.0</v>
       </c>
       <c r="AC6">
         <v>-14300000.0</v>
       </c>
       <c r="AD6">
         <v>29100000.0</v>
       </c>
       <c r="AE6">
         <v>16000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7">
         <v>-158300000.0</v>
       </c>
       <c r="C7">
         <v>201900000.0</v>
       </c>
       <c r="D7">
         <v>115000000.0</v>
       </c>
       <c r="E7">
         <v>-424600000.0</v>
       </c>
       <c r="F7">
         <v>-169600000.0</v>
       </c>
       <c r="G7">
         <v>75900000.0</v>
       </c>
       <c r="H7">
         <v>73900000.0</v>
       </c>
       <c r="I7">
         <v>-77000000.0</v>
       </c>
@@ -35529,51 +35744,51 @@
       </c>
       <c r="Y7">
         <v>-11474000.0</v>
       </c>
       <c r="Z7">
         <v>5478000.0</v>
       </c>
       <c r="AA7">
         <v>-69808000.0</v>
       </c>
       <c r="AB7">
         <v>11525000.0</v>
       </c>
       <c r="AC7">
         <v>-90000000.0</v>
       </c>
       <c r="AD7">
         <v>-64800000.0</v>
       </c>
       <c r="AE7">
         <v>68200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-52600000.0</v>
       </c>
       <c r="F8">
         <v>32400000.0</v>
       </c>
       <c r="G8">
         <v>-143000000.0</v>
       </c>
       <c r="H8">
         <v>57600000.0</v>
       </c>
       <c r="I8">
         <v>10100000.0</v>
       </c>
       <c r="J8">
         <v>34500000.0</v>
       </c>
       <c r="K8">
         <v>54100000.0</v>
       </c>
@@ -35590,51 +35805,51 @@
         <v>82100000.0</v>
       </c>
       <c r="P8">
         <v>-114000000.0</v>
       </c>
       <c r="Q8">
         <v>-50700000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
         <v>-35600000.0</v>
       </c>
       <c r="C9">
         <v>-27600000.0</v>
       </c>
       <c r="D9">
         <v>-15300000.0</v>
       </c>
       <c r="E9">
         <v>-52600000.0</v>
       </c>
       <c r="F9">
         <v>32400000.0</v>
       </c>
       <c r="G9">
         <v>-143000000.0</v>
       </c>
       <c r="H9">
         <v>57600000.0</v>
       </c>
       <c r="I9">
         <v>10100000.0</v>
       </c>
@@ -35683,51 +35898,51 @@
       <c r="X9">
         <v>2623000.0</v>
       </c>
       <c r="Y9">
         <v>-7798000.0</v>
       </c>
       <c r="Z9">
         <v>-92314000.0</v>
       </c>
       <c r="AA9">
         <v>-68968000.0</v>
       </c>
       <c r="AB9">
         <v>-32746000.0</v>
       </c>
       <c r="AC9">
         <v>-8100000.0</v>
       </c>
       <c r="AD9">
         <v>-4800000.0</v>
       </c>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
         <v>-44200000.0</v>
       </c>
       <c r="C10">
         <v>-52600000.0</v>
       </c>
       <c r="D10">
         <v>149100000.0</v>
       </c>
       <c r="E10">
         <v>-106200000.0</v>
       </c>
       <c r="F10">
         <v>-269300000.0</v>
       </c>
       <c r="G10">
         <v>3700000.0</v>
       </c>
       <c r="H10">
         <v>72300000.0</v>
       </c>
       <c r="I10">
         <v>-90800000.0</v>
       </c>
@@ -35778,51 +35993,51 @@
       </c>
       <c r="Y10">
         <v>6365000.0</v>
       </c>
       <c r="Z10">
         <v>82721000.0</v>
       </c>
       <c r="AA10">
         <v>-44626000.0</v>
       </c>
       <c r="AB10">
         <v>53325000.0</v>
       </c>
       <c r="AC10">
         <v>-76400000.0</v>
       </c>
       <c r="AD10">
         <v>-48900000.0</v>
       </c>
       <c r="AE10">
         <v>46700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-219300000.0</v>
       </c>
       <c r="F11">
         <v>132300000.0</v>
       </c>
       <c r="G11">
         <v>293600000.0</v>
       </c>
       <c r="H11">
         <v>-106800000.0</v>
       </c>
       <c r="I11">
         <v>8500000.0</v>
       </c>
       <c r="J11">
         <v>231100000.0</v>
       </c>
       <c r="K11">
         <v>58200000.0</v>
       </c>
@@ -35847,51 +36062,51 @@
       <c r="R11">
         <v>41300000.0</v>
       </c>
       <c r="S11">
         <v>55200000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>41700000.0</v>
       </c>
       <c r="V11">
         <v>39100000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>82700000.0</v>
       </c>
       <c r="F12">
         <v>34400000.0</v>
       </c>
       <c r="G12">
         <v>178500000.0</v>
       </c>
       <c r="H12">
         <v>-11800000.0</v>
       </c>
       <c r="I12">
         <v>141400000.0</v>
       </c>
       <c r="J12">
         <v>220500000.0</v>
       </c>
       <c r="K12">
         <v>312600000.0</v>
       </c>
@@ -35910,51 +36125,51 @@
       <c r="P12">
         <v>37500000.0</v>
       </c>
       <c r="Q12">
         <v>83700000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12">
         <v>27658000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-65000000.0</v>
       </c>
       <c r="G13">
         <v>-40600000.0</v>
       </c>
       <c r="H13">
         <v>50800000.0</v>
       </c>
       <c r="I13">
         <v>-4800000.0</v>
       </c>
       <c r="J13">
         <v>-34400000.0</v>
       </c>
       <c r="K13">
         <v>900000.0</v>
       </c>
       <c r="L13">
         <v>15900000.0</v>
@@ -35963,87 +36178,87 @@
         <v>5700000.0</v>
       </c>
       <c r="N13">
         <v>-90000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14">
         <v>233000000.0</v>
       </c>
       <c r="C14">
         <v>219600000.0</v>
       </c>
       <c r="D14">
         <v>229000000.0</v>
       </c>
       <c r="E14">
         <v>220500000.0</v>
       </c>
       <c r="F14">
         <v>229700000.0</v>
       </c>
       <c r="G14">
         <v>247600000.0</v>
       </c>
       <c r="H14">
         <v>269500000.0</v>
       </c>
       <c r="I14">
         <v>281300000.0</v>
       </c>
       <c r="J14">
         <v>295200000.0</v>
       </c>
       <c r="K14">
         <v>307500000.0</v>
       </c>
       <c r="L14">
         <v>310000000.0</v>
       </c>
       <c r="M14">
-        <v>294000000.0</v>
+        <v>294400000.0</v>
       </c>
       <c r="N14">
         <v>258000000.0</v>
       </c>
       <c r="O14">
         <v>232300000.0</v>
       </c>
       <c r="P14">
         <v>28900000.0</v>
       </c>
       <c r="Q14">
         <v>25400000.0</v>
       </c>
       <c r="R14">
         <v>181200000.0</v>
       </c>
       <c r="S14">
         <v>184400000.0</v>
       </c>
       <c r="T14">
         <v>201300000.0</v>
       </c>
       <c r="U14">
         <v>144700000.0</v>
       </c>
@@ -36058,51 +36273,51 @@
       </c>
       <c r="Y14">
         <v>78645000.0</v>
       </c>
       <c r="Z14">
         <v>83919000.0</v>
       </c>
       <c r="AA14">
         <v>78599000.0</v>
       </c>
       <c r="AB14">
         <v>66280000.0</v>
       </c>
       <c r="AC14">
         <v>46400000.0</v>
       </c>
       <c r="AD14">
         <v>27400000.0</v>
       </c>
       <c r="AE14">
         <v>13800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
         <v>216500000.0</v>
       </c>
       <c r="C15">
         <v>201100000.0</v>
       </c>
       <c r="D15">
         <v>194600000.0</v>
       </c>
       <c r="E15">
         <v>198300000.0</v>
       </c>
       <c r="F15">
         <v>150000000.0</v>
       </c>
       <c r="G15">
         <v>49800000.0</v>
       </c>
       <c r="H15">
         <v>203900000.0</v>
       </c>
       <c r="I15">
         <v>190700000.0</v>
       </c>
@@ -36143,51 +36358,51 @@
         <v>20900000.0</v>
       </c>
       <c r="V15">
         <v>20800000.0</v>
       </c>
       <c r="W15">
         <v>21718000.0</v>
       </c>
       <c r="X15">
         <v>14847000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15">
         <v>44900000.0</v>
       </c>
       <c r="AE15">
         <v>90300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B16">
         <v>1994700000.0</v>
       </c>
       <c r="C16">
         <v>1929400000.0</v>
       </c>
       <c r="D16">
         <v>1670600000.0</v>
       </c>
       <c r="E16">
         <v>1536900000.0</v>
       </c>
       <c r="F16">
         <v>1872000000.0</v>
       </c>
       <c r="G16">
         <v>2588000000.0</v>
       </c>
       <c r="H16">
         <v>1629800000.0</v>
       </c>
       <c r="I16">
         <v>626500000.0</v>
       </c>
@@ -36238,100 +36453,100 @@
       </c>
       <c r="Y16">
         <v>343606000.0</v>
       </c>
       <c r="Z16">
         <v>238774000.0</v>
       </c>
       <c r="AA16">
         <v>51498000.0</v>
       </c>
       <c r="AB16">
         <v>164571000.0</v>
       </c>
       <c r="AC16">
         <v>44500000.0</v>
       </c>
       <c r="AD16">
         <v>58700000.0</v>
       </c>
       <c r="AE16">
         <v>29600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>-14400000.0</v>
       </c>
       <c r="L17">
         <v>5000000.0</v>
       </c>
       <c r="M17">
         <v>-81000000.0</v>
       </c>
       <c r="N17">
         <v>3000000.0</v>
       </c>
       <c r="O17">
         <v>-8900000.0</v>
       </c>
       <c r="P17">
         <v>-9400000.0</v>
       </c>
       <c r="Q17">
         <v>13200000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18">
         <v>746100000.0</v>
       </c>
       <c r="C18">
         <v>1018900000.0</v>
       </c>
       <c r="D18">
         <v>904900000.0</v>
       </c>
       <c r="E18">
         <v>193500000.0</v>
       </c>
       <c r="F18">
         <v>549000000.0</v>
       </c>
       <c r="G18">
         <v>273100000.0</v>
       </c>
       <c r="H18">
         <v>484300000.0</v>
       </c>
       <c r="I18">
         <v>586100000.0</v>
       </c>
@@ -36382,51 +36597,51 @@
       </c>
       <c r="Y18">
         <v>170310000.0</v>
       </c>
       <c r="Z18">
         <v>205750000.0</v>
       </c>
       <c r="AA18">
         <v>-4884000.0</v>
       </c>
       <c r="AB18">
         <v>120679000.0</v>
       </c>
       <c r="AC18">
         <v>-110200000.0</v>
       </c>
       <c r="AD18">
         <v>24600000.0</v>
       </c>
       <c r="AE18">
         <v>168300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19">
         <v>89600000.0</v>
       </c>
       <c r="C19">
         <v>-264100000.0</v>
       </c>
       <c r="D19">
         <v>-256800000.0</v>
       </c>
       <c r="E19">
         <v>694800000.0</v>
       </c>
       <c r="F19">
         <v>-546000000.0</v>
       </c>
       <c r="G19">
         <v>302600000.0</v>
       </c>
       <c r="H19">
         <v>950700000.0</v>
       </c>
       <c r="I19">
         <v>-697100000.0</v>
       </c>
@@ -36449,86 +36664,86 @@
         <v>182300000.0</v>
       </c>
       <c r="P19">
         <v>33000000.0</v>
       </c>
       <c r="Q19">
         <v>-2000000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
         <v>75000000.0</v>
       </c>
       <c r="C21">
         <v>-22000000.0</v>
       </c>
       <c r="D21">
         <v>-21300000.0</v>
       </c>
       <c r="E21">
         <v>-500000000.0</v>
       </c>
       <c r="F21">
         <v>-23100000.0</v>
       </c>
       <c r="G21">
         <v>453000000.0</v>
       </c>
       <c r="H21">
         <v>475000000.0</v>
       </c>
       <c r="I21">
         <v>68600000.0</v>
       </c>
@@ -36551,51 +36766,51 @@
         <v>-8700000.0</v>
       </c>
       <c r="P21">
         <v>-8000000.0</v>
       </c>
       <c r="Q21">
         <v>-10000000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22">
         <v>941100000.0</v>
       </c>
       <c r="C22">
         <v>742900000.0</v>
       </c>
       <c r="D22">
         <v>646300000.0</v>
       </c>
       <c r="E22">
         <v>522700000.0</v>
       </c>
       <c r="F22">
         <v>600100000.0</v>
       </c>
       <c r="G22">
         <v>-121100000.0</v>
       </c>
       <c r="H22">
         <v>384300000.0</v>
       </c>
       <c r="I22">
         <v>430900000.0</v>
       </c>
@@ -36646,51 +36861,51 @@
       </c>
       <c r="Y22">
         <v>174235000.0</v>
       </c>
       <c r="Z22">
         <v>172500000.0</v>
       </c>
       <c r="AA22">
         <v>59262000.0</v>
       </c>
       <c r="AB22">
         <v>147464000.0</v>
       </c>
       <c r="AC22">
         <v>90600000.0</v>
       </c>
       <c r="AD22">
         <v>147600000.0</v>
       </c>
       <c r="AE22">
         <v>117300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B23">
         <v>-4400000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-256800000.0</v>
       </c>
       <c r="E23">
         <v>471500000.0</v>
       </c>
       <c r="F23">
         <v>-717900000.0</v>
       </c>
       <c r="G23">
         <v>-8700000.0</v>
       </c>
       <c r="H23">
         <v>-900000.0</v>
       </c>
       <c r="I23">
         <v>19000000.0</v>
       </c>
       <c r="J23">
         <v>100000.0</v>
@@ -36739,51 +36954,51 @@
       </c>
       <c r="Y23">
         <v>-19700000.0</v>
       </c>
       <c r="Z23">
         <v>-62742000.0</v>
       </c>
       <c r="AA23">
         <v>-22350000.0</v>
       </c>
       <c r="AB23">
         <v>242852000.0</v>
       </c>
       <c r="AC23">
         <v>159400000.0</v>
       </c>
       <c r="AD23">
         <v>-44855000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B24">
         <v>-38100000.0</v>
       </c>
       <c r="C24">
         <v>-400000.0</v>
       </c>
       <c r="D24">
         <v>-3500000.0</v>
       </c>
       <c r="E24">
         <v>-5800000.0</v>
       </c>
       <c r="F24">
         <v>-5000000.0</v>
       </c>
       <c r="G24">
         <v>-111300000.0</v>
       </c>
       <c r="H24">
         <v>20800000.0</v>
       </c>
       <c r="I24">
         <v>20000000.0</v>
       </c>
@@ -36830,87 +37045,87 @@
       </c>
       <c r="Y24">
         <v>-3100000.0</v>
       </c>
       <c r="Z24">
         <v>-4242000.0</v>
       </c>
       <c r="AA24">
         <v>-5152000.0</v>
       </c>
       <c r="AB24">
         <v>38832000.0</v>
       </c>
       <c r="AC24">
         <v>-47500000.0</v>
       </c>
       <c r="AD24">
         <v>-3300000.0</v>
       </c>
       <c r="AE24">
         <v>-3300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B25">
         <v>19000000.0</v>
       </c>
       <c r="C25">
         <v>12800000.0</v>
       </c>
       <c r="D25">
         <v>21000000.0</v>
       </c>
       <c r="E25">
         <v>13000000.0</v>
       </c>
       <c r="F25">
         <v>20100000.0</v>
       </c>
       <c r="G25">
         <v>70200000.0</v>
       </c>
       <c r="H25">
         <v>95100000.0</v>
       </c>
       <c r="I25">
         <v>51500000.0</v>
       </c>
       <c r="J25">
         <v>69500000.0</v>
       </c>
       <c r="K25">
         <v>485800000.0</v>
       </c>
       <c r="L25">
         <v>90000000.0</v>
       </c>
       <c r="M25">
-        <v>-15000000.0</v>
+        <v>-15400000.0</v>
       </c>
       <c r="N25">
         <v>-34000000.0</v>
       </c>
       <c r="O25">
         <v>-8900000.0</v>
       </c>
       <c r="P25">
         <v>171000000.0</v>
       </c>
       <c r="Q25">
         <v>130500000.0</v>
       </c>
       <c r="R25">
         <v>23700000.0</v>
       </c>
       <c r="S25">
         <v>83800000.0</v>
       </c>
       <c r="T25">
         <v>10200000.0</v>
       </c>
       <c r="U25">
         <v>26800000.0</v>
       </c>
@@ -36925,51 +37140,51 @@
       </c>
       <c r="Y25">
         <v>18667000.0</v>
       </c>
       <c r="Z25">
         <v>10645000.0</v>
       </c>
       <c r="AA25">
         <v>55663000.0</v>
       </c>
       <c r="AB25">
         <v>10659000.0</v>
       </c>
       <c r="AC25">
         <v>17271000.0</v>
       </c>
       <c r="AD25">
         <v>13997000.0</v>
       </c>
       <c r="AE25">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B26">
         <v>-623800000.0</v>
       </c>
       <c r="C26">
         <v>-480900000.0</v>
       </c>
       <c r="D26">
         <v>-449700000.0</v>
       </c>
       <c r="E26">
         <v>-488600000.0</v>
       </c>
       <c r="F26">
         <v>-492600000.0</v>
       </c>
       <c r="G26">
         <v>-37700000.0</v>
       </c>
       <c r="H26">
         <v>-694800000.0</v>
       </c>
       <c r="I26">
         <v>-502600000.0</v>
       </c>
@@ -37018,51 +37233,51 @@
       <c r="X26">
         <v>-1047000.0</v>
       </c>
       <c r="Y26">
         <v>-4682000.0</v>
       </c>
       <c r="Z26">
         <v>-2067000.0</v>
       </c>
       <c r="AA26">
         <v>-13833000.0</v>
       </c>
       <c r="AB26">
         <v>-41262000.0</v>
       </c>
       <c r="AC26">
         <v>-16084000.0</v>
       </c>
       <c r="AD26">
         <v>268800000.0</v>
       </c>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B27">
         <v>111000000.0</v>
       </c>
       <c r="C27">
         <v>107900000.0</v>
       </c>
       <c r="D27">
         <v>99500000.0</v>
       </c>
       <c r="E27">
         <v>75500000.0</v>
       </c>
       <c r="F27">
         <v>81700000.0</v>
       </c>
       <c r="G27">
         <v>72700000.0</v>
       </c>
       <c r="H27">
         <v>100600000.0</v>
       </c>
       <c r="I27">
         <v>88600000.0</v>
       </c>
@@ -37101,51 +37316,51 @@
       </c>
       <c r="U27">
         <v>43600000.0</v>
       </c>
       <c r="V27">
         <v>26600000.0</v>
       </c>
       <c r="W27">
         <v>12851000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>17400000.0</v>
       </c>
       <c r="AD27">
         <v>13900000.0</v>
       </c>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B28">
         <v>-769700000.0</v>
       </c>
       <c r="C28">
         <v>-704000000.0</v>
       </c>
       <c r="D28">
         <v>-665600000.0</v>
       </c>
       <c r="E28">
         <v>-1208800000.0</v>
       </c>
       <c r="F28">
         <v>-665700000.0</v>
       </c>
       <c r="G28">
         <v>356800000.0</v>
       </c>
       <c r="H28">
         <v>-438200000.0</v>
       </c>
       <c r="I28">
         <v>-605700000.0</v>
       </c>
@@ -37196,51 +37411,51 @@
       </c>
       <c r="Y28">
         <v>-16664000.0</v>
       </c>
       <c r="Z28">
         <v>-40323000.0</v>
       </c>
       <c r="AA28">
         <v>-25886000.0</v>
       </c>
       <c r="AB28">
         <v>201590000.0</v>
       </c>
       <c r="AC28">
         <v>143400000.0</v>
       </c>
       <c r="AD28">
         <v>7800000.0</v>
       </c>
       <c r="AE28">
         <v>-149000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B29">
         <v>1154200000.0</v>
       </c>
       <c r="C29">
         <v>1235100000.0</v>
       </c>
       <c r="D29">
         <v>1069700000.0</v>
       </c>
       <c r="E29">
         <v>411000000.0</v>
       </c>
       <c r="F29">
         <v>715900000.0</v>
       </c>
       <c r="G29">
         <v>380900000.0</v>
       </c>
       <c r="H29">
         <v>754600000.0</v>
       </c>
       <c r="I29">
         <v>783800000.0</v>
       </c>
@@ -37291,51 +37506,51 @@
       </c>
       <c r="Y29">
         <v>268974000.0</v>
       </c>
       <c r="Z29">
         <v>293758000.0</v>
       </c>
       <c r="AA29">
         <v>100286000.0</v>
       </c>
       <c r="AB29">
         <v>242689000.0</v>
       </c>
       <c r="AC29">
         <v>38500000.0</v>
       </c>
       <c r="AD29">
         <v>96200000.0</v>
       </c>
       <c r="AE29">
         <v>203600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B30">
         <v>-356600000.0</v>
       </c>
       <c r="C30">
         <v>-264100000.0</v>
       </c>
       <c r="D30">
         <v>-256800000.0</v>
       </c>
       <c r="E30">
         <v>471500000.0</v>
       </c>
       <c r="F30">
         <v>-717900000.0</v>
       </c>
       <c r="G30">
         <v>195000000.0</v>
       </c>
       <c r="H30">
         <v>702100000.0</v>
       </c>
       <c r="I30">
         <v>-879300000.0</v>
       </c>
@@ -37405,1298 +37620,1307 @@
       <c r="AE30">
         <v>-38600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM30"/>
+  <dimension ref="A1:DN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2">
+        <v>1994700000.0</v>
+      </c>
+      <c r="C2">
         <v>2039400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1450000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2097400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1923900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1947000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1362200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1593600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1670600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1812100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1388600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1614200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1536900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1573500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1114200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1464300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1865400000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2285400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2396700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2605200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2588000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2631500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2021800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2460900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1629800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1089400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>563300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>691400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>626500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>723500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>596500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>575800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1355500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1223200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1158900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>876400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>711800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>928000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>434000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>457000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>456000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>527000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>380000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>490000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>500000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>763000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>483000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>711000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>797000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>882000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>839000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>940000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>974000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>999100000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>543700000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>468500000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>671600000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>815800000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>407700000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>431500000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>453000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>643400000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>435900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>345800000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>563100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>973800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>423500000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>620800000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>481200000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>574300000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>417600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>553800000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>551500000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>804400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>473000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>643200000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>563900000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>751800000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>321000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>429200000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>285700000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>643874000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>383156000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>522327000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>350485000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>369500000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>145982000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>174908000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>343477000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>337703000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>210637000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>287473000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>343606000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>441584000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>355475000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>371623000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>244733000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>294569000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>141101000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>76658000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>51498000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>87014000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>79433000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>139907000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>164571000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>345300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>42400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>44100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>44500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>21100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>46500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>35200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>58800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>116500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>53500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>46300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>29600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3">
+        <v>53400000</v>
+      </c>
+      <c r="C3">
         <v>51400000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>75600000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>93800000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>187300000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>79900000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>61200000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>41700000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>33400000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39900000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>42500000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>42800000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39600000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>61600000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>72000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>44500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>39400000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>53300000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>50200000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>35200000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>28200000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>27000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>26900000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>32600000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>21300000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>54300000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>85400000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>81200000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>49400000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>48500000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>56100000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>50800000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>42300000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>38600000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>48300000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>32800000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>41900000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>59000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>60000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>87000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>78000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>93000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>123000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>134000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>68000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>91000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>124000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>91000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>85000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>95000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>81000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>148000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>66000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>81500000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>77700000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>55700000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>61600000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>112100000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>67700000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>53100000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>39300000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>83500000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>77700000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>55300000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>38500000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>97000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>51300000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>35200000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>17800000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>55100000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>44600000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>29200000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>56100000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>65400000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>58600000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>48400000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>44700000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>80000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>40400000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>29100000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>34500000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>60975000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>23115000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>41903000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>32607000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>178065000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>40515000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>48454000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>35938000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>53376000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>30124000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>25607000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>13919000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>38969000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>19518000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>27682000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>12495000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>26956000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>20810000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>24005000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>16237000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>37310000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>21536000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>28337000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>17987000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>18990000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>31500000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>45300000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>64200000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>46700000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>22600000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>57800000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>21600000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>32000000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>14700000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>14600000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>10300000</v>
       </c>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>81200000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-51000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>421900000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-319500000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-377700000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-395300000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-92100000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-194200000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>13900000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-22200000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>586500000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-455100000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>823500000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>551400000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>520400000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-113100000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>59800000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-93100000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>130200000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>22600000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-760900000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>113900000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>60700000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>269200000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>144700000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-260000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>494000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-23000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-71000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>147000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-110000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-10000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-263000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>280000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-228000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-86000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-85000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>43000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-101000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-34000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-25400000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>455400000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>75200000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-203100000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-144200000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>408100000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-23800000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-21500000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-190400000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>207500000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>90100000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-217300000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
@@ -38704,226 +38928,227 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-25000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>32600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-59600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>67300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-63900000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-39100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>56800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-23600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>35900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>146200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-12000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-40400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>65700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-34900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-22600000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5800000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-17800000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-21100000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>12900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>79800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>22000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>87000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>10000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-52000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>37000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>33000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>51000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-39000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>10000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-15000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-69000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-59000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>10000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>28000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4400000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>9400000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>28800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-4600000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>42300000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2300000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>40300000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-17300000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2500000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>23000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>28200000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5500000.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
@@ -38931,932 +39156,939 @@
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B6">
+        <v>-268300000.0</v>
+      </c>
+      <c r="C6">
         <v>-44700000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>589400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-647400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>166299999.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-17600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>584800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-231400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-77000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-141500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>423500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-225600000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>77300000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-36600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>459300000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-350100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-407100000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-413400000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-111300000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-208500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17200000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-43500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>609700000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-439100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>831100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>540400000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>526100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-128100000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>64900000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-97000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>127000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>20700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-779700000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>132300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>64300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>282500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>164600000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-259700000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>494000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-23000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-71000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>147000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-110000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-10000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-263000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>280000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-228000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-86000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-85000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>43000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-101000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-34000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-25400000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>455400000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>75200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-203100000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-144200000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>408100000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-23800000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-21500000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-190400000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>207500000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>90100000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-217300000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-410700000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>550300000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-197300000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>139600000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-93100000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>156700000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-136200000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2300000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-252900000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>331400000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-170200000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>79300000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-187900000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>430800000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-108200000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>143500000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-358174000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>260718000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-139171000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>171842000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-19000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>216949000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-28926000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-168569000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>5774000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>127066000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-76836000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-56133000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-97978000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>86109000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-16148000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>126890000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-55795000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>153468000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>64443000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>25160000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-35516000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>7581000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-60474000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-24664000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-180729000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>302900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-1700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>23400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-25500000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>11400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-23600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-57800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>63100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>7100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>16700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7">
+        <v>-24600000.0</v>
+      </c>
+      <c r="C7">
         <v>-116200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>379800000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-262500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-117300000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>335100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-146400000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16300000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-33400000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>274000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-182200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>56600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-87600000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>133800000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-289900000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-180900000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-163800000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>61800000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-52400000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-15200000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-154900000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>155200000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>15700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>59900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>101700000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>246900000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-274000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-700000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-34200000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>234800000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-293000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>15400000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-236500000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>479200000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-136200000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>182500000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>5600000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>391000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-244000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>81000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-153000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>156000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-282000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>69000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-57000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>234000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-426000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>57000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-133000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>188000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-356000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>30000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-18000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>312100000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-256600000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>20000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-68500000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>258300000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-213800000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-34400000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-94600000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>170700000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-208300000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>13900000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-97700000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>307100000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-201600000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>163000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-120400000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>202600000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-246200000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>249400000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-195100000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>275000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-221300000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>142500000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>111500000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>237900000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-157400000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>100500000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-214974000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>163134000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-135141000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>114700000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>42400000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>99076000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-98181000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>64105000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-81635000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>103172000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-64676000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-6853000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-107231000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>39038000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-50500000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>107219000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-87445000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>79941000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-27240000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>40222000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-34953000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>8859000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-31203000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-12511000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-49675000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>136200000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-52700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-22300000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-1600000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>2300000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-59400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-31300000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-73400000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>47900000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-25600000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-13700000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>97800000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-22100000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>83300000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-157700000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>43900000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>700000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>5100000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-55000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>81600000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-75700000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-17600000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-236000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>186300000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>10700000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>137900000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-199600000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>108600000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-95800000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>124600000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-172500000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>153800000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-124400000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>176300000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-191400000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>174000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-160900000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>193000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-152000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>174000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-47000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>117000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-206000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>265000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-251000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>218000000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-293000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>230000000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-163000000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>152000000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-224000000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>131000000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-84000000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>221900000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-204600000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>148800000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-105400000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>187200000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-253800000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>58000000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-97700000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>185100000.0</v>
       </c>
-      <c r="BL8">
+      <c r="BM8">
         <v>-242500000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>104400000.0</v>
       </c>
-      <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
@@ -39864,1377 +40096,1386 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
+        <v>99100000.0</v>
+      </c>
+      <c r="C9">
         <v>-43300000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>62900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-134300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>79100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-22500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>58300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-133700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>70300000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-57100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>68300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-124300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>97800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-22100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>83300000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-157700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>43900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-55000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>81600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-75700000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-17600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-236000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>186300000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>10700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>137900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-199600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>108600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-95800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>124600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-172500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>153800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-124400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>176300000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-191400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>174000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-160900000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>193000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-152000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>174000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-47000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>117000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-206000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>265000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-251000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>218000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-293000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>230000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-163000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>152000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-224000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>131000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-84000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>221900000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-204600000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>148800000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-105400000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>395200000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-253800000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>58000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-97700000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>185100000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-242500000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>104400000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-126700000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>219500000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-225400000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>224800000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-173000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>209800000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-232100000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>197200000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-138600000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>194000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-217100000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>170900000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-97600000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>159000000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>141600000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-127007000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>107807000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>541000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>175000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>1778000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>862000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2479000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>901000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2623000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>323000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-123533000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>131480000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-108187000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>26954000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-78703000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>152138000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-112194000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>34117000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-42638000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>28401000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-53082000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>8416000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-55782000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>31480000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-59146000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>81300000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-64500000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>9600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-25000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>37200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-58800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>37100000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-34600000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>23200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-48400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>55400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
+        <v>-156300000.0</v>
+      </c>
+      <c r="C10">
         <v>125000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>112400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-46800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-234800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>64100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>86900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-58100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-145500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>134500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>165600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-22700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-128300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>176500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>63100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-119700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-226100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-57700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-12600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-131300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-67700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>95700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>37300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-100300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-29000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>162300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>113300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-37000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-166300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>88500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>72500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-104700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-147100000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>69400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>41800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-55400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>157400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>136000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-5000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-168000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>160000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>91000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-113000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-229000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>143000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>55000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-137000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-158000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>99000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>95000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-142000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-129000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>70000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>77800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-85100000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-131000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>54800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>81300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-101400000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-183000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5900000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>39800000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-86700000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-132500000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>34200000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>66100000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10800000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-82000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>51000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>41400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-49300000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-53600000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>66600000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>60600000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-20300000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-25100000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-43500000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>107700000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-61600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-34800000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-659000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>68953000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-17269000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-47200000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-2145000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>31977000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-26987000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-26375000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>64242000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-15983000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>34627000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-65659000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-24197000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>70343000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-19530000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-20251000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3674000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>77727000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>24463000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-23143000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-28663000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>29894000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>10789000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-56646000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-4375000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>78400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-26400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>18300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-38500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-59200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-18400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>9100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2600000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-42200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>49400000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>112100000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-264900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-15100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-20400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>52200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-152800000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>133200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>141900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-58100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>159100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>316100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-83700000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-179800000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7700000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-32700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>98000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-88500000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>75700000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6800000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>14500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-157400000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>261900000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>74900000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>51700000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-21800000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>54000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-93000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>119000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-143000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>43000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>65000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>102000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-182000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>93000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-6000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>102000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-2000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>48000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-2000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>40000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-113700000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>3000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4300000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>6200000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-60200000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-12500000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>95900000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>113100000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-500000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-104800000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>86000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>32600000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>41300000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>40700000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>12200000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>17400000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>55200000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>90600000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>102900000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>75800000.0</v>
       </c>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>23900000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>41700000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>48100000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>54600000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>37400000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>39100000.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>9109000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>49700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>23700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2400000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-10400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>42700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>48000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-48100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21800000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>40900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>213200000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-66200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>47700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-105300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>31600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>29900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>40200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>35400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>35900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>137100000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>44000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>20800000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>18600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>176600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>53000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>31000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>52000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>62000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>83000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>20000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>44000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-5000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>25000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>64000000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>12000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-16000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>67700000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2200000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-500000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>18200000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>16600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>600000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2100000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>64700000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8400000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>16000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>-5400000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>1827000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2491000.0</v>
       </c>
-      <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>27658000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1221000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4702000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>14478000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>30741000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>5789000.0</v>
       </c>
-      <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
+      <c r="DN12"/>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-36000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-25000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>22900000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-12300000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-59600000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>46000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-63900000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-8000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-39100000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-39200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-23600000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>35900000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-13700000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>108500000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-12000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-4700000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-41000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>61600000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-38000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-22600000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5800000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-24100000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-800000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-21700000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>12200000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>900000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>8000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>6100000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-44000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>15900000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>5700000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-90000000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
@@ -41257,1189 +41498,1199 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14">
+        <v>58900000.0</v>
+      </c>
+      <c r="C14">
         <v>60800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>59700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>57000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>55500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>55000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>55900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>54400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>56000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>56200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>58500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>58300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>57200000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>55200000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>53300000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>54800000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>60400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>56200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>55900000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>57200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>62100000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>60300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>61500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>63700000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>68500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>68200000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>66600000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>66200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>69300000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>72000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>69700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>70300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>75800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>72700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>73800000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>72900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>75500000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
+        <v>77900000.0</v>
+      </c>
+      <c r="AO14">
+        <v>76000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>78400000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>83000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>76000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>77000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>74000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>75000000.0</v>
+      </c>
+      <c r="AV14">
         <v>78000000.0</v>
       </c>
-      <c r="AN14">
-[...23 lines deleted...]
-      <c r="AV14">
+      <c r="AW14">
         <v>72000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>69000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>65000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>67000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>66000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>60000000.0</v>
       </c>
-      <c r="BB14">
-[...1 lines deleted...]
-      </c>
       <c r="BC14">
+        <v>58300000.0</v>
+      </c>
+      <c r="BD14">
         <v>61000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>57000000.0</v>
       </c>
-      <c r="BE14">
-[...1 lines deleted...]
-      </c>
       <c r="BF14">
+        <v>56000000.0</v>
+      </c>
+      <c r="BG14">
         <v>57000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>56800000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>56000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>55400000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>51300000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>50400000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>46400000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>46000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>47700000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>44100000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>45100000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>44300000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>46400000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>44900000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>47000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>46100000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>53700000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>53000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>51500000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>43100000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>40500000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>32800000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>33600000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>37800000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>32439000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>36329000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>30571000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>27661000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>28200000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>26868000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>24023000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>22451000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>24085000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>18603000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>19059000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>21442000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>15626000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>20904000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>23653000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>18462000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>20685000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>18497000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>23814000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>20923000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>18515000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>18939000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>20818000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>20327000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>13180000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>20800000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>20900000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>11400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>13100000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>11200000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>11300000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>10800000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>7400000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>7500000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>6600000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
+        <v>54800000.0</v>
+      </c>
+      <c r="C15">
         <v>55200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55300000.0</v>
       </c>
       <c r="D15">
         <v>55300000.0</v>
       </c>
       <c r="E15">
+        <v>55300000.0</v>
+      </c>
+      <c r="F15">
         <v>50700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>51000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>51200000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>51400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>47500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>47900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>48500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>49000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>49200000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>49500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>49700000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>51000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>48100000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>48900000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>50600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50500000.0</v>
       </c>
       <c r="U15">
         <v>50500000.0</v>
       </c>
       <c r="V15">
-        <v>49000000.0</v>
+        <v>50500000.0</v>
       </c>
       <c r="W15">
         <v>49000000.0</v>
       </c>
       <c r="X15">
         <v>49000000.0</v>
       </c>
       <c r="Y15">
+        <v>49000000.0</v>
+      </c>
+      <c r="Z15">
         <v>49800000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>50700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>51300000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>53100000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>48800000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>49100000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>50300000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>50700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>40600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>40700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40600000.0</v>
       </c>
       <c r="AJ15">
         <v>40600000.0</v>
       </c>
       <c r="AK15">
+        <v>40600000.0</v>
+      </c>
+      <c r="AL15">
         <v>40500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>40800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="AO15">
         <v>41000000.0</v>
       </c>
       <c r="AP15">
-        <v>42000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="AQ15">
         <v>42000000.0</v>
       </c>
       <c r="AR15">
-        <v>43000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="AS15">
         <v>43000000.0</v>
       </c>
       <c r="AT15">
+        <v>43000000.0</v>
+      </c>
+      <c r="AU15">
         <v>39000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>40000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="AX15">
         <v>40000000.0</v>
       </c>
       <c r="AY15">
+        <v>40000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>36000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>37000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>36000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>72800000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>36500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500000.0</v>
       </c>
       <c r="BF15">
         <v>18500000.0</v>
       </c>
       <c r="BG15">
+        <v>18500000.0</v>
+      </c>
+      <c r="BH15">
         <v>18400000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>18500000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>18900000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>9600000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>9500000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9800000.0</v>
       </c>
       <c r="BN15">
         <v>9800000.0</v>
       </c>
       <c r="BO15">
+        <v>9800000.0</v>
+      </c>
+      <c r="BP15">
         <v>5000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BR15">
         <v>5000000.0</v>
       </c>
       <c r="BS15">
+        <v>5000000.0</v>
+      </c>
+      <c r="BT15">
         <v>4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BU15">
         <v>5000000.0</v>
       </c>
       <c r="BV15">
         <v>5000000.0</v>
       </c>
       <c r="BW15">
+        <v>5000000.0</v>
+      </c>
+      <c r="BX15">
         <v>5200000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="BZ15">
         <v>5200000.0</v>
       </c>
       <c r="CA15">
         <v>5200000.0</v>
       </c>
       <c r="CB15">
         <v>5200000.0</v>
       </c>
       <c r="CC15">
+        <v>5200000.0</v>
+      </c>
+      <c r="CD15">
         <v>5300000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5138000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>5237000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5232000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5193000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>6600000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>5017000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5097000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5023000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4970000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>4950000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>4900000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>50827000.0</v>
       </c>
-      <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
-      <c r="DL15">
+      <c r="DL15"/>
+      <c r="DM15">
         <v>43000000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>87900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B16">
+        <v>1726400000.0</v>
+      </c>
+      <c r="C16">
         <v>1994700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2039400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1450000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2090199999.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1929400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1947000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1362200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1593600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1670600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1812100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1388600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1614200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1536900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1573500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1114200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1458300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1872000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2285400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2396700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2605200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2588000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2631500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2021800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2460900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1629800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1089400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>563300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>691400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>626500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>723500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>596500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>575800000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1355500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1223200000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1158900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>876400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>668300000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>928000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>434000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>457000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>456000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>527000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>380000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>490000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>500000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>763000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>483000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>711000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>797000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>882000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>839000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>940000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>973700000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>999100000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>543700000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>468500000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>671600000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>815800000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>407700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>431500000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>453000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>643400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>435900000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>345800000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>563100000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>973800000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>423500000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>620800000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>481200000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>574300000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>417600000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>553800000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>551500000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>804400000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>473000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>643200000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>563900000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>751800000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>321000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>429200000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>285700000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>643874000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>383156000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>522327000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>350500000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>362931000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>145982000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>174908000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>343477000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>337703000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>210637000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>287473000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>343606000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>441584000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>355475000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>371623000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>238774000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>294569000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>141101000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>76658000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>51498000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>87014000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>79433000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>139907000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>164571000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>345300000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>42400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>44100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>23400000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-25500000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>11400000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>35200000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-57800000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>63100000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>7100000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>46300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>11600000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-12000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-15000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>11000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-7000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-9000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>10000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-34000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-23000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AX17">
         <v>1000000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AY17">
+        <v>1000000.0</v>
+      </c>
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>7000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-5000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-8800000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-600000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>5500000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-5000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>100000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-9400000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-5000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>4900000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>4600000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>-1200000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>12600000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-2800000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
@@ -42447,601 +42698,607 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18">
+        <v>285900000.0</v>
+      </c>
+      <c r="C18">
         <v>93900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>704000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-40599999.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11200000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>42300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>677200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>55500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>243900000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>81100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>562600000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>30100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>231100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-47600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>323100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-87900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5900000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-159100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>307300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>181400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>219400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>19300000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>320400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>25000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-91600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-47700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>458500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-74500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>148000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>52200000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>414000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-68400000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>188300000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-14600000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>465800000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>70000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>292300000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>43300000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>558000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-98000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>165000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>62000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>363000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-100000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>264000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-87000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>491000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-231000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>330000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>52000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>459000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-223000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>229000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>40100000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>512900000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-17700000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>207100000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-11000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>433000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>18000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>173100000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>10900000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>292600000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-2700000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>132900000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>5200000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>432500000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-7000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>274500000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-31700000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>318200000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-37900000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>340600000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-69800000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>387000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-75000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>236100000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>62000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>357100000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-4300000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>197300000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-105485000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>272425000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-34540000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>158100000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-25900000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>204082000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-31236000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>62231000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-24613000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>142267000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-27958000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-2116000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-30510000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>101231000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-16216000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>115805000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-10951000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>131864000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>16062000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>68775000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-42320000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>59496000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-46653000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>24593000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>27879000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>159900000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-22400000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-44700000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-50500000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>14400000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-55900000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-18200000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-64600000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>70600000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>11900000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>6700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19">
+        <v>-147500000.0</v>
+      </c>
+      <c r="C19">
         <v>139700000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-15400000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-111500000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-198300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-39700000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>55400000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-192200000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-87600000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-52600000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-71300000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-55400000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-37900000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>95500000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>181300000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>411000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-25900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-43200000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-306300000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-170600000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-33100000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>271200000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-173800000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>242000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>330500000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>215700000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>269600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>134900000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-20700000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-41200000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>145100000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-780300000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>167300000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-355200000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>248000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-83000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-162000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>89000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>117000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>38000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-97000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>46000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-88000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-4000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-69000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>45000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-86000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-175000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="AY19">
         <v>48000000.0</v>
       </c>
       <c r="AZ19">
+        <v>48000000.0</v>
+      </c>
+      <c r="BA19">
         <v>-145000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-7000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-16500000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>160300000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>98800000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-60300000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-145400000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>91000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-51400000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>138800000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>15400000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-117400000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>191200000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-91200000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
@@ -43049,54 +43306,55 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43170,242 +43428,245 @@
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
+        <v>-7100000.0</v>
+      </c>
+      <c r="C21">
         <v>-5500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-405500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>492200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5900000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="N21">
         <v>-6000000.0</v>
       </c>
       <c r="O21">
+        <v>-6000000.0</v>
+      </c>
+      <c r="P21">
         <v>-5100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-505800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-300000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>766900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>475000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4800000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4300000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>93300000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-15600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-6200000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-8400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-101000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-33000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>94000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-122000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>267000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-84000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>114000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-101000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>202000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-5000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-3000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-270000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>297000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-2000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1100000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-3000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-1500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-3100000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-2400000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-101400000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>89500000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>6300000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-3400000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-2700000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-2600000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-1300000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
@@ -43413,3127 +43674,3153 @@
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22">
+        <v>262200000.0</v>
+      </c>
+      <c r="C22">
         <v>151600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>361600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>207500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>220400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>129000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>297400000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>147900000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>168600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>90700000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>276600000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>146900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>132100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>32300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>216500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>150500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>123400000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>217700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>193300000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>164700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-74100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>119800000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-39100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-127700000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-249000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>334100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>182100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>117100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>120000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>170300000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>109000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>41300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-81800000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>143800000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>59500000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-204300000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>82000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>45000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-22000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>41000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>131000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>160000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>64000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>124000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>215000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>201000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>162000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>153000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>237000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>205000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>181000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>127200000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>216000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>214000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>193400000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>94400000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-2100000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>233500000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>184100000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>73200000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>168400000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>205200000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>120800000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>114100000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>111100000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>177500000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>76800000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>44500000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>105300000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>161000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>95200000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>103500000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>112700000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>115300000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>88300000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>73200000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>110500000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>137000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>80200000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>62415000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>90673000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>104205000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>50707000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>23400000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>74842000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>80407000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>13403000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>76531000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>35358000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>54010000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>5055000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>73219000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>42812000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>51744000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6460000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>48023000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>45614000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>47812000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>31051000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>47497000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>50603000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-62821000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>23983000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>31764000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>32300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>55300000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>28100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-7400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>25400000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>49900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>22700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>28700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>56800000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>17500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>44600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>231</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4100000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-80100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-192200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-87600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-174100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-62800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>110100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-37500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>365600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-82100000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-93400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-343000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-199400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-61600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="X23">
         <v>-100000.0</v>
       </c>
       <c r="Y23">
+        <v>-100000.0</v>
+      </c>
+      <c r="Z23">
         <v>-8500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>475000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>107200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>319900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-77300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>21800000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10100000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-404500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>215200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AM23">
         <v>300000.0</v>
       </c>
       <c r="AN23">
+        <v>300000.0</v>
+      </c>
+      <c r="AO23">
         <v>800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>12000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>15000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>20000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>18000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>39000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>17000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>22000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>19400000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>18000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>29000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>22900000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>34300000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>16400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>36900000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6400000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>27000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>73000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>21300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7100000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>27100000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>30800000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>11600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>30100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>12500000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>16200000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9900000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>500000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4400000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>25900000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-800000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>14600000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4700000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3700000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>5100000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-51000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-54000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-4000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-47400000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-1106000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-53296000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-275216000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4927000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-37638000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-4927000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-50827000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-2707000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-15554000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-3007000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1568000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-51129000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>12766000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>22219000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-48665000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-18798000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-45193000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>60807000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-18713000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>51152000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>154000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>29300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>8400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-92500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-22900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-16000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-22600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B24">
+        <v>-3200000.0</v>
+      </c>
+      <c r="C24">
         <v>-42600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1500000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-17700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-204700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-43500000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-42800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-37900000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-6000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-56200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-50200000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1500000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-600000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-26900000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-3700000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-54300000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-85400000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-81200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>20800000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-48500000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>20000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-50800000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-42300000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-38600000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-48300000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-32800000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-41900000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>300000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-60000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-78000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-93000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-3000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-91000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-91000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-85000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-95000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>4000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-2000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-3900000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>700000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-700000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>7100000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>300000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>700000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-53100000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>300000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>12600000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>19100000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-400000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-2800000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>5700000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1700000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-6900000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>5700000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-463400000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>56800000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>300000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-5400000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2300000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-23900000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-12800000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-700000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-22100000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>-52400000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>113965000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-113965000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>-693000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>693000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>7412000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-7513000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>462000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-5018000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-40035000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-3951000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1136000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>775000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-1927000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-24477000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>23661000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-837000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-1670000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-1186000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-67436000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-1108000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-236412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="DD24">
         <v>-1200000.0</v>
       </c>
       <c r="DE24">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DF24">
         <v>42500000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-45800000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-300000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-400000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-1000000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>12400000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-200000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-1300000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-14200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B25">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C25">
         <v>6900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-43300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>900000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-8600000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-14800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="T25">
         <v>1500000.0</v>
       </c>
       <c r="U25">
+        <v>1500000.0</v>
+      </c>
+      <c r="V25">
         <v>18700000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>57500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7100000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-14400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>70800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15900000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>18300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>33100000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9800000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>14200000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12400000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>256800000.0</v>
       </c>
-      <c r="AM25">
-[...1 lines deleted...]
-      </c>
       <c r="AN25">
+        <v>34100000.0</v>
+      </c>
+      <c r="AO25">
         <v>110000000.0</v>
       </c>
-      <c r="AO25">
-[...1 lines deleted...]
-      </c>
       <c r="AP25">
+        <v>84600000.0</v>
+      </c>
+      <c r="AQ25">
         <v>170000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>64000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>77000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>111000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-181000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>72000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>107000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>38000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-3000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>10000000.0</v>
       </c>
-      <c r="BB25">
-[...1 lines deleted...]
-      </c>
       <c r="BC25">
-        <v>7500000.0</v>
+        <v>-106500000.0</v>
       </c>
       <c r="BD25">
+        <v>7700000.0</v>
+      </c>
+      <c r="BE25">
         <v>2600000.0</v>
       </c>
-      <c r="BE25">
-[...1 lines deleted...]
-      </c>
       <c r="BF25">
-        <v>140500000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="BG25">
+        <v>83500000.0</v>
+      </c>
+      <c r="BH25">
         <v>174300000.0</v>
       </c>
-      <c r="BH25">
-[...1 lines deleted...]
-      </c>
       <c r="BI25">
+        <v>219400000.0</v>
+      </c>
+      <c r="BJ25">
         <v>-3500000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-37500000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-26200000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-5000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-3700000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>600000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>10600000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>300000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>40300000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3700000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>17400000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-300000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>27100000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>19900000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>22900000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>800000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-13100000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>20700000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>15900000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>8500000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-2808000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>15935000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>6551000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-230000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>104400000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>46196000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>8884000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-837000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>7773000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>17932000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-11993000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-3024000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>24821000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3990000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-2919000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-7225000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>9735000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1738000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-4319000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-7184000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-40563000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-2446000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>54890000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>10781000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>13620000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>2100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>2300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-7900000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-1900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>11000000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-26900000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>28000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-19800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B26">
+        <v>-325100000.0</v>
+      </c>
+      <c r="C26">
         <v>-150400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-37500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-112600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-323300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-76300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-74400000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-129000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-201200000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-120900000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-103100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-168900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-56800000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-42800000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-28500000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-182600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-234700000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-152200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-300500000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-11100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-28800000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1600000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-600000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1600000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-33900000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-152700000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-99400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-251600000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-191100000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-70700000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-208000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-93900000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-130000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1200000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1300000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-200000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-14400000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-100200000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-100000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-114900000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-101000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-100000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-130000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-169000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-150000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-101000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-70000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-211000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-150000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-198000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-9000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-201000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-50000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-150000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-200000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-347000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>19900000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-1600000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-93300000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-324500000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-246900000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>45800000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-100700000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-247000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-77600000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-78900000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-60500000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-14000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>169800000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-500000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-118300000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-51000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-155400000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-50000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-100000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-170000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-50800000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-50900000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-62000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-67600000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-547000.0</v>
       </c>
-      <c r="CE26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF26"/>
       <c r="CG26">
         <v>-1600000.0</v>
       </c>
       <c r="CH26">
+        <v>-1600000.0</v>
+      </c>
+      <c r="CI26">
         <v>12000000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-1000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-682000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-369000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>21800000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-238000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-568000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-241000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-4215000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-158000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>1500000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-309000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>8800000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>3800000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-300000.0</v>
       </c>
-      <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>-3354000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-2481000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-7998000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-20562000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-6600000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>-7600000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>-6500000.0</v>
       </c>
-      <c r="DF26"/>
       <c r="DG26"/>
-      <c r="DH26">
+      <c r="DH26"/>
+      <c r="DI26">
         <v>-8800000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>-7200000.0</v>
       </c>
-      <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
-      <c r="DM26">
+      <c r="DM26"/>
+      <c r="DN26">
         <v>268800000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B27">
+        <v>26000000.0</v>
+      </c>
+      <c r="C27">
         <v>24300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24900000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>39400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>24700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>35700000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24300000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>24200000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>24600000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>29300000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>21400000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19200000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>22500000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18200000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19100000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>22000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>22200000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>18400000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>18300000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>19800000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>19500000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>15100000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>27700000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>22100000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>27800000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>23000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>23300000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>22500000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>21300000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>21500000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>18200000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>16900000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>17800000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>21600000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>17600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AN27">
         <v>14000000.0</v>
       </c>
       <c r="AO27">
-        <v>18000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="AP27">
         <v>18000000.0</v>
       </c>
       <c r="AQ27">
+        <v>18000000.0</v>
+      </c>
+      <c r="AR27">
         <v>25000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>22000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>32000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>21000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>18000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>19000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>23000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>19000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>31000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>21000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>22000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>23000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>22300000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>21000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>21600000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>22700000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>21200000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>16100000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>17900000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>21500000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>18100000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>15300000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>15500000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>20000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>15300000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>11800000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>12600000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>-3100000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>14700000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>12300000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>10300000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>67400000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>800000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>700000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>10200000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>30900000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>3500000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>2700000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>7500000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>26600000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>4869000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DJ27"/>
+      <c r="DK27">
         <v>10700000.0</v>
       </c>
-      <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B28">
+        <v>-387000000.0</v>
+      </c>
+      <c r="C28">
         <v>-211200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-99300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-573300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>114100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-132800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-131300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-186300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-253600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-173800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-156700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-223100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-112000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-98300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-83300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-238600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-788600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-207400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-356200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-67800000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-34300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-305800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>673100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>268600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-153800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-308200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-244800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-124600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-262600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-54100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-164400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-38800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-48900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-48800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-61000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-149100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-142000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-41000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-186000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-45000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-252000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>99000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-275000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-69000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-227000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>113000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-238000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-185000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-465000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>268000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-217000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-32300000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-209000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-7900000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-345600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13400000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-105000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>14600000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-330700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-230800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>60800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-91600000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-251000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-62300000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-54500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-176900000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-12700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4300000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>5900000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-109500000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-244200000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-137600000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-46400000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-101200000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>24700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-54900000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>68400000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-46600000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-62100000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>8539000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2788000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>9646000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>18103000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>7500000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>10086000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7052000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>7795000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>16759000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1872000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-47524000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-47530000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-6410000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-14150000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-1430000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>5326000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-42285000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>16526000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>23987000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-38551000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-8954000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-48547000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>58326000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-26711000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>30590000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>147400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>21700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>119700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-39600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>67700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-4400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-5600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-7300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-3500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>24200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B29">
+        <v>339300000.0</v>
+      </c>
+      <c r="C29">
         <v>145300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>779600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>53200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>176100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>122200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>738400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>97200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>277300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>121000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>605100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>72900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>270700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>395100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-43400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>45300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-105800000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>357500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>216600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>247600000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>46300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>347300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>57600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-70300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6600000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>543900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>197400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>100700000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>470100000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-17600000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>230600000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>24000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>514100000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>102800000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>334200000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>102300000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>618000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-11000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>243000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>155000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>486000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>34000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>332000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>4000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>615000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-140000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>415000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>147000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>540000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-75000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>295000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>121600000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>590600000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>38000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>268700000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>101100000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>500700000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>71100000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>212400000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>94400000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>370300000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>52600000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>171400000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>102200000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>483800000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>28200000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>292300000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>23400000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>362800000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-8700000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>396700000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-4400000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>445600000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-26600000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>280800000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>142000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>397500000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>24800000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>231800000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-44510000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>295540000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>7363000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>190707000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>22100000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>244597000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>17218000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>98169000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>28763000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>172391000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-2351000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>11803000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>8459000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>120749000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>11466000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>128300000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>16005000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>152674000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>40067000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>85012000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-5010000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>81032000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-18316000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>42580000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>8889000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>191400000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>22900000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>19500000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-3800000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>37000000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>1900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>3400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-32600000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>85300000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>26500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B30">
+        <v>-204100000.0</v>
+      </c>
+      <c r="C30">
         <v>45700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-92500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-111500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-198300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-39700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>55400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-192200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-87600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-52600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-71300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-55400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-77500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>110100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-37500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>365600000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-82100000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-93400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-343000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-199400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-61600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>242800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-206900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>220700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>276200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>130300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>188400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>107200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-69200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-77300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>94300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-827100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>128700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-404500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>215200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-128500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-224800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>30000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>28000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-41000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-192000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-80000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-234000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-77000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-164000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-85000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-176000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-264000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-48000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-32000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-301000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-107000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-105900000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>75000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>39000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-121200000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-258800000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>21800000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-104500000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>91900000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-58600000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-222400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>116500000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-134900000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-439700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>130300000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-54200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-140800000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-107400000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-200700000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-4800000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-145100000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-132900000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-83800000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-63400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-224900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-276900000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-40400000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-84900000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-32400000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-327610000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-23115000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-155868000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-32607000.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-40229000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-53296000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-275216000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-46464000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-37638000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-25184000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-23416000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-104534000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-23469000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-26546000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-11720000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-28883000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-66515000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-344000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-20210000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-19387000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-26788000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-95065000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-40732000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-217422000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-32700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-46500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-21700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-92500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-22900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-58200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-22600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-19600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-14900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-15900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-24500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>