--- v0 (2026-09-14)
+++ v1 (2026-11-01)
@@ -3179,54 +3179,62 @@
       <c r="T36">
         <v>30000000.0</v>
       </c>
       <c r="U36">
         <v>10000000.0</v>
       </c>
       <c r="V36">
         <v>15000000.0</v>
       </c>
       <c r="W36">
         <v>10000000.0</v>
       </c>
       <c r="X36">
         <v>-59000000.0</v>
       </c>
       <c r="Y36">
         <v>-40000000.0</v>
       </c>
       <c r="Z36"/>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>35000000.0</v>
+      </c>
+      <c r="C37">
+        <v>21000000.0</v>
+      </c>
+      <c r="D37">
+        <v>21000000.0</v>
+      </c>
+      <c r="E37">
+        <v>40000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
@@ -10508,53 +10516,59 @@
         <v>15000000.0</v>
       </c>
       <c r="CA36"/>
       <c r="CB36">
         <v>10000000.0</v>
       </c>
       <c r="CC36"/>
       <c r="CD36">
         <v>-59000000.0</v>
       </c>
       <c r="CE36"/>
       <c r="CF36">
         <v>-40000000.0</v>
       </c>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
     </row>
     <row r="37" spans="1:89">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
-      <c r="C37"/>
-[...1 lines deleted...]
-      <c r="E37"/>
+      <c r="C37">
+        <v>35000000.0</v>
+      </c>
+      <c r="D37">
+        <v>36000000.0</v>
+      </c>
+      <c r="E37">
+        <v>21000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -15286,54 +15300,54 @@
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>151</v>
       </c>
       <c r="B3">
         <v>499000000.0</v>
       </c>
       <c r="C3">
         <v>461000000.0</v>
       </c>
       <c r="D3">
         <v>470000000.0</v>
       </c>
       <c r="E3">
         <v>604000000.0</v>
       </c>
       <c r="F3">
         <v>429000000.0</v>
       </c>
       <c r="G3">
         <v>470000000.0</v>
       </c>
       <c r="H3">
-        <v>436000000.0</v>
+        <v>5554000000.0</v>
       </c>
       <c r="I3">
-        <v>305000000.0</v>
+        <v>409000000.0</v>
       </c>
       <c r="J3">
         <v>268000000.0</v>
       </c>
       <c r="K3">
         <v>177000000.0</v>
       </c>
       <c r="L3">
         <v>171000000.0</v>
       </c>
       <c r="M3">
         <v>161000000.0</v>
       </c>
       <c r="N3">
         <v>155000000.0</v>
       </c>
       <c r="O3">
         <v>148000000.0</v>
       </c>
       <c r="P3">
         <v>157000000.0</v>
       </c>
       <c r="Q3">
         <v>144000000.0</v>
       </c>
@@ -15400,69 +15414,69 @@
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>153</v>
       </c>
       <c r="B5">
         <v>3416000000.0</v>
       </c>
       <c r="C5">
         <v>2489000000.0</v>
       </c>
       <c r="D5">
         <v>2719000000.0</v>
       </c>
       <c r="E5">
         <v>3300000000.0</v>
       </c>
       <c r="F5">
-        <v>36000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="G5">
-        <v>3015000000.0</v>
+        <v>3150000000.0</v>
       </c>
       <c r="H5">
         <v>-1758000000.0</v>
       </c>
       <c r="I5">
-        <v>3196000000.0</v>
+        <v>3097000000.0</v>
       </c>
       <c r="J5">
-        <v>2713000000.0</v>
+        <v>2753000000.0</v>
       </c>
       <c r="K5">
-        <v>2306000000.0</v>
+        <v>2314000000.0</v>
       </c>
       <c r="L5">
-        <v>2252000000.0</v>
+        <v>2254000000.0</v>
       </c>
       <c r="M5">
         <v>2177000000.0</v>
       </c>
       <c r="N5">
         <v>1895000000.0</v>
       </c>
       <c r="O5">
         <v>2444000000.0</v>
       </c>
       <c r="P5">
         <v>2409000000.0</v>
       </c>
       <c r="Q5">
         <v>2148000000.0</v>
       </c>
       <c r="R5">
         <v>1895000000.0</v>
       </c>
       <c r="S5">
         <v>1537000000.0</v>
       </c>
       <c r="T5">
         <v>1255000000.0</v>
       </c>
@@ -15477,69 +15491,69 @@
       </c>
       <c r="X5">
         <v>708000000.0</v>
       </c>
       <c r="Y5">
         <v>597000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>154</v>
       </c>
       <c r="B6">
         <v>3915000000.0</v>
       </c>
       <c r="C6">
         <v>2950000000.0</v>
       </c>
       <c r="D6">
         <v>3189000000.0</v>
       </c>
       <c r="E6">
         <v>3904000000.0</v>
       </c>
       <c r="F6">
-        <v>465000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="G6">
-        <v>3485000000.0</v>
+        <v>3620000000.0</v>
       </c>
       <c r="H6">
-        <v>-1322000000.0</v>
+        <v>3796000000.0</v>
       </c>
       <c r="I6">
-        <v>3501000000.0</v>
+        <v>3506000000.0</v>
       </c>
       <c r="J6">
-        <v>2981000000.0</v>
+        <v>3021000000.0</v>
       </c>
       <c r="K6">
-        <v>2483000000.0</v>
+        <v>2491000000.0</v>
       </c>
       <c r="L6">
-        <v>2423000000.0</v>
+        <v>2425000000.0</v>
       </c>
       <c r="M6">
         <v>2338000000.0</v>
       </c>
       <c r="N6">
         <v>2050000000.0</v>
       </c>
       <c r="O6">
         <v>2592000000.0</v>
       </c>
       <c r="P6">
         <v>2566000000.0</v>
       </c>
       <c r="Q6">
         <v>2292000000.0</v>
       </c>
       <c r="R6">
         <v>2034000000.0</v>
       </c>
       <c r="S6">
         <v>1644000000.0</v>
       </c>
       <c r="T6">
         <v>1348000000.0</v>
       </c>
@@ -17649,51 +17663,51 @@
       <c r="M3">
         <v>265000000.0</v>
       </c>
       <c r="N3"/>
       <c r="O3">
         <v>216000000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>242000000.0</v>
       </c>
       <c r="R3"/>
       <c r="S3">
         <v>230000000.0</v>
       </c>
       <c r="T3"/>
       <c r="U3">
         <v>224000000.0</v>
       </c>
       <c r="V3"/>
       <c r="W3">
         <v>214000000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3">
-        <v>208000000.0</v>
+        <v>213000000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3">
         <v>196000000.0</v>
       </c>
       <c r="AB3">
         <v>98000000.0</v>
       </c>
       <c r="AC3">
         <v>152000000.0</v>
       </c>
       <c r="AD3"/>
       <c r="AE3">
         <v>93000000.0</v>
       </c>
       <c r="AF3"/>
       <c r="AG3">
         <v>62000000.0</v>
       </c>
       <c r="AH3"/>
       <c r="AI3">
         <v>80000000.0</v>
       </c>
       <c r="AJ3"/>
       <c r="AK3">
@@ -18233,51 +18247,51 @@
       <c r="M6">
         <v>2090000000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6">
         <v>1587000000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6">
         <v>834000000.0</v>
       </c>
       <c r="R6"/>
       <c r="S6">
         <v>1885000000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6">
         <v>-3026000000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6">
         <v>1671000000.0</v>
       </c>
       <c r="X6"/>
       <c r="Y6">
-        <v>2014000000.0</v>
+        <v>2019000000.0</v>
       </c>
       <c r="Z6"/>
       <c r="AA6">
         <v>1487000000.0</v>
       </c>
       <c r="AB6">
         <v>743500000.0</v>
       </c>
       <c r="AC6">
         <v>1835000000.0</v>
       </c>
       <c r="AD6"/>
       <c r="AE6">
         <v>1156000000.0</v>
       </c>
       <c r="AF6"/>
       <c r="AG6">
         <v>1984000000.0</v>
       </c>
       <c r="AH6"/>
       <c r="AI6">
         <v>788000000.0</v>
       </c>
       <c r="AJ6"/>
       <c r="AK6">
@@ -23508,66 +23522,66 @@
       <c r="A14" t="s">
         <v>197</v>
       </c>
       <c r="B14">
         <v>499000000.0</v>
       </c>
       <c r="C14">
         <v>461000000.0</v>
       </c>
       <c r="D14">
         <v>470000000.0</v>
       </c>
       <c r="E14">
         <v>607000000.0</v>
       </c>
       <c r="F14">
         <v>481000000.0</v>
       </c>
       <c r="G14">
         <v>1457000000.0</v>
       </c>
       <c r="H14">
         <v>5554000000.0</v>
       </c>
       <c r="I14">
-        <v>350000000.0</v>
+        <v>409000000.0</v>
       </c>
       <c r="J14">
-        <v>245000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="K14">
-        <v>142000000.0</v>
+        <v>177000000.0</v>
       </c>
       <c r="L14">
-        <v>156000000.0</v>
+        <v>171000000.0</v>
       </c>
       <c r="M14">
         <v>161000000.0</v>
       </c>
       <c r="N14">
-        <v>171000000.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="O14">
         <v>148000000.0</v>
       </c>
       <c r="P14">
         <v>157000000.0</v>
       </c>
       <c r="Q14">
         <v>144000000.0</v>
       </c>
       <c r="R14">
         <v>139000000.0</v>
       </c>
       <c r="S14">
         <v>107000000.0</v>
       </c>
       <c r="T14">
         <v>93000000.0</v>
       </c>
       <c r="U14">
         <v>97000000.0</v>
       </c>
       <c r="V14">
         <v>91000000.0</v>
       </c>
@@ -24213,66 +24227,66 @@
       <c r="A25" t="s">
         <v>207</v>
       </c>
       <c r="B25">
         <v>-1157000000.0</v>
       </c>
       <c r="C25">
         <v>178000000.0</v>
       </c>
       <c r="D25">
         <v>481000000.0</v>
       </c>
       <c r="E25">
         <v>-933000000.0</v>
       </c>
       <c r="F25">
         <v>2303000000.0</v>
       </c>
       <c r="G25">
         <v>-1036000000.0</v>
       </c>
       <c r="H25">
         <v>-2001000000.0</v>
       </c>
       <c r="I25">
-        <v>19000000.0</v>
+        <v>-40000000.0</v>
       </c>
       <c r="J25">
-        <v>-3848000000.0</v>
+        <v>-3943000000.0</v>
       </c>
       <c r="K25">
-        <v>395000000.0</v>
+        <v>413000000.0</v>
       </c>
       <c r="L25">
-        <v>31000000.0</v>
+        <v>-130000000.0</v>
       </c>
       <c r="M25">
         <v>-1128000000.0</v>
       </c>
       <c r="N25">
-        <v>231000000.0</v>
+        <v>247000000.0</v>
       </c>
       <c r="O25">
         <v>-7000000.0</v>
       </c>
       <c r="P25">
         <v>-48000000.0</v>
       </c>
       <c r="Q25">
         <v>4000000.0</v>
       </c>
       <c r="R25">
         <v>-13000000.0</v>
       </c>
       <c r="S25">
         <v>-31000000.0</v>
       </c>
       <c r="T25">
         <v>-19000000.0</v>
       </c>
       <c r="U25">
         <v>23000000.0</v>
       </c>
       <c r="V25">
         <v>-10000000.0</v>
       </c>
@@ -27023,51 +27037,51 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
     </row>
     <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>197</v>
       </c>
       <c r="B14">
         <v>391000000.0</v>
       </c>
       <c r="C14">
         <v>521000000.0</v>
       </c>
       <c r="D14">
-        <v>117500000.0</v>
+        <v>235000000.0</v>
       </c>
       <c r="E14">
         <v>375000000.0</v>
       </c>
       <c r="F14">
         <v>237000000.0</v>
       </c>
       <c r="G14">
         <v>246000000.0</v>
       </c>
       <c r="H14">
         <v>117000000.0</v>
       </c>
       <c r="I14">
         <v>117000000.0</v>
       </c>
       <c r="J14">
         <v>384000000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>111500000.0</v>
       </c>
       <c r="M14">
         <v>111500000.0</v>
@@ -27085,51 +27099,51 @@
         <v>95000000.0</v>
       </c>
       <c r="R14">
         <v>242000000.0</v>
       </c>
       <c r="S14">
         <v>92500000.0</v>
       </c>
       <c r="T14">
         <v>230000000.0</v>
       </c>
       <c r="U14">
         <v>115000000.0</v>
       </c>
       <c r="V14">
         <v>224000000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14">
         <v>214000000.0</v>
       </c>
       <c r="Y14">
         <v>107000000.0</v>
       </c>
       <c r="Z14">
-        <v>154000000.0</v>
+        <v>213000000.0</v>
       </c>
       <c r="AA14">
         <v>107000000.0</v>
       </c>
       <c r="AB14">
         <v>196000000.0</v>
       </c>
       <c r="AC14">
         <v>98000000.0</v>
       </c>
       <c r="AD14">
         <v>152000000.0</v>
       </c>
       <c r="AE14">
         <v>52000000.0</v>
       </c>
       <c r="AF14">
         <v>93000000.0</v>
       </c>
       <c r="AG14">
         <v>46500000.0</v>
       </c>
       <c r="AH14">
         <v>62000000.0</v>
       </c>
@@ -29104,101 +29118,101 @@
       <c r="CI24">
         <v>-168000000.0</v>
       </c>
       <c r="CJ24">
         <v>-129500000.0</v>
       </c>
       <c r="CK24">
         <v>-129500000.0</v>
       </c>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
     </row>
     <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>207</v>
       </c>
       <c r="B25">
         <v>-70000000.0</v>
       </c>
       <c r="C25">
         <v>-1302000000.0</v>
       </c>
       <c r="D25">
-        <v>370500000.0</v>
+        <v>253000000.0</v>
       </c>
       <c r="E25">
         <v>1319000000.0</v>
       </c>
       <c r="F25">
         <v>-283000000.0</v>
       </c>
       <c r="G25">
         <v>679000000.0</v>
       </c>
       <c r="H25">
         <v>-270000000.0</v>
       </c>
       <c r="I25">
         <v>-270000000.0</v>
       </c>
       <c r="J25">
         <v>611000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25">
         <v>-366000000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25">
         <v>-543000000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25">
         <v>3410000000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25">
         <v>1248000000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25">
         <v>-239000000.0</v>
       </c>
       <c r="U25"/>
       <c r="V25">
         <v>4467000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
         <v>579000000.0</v>
       </c>
       <c r="Y25"/>
       <c r="Z25">
-        <v>5000000.0</v>
+        <v>-79000000.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
         <v>14000000.0</v>
       </c>
       <c r="AC25">
         <v>32000000.0</v>
       </c>
       <c r="AD25">
         <v>-4618000000.0</v>
       </c>
       <c r="AE25"/>
       <c r="AF25">
         <v>770000000.0</v>
       </c>
       <c r="AG25"/>
       <c r="AH25">
         <v>-12000000.0</v>
       </c>
       <c r="AI25"/>
       <c r="AJ25">
         <v>407000000.0</v>
       </c>
       <c r="AK25"/>
       <c r="AL25">