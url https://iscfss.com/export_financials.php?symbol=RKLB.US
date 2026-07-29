--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3125,51 +3125,53 @@
         <v>46000.0</v>
       </c>
       <c r="S15">
         <v>45000.0</v>
       </c>
       <c r="T15">
         <v>45000.0</v>
       </c>
       <c r="U15">
         <v>800.0</v>
       </c>
       <c r="V15">
         <v>633.0</v>
       </c>
       <c r="W15"/>
       <c r="X15">
         <v>1004.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>241412000.0</v>
+      </c>
       <c r="C16">
         <v>195438000.0</v>
       </c>
       <c r="D16">
         <v>208243000.0</v>
       </c>
       <c r="E16">
         <v>223432000.0</v>
       </c>
       <c r="F16">
         <v>206867000.0</v>
       </c>
       <c r="G16">
         <v>216160000.0</v>
       </c>
       <c r="H16">
         <v>167129000.0</v>
       </c>
       <c r="I16">
         <v>184042000.0</v>
       </c>
       <c r="J16">
         <v>150535000.0</v>
       </c>
       <c r="K16">
@@ -3806,51 +3808,51 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-1068545000.0</v>
+        <v>-1066829000.0</v>
       </c>
       <c r="C28">
         <v>-574705000.0</v>
       </c>
       <c r="D28">
         <v>-291257000.0</v>
       </c>
       <c r="E28">
         <v>-65946000.0</v>
       </c>
       <c r="F28">
         <v>186535000.0</v>
       </c>
       <c r="G28">
         <v>197379000.0</v>
       </c>
       <c r="H28">
         <v>178016000.0</v>
       </c>
       <c r="I28">
         <v>132839000.0</v>
       </c>
       <c r="J28">
         <v>110891000.0</v>
       </c>
@@ -3952,51 +3954,51 @@
         <v>814969000.0</v>
       </c>
       <c r="R29">
         <v>833408000.0</v>
       </c>
       <c r="S29">
         <v>798572000.0</v>
       </c>
       <c r="T29">
         <v>773541000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29">
         <v>-166708000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>74955000.0</v>
+        <v>175210000.0</v>
       </c>
       <c r="C30">
         <v>122986000.0</v>
       </c>
       <c r="D30">
         <v>120602000.0</v>
       </c>
       <c r="E30">
         <v>136173000.0</v>
       </c>
       <c r="F30">
         <v>122536000.0</v>
       </c>
       <c r="G30">
         <v>111531000.0</v>
       </c>
       <c r="H30">
         <v>83021000.0</v>
       </c>
       <c r="I30">
         <v>83094000.0</v>
       </c>
       <c r="J30">
         <v>59426000.0</v>
       </c>
@@ -4378,51 +4380,51 @@
         <v>186092000.0</v>
       </c>
       <c r="T35">
         <v>204515000.0</v>
       </c>
       <c r="U35">
         <v>57316000.0</v>
       </c>
       <c r="V35">
         <v>57397334.0</v>
       </c>
       <c r="W35">
         <v>306158000.0</v>
       </c>
       <c r="X35">
         <v>10500000.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>140737000.0</v>
+        <v>47243000.0</v>
       </c>
       <c r="C36">
         <v>20557000.0</v>
       </c>
       <c r="D36">
         <v>26208000.0</v>
       </c>
       <c r="E36">
         <v>24366000.0</v>
       </c>
       <c r="F36">
         <v>34811000.0</v>
       </c>
       <c r="G36">
         <v>35470000.0</v>
       </c>
       <c r="H36">
         <v>22731000.0</v>
       </c>
       <c r="I36">
         <v>27671000.0</v>
       </c>
       <c r="J36">
         <v>26733000.0</v>
       </c>
@@ -4538,51 +4540,51 @@
       <c r="R38">
         <v>15843000.0</v>
       </c>
       <c r="S38">
         <v>11525000.0</v>
       </c>
       <c r="T38">
         <v>7036000.0</v>
       </c>
       <c r="U38">
         <v>7440000.0</v>
       </c>
       <c r="V38">
         <v>5063000.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>158910000.0</v>
+        <v>58655000.0</v>
       </c>
       <c r="C39">
         <v>67574000.0</v>
       </c>
       <c r="D39">
         <v>74082000.0</v>
       </c>
       <c r="E39">
         <v>51543000.0</v>
       </c>
       <c r="F39">
         <v>48330000.0</v>
       </c>
       <c r="G39">
         <v>43026000.0</v>
       </c>
       <c r="H39">
         <v>55654000.0</v>
       </c>
       <c r="I39">
         <v>67448000.0</v>
       </c>
       <c r="J39">
         <v>73774000.0</v>
       </c>
@@ -4614,51 +4616,51 @@
         <v>16891000.0</v>
       </c>
       <c r="T39">
         <v>10582000.0</v>
       </c>
       <c r="U39">
         <v>284625.0</v>
       </c>
       <c r="V39">
         <v>352250.0</v>
       </c>
       <c r="W39">
         <v>3542000.0</v>
       </c>
       <c r="X39">
         <v>428150.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>402345000.0</v>
+        <v>97821000.0</v>
       </c>
       <c r="C40">
         <v>66339000.0</v>
       </c>
       <c r="D40">
         <v>127895000.0</v>
       </c>
       <c r="E40">
         <v>65513000.0</v>
       </c>
       <c r="F40">
         <v>50556000.0</v>
       </c>
       <c r="G40">
         <v>58261000.0</v>
       </c>
       <c r="H40">
         <v>47878000.0</v>
       </c>
       <c r="I40">
         <v>44586000.0</v>
       </c>
       <c r="J40">
         <v>44936000.0</v>
       </c>
@@ -5244,51 +5246,51 @@
       </c>
       <c r="Q50">
         <v>2866000.0</v>
       </c>
       <c r="R50">
         <v>2846000.0</v>
       </c>
       <c r="S50">
         <v>2827000.0</v>
       </c>
       <c r="T50">
         <v>2807000.0</v>
       </c>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>136954000.0</v>
+        <v>138670000.0</v>
       </c>
       <c r="C51">
         <v>253955000.0</v>
       </c>
       <c r="D51">
         <v>516618000.0</v>
       </c>
       <c r="E51">
         <v>498135000.0</v>
       </c>
       <c r="F51">
         <v>489684000.0</v>
       </c>
       <c r="G51">
         <v>468421000.0</v>
       </c>
       <c r="H51">
         <v>470486000.0</v>
       </c>
       <c r="I51">
         <v>473750000.0</v>
       </c>
       <c r="J51">
         <v>476820000.0</v>
       </c>
@@ -6101,77 +6103,77 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
         <v>-199408000.0</v>
       </c>
       <c r="C5">
         <v>-185457000.0</v>
       </c>
       <c r="D5">
         <v>-174673000.0</v>
       </c>
       <c r="E5">
         <v>-125147000.0</v>
       </c>
       <c r="F5">
-        <v>-102053000.0</v>
+        <v>-118712000.0</v>
       </c>
       <c r="G5">
         <v>-54952000.0</v>
       </c>
       <c r="H5">
         <v>-32893000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
         <v>-155473000.0</v>
       </c>
       <c r="C6">
         <v>-151802000.0</v>
       </c>
       <c r="D6">
         <v>-144929000.0</v>
       </c>
       <c r="E6">
         <v>-95200000.0</v>
       </c>
       <c r="F6">
-        <v>-91202000.0</v>
+        <v>-107861000.0</v>
       </c>
       <c r="G6">
         <v>-45613000.0</v>
       </c>
       <c r="H6">
         <v>-28021000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>94</v>
       </c>
       <c r="B8"/>
@@ -7012,197 +7014,197 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-55969000.0</v>
+        <v>-45689000.0</v>
       </c>
       <c r="C5">
         <v>-36625000.0</v>
       </c>
       <c r="D5">
         <v>-58758000.0</v>
       </c>
       <c r="E5">
         <v>-61105000.0</v>
       </c>
       <c r="F5">
         <v>-58843000.0</v>
       </c>
       <c r="G5">
         <v>-49892000.0</v>
       </c>
       <c r="H5">
         <v>-50541000.0</v>
       </c>
       <c r="I5">
         <v>-41667000.0</v>
       </c>
       <c r="J5">
         <v>-43357000.0</v>
       </c>
       <c r="K5">
-        <v>-47883000.0</v>
+        <v>-48081000.0</v>
       </c>
       <c r="L5">
         <v>-37803000.0</v>
       </c>
       <c r="M5">
         <v>-44383000.0</v>
       </c>
       <c r="N5">
         <v>-44406000.0</v>
       </c>
       <c r="O5">
         <v>-47383000.0</v>
       </c>
       <c r="P5">
-        <v>-32002000.0</v>
+        <v>-31431000.0</v>
       </c>
       <c r="Q5">
-        <v>-33159000.0</v>
+        <v>-37058000.0</v>
       </c>
       <c r="R5">
         <v>-19332000.0</v>
       </c>
       <c r="S5">
-        <v>-24331000.0</v>
+        <v>-594000.0</v>
       </c>
       <c r="T5">
         <v>-86676000.0</v>
       </c>
       <c r="U5">
         <v>-15950000.0</v>
       </c>
       <c r="V5">
         <v>-12291000.0</v>
       </c>
       <c r="W5">
         <v>-18802000.0</v>
       </c>
       <c r="X5">
-        <v>-14891000.0</v>
+        <v>-12845000.0</v>
       </c>
       <c r="Y5">
         <v>-11151000.0</v>
       </c>
       <c r="Z5">
         <v>-12154000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-40980000.0</v>
+        <v>-30700000.0</v>
       </c>
       <c r="C6">
         <v>-21881000.0</v>
       </c>
       <c r="D6">
         <v>-47158000.0</v>
       </c>
       <c r="E6">
         <v>-52347000.0</v>
       </c>
       <c r="F6">
         <v>-50136000.0</v>
       </c>
       <c r="G6">
         <v>-40753000.0</v>
       </c>
       <c r="H6">
         <v>-42446000.0</v>
       </c>
       <c r="I6">
         <v>-33559000.0</v>
       </c>
       <c r="J6">
         <v>-35044000.0</v>
       </c>
       <c r="K6">
-        <v>-39716000.0</v>
+        <v>-39914000.0</v>
       </c>
       <c r="L6">
         <v>-30011000.0</v>
       </c>
       <c r="M6">
         <v>-37631000.0</v>
       </c>
       <c r="N6">
         <v>-37373000.0</v>
       </c>
       <c r="O6">
         <v>-39026000.0</v>
       </c>
       <c r="P6">
-        <v>-24149000.0</v>
+        <v>-23578000.0</v>
       </c>
       <c r="Q6">
-        <v>-25510000.0</v>
+        <v>-29409000.0</v>
       </c>
       <c r="R6">
         <v>-13244000.0</v>
       </c>
       <c r="S6">
-        <v>-20890000.0</v>
+        <v>2847000.0</v>
       </c>
       <c r="T6">
         <v>-84113000.0</v>
       </c>
       <c r="U6">
         <v>-13500000.0</v>
       </c>
       <c r="V6">
         <v>-9894000.0</v>
       </c>
       <c r="W6">
         <v>-15863000.0</v>
       </c>
       <c r="X6">
-        <v>-12845000.0</v>
+        <v>-10108000.0</v>
       </c>
       <c r="Y6">
         <v>-8817000.0</v>
       </c>
       <c r="Z6">
         <v>-10825000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -10434,51 +10436,51 @@
       <c r="T13">
         <v>-3501000.0</v>
       </c>
       <c r="U13">
         <v>2337000.0</v>
       </c>
       <c r="V13">
         <v>1943000.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>-3914000.0</v>
       </c>
       <c r="Y13">
         <v>4336000.0</v>
       </c>
       <c r="Z13">
         <v>-3286000.0</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14">
-        <v>14989000.0</v>
+        <v>14990000.0</v>
       </c>
       <c r="C14">
         <v>14744000.0</v>
       </c>
       <c r="D14">
         <v>11726000.0</v>
       </c>
       <c r="E14">
         <v>8758000.0</v>
       </c>
       <c r="F14">
         <v>8707000.0</v>
       </c>
       <c r="G14">
         <v>9139000.0</v>
       </c>
       <c r="H14">
         <v>8095000.0</v>
       </c>
       <c r="I14">
         <v>8108000.0</v>
       </c>
       <c r="J14">
         <v>8313000.0</v>
       </c>
@@ -11020,105 +11022,105 @@
       </c>
       <c r="W22">
         <v>-18947000.0</v>
       </c>
       <c r="X22">
         <v>-12605000.0</v>
       </c>
       <c r="Y22">
         <v>-9206000.0</v>
       </c>
       <c r="Z22">
         <v>-14247000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
         <v>-39848000.0</v>
       </c>
       <c r="C23">
         <v>-47815000.0</v>
       </c>
       <c r="D23">
-        <v>791674000.0</v>
+        <v>-35889000.0</v>
       </c>
       <c r="E23">
         <v>-4917000.0</v>
       </c>
       <c r="F23">
         <v>652000.0</v>
       </c>
       <c r="G23">
         <v>3114000.0</v>
       </c>
       <c r="H23">
         <v>2379000.0</v>
       </c>
       <c r="I23">
         <v>1230000.0</v>
       </c>
       <c r="J23">
         <v>-52988000.0</v>
       </c>
       <c r="K23">
         <v>167000.0</v>
       </c>
       <c r="L23">
         <v>948000.0</v>
       </c>
       <c r="M23">
         <v>2027000.0</v>
       </c>
       <c r="N23">
         <v>2136000.0</v>
       </c>
       <c r="O23">
         <v>550000.0</v>
       </c>
       <c r="P23">
         <v>2212000.0</v>
       </c>
       <c r="Q23">
         <v>-14939000.0</v>
       </c>
       <c r="R23">
         <v>14489000.0</v>
       </c>
       <c r="S23">
-        <v>-1840000.0</v>
+        <v>-2197000.0</v>
       </c>
       <c r="T23">
-        <v>704410000.0</v>
+        <v>734768000.0</v>
       </c>
       <c r="U23">
         <v>-1940000.0</v>
       </c>
       <c r="V23">
-        <v>414000.0</v>
+        <v>-140000.0</v>
       </c>
       <c r="W23">
         <v>609000.0</v>
       </c>
       <c r="X23">
         <v>347000.0</v>
       </c>
       <c r="Y23">
         <v>20517000.0</v>
       </c>
       <c r="Z23">
         <v>5000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>85000.0</v>
       </c>
       <c r="D24">
         <v>753000.0</v>
       </c>
@@ -11158,51 +11160,51 @@
       <c r="P24">
         <v>-179613000.0</v>
       </c>
       <c r="Q24">
         <v>515000.0</v>
       </c>
       <c r="R24">
         <v>-1.0</v>
       </c>
       <c r="S24">
         <v>-66435000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>30367000.0</v>
+        <v>2250000.0</v>
       </c>
       <c r="C25">
         <v>-2185000.0</v>
       </c>
       <c r="D25">
         <v>-10399000.0</v>
       </c>
       <c r="E25">
         <v>3858000.0</v>
       </c>
       <c r="F25">
         <v>1802000.0</v>
       </c>
       <c r="G25">
         <v>1232000.0</v>
       </c>
       <c r="H25">
         <v>465000.0</v>
       </c>
       <c r="I25">
         <v>378000.0</v>
       </c>
       <c r="J25">
         <v>2350000.0</v>
       </c>