--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2185,3821 +2188,3934 @@
         <v>280257330.0</v>
       </c>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>74512000.0</v>
+      </c>
+      <c r="C2">
         <v>63112000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>72699000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>61229000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>71005000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>70203000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>53059000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42434000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26468000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25995000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29303000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24980000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25867000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22852000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12084000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13266000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14156000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15106000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3489000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2205000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2390012.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12892954.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3368000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>600.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-8575000.0</v>
+      </c>
+      <c r="C5">
         <v>-2970000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1964000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2063000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>705000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2370000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2805000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2313000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-775000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1801000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1537000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2383000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1764000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>566000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1136000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4356000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1154000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2184000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1308000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1121000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2129000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1796000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1055000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-118529000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>118846000.0</v>
+      </c>
+      <c r="C7">
         <v>100085000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>99844000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>101247000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>81446000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>65540000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>66935000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>66948000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>68000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>69278000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>71337000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>56994000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>58554000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>49348000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>49834000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>47244000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>46114000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>48128000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>28302000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25915000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>27299000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>64000.0</v>
+      </c>
+      <c r="C8">
         <v>63000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>59000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>55000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>53000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="H8">
         <v>50000.0</v>
       </c>
       <c r="I8">
         <v>50000.0</v>
       </c>
       <c r="J8">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="K8">
         <v>49000.0</v>
       </c>
       <c r="L8">
         <v>49000.0</v>
       </c>
       <c r="M8">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="N8">
         <v>48000.0</v>
       </c>
       <c r="O8">
         <v>48000.0</v>
       </c>
       <c r="P8">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="Q8">
         <v>47000.0</v>
       </c>
       <c r="R8">
+        <v>47000.0</v>
+      </c>
+      <c r="S8">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="T8">
         <v>45000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>45000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>1125976000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1112977000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1098892000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1081390000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1062085000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1002106000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>981159000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>40900782.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>5019704.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>2129485000.0</v>
+      </c>
+      <c r="C10">
         <v>1205499000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>828660000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>807875000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>564081000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>303149000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>271042000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>292470000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>340911000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>365929000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>162518000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>140904000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>197160000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>208365000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>242515000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>333279000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>542511000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>603144000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>690959000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>792660000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>44846.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>425453.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>52792000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>924370.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-95878000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>2302185000.0</v>
+      </c>
+      <c r="C12">
         <v>1383351000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1016577000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>976740000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>688136000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>428396000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>418990000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>442389000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>496755000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>492522000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>244773000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>288417000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>341178000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>398722000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>471791000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>502707000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>542511000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>603144000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>690959000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>792660000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>44846.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>425453.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>52792000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>924370.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>95878000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>60000.0</v>
+      </c>
+      <c r="C13">
         <v>58000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>54000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>50000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>48000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="H13">
         <v>50000.0</v>
       </c>
       <c r="I13">
         <v>50000.0</v>
       </c>
       <c r="J13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="K13">
         <v>49000.0</v>
       </c>
       <c r="L13">
         <v>49000.0</v>
       </c>
       <c r="M13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="N13">
         <v>48000.0</v>
       </c>
       <c r="O13">
         <v>48000.0</v>
       </c>
       <c r="P13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="Q13">
         <v>47000.0</v>
       </c>
       <c r="R13">
+        <v>47000.0</v>
+      </c>
+      <c r="S13">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="T13">
         <v>45000.0</v>
       </c>
       <c r="U13">
+        <v>45000.0</v>
+      </c>
+      <c r="V13">
         <v>320000800.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>256698503.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1004.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>629681803.0</v>
+      </c>
+      <c r="C14">
         <v>605434642.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>572518399.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>528725980.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>515086631.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>505614185.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>501748897.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>497701715.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>494190708.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>489994709.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>486959454.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>484034071.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>479735858.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>476199710.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>473644862.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>469768797.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>464719924.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>456495288.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>452207440.0</v>
       </c>
       <c r="T14">
         <v>452207440.0</v>
       </c>
       <c r="U14">
-        <v>447919591.0</v>
+        <v>452207440.0</v>
       </c>
       <c r="V14">
         <v>447919591.0</v>
       </c>
       <c r="W14">
         <v>447919591.0</v>
       </c>
       <c r="X14">
         <v>447919591.0</v>
       </c>
       <c r="Y14">
+        <v>447919591.0</v>
+      </c>
+      <c r="Z14">
         <v>413890300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>404004300.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>48000.0</v>
       </c>
       <c r="P15">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="Q15">
         <v>47000.0</v>
       </c>
       <c r="R15">
+        <v>47000.0</v>
+      </c>
+      <c r="S15">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="T15">
         <v>45000.0</v>
       </c>
       <c r="U15">
+        <v>45000.0</v>
+      </c>
+      <c r="V15">
         <v>800.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>633.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>1004.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>351193000.0</v>
+      </c>
+      <c r="C16">
         <v>241412000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>195438000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>208243000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>223432000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>206867000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>216160000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>167129000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>184042000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>150535000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>139338000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>133793000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>134574000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>125635000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>108344000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>112649000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>90659000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>97116000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>59749000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>51163000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>26132000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>170000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>95000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>22000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>17000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>509000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>466000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>3395000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1511000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>299072000.0</v>
+      </c>
+      <c r="C20">
         <v>208738000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>205750000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>217709000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71020000.0</v>
       </c>
       <c r="F20">
         <v>71020000.0</v>
       </c>
       <c r="G20">
         <v>71020000.0</v>
       </c>
       <c r="H20">
         <v>71020000.0</v>
       </c>
       <c r="I20">
         <v>71020000.0</v>
       </c>
       <c r="J20">
         <v>71020000.0</v>
       </c>
       <c r="K20">
         <v>71020000.0</v>
       </c>
       <c r="L20">
         <v>71020000.0</v>
       </c>
       <c r="M20">
         <v>71020000.0</v>
       </c>
       <c r="N20">
         <v>71020000.0</v>
       </c>
       <c r="O20">
         <v>71020000.0</v>
       </c>
       <c r="P20">
+        <v>71020000.0</v>
+      </c>
+      <c r="Q20">
         <v>59929000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>58281000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>58767000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>43308000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3195000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>3277000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>3228000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>3133000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>320415000.0</v>
+      </c>
+      <c r="C21">
         <v>220567000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>224746000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>231984000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>53922000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>56181000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>58637000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>61582000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>64243000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>66845000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>68094000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>70404000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>73309000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>76495000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>79692000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>82980000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>84503000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>87617000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>57487000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9892000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10689000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11103000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11349000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>266931000.0</v>
+      </c>
+      <c r="C22">
         <v>183146000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>158407000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>144999000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>130232000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>125588000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>119074000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>114435000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>104539000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>99901000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>107857000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>102394000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>102234000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>98453000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>92279000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>86138000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>85683000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>77888000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>47904000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>38365000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31516000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>25842000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>26135000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>4187374000.0</v>
+      </c>
+      <c r="C23">
         <v>2819941000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2324478000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2221395000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1553233000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1254973000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1184342000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1153029000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1188598000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1181924000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>941211000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>950493000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>981496000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>990908000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>989123000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1001362000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1004752000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1057484000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>980847000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>955377000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>320343990.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>320787359.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>187869000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>301352520.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>137215000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>14845000.0</v>
+      </c>
+      <c r="C24">
         <v>38585000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>154111000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>398281000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>400186000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>403654000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>389441000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>391780000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>394405000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>396546000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>87587000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>100724000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>100043000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>99344000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>98649000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>97967000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>97297000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>96616000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>46116001.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>46197334.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>100724000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>100043000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>99344000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>98649000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>97967000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>97297000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>96616000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>46116001.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>46197334.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
+        <v>85405000.0</v>
+      </c>
+      <c r="C26">
         <v>93494000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>82247000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>46202000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>61163000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>83947000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>60686000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>61292000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>46411000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>68566000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>79247000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>81951000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>73941000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>47920000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9193000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9751000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-1995794000.0</v>
+      </c>
+      <c r="C28">
         <v>-1066829000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-574705000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-291257000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-65946000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>186535000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>197379000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>178016000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>132839000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>110891000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14170000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21206000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-34225000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-55359000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-89732000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-183805000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-394882000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-454203000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-562533000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-667322000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>124698154.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-425453.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-25493000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>95878000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>3506994000.0</v>
+      </c>
+      <c r="C29">
         <v>2302947000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1875960000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1696352000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1105169000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>855433000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>783939000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>823373000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>860930000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>886488000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>659895000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>690918000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>715429000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>743676000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>776155000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>793066000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>814969000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>833408000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>798572000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>773541000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-166708000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>235890000.0</v>
+      </c>
+      <c r="C30">
         <v>175210000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>122986000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>120602000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>136173000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>122536000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>111531000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>83021000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>83094000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>59426000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>61800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>52188000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52439000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>73994000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>47466000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>71826000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>48877000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42478000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19010000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13409000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23198000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4633000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10645000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>466719000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>492503000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>522494000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>547927000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>570670000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>586211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>661031000.0</v>
       </c>
       <c r="T31">
         <v>661031000.0</v>
       </c>
       <c r="U31">
+        <v>661031000.0</v>
+      </c>
+      <c r="V31">
         <v>260637977.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>261697071.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31">
         <v>290851920.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-119858000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>2367563000.0</v>
+      </c>
+      <c r="C32">
         <v>1398017000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1031068000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>901966000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>629631000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>376734000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>353096000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>426300000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>485395000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>493161000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>253349000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>202489000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>254264000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>437961000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>499354000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>538110000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>562315000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>572798000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>678457000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>778272000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>44695000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>1291615000.0</v>
+      </c>
+      <c r="C33">
         <v>1019579000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>958934000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>904972000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>547149000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>530123000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>491721000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>457530000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>436762000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>456301000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>464489000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>444253000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>421291000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>355652000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>326829000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>301912000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>298336000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>311302000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>206083000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>100361000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>320014519.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>320009656.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>94755000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>300000000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-95878000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>23188000.0</v>
+      </c>
+      <c r="C34">
         <v>13207000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>12952000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>23417000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>5480000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5342000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5097000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4541000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3953000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4162000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3944000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3638000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5716000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>52701000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>52839000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>49820000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>48531000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>53029000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>88329000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>107899000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>11200000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>3899000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>10500000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>167025000.0</v>
+      </c>
+      <c r="C35">
         <v>153229000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>268148000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>525952000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>488295000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>475563000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>462364000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>463995000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>466977000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>470516000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>163294000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>60940000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>64507000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>153595000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>152977000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>149186000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>147197000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>151505000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>186092000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>204515000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>57316000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>57397334.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>306158000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10500000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>34118000.0</v>
+      </c>
+      <c r="C36">
         <v>47243000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>20557000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>26208000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>24366000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>34811000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>35470000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>22731000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>27671000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>26733000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>22830000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>21563000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16488000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10439000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10659000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4480000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6788000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8622000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5666000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1129000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-90898000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-90577000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1141000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>300000000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-95878000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>1.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>20129000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>14557000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7723000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11235000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>15843000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>11525000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7036000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7440000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5063000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>90753000.0</v>
+      </c>
+      <c r="C39">
         <v>58655000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>67574000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>74082000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>51543000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>48330000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>43026000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>55654000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>67448000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>73774000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>62292000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>63241000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>64354000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>64087000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>50758000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>38779000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>29345000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>22672000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16891000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10582000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>284625.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>352250.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3542000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>428150.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>102491000.0</v>
+      </c>
+      <c r="C40">
         <v>97821000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>66339000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>127895000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>65513000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>50556000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>58261000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>47878000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>44586000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>44936000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>36968000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>39862000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>41119000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>45874000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>39606000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>32539000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>36420000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>58316000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>30242000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>20569000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2390012.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1692954.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>18919000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>5953000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>3100000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2598000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2434000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5410000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>60493000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>81984000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>4000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>411000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>4606854000.0</v>
+      </c>
+      <c r="C42">
         <v>3324211000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2735669000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2241982000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1628458000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1307930000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1198909000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1178828000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1165322000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1148484000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1176484000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1161165000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1145225000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1125976000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1112977000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1098892000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1081390000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1062085000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1002106000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>981159000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-286466000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>40900782.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>19920000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>625177000.0</v>
+      </c>
+      <c r="C45">
         <v>545877000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>514604000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>466551000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>413269000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>351856000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>328483000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>302720000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>283310000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>272194000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>268907000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>196033000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>223232000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>146278000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>152367000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>171974000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>519985000.0</v>
+      </c>
+      <c r="C46">
         <v>448688000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>423739000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>382869000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>334581000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>280399000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>262898000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>239486000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>225844000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>219784000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>219797000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>196033000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>182892000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>146278000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>152367000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>141529000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>144317000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>149075000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>93763000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>80238000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>76932000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>76246000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>76734000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>182892000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>95981000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>101514000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>93547000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>97031000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>99554000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>93763000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>54859000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>76932000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>76246000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-1106190000.0</v>
+      </c>
+      <c r="C48">
         <v>-1056932000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1011910000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-958988000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-940731000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-874317000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-813701000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-761356000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-709417000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-667786000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-623526000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-573029000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-532461000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-486572000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-440955000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-403747000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-369137000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-331720000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-305011000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-308207000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-59362823.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-35902214.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-187691000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-20698.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-486572000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-440955000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-403747000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-369137000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-331720000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-305011000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-308207000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-59362823.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-35902214.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49">
+      <c r="X49"/>
+      <c r="Y49">
         <v>-20698.0</v>
       </c>
-      <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>17090000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>16503000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>20490000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>12045000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>11758000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>11345000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>10996000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>17764000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>105116000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>104381000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2934000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2906000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2886000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2866000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2846000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2827000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2807000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>133691000.0</v>
+      </c>
+      <c r="C51">
         <v>138670000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>253955000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>516618000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>498135000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>489684000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>468421000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>470486000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>473750000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>476820000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>176688000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>162110000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>162935000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>153006000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>152783000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>149474000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>147629000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>148941000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>128426000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>125338000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>124743000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>26522000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>27299000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>17090000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16503000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>20490000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>12045000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>11758000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>11345000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10996000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17764000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>105116000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>104381000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2934000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2906000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2886000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2866000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2846000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2827000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2807000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>11153000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>172700000.0</v>
+      </c>
+      <c r="C53">
         <v>177852000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>187917000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>168865000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>124055000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>125247000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>147948000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>149919000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>155844000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>126593000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>82255000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>147513000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>144018000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>190357000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>229276000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>169428000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>320014519.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>320004846.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>191756000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>4187374000.0</v>
+      </c>
+      <c r="C55">
         <v>2819941000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2324478000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2221395000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1553233000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1254973000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1184342000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1153029000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1188598000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1181924000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>941211000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>950493000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>981496000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>990908000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>989123000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1001362000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1004752000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1057484000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>980847000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>955377000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>320343990.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>320787359.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>187869000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>301352520.0</v>
       </c>
-      <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>2895759000.0</v>
+      </c>
+      <c r="C56">
         <v>1800362000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1365544000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1316423000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1006084000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>724850000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>692621000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>695499000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>751836000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>725623000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>476722000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>506240000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>560205000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>635256000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>662294000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>699450000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>706416000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>746182000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>774764000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>855016000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>329471.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>777703.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>93114000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1352520.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>95878000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>528196000.0</v>
+      </c>
+      <c r="C57">
         <v>402345000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>334476000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>414457000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>376453000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>348116000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>339525000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>269199000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>266441000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>232462000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>223373000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>303751000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>305941000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>197295000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>162940000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>161340000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>144101000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>173384000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>96307000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>76744000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2390012.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1692954.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>48419000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>600.0</v>
       </c>
-      <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>695221000.0</v>
+      </c>
+      <c r="C58">
         <v>555574000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>602624000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>940409000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>864748000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>823679000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>801889000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>733194000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>733418000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>702978000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>386667000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>364691000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>370448000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>350890000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>315917000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>310526000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>291298000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>324889000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>282399000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>281259000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>59706013.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>59090288.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>354577000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>10500600.0</v>
       </c>
-      <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>3492153000.0</v>
+      </c>
+      <c r="C60">
         <v>2264367000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1721854000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1280986000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>688485000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>431294000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>382453000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>419835000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>455180000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>478946000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>554544000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>585802000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>611048000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>640018000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>673206000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>690836000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>713454000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>732595000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>698448000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>674118000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>260637976.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>261697071.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-166708000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5001014.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>137215000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
-      <c r="U62">
+      <c r="U62"/>
+      <c r="V62">
         <v>320000000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>256697070.0</v>
       </c>
-      <c r="W62"/>
-      <c r="X62">
+      <c r="X62"/>
+      <c r="Y62">
         <v>285851910.0</v>
       </c>
-      <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6024,2794 +6140,2847 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>394618000.0</v>
       </c>
       <c r="C2">
         <v>320065000.0</v>
       </c>
       <c r="D2">
         <v>193183000.0</v>
       </c>
       <c r="E2">
         <v>192006000.0</v>
       </c>
       <c r="F2">
         <v>64130000.0</v>
       </c>
       <c r="G2">
         <v>46977000.0</v>
       </c>
       <c r="H2">
         <v>49475000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>43935000.0</v>
       </c>
       <c r="C3">
         <v>33655000.0</v>
       </c>
       <c r="D3">
         <v>29744000.0</v>
       </c>
       <c r="E3">
         <v>29947000.0</v>
       </c>
       <c r="F3">
         <v>10851000.0</v>
       </c>
       <c r="G3">
         <v>9339000.0</v>
       </c>
       <c r="H3">
         <v>4872000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-199408000.0</v>
       </c>
       <c r="C5">
         <v>-185457000.0</v>
       </c>
       <c r="D5">
         <v>-174673000.0</v>
       </c>
       <c r="E5">
         <v>-125147000.0</v>
       </c>
       <c r="F5">
         <v>-118712000.0</v>
       </c>
       <c r="G5">
         <v>-54952000.0</v>
       </c>
       <c r="H5">
         <v>-32893000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-155473000.0</v>
       </c>
       <c r="C6">
         <v>-151802000.0</v>
       </c>
       <c r="D6">
         <v>-144929000.0</v>
       </c>
       <c r="E6">
         <v>-95200000.0</v>
       </c>
       <c r="F6">
         <v>-107861000.0</v>
       </c>
       <c r="G6">
         <v>-45613000.0</v>
       </c>
       <c r="H6">
         <v>-28021000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>207181000.0</v>
       </c>
       <c r="C9">
         <v>116149000.0</v>
       </c>
       <c r="D9">
         <v>51409000.0</v>
       </c>
       <c r="E9">
         <v>18990000.0</v>
       </c>
       <c r="F9">
         <v>-1893000.0</v>
       </c>
       <c r="G9">
         <v>-11817000.0</v>
       </c>
       <c r="H9">
         <v>-1076000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-225897000.0</v>
       </c>
       <c r="C10">
         <v>-189411000.0</v>
       </c>
       <c r="D10">
         <v>-178921000.0</v>
       </c>
       <c r="E10">
         <v>-132946000.0</v>
       </c>
       <c r="F10">
         <v>-124840000.0</v>
       </c>
       <c r="G10">
         <v>-54538000.0</v>
       </c>
       <c r="H10">
         <v>-30006000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>-27688000.0</v>
       </c>
       <c r="C11">
         <v>764000.0</v>
       </c>
       <c r="D11">
         <v>3650000.0</v>
       </c>
       <c r="E11">
         <v>2998000.0</v>
       </c>
       <c r="F11">
         <v>-7520000.0</v>
       </c>
       <c r="G11">
         <v>467000.0</v>
       </c>
       <c r="H11">
         <v>354000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>26489000.0</v>
       </c>
       <c r="C12">
         <v>3954000.0</v>
       </c>
       <c r="D12">
         <v>4248000.0</v>
       </c>
       <c r="E12">
         <v>7799000.0</v>
       </c>
       <c r="F12">
         <v>6128000.0</v>
       </c>
       <c r="G12">
         <v>417000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>25512000.0</v>
       </c>
       <c r="C13">
         <v>22225000.0</v>
       </c>
       <c r="D13">
         <v>13277000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-198209000.0</v>
       </c>
       <c r="C15">
         <v>-190175000.0</v>
       </c>
       <c r="D15">
         <v>-182571000.0</v>
       </c>
       <c r="E15">
         <v>-135944000.0</v>
       </c>
       <c r="F15">
         <v>-117320000.0</v>
       </c>
       <c r="G15">
         <v>-55005000.0</v>
       </c>
       <c r="H15">
         <v>-30360000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-135944000.0</v>
       </c>
       <c r="F16">
         <v>-117320000.0</v>
       </c>
       <c r="G16">
         <v>-55005000.0</v>
       </c>
       <c r="H16">
         <v>-30360000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-198209000.0</v>
       </c>
       <c r="C17">
         <v>-190175000.0</v>
       </c>
       <c r="D17">
         <v>-169282000.0</v>
       </c>
       <c r="E17">
         <v>-135944000.0</v>
       </c>
       <c r="F17">
         <v>-117320000.0</v>
       </c>
       <c r="G17">
         <v>-55005000.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>-977000.0</v>
       </c>
       <c r="C18">
         <v>-3954000.0</v>
       </c>
       <c r="D18">
         <v>-3735000.0</v>
       </c>
       <c r="E18">
         <v>-7799000.0</v>
       </c>
       <c r="F18">
         <v>-6128000.0</v>
       </c>
       <c r="G18">
         <v>224000.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>10057000.0</v>
       </c>
       <c r="F19">
         <v>-16659000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-228838000.0</v>
       </c>
       <c r="C21">
         <v>-189801000.0</v>
       </c>
       <c r="D21">
         <v>-177918000.0</v>
       </c>
       <c r="E21">
         <v>-135204000.0</v>
       </c>
       <c r="F21">
         <v>-102053000.0</v>
       </c>
       <c r="G21">
         <v>-54952000.0</v>
       </c>
       <c r="H21">
         <v>-32893000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>830637000.0</v>
       </c>
       <c r="C23">
         <v>626015000.0</v>
       </c>
       <c r="D23">
         <v>422510000.0</v>
       </c>
       <c r="E23">
         <v>346200000.0</v>
       </c>
       <c r="F23">
         <v>164290000.0</v>
       </c>
       <c r="G23">
         <v>90112000.0</v>
       </c>
       <c r="H23">
         <v>81197000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>43935000.0</v>
       </c>
       <c r="C25">
         <v>33655000.0</v>
       </c>
       <c r="D25">
         <v>29934000.0</v>
       </c>
       <c r="E25">
         <v>29947000.0</v>
       </c>
       <c r="F25">
         <v>10851000.0</v>
       </c>
       <c r="G25">
         <v>9339000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>270716000.0</v>
       </c>
       <c r="C26">
         <v>174394000.0</v>
       </c>
       <c r="D26">
         <v>119054000.0</v>
       </c>
       <c r="E26">
         <v>65168000.0</v>
       </c>
       <c r="F26">
         <v>41765000.0</v>
       </c>
       <c r="G26">
         <v>19142000.0</v>
       </c>
       <c r="H26">
         <v>12727000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>165303000.0</v>
       </c>
       <c r="C28">
         <v>131556000.0</v>
       </c>
       <c r="D28">
         <v>108421000.0</v>
       </c>
       <c r="E28">
         <v>89026000.0</v>
       </c>
       <c r="F28">
         <v>58395000.0</v>
       </c>
       <c r="G28">
         <v>23993000.0</v>
       </c>
       <c r="H28"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>-27688000.0</v>
       </c>
       <c r="C29">
         <v>764000.0</v>
       </c>
       <c r="D29">
         <v>1629000.0</v>
       </c>
       <c r="E29">
         <v>2998000.0</v>
       </c>
       <c r="F29">
         <v>-7520000.0</v>
       </c>
       <c r="G29">
         <v>467000.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>436019000.0</v>
       </c>
       <c r="C30">
         <v>305950000.0</v>
       </c>
       <c r="D30">
         <v>229327000.0</v>
       </c>
       <c r="E30">
         <v>154194000.0</v>
       </c>
       <c r="F30">
         <v>100160000.0</v>
       </c>
       <c r="G30">
         <v>43135000.0</v>
       </c>
       <c r="H30">
         <v>31722000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>2941000.0</v>
       </c>
       <c r="C31">
         <v>390000.0</v>
       </c>
       <c r="D31">
         <v>-1003000.0</v>
       </c>
       <c r="E31">
         <v>2258000.0</v>
       </c>
       <c r="F31">
         <v>-22787000.0</v>
       </c>
       <c r="G31">
         <v>414000.0</v>
       </c>
       <c r="H31">
         <v>2887000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>601799000.0</v>
       </c>
       <c r="C32">
         <v>436214000.0</v>
       </c>
       <c r="D32">
         <v>244592000.0</v>
       </c>
       <c r="E32">
         <v>210996000.0</v>
       </c>
       <c r="F32">
         <v>62237000.0</v>
       </c>
       <c r="G32">
         <v>35160000.0</v>
       </c>
       <c r="H32">
         <v>48399000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>149490000.0</v>
+      </c>
+      <c r="C2">
         <v>123855000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>111420000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>97766000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>98110000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>87322000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>95571000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76812000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>79089000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>68593000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44499000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52694000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>47452000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>48538000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49932000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>54590000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>50516000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36968000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20793000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17738000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8817000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16781000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19791000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12555000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9517000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5115000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>20943000.0</v>
+      </c>
+      <c r="C3">
         <v>14989000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14744000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11600000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8758000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8707000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9139000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8095000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8108000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8313000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8167000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7792000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6752000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7033000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8357000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7853000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7649000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6088000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3441000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2563000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2450000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2397000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2939000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2737000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2334000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1329000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-43350000.0</v>
+      </c>
+      <c r="C5">
         <v>-45689000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-36625000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-58758000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-61105000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-58843000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-49892000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-50541000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-41667000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-43357000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-48081000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-37803000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-44383000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-44406000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-47383000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-31431000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-37058000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19332000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-594000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-86676000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-15950000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-12291000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-18802000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12845000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-11151000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12154000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-22407000.0</v>
+      </c>
+      <c r="C6">
         <v>-30700000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-21881000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-47158000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-52347000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-50136000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-40753000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-42446000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-33559000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-35044000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-39914000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-30011000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-37631000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-37373000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-39026000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-23578000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-29409000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13244000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2847000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-84113000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-13500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9894000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-15863000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10108000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8817000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10825000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>84576000.0</v>
+      </c>
+      <c r="C9">
         <v>76493000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>68232000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>57314000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>46388000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>35247000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>36817000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>27996000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>27162000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24174000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>15287000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14967000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14593000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6357000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1830000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8467000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4958000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3735000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6685000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-12451000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2463000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1411000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4054000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1885000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2181000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3698000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-43931000.0</v>
+      </c>
+      <c r="C10">
         <v>-46814000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-41644000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-59348000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-63476000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-61429000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-51670000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-50995000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-42491000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-44255000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-49486000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-39216000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-45128000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-45091000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-38218000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-32917000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-39490000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-22321000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3345000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-89653000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-16225000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-15618000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-18229000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-13605000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8743000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13961000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>5327000.0</v>
+      </c>
+      <c r="C11">
         <v>-1792000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11278000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-41091000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2938000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-813000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>675000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>944000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-860000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1011000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1352000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>761000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>526000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1010000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1693000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2073000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4388000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-6541000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1684000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>440000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>264000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>718000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>463000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>286000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>581000.0</v>
+      </c>
+      <c r="C12">
         <v>1274000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5019000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>590000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2371000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2586000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1778000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>454000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>824000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>898000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1405000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1413000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>745000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>685000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>892000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1486000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2432000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2989000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2751000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2977000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>275000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>131810.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>29000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>16486000.0</v>
+      </c>
+      <c r="C13">
         <v>10149000.0</v>
       </c>
-      <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
+        <v>5019000.0</v>
+      </c>
+      <c r="G13">
         <v>4209000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-49258000.0</v>
+      </c>
+      <c r="C15">
         <v>-45022000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-52922000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-18257000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-66414000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-60616000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-52345000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-51939000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-41631000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-44260000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-50497000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-40568000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-45889000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-45617000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-37208000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-34610000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-37417000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-26709000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3196000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-87969000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-16665000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-15882000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-18947000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-12605000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-9206000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-14247000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-45889000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-45617000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-37208000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-34610000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-37417000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-26709000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-4731643.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-87969000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1059094.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-23560263.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-12605000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-9206000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-14247000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-49258000.0</v>
+      </c>
+      <c r="C17">
         <v>-45022000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-52922000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-18257000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-66414000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-60616000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-52345000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-51939000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-41631000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-44260000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-50497000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-40568000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-45889000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-45617000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-37208000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-34610000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-37417000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-26709000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-26366310.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-87969000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1059094.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1925596.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-18947000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-12605000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>15905000.0</v>
+      </c>
+      <c r="C18">
         <v>8875000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4570000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-590000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2371000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2586000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1778000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-454000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-824000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-898000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1405000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1413000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-745000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-685000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-892000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1486000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2432000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2989000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2751000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2977000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-275000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-127000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>11000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-29000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>1611000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-103000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>571000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3899000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>13488000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>17630994.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-34381000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>86196.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4810.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-57514000.0</v>
+      </c>
+      <c r="C21">
         <v>-55969000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-51042000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-58969000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-59639000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-59188000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-51549000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-51899000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-43274000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-43079000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-47883000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-38859000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-45159000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-46017000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-37223000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-32002000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-33159000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-32820000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-24331000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-52295000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13134000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-12291000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-18802000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-12845000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-11151000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-12154000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>291580000.0</v>
+      </c>
+      <c r="C23">
         <v>256317000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>230694000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>214049000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>204137000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>181757000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>183937000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>156707000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>149525000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>135846000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>107669000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>106520000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>107204000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>100912000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>88985000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>95059000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>88633000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>73523000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>51809000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>57582000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>24414000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30483000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>34539000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23515000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18487000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13571000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>20943000.0</v>
+      </c>
+      <c r="C25">
         <v>14990000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14744000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11726000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8758000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8707000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9139000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8095000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8108000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8313000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8167000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7792000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6752000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7033000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8357000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7853000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7649000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6088000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3441000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2563000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2450000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2397000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2939000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>82429000.0</v>
+      </c>
+      <c r="C26">
         <v>80513000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>78779000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>70694000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>66134000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>55109000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>48255000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>47723000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>39912000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>38504000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>37488000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>26626000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>31035000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>23905000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>15018000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>17508000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>19165000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13477000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>11968000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14189000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8529000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7078000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>8133000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4903000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3156000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2950000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>59661000.0</v>
+      </c>
+      <c r="C28">
         <v>51949000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>40495000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>45589000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>39893000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39326000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40111000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>32172000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>30524000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>28749000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25887000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>27200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>28717000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28469000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>24035000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22961000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18952000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>23078000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>32740000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>25655000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7068000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6624000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6615000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6057000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>5327000.0</v>
+      </c>
+      <c r="C29">
         <v>-1792000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11278000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-41091000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2938000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-813000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>675000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>944000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-860000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1011000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1352000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>761000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>526000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1010000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1693000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2073000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4388000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-6541000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1684000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>440000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>264000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>718000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1000000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>142090000.0</v>
+      </c>
+      <c r="C30">
         <v>132462000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>119274000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>116283000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>106027000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>94435000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>88366000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>79895000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>70436000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>67253000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>63170000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>53826000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>59752000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>52374000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39053000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40469000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38117000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36555000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>31016000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39844000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15597000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>13702000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14748000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10960000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8970000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8456000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>13583000.0</v>
+      </c>
+      <c r="C31">
         <v>9155000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>9398000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-379000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3837000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2241000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-121000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>904000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>783000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1176000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1603000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-357000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>31000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>926000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-995000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-915000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6331000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>10499000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>20986000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-37358000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3091000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3327000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>573000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-760000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2408000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1807000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>234066000.0</v>
+      </c>
+      <c r="C32">
         <v>200348000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>179652000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>155080000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>144498000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>122569000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>132388000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>104808000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>106251000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>92767000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>59991000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>67661000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>62045000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>54895000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>51762000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>63057000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>55474000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>40703000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>27478000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5287000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>11280000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>18192000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>15737000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>10670000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7336000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1417000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8838,2820 +9007,2867 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>275302000.0</v>
       </c>
       <c r="C2">
         <v>166434000.0</v>
       </c>
       <c r="D2">
         <v>245871000.0</v>
       </c>
       <c r="E2">
         <v>692075000.0</v>
       </c>
       <c r="F2">
         <v>53933000.0</v>
       </c>
       <c r="G2">
         <v>97694000.0</v>
       </c>
       <c r="H2">
         <v>143390000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>156285000</v>
       </c>
       <c r="C3">
         <v>67093000</v>
       </c>
       <c r="D3">
         <v>54707000</v>
       </c>
       <c r="E3">
         <v>42412000</v>
       </c>
       <c r="F3">
         <v>25699000</v>
       </c>
       <c r="G3">
         <v>25121000</v>
       </c>
       <c r="H3">
         <v>24316000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-450576000.0</v>
       </c>
       <c r="F4">
         <v>636014000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-7502000.0</v>
       </c>
       <c r="F5">
         <v>13636000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>558243000.0</v>
       </c>
       <c r="C6">
         <v>108868000.0</v>
       </c>
       <c r="D6">
         <v>-79437000.0</v>
       </c>
       <c r="E6">
         <v>-446204000.0</v>
       </c>
       <c r="F6">
         <v>638142000.0</v>
       </c>
       <c r="G6">
         <v>-43761000.0</v>
       </c>
       <c r="H6">
         <v>-45696000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-58777000.0</v>
       </c>
       <c r="C7">
         <v>45790000.0</v>
       </c>
       <c r="D7">
         <v>-7293000.0</v>
       </c>
       <c r="E7">
         <v>-47686000.0</v>
       </c>
       <c r="F7">
         <v>-8018000.0</v>
       </c>
       <c r="G7">
         <v>8783000.0</v>
       </c>
       <c r="H7">
         <v>-5622000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-9430000.0</v>
       </c>
       <c r="F8">
         <v>-7789000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>2963000.0</v>
       </c>
       <c r="C9">
         <v>-51589000.0</v>
       </c>
       <c r="D9">
         <v>-2049000.0</v>
       </c>
       <c r="E9">
         <v>-9430000.0</v>
       </c>
       <c r="F9">
         <v>-7789000.0</v>
       </c>
       <c r="G9">
         <v>4497000.0</v>
       </c>
       <c r="H9">
         <v>1726000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-39885000.0</v>
       </c>
       <c r="C10">
         <v>-12398000.0</v>
       </c>
       <c r="D10">
         <v>-15562000.0</v>
       </c>
       <c r="E10">
         <v>-25964000.0</v>
       </c>
       <c r="F10">
         <v>-12688000.0</v>
       </c>
       <c r="G10">
         <v>-11260000.0</v>
       </c>
       <c r="H10">
         <v>-10434000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1591000.0</v>
       </c>
       <c r="F11">
         <v>-561000.0</v>
       </c>
       <c r="G11">
         <v>14318000.0</v>
       </c>
       <c r="H11">
         <v>3943000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>42514000.0</v>
       </c>
       <c r="F12">
         <v>40534000.0</v>
       </c>
       <c r="G12">
         <v>9126000.0</v>
       </c>
       <c r="H12">
         <v>5562000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-25279000.0</v>
       </c>
       <c r="F13">
         <v>-12897000.0</v>
       </c>
       <c r="G13">
         <v>1228000.0</v>
       </c>
       <c r="H13">
         <v>3086000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>43935000.0</v>
       </c>
       <c r="C14">
         <v>33655000.0</v>
       </c>
       <c r="D14">
         <v>29744000.0</v>
       </c>
       <c r="E14">
         <v>29947000.0</v>
       </c>
       <c r="F14">
         <v>10851000.0</v>
       </c>
       <c r="G14">
         <v>9339000.0</v>
       </c>
       <c r="H14">
         <v>4872000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>31608000.0</v>
       </c>
       <c r="F15">
         <v>11568000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>833545000.0</v>
       </c>
       <c r="C16">
         <v>275302000.0</v>
       </c>
       <c r="D16">
         <v>166434000.0</v>
       </c>
       <c r="E16">
         <v>245871000.0</v>
       </c>
       <c r="F16">
         <v>692075000.0</v>
       </c>
       <c r="G16">
         <v>53933000.0</v>
       </c>
       <c r="H16">
         <v>97694000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-321806000.0</v>
       </c>
       <c r="C18">
         <v>-115983000.0</v>
       </c>
       <c r="D18">
         <v>-153574000.0</v>
       </c>
       <c r="E18">
         <v>-148950000.0</v>
       </c>
       <c r="F18">
         <v>-97490000.0</v>
       </c>
       <c r="G18">
         <v>-52878000.0</v>
       </c>
       <c r="H18">
         <v>-45921000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>-59068000.0</v>
       </c>
       <c r="C19">
         <v>-98327000.0</v>
       </c>
       <c r="D19">
         <v>-122376000.0</v>
       </c>
       <c r="E19">
         <v>-237843000.0</v>
       </c>
       <c r="F19">
         <v>-92134000.0</v>
       </c>
       <c r="G19">
         <v>-37329000.0</v>
       </c>
       <c r="H19">
         <v>-237843000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>1146057000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>20500000.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>-61472000.0</v>
       </c>
       <c r="C21">
         <v>302947000.0</v>
       </c>
       <c r="D21">
         <v>2091000.0</v>
       </c>
       <c r="E21">
         <v>-271000.0</v>
       </c>
       <c r="F21">
         <v>98895000.0</v>
       </c>
       <c r="G21">
         <v>98895000.0</v>
       </c>
       <c r="H21">
         <v>-737000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-198209000.0</v>
       </c>
       <c r="C22">
         <v>-190175000.0</v>
       </c>
       <c r="D22">
         <v>-182571000.0</v>
       </c>
       <c r="E22">
         <v>-135944000.0</v>
       </c>
       <c r="F22">
         <v>-117320000.0</v>
       </c>
       <c r="G22">
         <v>-55005000.0</v>
       </c>
       <c r="H22">
         <v>-30360000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-113487000.0</v>
       </c>
       <c r="C23">
         <v>-46265000.0</v>
       </c>
       <c r="D23">
         <v>5278000.0</v>
       </c>
       <c r="E23">
         <v>2312000.0</v>
       </c>
       <c r="F23">
         <v>845297000.0</v>
       </c>
       <c r="G23">
         <v>21478000.0</v>
       </c>
       <c r="H23">
         <v>-83000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>2642000.0</v>
       </c>
       <c r="C24">
         <v>2901000.0</v>
       </c>
       <c r="D24">
         <v>3660000.0</v>
       </c>
       <c r="E24">
         <v>-237843000.0</v>
       </c>
       <c r="F24">
         <v>-66435000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>7098000.0</v>
       </c>
       <c r="C25">
         <v>4425000.0</v>
       </c>
       <c r="D25">
         <v>7084000.0</v>
       </c>
       <c r="E25">
         <v>-7928000.0</v>
       </c>
       <c r="F25">
         <v>20118000.0</v>
       </c>
       <c r="G25">
         <v>5621000.0</v>
       </c>
       <c r="H25">
         <v>797000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-15722000.0</v>
       </c>
       <c r="E26">
         <v>-31608000.0</v>
       </c>
       <c r="F26">
         <v>-30358000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>71099000.0</v>
       </c>
       <c r="C27">
         <v>56816000.0</v>
       </c>
       <c r="D27">
         <v>53461000.0</v>
       </c>
       <c r="E27">
         <v>55649000.0</v>
       </c>
       <c r="F27">
         <v>32557000.0</v>
       </c>
       <c r="G27">
         <v>4218000.0</v>
       </c>
       <c r="H27">
         <v>3930000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>1071271000.0</v>
       </c>
       <c r="C28">
         <v>256682000.0</v>
       </c>
       <c r="D28">
         <v>7369000.0</v>
       </c>
       <c r="E28">
         <v>2041000.0</v>
       </c>
       <c r="F28">
         <v>799939000.0</v>
       </c>
       <c r="G28">
         <v>21478000.0</v>
       </c>
       <c r="H28">
         <v>-83000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-165521000.0</v>
       </c>
       <c r="C29">
         <v>-48890000.0</v>
       </c>
       <c r="D29">
         <v>-98867000.0</v>
       </c>
       <c r="E29">
         <v>-106538000.0</v>
       </c>
       <c r="F29">
         <v>-71791000.0</v>
       </c>
       <c r="G29">
         <v>-27757000.0</v>
       </c>
       <c r="H29">
         <v>-21605000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-347397000.0</v>
       </c>
       <c r="C30">
         <v>-98327000.0</v>
       </c>
       <c r="D30">
         <v>12018000.0</v>
       </c>
       <c r="E30">
         <v>-346079000.0</v>
       </c>
       <c r="F30">
         <v>-92134000.0</v>
       </c>
       <c r="G30">
         <v>-37329000.0</v>
       </c>
       <c r="H30">
         <v>-24316000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>1205499000.0</v>
+      </c>
+      <c r="C2">
         <v>828660000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>812710000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>568988000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>308251000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>275302000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>296792000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>344551000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>369778000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>166434000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>144492000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>200754000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>211702000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>245871000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>336287000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>546629000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>607776000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>692075000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>793789000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>109041000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35339000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>53933000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>66480000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78179000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>83087000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>97694000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>26047000</v>
+      </c>
+      <c r="C3">
         <v>27065000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>49654000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>45912000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>32042000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>28677000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21554000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11018000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15344000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19177000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10414000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21047000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10572000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12674000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14993000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8349000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12828000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6242000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14252000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5748000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1653000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4046000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7344000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2159000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9217000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6401000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-34296000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-91697000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-209575000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-65579000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-83725000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-104441000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>741276057.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-380607.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-440450.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>4348000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12815000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9247000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-10567000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6633000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11714000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>25277651.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>62762.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9587.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>548166000.0</v>
+      </c>
+      <c r="C6">
         <v>376839000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>20835000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>243722000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>260737000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>32949000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-21490000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-47759000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-25227000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>203344000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>21942000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-56262000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10948000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-34169000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-90416000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-210342000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-61147000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-84299000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-101714000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>684748000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>73702000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-18594000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-12547000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-11699000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4908000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-14607000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>24607000.0</v>
+      </c>
+      <c r="C7">
         <v>-51821000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-44755000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12183000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10584000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22767000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>24426000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-742000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4268000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>17838000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-12891000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8158000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>15868000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2112000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2013000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-12928000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-26183000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6562000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-8473000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>18279000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-10895000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6929000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4766000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5447000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>699000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-11816000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-14116000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>21322000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-17826000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-7282000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-5644000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2812000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-10601000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-13927000.0</v>
+      </c>
+      <c r="C9">
         <v>-49096000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9797000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5318000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-13315000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-809000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-28007000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2369000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-23208000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1995000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-12255000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2365000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>25549000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-14116000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>21322000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-22500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-7282000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5644000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2812000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8979000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-20191000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>611000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2137000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1767000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2988000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1901000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>30373000.0</v>
+      </c>
+      <c r="C10">
         <v>-24571000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-14318000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14054000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5205000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6308000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5280000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9648000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4979000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7509000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4629000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-322000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3899000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6712000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8329000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1333000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7170000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9132000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-462000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6879000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5417000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>70000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3120000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-649000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10431000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>10867000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15356000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1304000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2230000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-369000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2312000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>28000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2761617.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>697058.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1475559.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>8082000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3278000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>15777000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>16483000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14761000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11285000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15608000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16198000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-577000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-19915000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>38895666.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-81333.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21634667.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-2084000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5058000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1252000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-12494000.0</v>
       </c>
       <c r="O13">
+        <v>-12494000.0</v>
+      </c>
+      <c r="P13">
         <v>-10174000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-7415000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8115000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>425000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-13676000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3501000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2337000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1943000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-3914000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4336000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3286000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>20943000.0</v>
+      </c>
+      <c r="C14">
         <v>14990000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14744000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11726000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8758000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8707000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9139000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8095000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8108000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8313000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8167000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7792000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6752000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7033000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8357000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7853000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7649000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6088000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3441000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2563000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2450000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2397000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2939000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2737000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2334000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1329000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>2027000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1915000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2856000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2212000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>1753665000.0</v>
+      </c>
+      <c r="C16">
         <v>1205499000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>833545000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>812710000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>568988000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>308251000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>275302000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>296792000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>344551000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>369778000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>166434000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>144492000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>200754000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>211702000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>245871000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>336287000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>546629000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>607776000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>692075000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>793789000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>109041000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35339000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>53933000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>66480000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>78179000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>83087000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-137336000.0</v>
+      </c>
+      <c r="C18">
         <v>-77397000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-114185000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-69435000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-55284000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-82902000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-23941000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-41933000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-28344000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-21765000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-52631000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-46248000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-16636000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-38059000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-33939000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-31346000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-51084000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-32581000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-36166000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-19043000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-22756000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-19525000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-13686000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11476000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13610000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-14106000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>13409000.0</v>
+      </c>
+      <c r="C19">
         <v>-1349000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-54493000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-207228000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7421000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-28601000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-17926000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17304000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-10841000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-52256000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>61171000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-31964000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6220000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1705000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-58230000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-179613000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-12313000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-71830000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-80687000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5748000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1653000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4046000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7344000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
+        <v>1079292000.0</v>
+      </c>
+      <c r="C20">
         <v>450347000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>280604000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>468806000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>303841000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>92806000.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-76000.0</v>
+      </c>
+      <c r="C21">
         <v>-73000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-72888000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2250000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8379000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22045000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2931000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2823000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-82000.0</v>
       </c>
       <c r="O21">
+        <v>-82000.0</v>
+      </c>
+      <c r="P21">
         <v>-78000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-77000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45000.0</v>
       </c>
       <c r="S21">
         <v>-45000.0</v>
       </c>
       <c r="T21">
-        <v>98895000.0</v>
+        <v>-45000.0</v>
       </c>
       <c r="U21">
         <v>98895000.0</v>
       </c>
       <c r="V21">
         <v>98895000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="W21">
         <v>98895000.0</v>
       </c>
+      <c r="X21"/>
       <c r="Y21">
         <v>98895000.0</v>
       </c>
       <c r="Z21">
         <v>98895000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21">
+        <v>98895000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-49258000.0</v>
+      </c>
+      <c r="C22">
         <v>-45022000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-52922000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-18257000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-66414000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-60616000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-52345000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-51939000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-41631000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-44260000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-50497000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-40568000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-45889000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-45617000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-37208000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-34610000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-37417000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-26709000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3196000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-87969000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-16665000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-15882000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-18947000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-12605000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-9206000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-14247000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>1060110000.0</v>
+      </c>
+      <c r="C23">
         <v>-39848000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-47815000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-35889000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4917000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>652000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3114000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2379000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1230000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-52988000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>167000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>948000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2027000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2136000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>550000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2212000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-14939000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>14489000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2197000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>734768000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1940000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-140000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>609000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>347000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20517000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>141</v>
+      </c>
+      <c r="B24">
+        <v>1588000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>85000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>753000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1099000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>786000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14028000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10815000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-33079000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>73617000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-10102000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>20471000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1147000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-65588000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-179613000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>515000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-66435000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>-127396000.0</v>
+      </c>
+      <c r="C25">
         <v>2250000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2185000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-10399000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3858000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1802000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1232000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>465000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>378000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2350000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2877000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1239000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2113000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>855000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1324000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1287000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-983000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-9556000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-22190000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>35133000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3288000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3887000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3407000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4808000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>695000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>16191000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>5163000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-5163000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3370000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-5384000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-5053000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1915000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2856000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-4567000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-15429000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-8756000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1840000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-30358000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>19561000.0</v>
+      </c>
+      <c r="C27">
         <v>28116000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>18205000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15727000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17933000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>19234000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>16872000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12896000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13955000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13093000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10063000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>14098000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>15264000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14036000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12337000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14485000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>16869000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11958000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8384000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>21793000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1289000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1090000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1104000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1190000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1085000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>838000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>708615000.0</v>
+      </c>
+      <c r="C28">
         <v>463293000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>189537000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>475686000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>290545000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>115503000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>183000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-444000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1764000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>258707000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2506000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>860000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1945000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2058000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>472000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2135000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-15010000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14444000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1840000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>704410000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>96955000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>414000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>609000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>347000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20517000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-111289000.0</v>
+      </c>
+      <c r="C29">
         <v>-50332000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-64531000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-23523000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-23242000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-54225000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2387000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-30915000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-13000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2588000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-42217000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-25201000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6064000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-25385000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-18946000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-22997000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-38256000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-26339000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-21914000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-13295000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-21103000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-15479000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6342000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9317000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4393000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7705000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-48888000.0</v>
+      </c>
+      <c r="C30">
         <v>-35720000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-104147000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-207228000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7421000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-28601000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-17926000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17304000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-10841000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-52256000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>61171000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-31964000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6220000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10969000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-73223000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-188713000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12313000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-71830000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-80687000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5748000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1653000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4046000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7344000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2159000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-21425000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6401000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>