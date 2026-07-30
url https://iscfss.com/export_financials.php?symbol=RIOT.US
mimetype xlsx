--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1967,53 +1967,55 @@
         <v>68846796.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>9496349.0</v>
       </c>
       <c r="W15">
         <v>5919695.0</v>
       </c>
       <c r="X15">
         <v>2712035.0</v>
       </c>
       <c r="Y15">
         <v>1555770.0</v>
       </c>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>40</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>37117000.0</v>
+      </c>
       <c r="C16">
-        <v>2892000.0</v>
+        <v>12536000.0</v>
       </c>
       <c r="D16">
         <v>6531000.0</v>
       </c>
       <c r="E16">
         <v>2882000.0</v>
       </c>
       <c r="F16">
         <v>8107000.0</v>
       </c>
       <c r="G16">
         <v>97000.0</v>
       </c>
       <c r="H16">
         <v>97000.0</v>
       </c>
       <c r="I16">
         <v>96698.0</v>
       </c>
       <c r="J16">
         <v>96698.0</v>
       </c>
       <c r="K16">
         <v>96698.0</v>
       </c>
@@ -2222,51 +2224,51 @@
       <c r="T20">
         <v>387239.0</v>
       </c>
       <c r="U20">
         <v>387239.0</v>
       </c>
       <c r="V20">
         <v>387000.0</v>
       </c>
       <c r="W20">
         <v>387000.0</v>
       </c>
       <c r="X20">
         <v>387000.0</v>
       </c>
       <c r="Y20">
         <v>387000.0</v>
       </c>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
-        <v>30187000.0</v>
+        <v>190520000.0</v>
       </c>
       <c r="C21">
         <v>34053000.0</v>
       </c>
       <c r="D21">
         <v>26017000.0</v>
       </c>
       <c r="E21">
         <v>21477000.0</v>
       </c>
       <c r="F21">
         <v>14162000.0</v>
       </c>
       <c r="G21">
         <v>336000.0</v>
       </c>
       <c r="H21">
         <v>459000.0</v>
       </c>
       <c r="I21">
         <v>1207509.0</v>
       </c>
       <c r="J21">
         <v>1263893.0</v>
       </c>
@@ -2646,51 +2648,51 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>46332000.0</v>
+        <v>633241000.0</v>
       </c>
       <c r="C28">
         <v>335301000.0</v>
       </c>
       <c r="D28">
         <v>-575824000.0</v>
       </c>
       <c r="E28">
         <v>-208077000.0</v>
       </c>
       <c r="F28">
         <v>-298876000.0</v>
       </c>
       <c r="G28">
         <v>-223382000.0</v>
       </c>
       <c r="H28">
         <v>-7072000.0</v>
       </c>
       <c r="I28">
         <v>1470693.0</v>
       </c>
       <c r="J28">
         <v>-41516391.0</v>
       </c>
@@ -2774,51 +2776,51 @@
       <c r="J29">
         <v>41259612.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
-        <v>29788000.0</v>
+        <v>38096000.0</v>
       </c>
       <c r="C30">
         <v>33602000.0</v>
       </c>
       <c r="D30">
         <v>40065000.0</v>
       </c>
       <c r="E30">
         <v>46675000.0</v>
       </c>
       <c r="F30">
         <v>25260000.0</v>
       </c>
       <c r="G30">
         <v>0.0</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30">
         <v>4539.0</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
@@ -3146,51 +3148,51 @@
       </c>
       <c r="U35">
         <v>3622726.0</v>
       </c>
       <c r="V35">
         <v>3891946.0</v>
       </c>
       <c r="W35">
         <v>4017261.0</v>
       </c>
       <c r="X35">
         <v>4348913.0</v>
       </c>
       <c r="Y35">
         <v>879368.0</v>
       </c>
       <c r="Z35">
         <v>295885.0</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>1776484000.0</v>
+        <v>549022000.0</v>
       </c>
       <c r="C36">
         <v>159144000.0</v>
       </c>
       <c r="D36">
         <v>116911000.0</v>
       </c>
       <c r="E36">
         <v>43381000.0</v>
       </c>
       <c r="F36">
         <v>51526000.0</v>
       </c>
       <c r="G36">
         <v>33093000.0</v>
       </c>
       <c r="H36">
         <v>703000.0</v>
       </c>
       <c r="I36">
         <v>-142708096725.0</v>
       </c>
       <c r="J36">
         <v>-27091999800000.0</v>
       </c>
@@ -3338,51 +3340,51 @@
       <c r="T38">
         <v>85000.0</v>
       </c>
       <c r="U38">
         <v>37000.0</v>
       </c>
       <c r="V38">
         <v>44000.0</v>
       </c>
       <c r="W38">
         <v>69000.0</v>
       </c>
       <c r="X38">
         <v>55000.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38">
         <v>40000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>185405000.0</v>
+        <v>177097000.0</v>
       </c>
       <c r="C39">
         <v>153749000.0</v>
       </c>
       <c r="D39">
         <v>29107000.0</v>
       </c>
       <c r="E39">
         <v>56958000.0</v>
       </c>
       <c r="F39">
         <v>235022000.0</v>
       </c>
       <c r="G39">
         <v>12883000.0</v>
       </c>
       <c r="H39">
         <v>1349000.0</v>
       </c>
       <c r="I39">
         <v>1378534.0</v>
       </c>
       <c r="J39">
         <v>739020.0</v>
       </c>
@@ -3416,54 +3418,54 @@
       <c r="T39">
         <v>156441.0</v>
       </c>
       <c r="U39">
         <v>58036.0</v>
       </c>
       <c r="V39">
         <v>34338.0</v>
       </c>
       <c r="W39"/>
       <c r="X39">
         <v>18718.0</v>
       </c>
       <c r="Y39">
         <v>350000.0</v>
       </c>
       <c r="Z39">
         <v>108901.0</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>186154000.0</v>
+        <v>149037000.0</v>
       </c>
       <c r="C40">
-        <v>134949000.0</v>
+        <v>125305000.0</v>
       </c>
       <c r="D40">
         <v>88906000.0</v>
       </c>
       <c r="E40">
         <v>98207000.0</v>
       </c>
       <c r="F40">
         <v>80552000.0</v>
       </c>
       <c r="G40">
         <v>1679000.0</v>
       </c>
       <c r="H40">
         <v>2187000.0</v>
       </c>
       <c r="I40">
         <v>16340.0</v>
       </c>
       <c r="J40">
         <v>398223.0</v>
       </c>
       <c r="K40">
         <v>565014.0</v>
       </c>
@@ -3794,51 +3796,51 @@
       <c r="T45">
         <v>3529291.0</v>
       </c>
       <c r="U45">
         <v>3307999.0</v>
       </c>
       <c r="V45">
         <v>3431678.0</v>
       </c>
       <c r="W45">
         <v>3553415.0</v>
       </c>
       <c r="X45">
         <v>3764008.0</v>
       </c>
       <c r="Y45">
         <v>3184798.0</v>
       </c>
       <c r="Z45"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
-        <v>1558887000.0</v>
+        <v>1398554000.0</v>
       </c>
       <c r="C46">
         <v>1366279000.0</v>
       </c>
       <c r="D46">
         <v>899581000.0</v>
       </c>
       <c r="E46">
         <v>714228000.0</v>
       </c>
       <c r="F46">
         <v>542339000.0</v>
       </c>
       <c r="G46">
         <v>10143000.0</v>
       </c>
       <c r="H46">
         <v>6867000.0</v>
       </c>
       <c r="I46">
         <v>26269.0</v>
       </c>
       <c r="J46">
         <v>4294166.0</v>
       </c>
@@ -4124,51 +4126,51 @@
       <c r="L50">
         <v>158922.0</v>
       </c>
       <c r="M50">
         <v>152559.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>279849000.0</v>
+        <v>866758000.0</v>
       </c>
       <c r="C51">
         <v>613161000.0</v>
       </c>
       <c r="D51">
         <v>21345000.0</v>
       </c>
       <c r="E51">
         <v>22251000.0</v>
       </c>
       <c r="F51">
         <v>13439000.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>368000.0</v>
       </c>
       <c r="I51">
         <v>4412335.0</v>
       </c>
       <c r="J51">
         <v>135574.0</v>
       </c>
       <c r="K51">
         <v>139611.0</v>
@@ -8120,52 +8122,56 @@
       </c>
       <c r="CM15">
         <v>2712035.0</v>
       </c>
       <c r="CN15">
         <v>1879576.0</v>
       </c>
       <c r="CO15">
         <v>1555770.0</v>
       </c>
       <c r="CP15">
         <v>1555770.0</v>
       </c>
       <c r="CQ15">
         <v>1555770.0</v>
       </c>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
     </row>
     <row r="16" spans="1:99">
       <c r="A16" t="s">
         <v>40</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>64707000.0</v>
+      </c>
+      <c r="C16">
+        <v>37117000.0</v>
+      </c>
       <c r="D16">
         <v>20189000.0</v>
       </c>
       <c r="E16">
         <v>22407000.0</v>
       </c>
       <c r="F16">
         <v>11504000.0</v>
       </c>
       <c r="G16">
         <v>12536000.0</v>
       </c>
       <c r="H16">
         <v>37331000.0</v>
       </c>
       <c r="I16">
         <v>34832000.0</v>
       </c>
       <c r="J16">
         <v>32197000.0</v>
       </c>
       <c r="K16">
         <v>32537999.0</v>
       </c>
       <c r="L16">
@@ -9028,93 +9034,93 @@
       <c r="CM20">
         <v>387000.0</v>
       </c>
       <c r="CN20">
         <v>387000.0</v>
       </c>
       <c r="CO20">
         <v>387000.0</v>
       </c>
       <c r="CP20">
         <v>387239.0</v>
       </c>
       <c r="CQ20">
         <v>387000.0</v>
       </c>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
     </row>
     <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
-        <v>29246000.0</v>
+        <v>189579000.0</v>
       </c>
       <c r="C21">
-        <v>30187000.0</v>
+        <v>190520000.0</v>
       </c>
       <c r="D21">
         <v>92928000.0</v>
       </c>
       <c r="E21">
         <v>32070000.0</v>
       </c>
       <c r="F21">
         <v>43962000.0</v>
       </c>
       <c r="G21">
         <v>34053000.0</v>
       </c>
       <c r="H21">
         <v>11331000.0</v>
       </c>
       <c r="I21">
         <v>23098000.0</v>
       </c>
       <c r="J21">
         <v>24534000.0</v>
       </c>
       <c r="K21">
         <v>26017000.0</v>
       </c>
       <c r="L21">
         <v>17159000.0</v>
       </c>
       <c r="M21">
         <v>18622000.0</v>
       </c>
       <c r="N21">
-        <v>30236000.0</v>
+        <v>20072000.0</v>
       </c>
       <c r="O21">
         <v>21477000.0</v>
       </c>
       <c r="P21">
-        <v>23106000.0</v>
+        <v>13017000.0</v>
       </c>
       <c r="Q21">
         <v>23460000.0</v>
       </c>
       <c r="R21">
         <v>13723000.0</v>
       </c>
       <c r="S21">
         <v>14162000.0</v>
       </c>
       <c r="T21">
         <v>84807000.0</v>
       </c>
       <c r="U21">
         <v>89713000.0</v>
       </c>
       <c r="V21">
         <v>351000.0</v>
       </c>
       <c r="W21">
         <v>336000.0</v>
       </c>
       <c r="X21">
         <v>361000.0</v>
       </c>
@@ -10557,54 +10563,54 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
     </row>
     <row r="28" spans="1:99">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>83858000.0</v>
+        <v>671519000.0</v>
       </c>
       <c r="C28">
-        <v>46332000.0</v>
+        <v>633241000.0</v>
       </c>
       <c r="D28">
         <v>541105000.0</v>
       </c>
       <c r="E28">
         <v>539277000.0</v>
       </c>
       <c r="F28">
         <v>454892000.0</v>
       </c>
       <c r="G28">
         <v>335301000.0</v>
       </c>
       <c r="H28">
         <v>-324611000.0</v>
       </c>
       <c r="I28">
         <v>-457469000.0</v>
       </c>
       <c r="J28">
         <v>-664151000.0</v>
       </c>
       <c r="K28">
         <v>-575824000.0</v>
       </c>
@@ -11005,54 +11011,54 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
     </row>
     <row r="30" spans="1:99">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
-        <v>66569000.0</v>
+        <v>80669000.0</v>
       </c>
       <c r="C30">
-        <v>29788000.0</v>
+        <v>38096000.0</v>
       </c>
       <c r="D30">
         <v>28623000.0</v>
       </c>
       <c r="E30">
         <v>31925000.0</v>
       </c>
       <c r="F30">
         <v>27931000.0</v>
       </c>
       <c r="G30">
         <v>33602000.0</v>
       </c>
       <c r="H30">
         <v>30716000.0</v>
       </c>
       <c r="I30">
         <v>27961000.0</v>
       </c>
       <c r="J30">
         <v>27402000.0</v>
       </c>
       <c r="K30">
         <v>40065000.0</v>
       </c>
@@ -12349,99 +12355,99 @@
         <v>4240257.0</v>
       </c>
       <c r="CO35">
         <v>4231553.0</v>
       </c>
       <c r="CP35">
         <v>1096051.0</v>
       </c>
       <c r="CQ35">
         <v>879368.0</v>
       </c>
       <c r="CR35">
         <v>975866.0</v>
       </c>
       <c r="CS35"/>
       <c r="CT35">
         <v>327435.0</v>
       </c>
       <c r="CU35"/>
     </row>
     <row r="36" spans="1:99">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>1198823000.0</v>
+        <v>510092000.0</v>
       </c>
       <c r="C36">
-        <v>1776484000.0</v>
+        <v>549022000.0</v>
       </c>
       <c r="D36">
         <v>538226000.0</v>
       </c>
       <c r="E36">
         <v>109198000.0</v>
       </c>
       <c r="F36">
         <v>168605000.0</v>
       </c>
       <c r="G36">
         <v>159144000.0</v>
       </c>
       <c r="H36">
         <v>149536000.0</v>
       </c>
       <c r="I36">
         <v>215379000.0</v>
       </c>
       <c r="J36">
         <v>274088000.0</v>
       </c>
       <c r="K36">
         <v>190348000.0</v>
       </c>
       <c r="L36">
         <v>127194000.0</v>
       </c>
       <c r="M36">
         <v>31868000.0</v>
       </c>
       <c r="N36">
-        <v>125485000.0</v>
+        <v>33766000.0</v>
       </c>
       <c r="O36">
         <v>43381000.0</v>
       </c>
       <c r="P36">
-        <v>291756000.0</v>
+        <v>178812000.0</v>
       </c>
       <c r="Q36">
         <v>494013000.0</v>
       </c>
       <c r="R36">
-        <v>400432000.0</v>
+        <v>330670000.0</v>
       </c>
       <c r="S36">
         <v>317696000.0</v>
       </c>
       <c r="T36">
         <v>215586000.0</v>
       </c>
       <c r="U36">
         <v>192359000.0</v>
       </c>
       <c r="V36">
         <v>71081000.0</v>
       </c>
       <c r="W36">
         <v>33093000.0</v>
       </c>
       <c r="X36">
         <v>12803000.0</v>
       </c>
       <c r="Y36">
         <v>6969000.0</v>
       </c>
       <c r="Z36">
         <v>703000.0</v>
       </c>
@@ -13070,54 +13076,54 @@
       </c>
       <c r="CP38">
         <v>538000.0</v>
       </c>
       <c r="CQ38">
         <v>548000.0</v>
       </c>
       <c r="CR38">
         <v>838000.0</v>
       </c>
       <c r="CS38">
         <v>917000.0</v>
       </c>
       <c r="CT38">
         <v>776000.0</v>
       </c>
       <c r="CU38">
         <v>660000.0</v>
       </c>
     </row>
     <row r="39" spans="1:99">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>190430000.0</v>
+        <v>176330000.0</v>
       </c>
       <c r="C39">
-        <v>185405000.0</v>
+        <v>177097000.0</v>
       </c>
       <c r="D39">
         <v>171309000.0</v>
       </c>
       <c r="E39">
         <v>91421999.0</v>
       </c>
       <c r="F39">
         <v>186881000.0</v>
       </c>
       <c r="G39">
         <v>153749000.0</v>
       </c>
       <c r="H39">
         <v>140306000.0</v>
       </c>
       <c r="I39">
         <v>77073000.0</v>
       </c>
       <c r="J39">
         <v>69198000.0</v>
       </c>
       <c r="K39">
         <v>29107000.0</v>
       </c>
@@ -13357,54 +13363,54 @@
       </c>
       <c r="CP39">
         <v>350000.0</v>
       </c>
       <c r="CQ39">
         <v>350000.0</v>
       </c>
       <c r="CR39">
         <v>112152.0</v>
       </c>
       <c r="CS39">
         <v>115000.0</v>
       </c>
       <c r="CT39">
         <v>115102.0</v>
       </c>
       <c r="CU39">
         <v>109000.0</v>
       </c>
     </row>
     <row r="40" spans="1:99">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>155073000.0</v>
+        <v>90366000.0</v>
       </c>
       <c r="C40">
-        <v>186154000.0</v>
+        <v>149037000.0</v>
       </c>
       <c r="D40">
         <v>66275000.0</v>
       </c>
       <c r="E40">
         <v>59231000.0</v>
       </c>
       <c r="F40">
         <v>100459000.0</v>
       </c>
       <c r="G40">
         <v>125305000.0</v>
       </c>
       <c r="H40">
         <v>71437000.0</v>
       </c>
       <c r="I40">
         <v>54048000.0</v>
       </c>
       <c r="J40">
         <v>43767000.0</v>
       </c>
       <c r="K40">
         <v>62642000.0</v>
       </c>
@@ -14747,93 +14753,93 @@
       <c r="CM45">
         <v>3764008.0</v>
       </c>
       <c r="CN45">
         <v>3816001.0</v>
       </c>
       <c r="CO45">
         <v>3860891.0</v>
       </c>
       <c r="CP45">
         <v>3575373.0</v>
       </c>
       <c r="CQ45">
         <v>3184798.0</v>
       </c>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
     </row>
     <row r="46" spans="1:99">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
-        <v>1624787000.0</v>
+        <v>1479300000.0</v>
       </c>
       <c r="C46">
-        <v>1558887000.0</v>
+        <v>1398554000.0</v>
       </c>
       <c r="D46">
         <v>1372940000.0</v>
       </c>
       <c r="E46">
         <v>1332535000.0</v>
       </c>
       <c r="F46">
         <v>1348195000.0</v>
       </c>
       <c r="G46">
         <v>1366279000.0</v>
       </c>
       <c r="H46">
         <v>1196830000.0</v>
       </c>
       <c r="I46">
         <v>1061037000.0</v>
       </c>
       <c r="J46">
         <v>843408000.0</v>
       </c>
       <c r="K46">
         <v>899581000.0</v>
       </c>
       <c r="L46">
         <v>688872000.0</v>
       </c>
       <c r="M46">
         <v>720858000.0</v>
       </c>
       <c r="N46">
-        <v>728915000.0</v>
+        <v>739079000.0</v>
       </c>
       <c r="O46">
         <v>714228000.0</v>
       </c>
       <c r="P46">
-        <v>661865000.0</v>
+        <v>671954000.0</v>
       </c>
       <c r="Q46">
         <v>422321000.0</v>
       </c>
       <c r="R46">
         <v>346748000.0</v>
       </c>
       <c r="S46">
         <v>289669000.0</v>
       </c>
       <c r="T46">
         <v>207443000.0</v>
       </c>
       <c r="U46">
         <v>135255000.0</v>
       </c>
       <c r="V46">
         <v>99036000.0</v>
       </c>
       <c r="W46">
         <v>10143000.0</v>
       </c>
       <c r="X46">
         <v>8568000.0</v>
       </c>
@@ -15944,54 +15950,54 @@
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
     </row>
     <row r="51" spans="1:99">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>289524000.0</v>
+        <v>877185000.0</v>
       </c>
       <c r="C51">
-        <v>279849000.0</v>
+        <v>866758000.0</v>
       </c>
       <c r="D51">
         <v>871850000.0</v>
       </c>
       <c r="E51">
         <v>869525000.0</v>
       </c>
       <c r="F51">
         <v>618611000.0</v>
       </c>
       <c r="G51">
         <v>613161000.0</v>
       </c>
       <c r="H51">
         <v>31098000.0</v>
       </c>
       <c r="I51">
         <v>23699000.0</v>
       </c>
       <c r="J51">
         <v>24346000.0</v>
       </c>
       <c r="K51">
         <v>22128000.0</v>
       </c>
@@ -29657,51 +29663,51 @@
       <c r="A3" t="s">
         <v>195</v>
       </c>
       <c r="B3">
         <v>201382000</v>
       </c>
       <c r="C3">
         <v>1267516000</v>
       </c>
       <c r="D3">
         <v>424135000</v>
       </c>
       <c r="E3">
         <v>352862000</v>
       </c>
       <c r="F3">
         <v>421979000</v>
       </c>
       <c r="G3">
         <v>41276000</v>
       </c>
       <c r="H3">
         <v>6445000</v>
       </c>
       <c r="I3">
-        <v>20841000</v>
+        <v>20195294</v>
       </c>
       <c r="J3">
         <v>61094</v>
       </c>
       <c r="K3">
         <v>61469</v>
       </c>
       <c r="L3">
         <v>92033</v>
       </c>
       <c r="M3">
         <v>237679</v>
       </c>
       <c r="N3">
         <v>151746</v>
       </c>
       <c r="O3">
         <v>156338</v>
       </c>
       <c r="P3">
         <v>318263</v>
       </c>
       <c r="Q3">
         <v>501407</v>
       </c>
@@ -30595,51 +30601,51 @@
       <c r="A18" t="s">
         <v>210</v>
       </c>
       <c r="B18">
         <v>-774310000.0</v>
       </c>
       <c r="C18">
         <v>-1522568000.0</v>
       </c>
       <c r="D18">
         <v>-391050000.0</v>
       </c>
       <c r="E18">
         <v>-352332000.0</v>
       </c>
       <c r="F18">
         <v>-508356000.0</v>
       </c>
       <c r="G18">
         <v>-52423000.0</v>
       </c>
       <c r="H18">
         <v>-21860000.0</v>
       </c>
       <c r="I18">
-        <v>-39893000.0</v>
+        <v>-39246950.0</v>
       </c>
       <c r="J18">
         <v>-4501144.0</v>
       </c>
       <c r="K18">
         <v>-5581213.0</v>
       </c>
       <c r="L18">
         <v>-6960757.0</v>
       </c>
       <c r="M18">
         <v>-9441201.0</v>
       </c>
       <c r="N18">
         <v>-9881400.0</v>
       </c>
       <c r="O18">
         <v>-5645313.0</v>
       </c>
       <c r="P18">
         <v>-8651205.0</v>
       </c>
       <c r="Q18">
         <v>-11208021.0</v>
       </c>