--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1433,52 +1433,56 @@
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>45</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>7788000000.0</v>
+      </c>
+      <c r="C5">
+        <v>5114000000.0</v>
+      </c>
       <c r="D5">
         <v>8328000000.0</v>
       </c>
       <c r="E5">
         <v>7805000000.0</v>
       </c>
       <c r="F5">
         <v>9998000000.0</v>
       </c>
       <c r="G5">
         <v>11960000000.0</v>
       </c>
       <c r="H5">
         <v>9177000000.0</v>
       </c>
       <c r="I5">
         <v>-50046000000.0</v>
       </c>
       <c r="J5">
         <v>-56061000000.0</v>
       </c>
       <c r="K5">
         <v>-50859000000.0</v>
       </c>
       <c r="L5">
@@ -3516,51 +3520,51 @@
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>68</v>
       </c>
       <c r="B28">
-        <v>15707000000.0</v>
+        <v>14645000000.0</v>
       </c>
       <c r="C28">
         <v>7025000000.0</v>
       </c>
       <c r="D28">
         <v>4679000000.0</v>
       </c>
       <c r="E28">
         <v>5496000000.0</v>
       </c>
       <c r="F28">
         <v>724000000.0</v>
       </c>
       <c r="G28">
         <v>3634000000.0</v>
       </c>
       <c r="H28">
         <v>6686000000.0</v>
       </c>
       <c r="I28">
         <v>3147000000.0</v>
       </c>
       <c r="J28">
         <v>5502000000.0</v>
       </c>
@@ -4689,51 +4693,51 @@
       </c>
       <c r="AL39">
         <v>1392811296.0</v>
       </c>
       <c r="AM39">
         <v>1.0</v>
       </c>
       <c r="AN39">
         <v>1.0</v>
       </c>
       <c r="AO39">
         <v>1.0</v>
       </c>
       <c r="AP39">
         <v>1.0</v>
       </c>
     </row>
     <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
         <v>3540000000.0</v>
       </c>
       <c r="C40">
-        <v>6806000000.0</v>
+        <v>8085000000.0</v>
       </c>
       <c r="D40">
         <v>6619000000.0</v>
       </c>
       <c r="E40">
         <v>6896000000.0</v>
       </c>
       <c r="F40">
         <v>6275000000.0</v>
       </c>
       <c r="G40">
         <v>5705000000.0</v>
       </c>
       <c r="H40">
         <v>5174000000.0</v>
       </c>
       <c r="I40">
         <v>4765000000.0</v>
       </c>
       <c r="J40">
         <v>5557000000.0</v>
       </c>
       <c r="K40">
         <v>5132000000.0</v>
       </c>
@@ -4906,51 +4910,51 @@
       </c>
       <c r="AA41">
         <v>2328000000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
     </row>
     <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42">
-        <v>12117000000.0</v>
+        <v>4329000000.0</v>
       </c>
       <c r="C42">
         <v>9440000000.0</v>
       </c>
       <c r="D42">
         <v>4324000000.0</v>
       </c>
       <c r="E42">
         <v>4322000000.0</v>
       </c>
       <c r="F42">
         <v>4320000000.0</v>
       </c>
       <c r="G42">
         <v>4314000000.0</v>
       </c>
       <c r="H42">
         <v>4313000000.0</v>
       </c>
       <c r="I42">
         <v>4312000000.0</v>
       </c>
       <c r="J42">
         <v>4306000000.0</v>
       </c>
@@ -5726,51 +5730,51 @@
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
     </row>
     <row r="51" spans="1:42">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51">
-        <v>24579000000.0</v>
+        <v>23517000000.0</v>
       </c>
       <c r="C51">
         <v>13855000000.0</v>
       </c>
       <c r="D51">
         <v>14352000000.0</v>
       </c>
       <c r="E51">
         <v>12271000000.0</v>
       </c>
       <c r="F51">
         <v>13531000000.0</v>
       </c>
       <c r="G51">
         <v>14015000000.0</v>
       </c>
       <c r="H51">
         <v>14713000000.0</v>
       </c>
       <c r="I51">
         <v>13920000000.0</v>
       </c>
       <c r="J51">
         <v>16052000000.0</v>
       </c>
@@ -5982,51 +5986,51 @@
       </c>
       <c r="AK52">
         <v>416650592.0</v>
       </c>
       <c r="AL52">
         <v>410783055.0</v>
       </c>
       <c r="AM52">
         <v>654101196.0</v>
       </c>
       <c r="AN52">
         <v>463904970.0</v>
       </c>
       <c r="AO52">
         <v>387628987.0</v>
       </c>
       <c r="AP52">
         <v>458415570.0</v>
       </c>
     </row>
     <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53">
-        <v>574000000.0</v>
+        <v>548000000.0</v>
       </c>
       <c r="C53">
         <v>370000000.0</v>
       </c>
       <c r="D53">
         <v>1078000000.0</v>
       </c>
       <c r="E53">
         <v>2160000000.0</v>
       </c>
       <c r="F53">
         <v>2543000000.0</v>
       </c>
       <c r="G53">
         <v>2851000000.0</v>
       </c>
       <c r="H53">
         <v>2670000000.0</v>
       </c>
       <c r="I53">
         <v>2692000000.0</v>
       </c>
       <c r="J53">
         <v>1084000000.0</v>
       </c>
@@ -7715,55 +7719,59 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
     </row>
     <row r="5" spans="1:92">
       <c r="A5" t="s">
         <v>45</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>7788000000.0</v>
+      </c>
       <c r="C5">
         <v>7078000000.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>5114000000.0</v>
+      </c>
       <c r="E5">
         <v>7295000000.0</v>
       </c>
       <c r="F5">
         <v>8328000000.0</v>
       </c>
       <c r="G5">
         <v>7400000000.0</v>
       </c>
       <c r="H5">
         <v>7805000000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>8562000000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>9998000000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5">
         <v>11509000000.0</v>
       </c>
       <c r="O5"/>
@@ -11790,51 +11798,51 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
     </row>
     <row r="28" spans="1:92">
       <c r="A28" t="s">
         <v>68</v>
       </c>
       <c r="B28">
-        <v>15707000000.0</v>
+        <v>14645000000.0</v>
       </c>
       <c r="C28">
         <v>14625000000.0</v>
       </c>
       <c r="D28">
         <v>7025000000.0</v>
       </c>
       <c r="E28">
         <v>5043000000.0</v>
       </c>
       <c r="F28">
         <v>5654000000.0</v>
       </c>
       <c r="G28">
         <v>4899000000.0</v>
       </c>
       <c r="H28">
         <v>5496000000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>2334000000.0</v>
       </c>
       <c r="K28"/>
       <c r="L28">
@@ -14132,51 +14140,51 @@
       </c>
       <c r="CK39">
         <v>1.0</v>
       </c>
       <c r="CL39">
         <v>1.0</v>
       </c>
       <c r="CM39">
         <v>1.0</v>
       </c>
       <c r="CN39">
         <v>1.0</v>
       </c>
     </row>
     <row r="40" spans="1:92">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
         <v>3540000000.0</v>
       </c>
       <c r="C40">
         <v>3631000000.0</v>
       </c>
       <c r="D40">
-        <v>6790000000.0</v>
+        <v>7149000000.0</v>
       </c>
       <c r="E40">
         <v>3019000000.0</v>
       </c>
       <c r="F40">
         <v>6899000000.0</v>
       </c>
       <c r="G40">
         <v>2138000000.0</v>
       </c>
       <c r="H40">
         <v>6896000000.0</v>
       </c>
       <c r="I40">
         <v>3535000000.0</v>
       </c>
       <c r="J40">
         <v>2668000000.0</v>
       </c>
       <c r="K40">
         <v>3352000000.0</v>
       </c>
       <c r="L40">
         <v>6674000000.0</v>
       </c>
@@ -14618,51 +14626,51 @@
         <v>2727000000.0</v>
       </c>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
     </row>
     <row r="42" spans="1:92">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42">
-        <v>12117000000.0</v>
+        <v>4329000000.0</v>
       </c>
       <c r="C42">
         <v>4328000000.0</v>
       </c>
       <c r="D42">
         <v>9440000000.0</v>
       </c>
       <c r="E42">
         <v>4324000000.0</v>
       </c>
       <c r="F42">
         <v>4324000000.0</v>
       </c>
       <c r="G42">
         <v>4324000000.0</v>
       </c>
       <c r="H42">
         <v>4322000000.0</v>
       </c>
       <c r="I42">
         <v>7805000000.0</v>
       </c>
       <c r="J42">
         <v>4322000000.0</v>
       </c>
@@ -16280,51 +16288,51 @@
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
     </row>
     <row r="51" spans="1:92">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51">
-        <v>24579000000.0</v>
+        <v>23517000000.0</v>
       </c>
       <c r="C51">
         <v>23640000000.0</v>
       </c>
       <c r="D51">
         <v>13855000000.0</v>
       </c>
       <c r="E51">
         <v>14299000000.0</v>
       </c>
       <c r="F51">
         <v>14352000000.0</v>
       </c>
       <c r="G51">
         <v>14078000000.0</v>
       </c>
       <c r="H51">
         <v>12271000000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>13746000000.0</v>
       </c>
       <c r="K51"/>
       <c r="L51">
@@ -16796,51 +16804,51 @@
       </c>
       <c r="CI52">
         <v>416650592.0</v>
       </c>
       <c r="CJ52">
         <v>410783055.0</v>
       </c>
       <c r="CK52">
         <v>654101196.0</v>
       </c>
       <c r="CL52">
         <v>463904970.0</v>
       </c>
       <c r="CM52">
         <v>387628987.0</v>
       </c>
       <c r="CN52">
         <v>458415570.0</v>
       </c>
     </row>
     <row r="53" spans="1:92">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53">
-        <v>574000000.0</v>
+        <v>548000000.0</v>
       </c>
       <c r="C53">
         <v>319000000.0</v>
       </c>
       <c r="D53">
         <v>370000000.0</v>
       </c>
       <c r="E53">
         <v>569000000.0</v>
       </c>
       <c r="F53">
         <v>1078000000.0</v>
       </c>
       <c r="G53">
         <v>1327000000.0</v>
       </c>
       <c r="H53">
         <v>2160000000.0</v>
       </c>
       <c r="I53"/>
       <c r="J53">
         <v>2502000000.0</v>
       </c>
       <c r="K53"/>
       <c r="L53">
@@ -18950,51 +18958,51 @@
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>153</v>
       </c>
       <c r="B2">
-        <v>42459992000.0</v>
+        <v>41428000000.0</v>
       </c>
       <c r="C2">
         <v>23378000000.0</v>
       </c>
       <c r="D2">
         <v>36743000000.0</v>
       </c>
       <c r="E2">
         <v>21284000000.0</v>
       </c>
       <c r="F2">
         <v>18561000000.0</v>
       </c>
       <c r="G2">
         <v>15485000000.0</v>
       </c>
       <c r="H2">
         <v>16412000000.0</v>
       </c>
       <c r="I2">
         <v>16559000000.0</v>
       </c>
       <c r="J2">
         <v>15807000000.0</v>
       </c>
@@ -19048,51 +19056,51 @@
       </c>
       <c r="AA2">
         <v>5025000000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>154</v>
       </c>
       <c r="B3">
-        <v>6592370000.0</v>
+        <v>7362164000.0</v>
       </c>
       <c r="C3">
         <v>5067000000.0</v>
       </c>
       <c r="D3">
         <v>6289000000.0</v>
       </c>
       <c r="E3">
         <v>6527000000.0</v>
       </c>
       <c r="F3">
         <v>5112000000.0</v>
       </c>
       <c r="G3">
         <v>4652000000.0</v>
       </c>
       <c r="H3">
         <v>4767000000.0</v>
       </c>
       <c r="I3">
         <v>4387000000.0</v>
       </c>
       <c r="J3">
         <v>4723000000.0</v>
       </c>
@@ -19222,51 +19230,51 @@
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>156</v>
       </c>
       <c r="B5">
-        <v>15666526000.0</v>
+        <v>13752062000.0</v>
       </c>
       <c r="C5">
         <v>13990000000.0</v>
       </c>
       <c r="D5">
         <v>14090000000.0</v>
       </c>
       <c r="E5">
         <v>18231000000.0</v>
       </c>
       <c r="F5">
         <v>29969000000.0</v>
       </c>
       <c r="G5">
         <v>15010000000.0</v>
       </c>
       <c r="H5">
         <v>11368000000.0</v>
       </c>
       <c r="I5">
         <v>18135000000.0</v>
       </c>
       <c r="J5">
         <v>13075000000.0</v>
       </c>
@@ -19350,51 +19358,51 @@
       </c>
       <c r="AK5">
         <v>2096755527.0</v>
       </c>
       <c r="AL5">
         <v>2209563543.0</v>
       </c>
       <c r="AM5">
         <v>1747873720.0</v>
       </c>
       <c r="AN5">
         <v>1313585521.0</v>
       </c>
       <c r="AO5">
         <v>988439135.0</v>
       </c>
       <c r="AP5">
         <v>1012634521.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>157</v>
       </c>
       <c r="B6">
-        <v>22258896000.0</v>
+        <v>21114226000.0</v>
       </c>
       <c r="C6">
         <v>19057000000.0</v>
       </c>
       <c r="D6">
         <v>20379000000.0</v>
       </c>
       <c r="E6">
         <v>24758000000.0</v>
       </c>
       <c r="F6">
         <v>35081000000.0</v>
       </c>
       <c r="G6">
         <v>19662000000.0</v>
       </c>
       <c r="H6">
         <v>16135000000.0</v>
       </c>
       <c r="I6">
         <v>22522000000.0</v>
       </c>
       <c r="J6">
         <v>17798000000.0</v>
       </c>
@@ -19576,51 +19584,51 @@
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>160</v>
       </c>
       <c r="B9">
-        <v>15312700000.0</v>
+        <v>16210000000.0</v>
       </c>
       <c r="C9">
         <v>30280000000.0</v>
       </c>
       <c r="D9">
         <v>17298000000.0</v>
       </c>
       <c r="E9">
         <v>34270000000.0</v>
       </c>
       <c r="F9">
         <v>44934000000.0</v>
       </c>
       <c r="G9">
         <v>29126000000.0</v>
       </c>
       <c r="H9">
         <v>26753000000.0</v>
       </c>
       <c r="I9">
         <v>23963000000.0</v>
       </c>
       <c r="J9">
         <v>24223000000.0</v>
       </c>
@@ -20710,51 +20718,51 @@
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>172</v>
       </c>
       <c r="B21">
-        <v>15312700000.0</v>
+        <v>14936000000.0</v>
       </c>
       <c r="C21">
         <v>15653000000.0</v>
       </c>
       <c r="D21">
         <v>14823000000.0</v>
       </c>
       <c r="E21">
         <v>19933000000.0</v>
       </c>
       <c r="F21">
         <v>29817000000.0</v>
       </c>
       <c r="G21">
         <v>16829000000.0</v>
       </c>
       <c r="H21">
         <v>15903000000.0</v>
       </c>
       <c r="I21">
         <v>17687000000.0</v>
       </c>
       <c r="J21">
         <v>14135000000.0</v>
       </c>
@@ -21249,51 +21257,53 @@
         <v>102915310.0</v>
       </c>
       <c r="AK26">
         <v>98375834.0</v>
       </c>
       <c r="AL26">
         <v>85044929.0</v>
       </c>
       <c r="AM26">
         <v>55859881.0</v>
       </c>
       <c r="AN26">
         <v>72133850.0</v>
       </c>
       <c r="AO26">
         <v>58691345.0</v>
       </c>
       <c r="AP26">
         <v>49558440.0</v>
       </c>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>178</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>2751000000.0</v>
+      </c>
       <c r="C27">
         <v>2942000000.0</v>
       </c>
       <c r="D27">
         <v>2781000000.0</v>
       </c>
       <c r="E27">
         <v>3146000000.0</v>
       </c>
       <c r="F27">
         <v>3275000000.0</v>
       </c>
       <c r="G27">
         <v>2088000000.0</v>
       </c>
       <c r="H27">
         <v>2257000000.0</v>
       </c>
       <c r="I27">
         <v>2580000000.0</v>
       </c>
       <c r="J27">
         <v>2338000000.0</v>
       </c>
       <c r="K27">
@@ -21468,51 +21478,51 @@
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>181</v>
       </c>
       <c r="B30">
-        <v>42702000000.0</v>
+        <v>1274000000.0</v>
       </c>
       <c r="C30">
         <v>14627000000.0</v>
       </c>
       <c r="D30">
         <v>2475000000.0</v>
       </c>
       <c r="E30">
         <v>35666000000.0</v>
       </c>
       <c r="F30">
         <v>33409000000.0</v>
       </c>
       <c r="G30">
         <v>26878000000.0</v>
       </c>
       <c r="H30">
         <v>27921000000.0</v>
       </c>
       <c r="I30">
         <v>27325000000.0</v>
       </c>
       <c r="J30">
         <v>27443000000.0</v>
       </c>
@@ -22137,51 +22147,51 @@
       </c>
       <c r="BZ1" t="s">
         <v>25</v>
       </c>
       <c r="CA1" t="s">
         <v>197</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>26</v>
       </c>
       <c r="CD1" t="s">
         <v>198</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:83">
       <c r="A2" t="s">
         <v>153</v>
       </c>
       <c r="B2">
-        <v>22496326946.0</v>
+        <v>22884864544.0</v>
       </c>
       <c r="C2">
         <v>20331270000.0</v>
       </c>
       <c r="D2">
         <v>19386000000.0</v>
       </c>
       <c r="E2">
         <v>18096000000.0</v>
       </c>
       <c r="F2">
         <v>20251779283.0</v>
       </c>
       <c r="G2">
         <v>18823000000.0</v>
       </c>
       <c r="H2">
         <v>18982953728.0</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>17569000000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
@@ -22376,51 +22386,51 @@
       </c>
       <c r="BZ2">
         <v>2919000000.0</v>
       </c>
       <c r="CA2">
         <v>-2956000000.0</v>
       </c>
       <c r="CB2">
         <v>2956000000.0</v>
       </c>
       <c r="CC2">
         <v>3053000000.0</v>
       </c>
       <c r="CD2">
         <v>-2634000000.0</v>
       </c>
       <c r="CE2">
         <v>2634000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:83">
       <c r="A3" t="s">
         <v>154</v>
       </c>
       <c r="B3">
-        <v>3228847067.0</v>
+        <v>2806000000.0</v>
       </c>
       <c r="C3">
         <v>3364675000.0</v>
       </c>
       <c r="D3">
         <v>2246000000.0</v>
       </c>
       <c r="E3">
         <v>2821000000.0</v>
       </c>
       <c r="F3">
         <v>3200364454.0</v>
       </c>
       <c r="G3">
         <v>3063000000.0</v>
       </c>
       <c r="H3">
         <v>2675886332.0</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>2459000000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3">
@@ -22722,51 +22732,51 @@
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:83">
       <c r="A5" t="s">
         <v>156</v>
       </c>
       <c r="B5">
-        <v>8317693354.0</v>
+        <v>7789000000.0</v>
       </c>
       <c r="C5">
         <v>6620421000.0</v>
       </c>
       <c r="D5">
         <v>6272000000.0</v>
       </c>
       <c r="E5">
         <v>7718000000.0</v>
       </c>
       <c r="F5">
         <v>6986040450.0</v>
       </c>
       <c r="G5">
         <v>7035000000.0</v>
       </c>
       <c r="H5">
         <v>6627302961.0</v>
       </c>
       <c r="I5">
         <v>3223500000.0</v>
       </c>
       <c r="J5">
         <v>11902000000.0</v>
       </c>
@@ -22971,51 +22981,51 @@
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:83">
       <c r="A6" t="s">
         <v>157</v>
       </c>
       <c r="B6">
-        <v>11546540421.0</v>
+        <v>10595000000.0</v>
       </c>
       <c r="C6">
         <v>9985096000.0</v>
       </c>
       <c r="D6">
         <v>8518000000.0</v>
       </c>
       <c r="E6">
         <v>10539000000.0</v>
       </c>
       <c r="F6">
         <v>10186404904.0</v>
       </c>
       <c r="G6">
         <v>10098000000.0</v>
       </c>
       <c r="H6">
         <v>9303189293.0</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>14361000000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
@@ -23524,51 +23534,51 @@
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:83">
       <c r="A9" t="s">
         <v>160</v>
       </c>
       <c r="B9">
-        <v>8153312064.0</v>
+        <v>7764774466.0</v>
       </c>
       <c r="C9">
         <v>6772719000.0</v>
       </c>
       <c r="D9">
         <v>7470000000.0</v>
       </c>
       <c r="E9">
         <v>8706000000.0</v>
       </c>
       <c r="F9">
         <v>6904692065.0</v>
       </c>
       <c r="G9">
         <v>7844000000.0</v>
       </c>
       <c r="H9">
         <v>8058078717.0</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>12206000000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9">
@@ -25928,51 +25938,51 @@
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:83">
       <c r="A21" t="s">
         <v>172</v>
       </c>
       <c r="B21">
-        <v>8153312064.0</v>
+        <v>7764774466.0</v>
       </c>
       <c r="C21">
         <v>6772719000.0</v>
       </c>
       <c r="D21">
         <v>7394000000.0</v>
       </c>
       <c r="E21">
         <v>8259000000.0</v>
       </c>
       <c r="F21">
         <v>6904692060.0</v>
       </c>
       <c r="G21">
         <v>7844000000.0</v>
       </c>
       <c r="H21">
         <v>8058078720.0</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>12206000000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
@@ -26374,51 +26384,51 @@
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:83">
       <c r="A23" t="s">
         <v>174</v>
       </c>
       <c r="B23">
-        <v>22496326946.0</v>
+        <v>22800000000.0</v>
       </c>
       <c r="C23">
         <v>20331270000.0</v>
       </c>
       <c r="D23">
         <v>19462000000.0</v>
       </c>
       <c r="E23">
         <v>18543000000.0</v>
       </c>
       <c r="F23">
         <v>20251779283.0</v>
       </c>
       <c r="G23">
         <v>18823000000.0</v>
       </c>
       <c r="H23">
         <v>18982953728.0</v>
       </c>
       <c r="I23">
         <v>617500000.0</v>
       </c>
       <c r="J23">
         <v>17569000000.0</v>
       </c>
@@ -26800,51 +26810,53 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
     </row>
     <row r="26" spans="1:83">
       <c r="A26" t="s">
         <v>177</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>524000000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26">
         <v>398000000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>245000000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>76000000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>65000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
         <v>45000000.0</v>
       </c>
       <c r="Q26"/>
@@ -27447,54 +27459,54 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
     </row>
     <row r="30" spans="1:83">
       <c r="A30" t="s">
         <v>181</v>
       </c>
       <c r="B30">
-        <v>22800000000.0</v>
+        <v>822000000.0</v>
       </c>
       <c r="C30">
-        <v>19902000000.0</v>
+        <v>452000000.0</v>
       </c>
       <c r="D30">
         <v>76000000.0</v>
       </c>
       <c r="E30">
         <v>447000000.0</v>
       </c>
       <c r="F30">
         <v>626000000.0</v>
       </c>
       <c r="G30">
         <v>1911000000.0</v>
       </c>
       <c r="H30">
         <v>2074000000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>220000000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>669000000.0</v>
       </c>
       <c r="M30"/>
@@ -27686,51 +27698,51 @@
       </c>
       <c r="BZ30">
         <v>0.0</v>
       </c>
       <c r="CA30">
         <v>0.0</v>
       </c>
       <c r="CB30">
         <v>0.0</v>
       </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
       <c r="CD30">
         <v>0.0</v>
       </c>
       <c r="CE30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:83">
       <c r="A31" t="s">
         <v>182</v>
       </c>
       <c r="B31">
-        <v>-351676340.0</v>
+        <v>36861258.0</v>
       </c>
       <c r="C31">
         <v>22189000.0</v>
       </c>
       <c r="D31">
         <v>30000000.0</v>
       </c>
       <c r="E31">
         <v>-144000000.0</v>
       </c>
       <c r="F31">
         <v>-346226652.0</v>
       </c>
       <c r="G31">
         <v>-748000000.0</v>
       </c>
       <c r="H31">
         <v>-1724483395.0</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>-359000000.0</v>
       </c>
       <c r="K31"/>
       <c r="L31">
@@ -32601,51 +32613,51 @@
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
     </row>
     <row r="14" spans="1:68">
       <c r="A14" t="s">
         <v>211</v>
       </c>
       <c r="B14">
-        <v>3228847067.0</v>
+        <v>3993967261.0</v>
       </c>
       <c r="C14">
         <v>3364675000.0</v>
       </c>
       <c r="D14">
         <v>3135000000.0</v>
       </c>
       <c r="E14">
         <v>2821000000.0</v>
       </c>
       <c r="F14">
         <v>3200364454.0</v>
       </c>
       <c r="G14">
         <v>3063000000.0</v>
       </c>
       <c r="H14">
         <v>2675886332.0</v>
       </c>
       <c r="I14">
         <v>1152500000.0</v>
       </c>
       <c r="J14">
         <v>2459000000.0</v>
       </c>
@@ -34203,51 +34215,51 @@
       <c r="BF24">
         <v>1743000000.0</v>
       </c>
       <c r="BG24">
         <v>1125000000.0</v>
       </c>
       <c r="BH24">
         <v>376000000.0</v>
       </c>
       <c r="BI24">
         <v>220000000.0</v>
       </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
     </row>
     <row r="25" spans="1:68">
       <c r="A25" t="s">
         <v>221</v>
       </c>
       <c r="B25">
-        <v>1005949441.0</v>
+        <v>-60038329.0</v>
       </c>
       <c r="C25">
         <v>-259209000.0</v>
       </c>
       <c r="D25">
         <v>-490000000.0</v>
       </c>
       <c r="E25">
         <v>-1472000000.0</v>
       </c>
       <c r="F25">
         <v>8008757794.0</v>
       </c>
       <c r="G25">
         <v>6821000000.0</v>
       </c>
       <c r="H25">
         <v>5160963663.0</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>4952000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25">