--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -24398,51 +24398,51 @@
       <c r="J13">
         <v>-104457000.0</v>
       </c>
       <c r="K13">
         <v>9713000.0</v>
       </c>
       <c r="L13">
         <v>-10008000.0</v>
       </c>
       <c r="M13">
         <v>-15301000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>182</v>
       </c>
       <c r="B14">
-        <v>335000.0</v>
+        <v>35174000.0</v>
       </c>
       <c r="C14">
         <v>45405000.0</v>
       </c>
       <c r="D14">
         <v>49604000.0</v>
       </c>
       <c r="E14">
         <v>39969000.0</v>
       </c>
       <c r="F14">
         <v>25871000.0</v>
       </c>
       <c r="G14">
         <v>19369000.0</v>
       </c>
       <c r="H14">
         <v>19048000.0</v>
       </c>
       <c r="I14">
         <v>13809000.0</v>
       </c>
       <c r="J14">
         <v>11140000.0</v>
       </c>
@@ -24461,51 +24461,51 @@
       <c r="O14">
         <v>835000.0</v>
       </c>
       <c r="P14">
         <v>981000.0</v>
       </c>
       <c r="Q14">
         <v>792000.0</v>
       </c>
       <c r="R14">
         <v>634000.0</v>
       </c>
       <c r="S14">
         <v>433000.0</v>
       </c>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>183</v>
       </c>
       <c r="B15">
         <v>41791000.0</v>
       </c>
       <c r="C15">
-        <v>41791000.0</v>
+        <v>-41791000.0</v>
       </c>
       <c r="D15">
         <v>149156000.0</v>
       </c>
       <c r="E15">
         <v>127462000.0</v>
       </c>
       <c r="F15">
         <v>354592000.0</v>
       </c>
       <c r="G15">
         <v>43502000.0</v>
       </c>
       <c r="H15">
         <v>41402000.0</v>
       </c>
       <c r="I15">
         <v>22684000.0</v>
       </c>
       <c r="J15">
         <v>16755000.0</v>
       </c>
       <c r="K15">
         <v>5334000.0</v>
       </c>
@@ -24822,51 +24822,51 @@
         <v>26142000.0</v>
       </c>
       <c r="L21">
         <v>-18290000.0</v>
       </c>
       <c r="M21">
         <v>-32287000.0</v>
       </c>
       <c r="N21">
         <v>-6855000.0</v>
       </c>
       <c r="O21">
         <v>-3500000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>152</v>
       </c>
       <c r="B22">
-        <v>282579000.0</v>
+        <v>236574000.0</v>
       </c>
       <c r="C22">
         <v>-764274000.0</v>
       </c>
       <c r="D22">
         <v>-99910000.0</v>
       </c>
       <c r="E22">
         <v>-156594000.0</v>
       </c>
       <c r="F22">
         <v>450802000.0</v>
       </c>
       <c r="G22">
         <v>204017000.0</v>
       </c>
       <c r="H22">
         <v>81948000.0</v>
       </c>
       <c r="I22">
         <v>16400000.0</v>
       </c>
       <c r="J22">
         <v>11935000.0</v>
       </c>
@@ -24944,51 +24944,51 @@
       </c>
       <c r="O23">
         <v>-2388000.0</v>
       </c>
       <c r="P23">
         <v>-3433000.0</v>
       </c>
       <c r="Q23">
         <v>-3406000.0</v>
       </c>
       <c r="R23">
         <v>44928000.0</v>
       </c>
       <c r="S23">
         <v>-858000.0</v>
       </c>
       <c r="T23">
         <v>-16439623.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>191</v>
       </c>
       <c r="B24">
-        <v>311482000.0</v>
+        <v>234123000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>322506000.0</v>
       </c>
       <c r="E24">
         <v>-547098000.0</v>
       </c>
       <c r="F24">
         <v>-927006000.0</v>
       </c>
       <c r="G24">
         <v>-110916000.0</v>
       </c>
       <c r="H24">
         <v>-378293000.0</v>
       </c>
       <c r="I24">
         <v>-38794000.0</v>
       </c>
       <c r="J24">
         <v>6836000.0</v>
       </c>
       <c r="K24">
         <v>96000.0</v>
@@ -25004,51 +25004,51 @@
       </c>
       <c r="O24">
         <v>-4669000.0</v>
       </c>
       <c r="P24">
         <v>2706000.0</v>
       </c>
       <c r="Q24">
         <v>-5116000.0</v>
       </c>
       <c r="R24">
         <v>3194000.0</v>
       </c>
       <c r="S24">
         <v>-3653000.0</v>
       </c>
       <c r="T24">
         <v>-406350139.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>192</v>
       </c>
       <c r="B25">
-        <v>-136905000.0</v>
+        <v>-147716000.0</v>
       </c>
       <c r="C25">
         <v>-224501000.0</v>
       </c>
       <c r="D25">
         <v>-30349000.0</v>
       </c>
       <c r="E25">
         <v>26958000.0</v>
       </c>
       <c r="F25">
         <v>-32171000.0</v>
       </c>
       <c r="G25">
         <v>23816000.0</v>
       </c>
       <c r="H25">
         <v>7598000.0</v>
       </c>
       <c r="I25">
         <v>1838000.0</v>
       </c>
       <c r="J25">
         <v>9591000.0</v>
       </c>
@@ -25118,51 +25118,51 @@
       <c r="L26">
         <v>-499000.0</v>
       </c>
       <c r="M26">
         <v>12796000.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>194</v>
       </c>
       <c r="B27">
-        <v>3479000.0</v>
+        <v>13974000.0</v>
       </c>
       <c r="C27">
         <v>19054000.0</v>
       </c>
       <c r="D27">
         <v>45109000.0</v>
       </c>
       <c r="E27">
         <v>61140000.0</v>
       </c>
       <c r="F27">
         <v>36011000.0</v>
       </c>
       <c r="G27">
         <v>18588000.0</v>
       </c>
       <c r="H27">
         <v>15916000.0</v>
       </c>
       <c r="I27">
         <v>13042000.0</v>
       </c>
       <c r="J27">
         <v>10341000.0</v>
       </c>
@@ -29421,51 +29421,51 @@
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
     </row>
     <row r="22" spans="1:78">
       <c r="A22" t="s">
         <v>152</v>
       </c>
       <c r="B22">
-        <v>213273000.0</v>
+        <v>222159000.0</v>
       </c>
       <c r="C22">
         <v>90300000.0</v>
       </c>
       <c r="D22">
         <v>140999000.0</v>
       </c>
       <c r="E22">
         <v>-5606000.0</v>
       </c>
       <c r="F22">
         <v>-9975000.0</v>
       </c>
       <c r="G22">
         <v>-287598000.0</v>
       </c>
       <c r="H22">
         <v>-284397000.0</v>
       </c>
       <c r="I22">
         <v>-433604000.0</v>
       </c>
       <c r="J22">
         <v>-49165000.0</v>
       </c>
@@ -30107,51 +30107,51 @@
         <v>-1130583.0</v>
       </c>
       <c r="BT24">
         <v>-948843.0</v>
       </c>
       <c r="BU24">
         <v>-453554.0</v>
       </c>
       <c r="BV24">
         <v>968054.0</v>
       </c>
       <c r="BW24">
         <v>-963225.0</v>
       </c>
       <c r="BX24">
         <v>-405386914.0</v>
       </c>
       <c r="BY24"/>
       <c r="BZ24"/>
     </row>
     <row r="25" spans="1:78">
       <c r="A25" t="s">
         <v>192</v>
       </c>
       <c r="B25">
-        <v>10459000.0</v>
+        <v>-847000.0</v>
       </c>
       <c r="C25">
         <v>-1600000.0</v>
       </c>
       <c r="D25">
         <v>-140712000.0</v>
       </c>
       <c r="E25">
         <v>-89351000.0</v>
       </c>
       <c r="F25">
         <v>7900000.0</v>
       </c>
       <c r="G25">
         <v>98609000.0</v>
       </c>
       <c r="H25">
         <v>20646000.0</v>
       </c>
       <c r="I25">
         <v>3847000.0</v>
       </c>
       <c r="J25">
         <v>15485000.0</v>
       </c>