--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1047,58 +1050,58 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1163,78 +1166,78 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2989926000.0</v>
       </c>
       <c r="C2">
         <v>5682538000.0</v>
       </c>
       <c r="D2">
         <v>8622567000.0</v>
       </c>
       <c r="E2">
         <v>18001984000.0</v>
       </c>
       <c r="F2">
-        <v>21297416727.0</v>
+        <v>21014226000.0</v>
       </c>
       <c r="G2">
-        <v>1795524.0</v>
+        <v>25649060000.0</v>
       </c>
       <c r="H2">
         <v>74617790531.0</v>
       </c>
       <c r="I2">
-        <v>104074429128.26</v>
+        <v>104074429128.0</v>
       </c>
       <c r="J2">
-        <v>63687030636.85</v>
+        <v>63687030636.0</v>
       </c>
       <c r="K2">
-        <v>120992877988.68</v>
+        <v>120992877988.0</v>
       </c>
       <c r="L2">
-        <v>88417391906.9</v>
+        <v>88417391906.0</v>
       </c>
       <c r="M2">
-        <v>139855909645.77</v>
+        <v>139855909645.0</v>
       </c>
       <c r="N2">
         <v>8664000.0</v>
       </c>
       <c r="O2">
-        <v>93915207741.21</v>
+        <v>93915207741.0</v>
       </c>
       <c r="P2">
         <v>8852000.0</v>
       </c>
       <c r="Q2">
         <v>3845000.0</v>
       </c>
       <c r="R2">
         <v>3501000.0</v>
       </c>
       <c r="S2">
         <v>2245000.0</v>
       </c>
       <c r="T2">
         <v>2470000.0</v>
       </c>
       <c r="U2">
         <v>5100000.0</v>
       </c>
       <c r="V2">
         <v>579000.0</v>
       </c>
       <c r="W2">
         <v>364000.0</v>
       </c>
@@ -1295,52 +1298,56 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
         <v>553216641000.0</v>
       </c>
       <c r="C5">
         <v>31935000.0</v>
       </c>
       <c r="D5">
         <v>34820000.0</v>
       </c>
       <c r="E5"/>
-      <c r="F5"/>
-      <c r="G5"/>
+      <c r="F5">
+        <v>30713929000.0</v>
+      </c>
+      <c r="G5">
+        <v>30258516000.0</v>
+      </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
@@ -1483,76 +1490,76 @@
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
         <v>197845391000.0</v>
       </c>
       <c r="C10">
         <v>170384848000.0</v>
       </c>
       <c r="D10">
         <v>110915376000.0</v>
       </c>
       <c r="E10">
         <v>87350304000.0</v>
       </c>
       <c r="F10">
-        <v>38652929846.0</v>
+        <v>38652930000.0</v>
       </c>
       <c r="G10">
-        <v>2585340.0</v>
+        <v>37262454000.0</v>
       </c>
       <c r="H10">
         <v>54773934304.0</v>
       </c>
       <c r="I10">
-        <v>38947303976.77</v>
+        <v>38947303976.0</v>
       </c>
       <c r="J10">
-        <v>91931544623.1</v>
+        <v>91931544623.0</v>
       </c>
       <c r="K10">
-        <v>50669973476.73</v>
+        <v>50669973476.0</v>
       </c>
       <c r="L10">
-        <v>92106893874.18</v>
+        <v>92106893874.0</v>
       </c>
       <c r="M10">
-        <v>144754969474.82</v>
+        <v>144754969474.0</v>
       </c>
       <c r="N10"/>
       <c r="O10">
-        <v>223233884085.88</v>
+        <v>223233884085.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10">
         <v>6932000.0</v>
       </c>
       <c r="R10">
         <v>4947000.0</v>
       </c>
       <c r="S10">
         <v>11877000.0</v>
       </c>
       <c r="T10">
         <v>9572000.0</v>
       </c>
       <c r="U10">
         <v>3985000.0</v>
       </c>
       <c r="V10">
         <v>5354000.0</v>
       </c>
       <c r="W10">
         <v>9015000.0</v>
       </c>
       <c r="X10">
         <v>57381535000.0</v>
@@ -1601,133 +1608,133 @@
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
         <v>370316491000.0</v>
       </c>
       <c r="C12">
         <v>267015948000.0</v>
       </c>
       <c r="D12">
         <v>171644576000.0</v>
       </c>
       <c r="E12">
         <v>87350304000.0</v>
       </c>
       <c r="F12">
-        <v>38652929846.0</v>
+        <v>38652930000.0</v>
       </c>
       <c r="G12">
-        <v>2585340.0</v>
+        <v>37262454000.0</v>
       </c>
       <c r="H12">
         <v>54773934304.0</v>
       </c>
       <c r="I12">
-        <v>38947303976.77</v>
+        <v>38947303976.0</v>
       </c>
       <c r="J12">
-        <v>91931544623.1</v>
+        <v>91931544623.0</v>
       </c>
       <c r="K12">
-        <v>50669973476.73</v>
+        <v>50669973476.0</v>
       </c>
       <c r="L12">
-        <v>92106893874.18</v>
+        <v>92106893874.0</v>
       </c>
       <c r="M12">
-        <v>144754969474.82</v>
+        <v>144754969474.0</v>
       </c>
       <c r="N12"/>
       <c r="O12">
-        <v>223233884085.88</v>
+        <v>223233884085.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
         <v>60913000000.0</v>
       </c>
       <c r="C13">
         <v>60913000000.0</v>
       </c>
       <c r="D13">
         <v>60913000000.0</v>
       </c>
       <c r="E13">
         <v>60913000000.0</v>
       </c>
       <c r="F13">
-        <v>374132126855.0</v>
+        <v>371789036000.0</v>
       </c>
       <c r="G13">
-        <v>25550755.0</v>
+        <v>368262092000.0</v>
       </c>
       <c r="H13">
         <v>363416942757.0</v>
       </c>
       <c r="I13">
-        <v>351454676643.43</v>
+        <v>351454676643.0</v>
       </c>
       <c r="J13">
-        <v>340223102588.82</v>
+        <v>340223102588.0</v>
       </c>
       <c r="K13">
-        <v>338869429721.1</v>
+        <v>338869429721.0</v>
       </c>
       <c r="L13">
-        <v>334872280595.72</v>
+        <v>334872280595.0</v>
       </c>
       <c r="M13">
-        <v>311975030524.72</v>
+        <v>311975030524.0</v>
       </c>
       <c r="N13">
         <v>25551000.0</v>
       </c>
       <c r="O13">
-        <v>246867198098.49</v>
+        <v>246867198098.0</v>
       </c>
       <c r="P13">
         <v>25551000.0</v>
       </c>
       <c r="Q13">
         <v>25551000.0</v>
       </c>
       <c r="R13">
         <v>25551000.0</v>
       </c>
       <c r="S13">
         <v>25551000.0</v>
       </c>
       <c r="T13">
         <v>25551000.0</v>
       </c>
       <c r="U13">
         <v>25551000.0</v>
       </c>
       <c r="V13">
         <v>25551000.0</v>
       </c>
       <c r="W13">
         <v>25551000.0</v>
       </c>
@@ -2003,153 +2010,153 @@
       <c r="U21">
         <v>10338000.0</v>
       </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
         <v>8475105000.0</v>
       </c>
       <c r="C22">
         <v>8706347000.0</v>
       </c>
       <c r="D22">
         <v>6997449000.0</v>
       </c>
       <c r="E22">
         <v>13203158000.0</v>
       </c>
       <c r="F22">
-        <v>14958487931.0</v>
+        <v>14958488000.0</v>
       </c>
       <c r="G22">
-        <v>1045114.0</v>
+        <v>14929453000.0</v>
       </c>
       <c r="H22">
         <v>20305972373.0</v>
       </c>
       <c r="I22">
-        <v>15144057766.91</v>
+        <v>15144057766.0</v>
       </c>
       <c r="J22">
-        <v>13490838883.83</v>
+        <v>13490838883.0</v>
       </c>
       <c r="K22">
-        <v>7983620689.96</v>
+        <v>7983620689.0</v>
       </c>
       <c r="L22">
-        <v>9380432506.75</v>
+        <v>9380432506.0</v>
       </c>
       <c r="M22">
-        <v>18180891330.87</v>
+        <v>18180891330.0</v>
       </c>
       <c r="N22">
         <v>1489000.0</v>
       </c>
       <c r="O22">
-        <v>17506782610.88</v>
+        <v>17506782610.0</v>
       </c>
       <c r="P22">
         <v>1904000.0</v>
       </c>
       <c r="Q22">
         <v>1282000.0</v>
       </c>
       <c r="R22">
         <v>1039000.0</v>
       </c>
       <c r="S22">
         <v>1936000.0</v>
       </c>
       <c r="T22">
         <v>1451000.0</v>
       </c>
       <c r="U22">
         <v>1113000.0</v>
       </c>
       <c r="V22">
         <v>644000.0</v>
       </c>
       <c r="W22">
         <v>350000.0</v>
       </c>
       <c r="X22">
         <v>1881047000.0</v>
       </c>
       <c r="Y22">
         <v>1450675000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
         <v>870427371000.0</v>
       </c>
       <c r="C23">
         <v>774124347000.0</v>
       </c>
       <c r="D23">
         <v>698659351000.0</v>
       </c>
       <c r="E23">
         <v>650564253000.0</v>
       </c>
       <c r="F23">
-        <v>624813305340.0</v>
+        <v>624813305000.0</v>
       </c>
       <c r="G23">
-        <v>48844660.0</v>
+        <v>693539452000.0</v>
       </c>
       <c r="H23">
         <v>901487703731.0</v>
       </c>
       <c r="I23">
-        <v>1101829339406.4</v>
+        <v>1101829339406.0</v>
       </c>
       <c r="J23">
-        <v>1341962317142.9</v>
+        <v>1341962317142.0</v>
       </c>
       <c r="K23">
-        <v>1574460928441.8</v>
+        <v>1574460928441.0</v>
       </c>
       <c r="L23">
-        <v>1749890079284.4</v>
+        <v>1749890079284.0</v>
       </c>
       <c r="M23">
-        <v>1928295201463.3</v>
+        <v>1928295201463.0</v>
       </c>
       <c r="N23"/>
       <c r="O23">
-        <v>1618964966385.9</v>
+        <v>1618964966385.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
@@ -2297,74 +2304,76 @@
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
         <v>-197275738000.0</v>
       </c>
       <c r="C28">
         <v>-170384848000.0</v>
       </c>
       <c r="D28">
         <v>-110915376000.0</v>
       </c>
       <c r="E28">
         <v>-87350304000.0</v>
       </c>
       <c r="F28">
-        <v>-38652929846.0</v>
-[...1 lines deleted...]
-      <c r="G28"/>
+        <v>-38652930000.0</v>
+      </c>
+      <c r="G28">
+        <v>1877778000.0</v>
+      </c>
       <c r="H28">
         <v>72507886824.0</v>
       </c>
       <c r="I28">
-        <v>156607056346.97</v>
+        <v>156607056347.0</v>
       </c>
       <c r="J28">
-        <v>147623049293.18</v>
+        <v>147623049293.0</v>
       </c>
       <c r="K28">
-        <v>-50669973476.73</v>
+        <v>-50669973476.0</v>
       </c>
       <c r="L28">
-        <v>-92106893874.18</v>
+        <v>-92106893874.0</v>
       </c>
       <c r="M28">
-        <v>-75651904761.83</v>
+        <v>-75651904762.0</v>
       </c>
       <c r="N28"/>
       <c r="O28">
-        <v>-61530386481.12</v>
+        <v>-61530386481.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
         <v>853979025325.0</v>
       </c>
       <c r="C29">
         <v>758203305799.0</v>
       </c>
       <c r="D29">
         <v>679112218042.0</v>
       </c>
@@ -2393,72 +2402,72 @@
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
         <v>86401555000.0</v>
       </c>
       <c r="C30">
         <v>78531977000.0</v>
       </c>
       <c r="D30">
         <v>65170735000.0</v>
       </c>
       <c r="E30">
         <v>55407530000.0</v>
       </c>
       <c r="F30">
-        <v>46018267008.0</v>
+        <v>49105805000.0</v>
       </c>
       <c r="G30">
-        <v>4691268.0</v>
+        <v>3896000.0</v>
       </c>
       <c r="H30">
-        <v>185483679763.0</v>
+        <v>6534140.0</v>
       </c>
       <c r="I30">
-        <v>143004197016.93</v>
+        <v>8074681.0</v>
       </c>
       <c r="J30">
-        <v>133363765276.57</v>
+        <v>7187216.0</v>
       </c>
       <c r="K30">
-        <v>276188484173.32</v>
+        <v>206106870033.0</v>
       </c>
       <c r="L30">
-        <v>308569599935.55</v>
+        <v>13556794.0</v>
       </c>
       <c r="M30">
-        <v>353152393130.97</v>
+        <v>12523360.0</v>
       </c>
       <c r="N30">
         <v>20553000.0</v>
       </c>
       <c r="O30">
         <v>262158941068.46</v>
       </c>
       <c r="P30">
         <v>16096000.0</v>
       </c>
       <c r="Q30">
         <v>13486000.0</v>
       </c>
       <c r="R30">
         <v>18475000.0</v>
       </c>
       <c r="S30">
         <v>16569000.0</v>
       </c>
       <c r="T30">
         <v>15371000.0</v>
       </c>
       <c r="U30">
         <v>15564000.0</v>
       </c>
@@ -2558,74 +2567,76 @@
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
         <v>399619443000.0</v>
       </c>
       <c r="C33">
         <v>409411031000.0</v>
       </c>
       <c r="D33">
         <v>434685540000.0</v>
       </c>
       <c r="E33">
         <v>457006841000.0</v>
       </c>
       <c r="F33">
-        <v>468735236351.0</v>
-[...1 lines deleted...]
-      <c r="G33"/>
+        <v>468735236000.0</v>
+      </c>
+      <c r="G33">
+        <v>580804973000.0</v>
+      </c>
       <c r="H33">
         <v>640911075572.0</v>
       </c>
       <c r="I33">
-        <v>904723383484.83</v>
+        <v>904723383484.0</v>
       </c>
       <c r="J33">
-        <v>1103166151988.5</v>
+        <v>1103166151988.0</v>
       </c>
       <c r="K33">
-        <v>1239598023919.8</v>
+        <v>1239598023919.0</v>
       </c>
       <c r="L33">
-        <v>1339809607310.9</v>
+        <v>1339809607310.0</v>
       </c>
       <c r="M33">
-        <v>1412178021976.6</v>
+        <v>1412178021976.0</v>
       </c>
       <c r="N33"/>
       <c r="O33">
-        <v>1116038222361.7</v>
+        <v>1116038222361.0</v>
       </c>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
@@ -2640,127 +2651,131 @@
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
         <v>4733975000.0</v>
       </c>
       <c r="C35">
         <v>3671838000.0</v>
       </c>
       <c r="D35">
         <v>3068336000.0</v>
       </c>
       <c r="E35">
         <v>3837633000.0</v>
       </c>
       <c r="F35">
-        <v>10203431075.0</v>
-[...1 lines deleted...]
-      <c r="G35"/>
+        <v>10203431000.0</v>
+      </c>
+      <c r="G35">
+        <v>10456821000.0</v>
+      </c>
       <c r="H35">
         <v>12255408420.0</v>
       </c>
       <c r="I35">
-        <v>12234140298.77</v>
+        <v>12234140298.0</v>
       </c>
       <c r="J35">
-        <v>11611784289.63</v>
+        <v>11611784289.0</v>
       </c>
       <c r="K35">
-        <v>268893249347.09</v>
+        <v>268893249347.0</v>
       </c>
       <c r="L35">
-        <v>350298623982.82</v>
+        <v>350298623982.0</v>
       </c>
       <c r="M35">
-        <v>411465555555.14</v>
+        <v>411465555555.0</v>
       </c>
       <c r="N35"/>
       <c r="O35">
-        <v>379875574926.71</v>
+        <v>379875574926.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
         <v>903359000.0</v>
       </c>
       <c r="C36">
         <v>1252848000.0</v>
       </c>
       <c r="D36">
         <v>1853892000.0</v>
       </c>
       <c r="E36">
         <v>3426314000.0</v>
       </c>
       <c r="F36">
-        <v>298491510.0</v>
-[...1 lines deleted...]
-      <c r="G36"/>
+        <v>298492000.0</v>
+      </c>
+      <c r="G36">
+        <v>26314554000.0</v>
+      </c>
       <c r="H36">
         <v>780405935.0</v>
       </c>
       <c r="I36">
-        <v>24946396140.72</v>
+        <v>24946396141.0</v>
       </c>
       <c r="J36">
-        <v>85849627178.63</v>
+        <v>85849627180.0</v>
       </c>
       <c r="K36">
-        <v>115403514593.24</v>
+        <v>115403514594.0</v>
       </c>
       <c r="L36">
-        <v>116228545259.26</v>
+        <v>116228545260.0</v>
       </c>
       <c r="M36">
-        <v>87448131868.04</v>
+        <v>87448131868.0</v>
       </c>
       <c r="N36"/>
       <c r="O36">
-        <v>68550086965.09</v>
+        <v>68550086966.0</v>
       </c>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
@@ -2852,155 +2867,155 @@
       </c>
       <c r="X38">
         <v>750939000.0</v>
       </c>
       <c r="Y38">
         <v>9337484000.0</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
         <v>5614777000.0</v>
       </c>
       <c r="C39">
         <v>10459044000.0</v>
       </c>
       <c r="D39">
         <v>20161051000.0</v>
       </c>
       <c r="E39">
         <v>37596420000.0</v>
       </c>
       <c r="F39">
-        <v>1080000.0</v>
+        <v>53360847000.0</v>
       </c>
       <c r="G39">
-        <v>0.0</v>
+        <v>70995498000.0</v>
       </c>
       <c r="H39">
-        <v>13041718.0</v>
+        <v>151356017746.0</v>
       </c>
       <c r="I39">
-        <v>10397161.0</v>
+        <v>134937455778.0</v>
       </c>
       <c r="J39">
-        <v>10016371.0</v>
+        <v>133373781646.0</v>
       </c>
       <c r="K39">
-        <v>20826182.0</v>
+        <v>210716861891.0</v>
       </c>
       <c r="L39">
-        <v>23545657.0</v>
+        <v>238904204998.0</v>
       </c>
       <c r="M39">
-        <v>28925550.0</v>
+        <v>295701797500.0</v>
       </c>
       <c r="N39">
         <v>4708000.0</v>
       </c>
       <c r="O39">
-        <v>27136259.0</v>
+        <v>262186077327.0</v>
       </c>
       <c r="P39">
         <v>3166000.0</v>
       </c>
       <c r="Q39">
         <v>1848000.0</v>
       </c>
       <c r="R39">
         <v>1821000.0</v>
       </c>
       <c r="S39">
         <v>1434000.0</v>
       </c>
       <c r="T39">
         <v>1300000.0</v>
       </c>
       <c r="U39">
         <v>893000.0</v>
       </c>
       <c r="V39">
         <v>411000.0</v>
       </c>
       <c r="W39">
         <v>86000.0</v>
       </c>
       <c r="X39">
         <v>2811844000.0</v>
       </c>
       <c r="Y39">
         <v>902619000.0</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
         <v>5906916000.0</v>
       </c>
       <c r="C40">
         <v>4707315471.0</v>
       </c>
       <c r="D40">
         <v>6903896000.0</v>
       </c>
       <c r="E40">
         <v>7737929000.0</v>
       </c>
       <c r="F40">
-        <v>20132018608.0</v>
+        <v>14472658000.0</v>
       </c>
       <c r="G40">
-        <v>517639.0</v>
+        <v>-13212561000.0</v>
       </c>
       <c r="H40">
-        <v>71925441263.0</v>
+        <v>60638826846.0</v>
       </c>
       <c r="I40">
-        <v>79043796398.84</v>
+        <v>70973383746.0</v>
       </c>
       <c r="J40">
-        <v>152542796298.03</v>
+        <v>144433794966.0</v>
       </c>
       <c r="K40">
-        <v>141747387273.29</v>
+        <v>137686087539.0</v>
       </c>
       <c r="L40">
-        <v>121411035431.55</v>
+        <v>117673106204.0</v>
       </c>
       <c r="M40">
-        <v>109623076922.97</v>
+        <v>106438217338.0</v>
       </c>
       <c r="N40">
         <v>9386000.0</v>
       </c>
       <c r="O40">
-        <v>71414212569.31</v>
+        <v>67918193245.0</v>
       </c>
       <c r="P40">
         <v>3669000.0</v>
       </c>
       <c r="Q40">
         <v>3273000.0</v>
       </c>
       <c r="R40">
         <v>3897000.0</v>
       </c>
       <c r="S40">
         <v>3249000.0</v>
       </c>
       <c r="T40">
         <v>2538000.0</v>
       </c>
       <c r="U40">
         <v>3195000.0</v>
       </c>
       <c r="V40">
         <v>1645000.0</v>
       </c>
       <c r="W40">
         <v>1797000.0</v>
       </c>
@@ -3077,74 +3092,76 @@
       <c r="W41">
         <v>305000.0</v>
       </c>
       <c r="X41">
         <v>1848409000.0</v>
       </c>
       <c r="Y41"/>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
         <v>376425507000.0</v>
       </c>
       <c r="C42">
         <v>929610213000.0</v>
       </c>
       <c r="D42">
         <v>929642148000.0</v>
       </c>
       <c r="E42">
         <v>931586727000.0</v>
       </c>
       <c r="F42">
-        <v>614339496747.0</v>
-[...1 lines deleted...]
-      <c r="G42"/>
+        <v>579670093000.0</v>
+      </c>
+      <c r="G42">
+        <v>569073416000.0</v>
+      </c>
       <c r="H42">
-        <v>596744747904.0</v>
+        <v>252012420080.0</v>
       </c>
       <c r="I42">
-        <v>577102241909.57</v>
+        <v>359481640425.0</v>
       </c>
       <c r="J42">
-        <v>558659560682.53</v>
+        <v>534342717385.0</v>
       </c>
       <c r="K42">
-        <v>556436777209.47</v>
+        <v>556436777209.0</v>
       </c>
       <c r="L42">
-        <v>549873302955.75</v>
+        <v>549873302957.0</v>
       </c>
       <c r="M42">
-        <v>512275128204.62</v>
+        <v>512275128205.0</v>
       </c>
       <c r="N42"/>
       <c r="O42">
-        <v>405365536282.55</v>
+        <v>405365536283.0</v>
       </c>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
@@ -3227,74 +3244,76 @@
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
         <v>398716084000.0</v>
       </c>
       <c r="C46">
         <v>408158183000.0</v>
       </c>
       <c r="D46">
         <v>432831648000.0</v>
       </c>
       <c r="E46">
         <v>453580527000.0</v>
       </c>
       <c r="F46">
-        <v>468430111697.0</v>
-[...1 lines deleted...]
-      <c r="G46"/>
+        <v>468430112000.0</v>
+      </c>
+      <c r="G46">
+        <v>554374611000.0</v>
+      </c>
       <c r="H46">
         <v>640124226467.0</v>
       </c>
       <c r="I46">
-        <v>879768954331.73</v>
+        <v>879768954331.0</v>
       </c>
       <c r="J46">
-        <v>1017306871014.9</v>
+        <v>1017306871014.0</v>
       </c>
       <c r="K46">
-        <v>1124193567682.0</v>
+        <v>1124193567681.0</v>
       </c>
       <c r="L46">
-        <v>1223568047634.9</v>
+        <v>1223568047634.0</v>
       </c>
       <c r="M46">
-        <v>1324705506714.2</v>
+        <v>1324705506714.0</v>
       </c>
       <c r="N46"/>
       <c r="O46">
-        <v>1047464125734.8</v>
+        <v>1047464125734.0</v>
       </c>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47">
         <v>398716083520.0</v>
       </c>
       <c r="C47">
         <v>408158183190.0</v>
       </c>
       <c r="D47">
         <v>432831648235.0</v>
       </c>
@@ -3357,78 +3376,78 @@
       </c>
       <c r="X47">
         <v>144807509000.0</v>
       </c>
       <c r="Y47">
         <v>104870901000.0</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
         <v>-136576122000.0</v>
       </c>
       <c r="C48">
         <v>-232351841000.0</v>
       </c>
       <c r="D48">
         <v>-311442929000.0</v>
       </c>
       <c r="E48">
         <v>-373819209000.0</v>
       </c>
       <c r="F48">
-        <v>-415291184672.88</v>
+        <v>-415291185000.0</v>
       </c>
       <c r="G48">
-        <v>-20847238.0</v>
+        <v>-331000042000.0</v>
       </c>
       <c r="H48">
         <v>-344754448273.35</v>
       </c>
       <c r="I48">
         <v>-217634305296.17</v>
       </c>
       <c r="J48">
         <v>-24316551269.19</v>
       </c>
       <c r="K48">
-        <v>147521206902.16</v>
+        <v>147521206902.0</v>
       </c>
       <c r="L48">
-        <v>305017444411.68</v>
+        <v>305017444411.0</v>
       </c>
       <c r="M48">
-        <v>373997435897.06</v>
+        <v>373997435897.0</v>
       </c>
       <c r="N48">
         <v>32749000.0</v>
       </c>
       <c r="O48">
-        <v>314506686029.65</v>
+        <v>314506686029.0</v>
       </c>
       <c r="P48">
         <v>33691000.0</v>
       </c>
       <c r="Q48">
         <v>38232000.0</v>
       </c>
       <c r="R48">
         <v>38063000.0</v>
       </c>
       <c r="S48">
         <v>35605000.0</v>
       </c>
       <c r="T48">
         <v>36152000.0</v>
       </c>
       <c r="U48">
         <v>34502000.0</v>
       </c>
       <c r="V48">
         <v>34530000.0</v>
       </c>
       <c r="W48">
         <v>32205000.0</v>
       </c>
@@ -3492,123 +3511,125 @@
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
         <v>569653000.0</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-      <c r="G51"/>
+      <c r="G51">
+        <v>39140232000.0</v>
+      </c>
       <c r="H51">
         <v>127281821128.0</v>
       </c>
       <c r="I51">
-        <v>195554360323.74</v>
+        <v>195554360323.0</v>
       </c>
       <c r="J51">
-        <v>239554593916.28</v>
+        <v>239554593916.0</v>
       </c>
       <c r="K51">
         <v>19450000.0</v>
       </c>
       <c r="L51"/>
       <c r="M51">
-        <v>69103064713.0</v>
+        <v>69103064712.0</v>
       </c>
       <c r="N51"/>
       <c r="O51">
-        <v>161703497604.75</v>
+        <v>161703497604.0</v>
       </c>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
         <v>533132000.0</v>
       </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
-        <v>0.0</v>
+        <v>39140232000.0</v>
       </c>
       <c r="H52">
         <v>127281821128.0</v>
       </c>
       <c r="I52">
-        <v>195554360323.74</v>
+        <v>195554360323.0</v>
       </c>
       <c r="J52">
-        <v>239554593916.28</v>
+        <v>239554593916.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52"/>
       <c r="M52">
-        <v>69103064713.0</v>
+        <v>69103064712.0</v>
       </c>
       <c r="N52"/>
       <c r="O52">
-        <v>107020550738.02</v>
+        <v>107020550738.0</v>
       </c>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53">
         <v>172471100000.0</v>
       </c>
       <c r="C53">
         <v>96631100000.0</v>
       </c>
       <c r="D53">
         <v>60729200000.0</v>
       </c>
@@ -3682,287 +3703,287 @@
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
     </row>
     <row r="55" spans="1:25">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
         <v>870427371000.0</v>
       </c>
       <c r="C55">
         <v>774124347000.0</v>
       </c>
       <c r="D55">
         <v>698659351000.0</v>
       </c>
       <c r="E55">
         <v>650564253000.0</v>
       </c>
       <c r="F55">
-        <v>624813305340.0</v>
+        <v>624813305000.0</v>
       </c>
       <c r="G55">
-        <v>48844660.0</v>
+        <v>703996273000.0</v>
       </c>
       <c r="H55">
         <v>901487703731.0</v>
       </c>
       <c r="I55">
-        <v>1101829339406.4</v>
+        <v>1101829339406.0</v>
       </c>
       <c r="J55">
-        <v>1341962317142.9</v>
+        <v>1341962317142.0</v>
       </c>
       <c r="K55">
-        <v>1574460928441.8</v>
+        <v>1574460928441.0</v>
       </c>
       <c r="L55">
-        <v>1749890079284.4</v>
+        <v>1749890079284.0</v>
       </c>
       <c r="M55">
-        <v>1928295201463.3</v>
+        <v>1928295201463.0</v>
       </c>
       <c r="N55">
         <v>157927000.0</v>
       </c>
       <c r="O55">
-        <v>1618964966385.9</v>
+        <v>1618964966385.0</v>
       </c>
       <c r="P55">
         <v>89083000.0</v>
       </c>
       <c r="Q55">
         <v>97925000.0</v>
       </c>
       <c r="R55">
         <v>102097000.0</v>
       </c>
       <c r="S55">
         <v>105484000.0</v>
       </c>
       <c r="T55">
         <v>100903000.0</v>
       </c>
       <c r="U55">
         <v>104729000.0</v>
       </c>
       <c r="V55">
         <v>68129000.0</v>
       </c>
       <c r="W55">
         <v>65480000.0</v>
       </c>
       <c r="X55">
         <v>455581613000.0</v>
       </c>
       <c r="Y55">
         <v>463453502000.0</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
         <v>470807928000.0</v>
       </c>
       <c r="C56">
         <v>364713316000.0</v>
       </c>
       <c r="D56">
         <v>263973811000.0</v>
       </c>
       <c r="E56">
         <v>193557412000.0</v>
       </c>
       <c r="F56">
-        <v>156078068989.0</v>
+        <v>156078069000.0</v>
       </c>
       <c r="G56">
-        <v>8547257.0</v>
+        <v>123191301000.0</v>
       </c>
       <c r="H56">
         <v>260576628159.0</v>
       </c>
       <c r="I56">
-        <v>197105955921.6</v>
+        <v>197105955921.0</v>
       </c>
       <c r="J56">
-        <v>238796165154.49</v>
+        <v>238796165154.0</v>
       </c>
       <c r="K56">
-        <v>334862904522.01</v>
+        <v>334862904522.0</v>
       </c>
       <c r="L56">
-        <v>410080471973.49</v>
+        <v>410080471973.0</v>
       </c>
       <c r="M56">
-        <v>516117179486.66</v>
+        <v>516117179486.0</v>
       </c>
       <c r="N56"/>
       <c r="O56">
-        <v>502926744024.22</v>
+        <v>502926744024.0</v>
       </c>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
         <v>11714370000.0</v>
       </c>
       <c r="C57">
         <v>12249204000.0</v>
       </c>
       <c r="D57">
         <v>16478797000.0</v>
       </c>
       <c r="E57">
         <v>28046102000.0</v>
       </c>
       <c r="F57">
-        <v>41429435335.0</v>
+        <v>41429435000.0</v>
       </c>
       <c r="G57">
-        <v>3578496.0</v>
+        <v>51576731000.0</v>
       </c>
       <c r="H57">
         <v>273825052922.0</v>
       </c>
       <c r="I57">
-        <v>378672585850.84</v>
+        <v>378672585850.0</v>
       </c>
       <c r="J57">
-        <v>455784420851.15</v>
+        <v>455784420851.0</v>
       </c>
       <c r="K57">
-        <v>262740265261.97</v>
+        <v>262740265261.0</v>
       </c>
       <c r="L57">
-        <v>209828427338.45</v>
+        <v>209828427338.0</v>
       </c>
       <c r="M57">
-        <v>318582051281.73</v>
+        <v>318582051281.0</v>
       </c>
       <c r="N57">
         <v>26092000.0</v>
       </c>
       <c r="O57">
-        <v>272349971048.54</v>
+        <v>272349971048.0</v>
       </c>
       <c r="P57">
         <v>18635000.0</v>
       </c>
       <c r="Q57">
         <v>30651000.0</v>
       </c>
       <c r="R57">
         <v>23456000.0</v>
       </c>
       <c r="S57">
         <v>20801000.0</v>
       </c>
       <c r="T57">
         <v>9508000.0</v>
       </c>
       <c r="U57">
         <v>10795000.0</v>
       </c>
       <c r="V57">
         <v>2224000.0</v>
       </c>
       <c r="W57">
         <v>2161000.0</v>
       </c>
       <c r="X57">
         <v>14726763000.0</v>
       </c>
       <c r="Y57">
         <v>22984936000.0</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
         <v>16448345000.0</v>
       </c>
       <c r="C58">
         <v>15921042000.0</v>
       </c>
       <c r="D58">
         <v>19547133000.0</v>
       </c>
       <c r="E58">
         <v>31883735000.0</v>
       </c>
       <c r="F58">
-        <v>51632866410.0</v>
+        <v>51632866000.0</v>
       </c>
       <c r="G58">
-        <v>4304010.0</v>
+        <v>62033552000.0</v>
       </c>
       <c r="H58">
         <v>286080461343.0</v>
       </c>
       <c r="I58">
-        <v>390906726149.61</v>
+        <v>390906726149.0</v>
       </c>
       <c r="J58">
-        <v>467396205140.78</v>
+        <v>467396205140.0</v>
       </c>
       <c r="K58">
-        <v>531633514609.06</v>
+        <v>531633514609.0</v>
       </c>
       <c r="L58">
-        <v>560127051321.27</v>
+        <v>560127051321.0</v>
       </c>
       <c r="M58">
-        <v>730047606836.88</v>
+        <v>730047606836.0</v>
       </c>
       <c r="N58">
         <v>59791000.0</v>
       </c>
       <c r="O58">
-        <v>652225545975.25</v>
+        <v>652225545975.0</v>
       </c>
       <c r="P58">
         <v>26696000.0</v>
       </c>
       <c r="Q58">
         <v>31144000.0</v>
       </c>
       <c r="R58">
         <v>36138000.0</v>
       </c>
       <c r="S58">
         <v>42443000.0</v>
       </c>
       <c r="T58">
         <v>35992000.0</v>
       </c>
       <c r="U58">
         <v>41469000.0</v>
       </c>
       <c r="V58">
         <v>2790000.0</v>
       </c>
       <c r="W58">
         <v>2466000.0</v>
       </c>
@@ -3997,78 +4018,78 @@
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
         <v>853979025000.0</v>
       </c>
       <c r="C60">
         <v>758203306000.0</v>
       </c>
       <c r="D60">
         <v>679112218000.0</v>
       </c>
       <c r="E60">
         <v>618680518000.0</v>
       </c>
       <c r="F60">
-        <v>573180438930.0</v>
+        <v>565558884000.0</v>
       </c>
       <c r="G60">
-        <v>44540650.0</v>
+        <v>641962721000.0</v>
       </c>
       <c r="H60">
         <v>615407242388.0</v>
       </c>
       <c r="I60">
-        <v>710922613256.83</v>
+        <v>710922613256.0</v>
       </c>
       <c r="J60">
-        <v>874566112002.17</v>
+        <v>874566112002.0</v>
       </c>
       <c r="K60">
-        <v>1042827413832.7</v>
+        <v>1042827413832.0</v>
       </c>
       <c r="L60">
-        <v>1189763027963.1</v>
+        <v>1189763027963.0</v>
       </c>
       <c r="M60">
-        <v>1198247594626.4</v>
+        <v>1198247594626.0</v>
       </c>
       <c r="N60">
         <v>98136000.0</v>
       </c>
       <c r="O60">
-        <v>966739420410.7</v>
+        <v>966739420410.0</v>
       </c>
       <c r="P60">
         <v>62387000.0</v>
       </c>
       <c r="Q60">
         <v>66782000.0</v>
       </c>
       <c r="R60">
         <v>65959000.0</v>
       </c>
       <c r="S60">
         <v>63041000.0</v>
       </c>
       <c r="T60">
         <v>64911000.0</v>
       </c>
       <c r="U60">
         <v>63260000.0</v>
       </c>
       <c r="V60">
         <v>65339000.0</v>
       </c>
       <c r="W60">
         <v>63014000.0</v>
       </c>
@@ -4136,628 +4157,634 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
         <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G1" t="s">
         <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="K1" t="s">
         <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="O1" t="s">
         <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="S1" t="s">
         <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="W1" t="s">
         <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AA1" t="s">
         <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AE1" t="s">
         <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AI1" t="s">
         <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AM1" t="s">
         <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
         <v>12</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BC1" t="s">
         <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CM1" t="s">
         <v>152</v>
       </c>
       <c r="CN1" t="s">
         <v>153</v>
       </c>
       <c r="CO1" t="s">
         <v>154</v>
       </c>
       <c r="CP1" t="s">
         <v>155</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>2489159000.0</v>
+      </c>
+      <c r="C2">
         <v>5413479000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5715202000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2989926000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4950166000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3686772000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8088130000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
-        <v>11562240363.0</v>
+        <v>5682538000.0</v>
       </c>
       <c r="J2">
-        <v>11458966350.0</v>
+        <v>11562240000.0</v>
       </c>
       <c r="K2">
+        <v>11458966000.0</v>
+      </c>
+      <c r="L2">
         <v>4801072044.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8622567492.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18029765098.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6869268927.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5258502751.0</v>
       </c>
-      <c r="P2">
-[...1 lines deleted...]
-      </c>
       <c r="Q2">
-        <v>17060355527.13</v>
+        <v>18001984329.0</v>
       </c>
       <c r="R2">
-        <v>15416459931.48</v>
+        <v>17060355527.0</v>
       </c>
       <c r="S2">
-        <v>12908004483.59</v>
+        <v>15416459931.0</v>
       </c>
       <c r="T2">
-        <v>21297416727.76</v>
+        <v>12908004483.0</v>
       </c>
       <c r="U2">
-        <v>15684998549.28</v>
+        <v>21014225904.0</v>
       </c>
       <c r="V2">
-        <v>16845303211.1</v>
+        <v>15684998549.0</v>
       </c>
       <c r="W2">
-        <v>25627721061.14</v>
+        <v>16845303211.0</v>
       </c>
       <c r="X2">
-        <v>1795524.0</v>
+        <v>25627721061.0</v>
       </c>
       <c r="Y2">
+        <v>25878821366.0</v>
+      </c>
+      <c r="Z2">
         <v>2859898.0</v>
       </c>
-      <c r="Z2">
-[...1 lines deleted...]
-      </c>
       <c r="AA2">
-        <v>54830785167.12</v>
+        <v>46543162241.0</v>
       </c>
       <c r="AB2">
-        <v>64419035127.31</v>
+        <v>54830785167.0</v>
       </c>
       <c r="AC2">
-        <v>74617790531.02</v>
+        <v>64419035127.0</v>
       </c>
       <c r="AD2">
-        <v>83752928006.67</v>
+        <v>74617790531.0</v>
       </c>
       <c r="AE2">
-        <v>112690264670.52</v>
+        <v>83752928006.0</v>
       </c>
       <c r="AF2">
-        <v>117511902757.54</v>
+        <v>112690264670.0</v>
       </c>
       <c r="AG2">
-        <v>104074429128.26</v>
+        <v>117511902757.0</v>
       </c>
       <c r="AH2">
-        <v>88986612664.65</v>
+        <v>104074429128.0</v>
       </c>
       <c r="AI2">
-        <v>91659663081.03</v>
+        <v>88986612664.0</v>
       </c>
       <c r="AJ2">
-        <v>70440172870.09</v>
+        <v>91659663081.0</v>
       </c>
       <c r="AK2">
-        <v>63687030636.85</v>
+        <v>70440172870.0</v>
       </c>
       <c r="AL2">
-        <v>53980067661.54</v>
+        <v>63687030636.0</v>
       </c>
       <c r="AM2">
-        <v>56954505193.75</v>
+        <v>53980067661.0</v>
       </c>
       <c r="AN2">
-        <v>91447818674.93</v>
+        <v>56954505193.0</v>
       </c>
       <c r="AO2">
-        <v>120992877988.68</v>
+        <v>91447818674.0</v>
       </c>
       <c r="AP2">
-        <v>117672496531.65</v>
+        <v>120992877988.0</v>
       </c>
       <c r="AQ2">
-        <v>128724750748.58</v>
+        <v>117672496531.0</v>
       </c>
       <c r="AR2">
-        <v>122252773302.77</v>
+        <v>128724750748.0</v>
       </c>
       <c r="AS2">
-        <v>88417391906.9</v>
+        <v>122252773302.0</v>
       </c>
       <c r="AT2">
-        <v>85646704012.65</v>
+        <v>88417391906.0</v>
       </c>
       <c r="AU2">
-        <v>93201216532.34</v>
+        <v>85646704012.0</v>
       </c>
       <c r="AV2">
+        <v>93201216532.0</v>
+      </c>
+      <c r="AW2">
         <v>7192600.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8125700.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8664400.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9032600.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7243200.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8106400.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8854000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9612100.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12097000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7263900.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8851500.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7328000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7007200.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4756300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3845500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3364900.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3827900.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5180300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3501100.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4559700.0</v>
       </c>
-      <c r="BP2">
-[...1 lines deleted...]
-      </c>
       <c r="BQ2">
+        <v>30748972092.0</v>
+      </c>
+      <c r="BR2">
         <v>4870400.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2244800.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6297000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4261000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3257600.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2469900.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3589300.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4955400.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6453100.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5099600.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3059900.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1110200.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>825600.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>579000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>251000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>732000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>167000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>364000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>119000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>368000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1226000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5943437000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5744000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11164522000.0</v>
       </c>
-      <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4810,52 +4837,53 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4908,97 +4936,104 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
         <v>542612858000.0</v>
       </c>
       <c r="C5">
-        <v>553216641000.0</v>
+        <v>542612858000.0</v>
       </c>
       <c r="D5">
         <v>553216641000.0</v>
       </c>
       <c r="E5">
         <v>553216641000.0</v>
       </c>
       <c r="F5">
         <v>553216641000.0</v>
       </c>
       <c r="G5">
         <v>553216641000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5"/>
+      <c r="H5">
+        <v>553216641000.0</v>
+      </c>
+      <c r="I5">
+        <v>553216641000.0</v>
+      </c>
       <c r="J5">
-        <v>553216640561.0</v>
+        <v>553216641000.0</v>
       </c>
       <c r="K5">
-        <v>553216640561.0</v>
+        <v>553216641000.0</v>
       </c>
       <c r="L5">
         <v>553216640561.0</v>
       </c>
       <c r="M5">
-        <v>900773277312.0</v>
+        <v>553216640561.0</v>
       </c>
       <c r="N5">
         <v>900773277312.0</v>
       </c>
       <c r="O5">
+        <v>900773277312.0</v>
+      </c>
+      <c r="P5">
         <v>575944821126.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>31555914295.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
@@ -5032,52 +5067,53 @@
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5130,65 +5166,68 @@
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>365955738.0</v>
+      </c>
+      <c r="C7">
         <v>433854806.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>501753876.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>569652944.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
@@ -5234,113 +5273,116 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>60913000000.0</v>
       </c>
       <c r="C8">
         <v>60913000000.0</v>
       </c>
       <c r="D8">
         <v>60913000000.0</v>
       </c>
       <c r="E8">
         <v>60913000000.0</v>
       </c>
       <c r="F8">
         <v>60913000000.0</v>
       </c>
       <c r="G8">
         <v>60913000000.0</v>
       </c>
       <c r="H8">
         <v>60913000000.0</v>
       </c>
       <c r="I8">
         <v>60913000000.0</v>
       </c>
       <c r="J8">
         <v>60913000000.0</v>
       </c>
       <c r="K8">
         <v>60913000000.0</v>
       </c>
       <c r="L8">
         <v>60913000000.0</v>
       </c>
       <c r="M8">
         <v>60913000000.0</v>
       </c>
       <c r="N8">
         <v>60913000000.0</v>
       </c>
       <c r="O8">
         <v>60913000000.0</v>
       </c>
       <c r="P8">
-        <v>25550755.0</v>
+        <v>60913000000.0</v>
       </c>
       <c r="Q8">
         <v>25550755.0</v>
       </c>
       <c r="R8">
         <v>25550755.0</v>
       </c>
       <c r="S8">
         <v>25550755.0</v>
       </c>
       <c r="T8">
         <v>25550755.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>25550755.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5370,128 +5412,129 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
         <v>32</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>376425506650.0</v>
       </c>
       <c r="D9">
         <v>376425506650.0</v>
       </c>
       <c r="E9">
         <v>376425506650.0</v>
       </c>
       <c r="F9">
         <v>376425506650.0</v>
       </c>
       <c r="G9">
         <v>376425506650.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>376425506650.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>376425506650.0</v>
       </c>
       <c r="M9">
-        <v>39087000000.0</v>
+        <v>376425506650.0</v>
       </c>
       <c r="N9">
         <v>39087000000.0</v>
       </c>
       <c r="O9">
         <v>39087000000.0</v>
       </c>
       <c r="P9">
-        <v>39837130.0</v>
+        <v>39087000000.0</v>
       </c>
       <c r="Q9">
         <v>39837130.0</v>
       </c>
       <c r="R9">
         <v>39837130.0</v>
       </c>
       <c r="S9">
         <v>39837130.0</v>
       </c>
       <c r="T9">
         <v>39837130.0</v>
       </c>
       <c r="U9">
         <v>39837130.0</v>
       </c>
       <c r="V9">
         <v>39837130.0</v>
       </c>
       <c r="W9">
         <v>39837130.0</v>
       </c>
       <c r="X9">
         <v>39837130.0</v>
       </c>
       <c r="Y9">
         <v>39837130.0</v>
       </c>
       <c r="Z9">
         <v>39837130.0</v>
       </c>
       <c r="AA9">
         <v>39837130.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>39837130.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5514,292 +5557,296 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>306753815000.0</v>
+      </c>
+      <c r="C10">
         <v>277190238000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>245259782000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>197845391000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>194856312000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>187246199000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>201172922000.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
-        <v>131989208146.0</v>
+        <v>170384848000.0</v>
       </c>
       <c r="J10">
-        <v>120836479042.0</v>
+        <v>131989208000.0</v>
       </c>
       <c r="K10">
+        <v>120836479000.0</v>
+      </c>
+      <c r="L10">
         <v>96904315425.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>110915376304.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>227182372751.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>100987943960.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>84910495944.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>87350304089.0</v>
       </c>
-      <c r="Q10">
-[...1 lines deleted...]
-      </c>
       <c r="R10">
-        <v>68478635443.9</v>
+        <v>83848747102.0</v>
       </c>
       <c r="S10">
-        <v>52541867852.43</v>
+        <v>68478635443.0</v>
       </c>
       <c r="T10">
-        <v>38652929846.72</v>
+        <v>52541867852.0</v>
       </c>
       <c r="U10">
-        <v>44056752709.89</v>
+        <v>38652929846.0</v>
       </c>
       <c r="V10">
-        <v>45270746386.13</v>
+        <v>44056752709.0</v>
       </c>
       <c r="W10">
-        <v>35406425213.9</v>
+        <v>45270746386.0</v>
       </c>
       <c r="X10">
-        <v>2585343.0</v>
+        <v>35406425213.0</v>
       </c>
       <c r="Y10">
+        <v>37262453561.0</v>
+      </c>
+      <c r="Z10">
         <v>4297930.0</v>
       </c>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
       <c r="AA10">
-        <v>28048022771.16</v>
+        <v>33789862294.0</v>
       </c>
       <c r="AB10">
-        <v>37602859073.42</v>
+        <v>28048022771.0</v>
       </c>
       <c r="AC10">
-        <v>54773934304.79</v>
+        <v>37602859073.0</v>
       </c>
       <c r="AD10">
-        <v>36990240076.86</v>
+        <v>54773934304.0</v>
       </c>
       <c r="AE10">
-        <v>27480639674.4</v>
+        <v>36990240076.0</v>
       </c>
       <c r="AF10">
-        <v>40970872688.98</v>
+        <v>27480639674.0</v>
       </c>
       <c r="AG10">
-        <v>38947303976.77</v>
+        <v>40970872688.0</v>
       </c>
       <c r="AH10">
-        <v>34674358966.21</v>
+        <v>38947303976.0</v>
       </c>
       <c r="AI10">
-        <v>16750512130.89</v>
+        <v>34674358966.0</v>
       </c>
       <c r="AJ10">
-        <v>60540757976.79</v>
+        <v>16750512130.0</v>
       </c>
       <c r="AK10">
-        <v>91931544623.1</v>
+        <v>60540757976.0</v>
       </c>
       <c r="AL10">
-        <v>103471299057.64</v>
+        <v>91931544623.0</v>
       </c>
       <c r="AM10">
-        <v>150175664024.06</v>
+        <v>103471299057.0</v>
       </c>
       <c r="AN10">
-        <v>22394862027.39</v>
+        <v>150175664024.0</v>
       </c>
       <c r="AO10">
-        <v>50669973476.73</v>
+        <v>22394862027.0</v>
       </c>
       <c r="AP10">
-        <v>48125991677.84</v>
+        <v>50669973476.0</v>
       </c>
       <c r="AQ10">
-        <v>98285953090.97</v>
+        <v>48125991677.0</v>
       </c>
       <c r="AR10">
-        <v>88916253311.1</v>
+        <v>98285953090.0</v>
       </c>
       <c r="AS10">
-        <v>92106893874.18</v>
+        <v>88916253311.0</v>
       </c>
       <c r="AT10">
-        <v>116819452780.71</v>
+        <v>92106893874.0</v>
       </c>
       <c r="AU10">
-        <v>113484476870.21</v>
-[...1 lines deleted...]
-      <c r="AV10"/>
+        <v>116819452780.0</v>
+      </c>
+      <c r="AV10">
+        <v>113484476870.0</v>
+      </c>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
-      <c r="BP10">
-[...2 lines deleted...]
-      <c r="BQ10"/>
+      <c r="BP10"/>
+      <c r="BQ10">
+        <v>67549647163.0</v>
+      </c>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
         <v>34</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>200000000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>190000000000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>110915376300.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>227182372750.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>100987943960.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>84910495940.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5868740.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5849840.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4789120.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3650010.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2639740.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3011400.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -5828,383 +5875,391 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>479759415000.0</v>
+      </c>
+      <c r="C12">
         <v>456746138000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>419439682000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>370316491000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>338038012000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>331591099000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>301754422000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12">
-        <v>231209308146.0</v>
+        <v>267015948000.0</v>
       </c>
       <c r="J12">
-        <v>208546679042.0</v>
+        <v>231209308000.0</v>
       </c>
       <c r="K12">
+        <v>208546679000.0</v>
+      </c>
+      <c r="L12">
         <v>182790315425.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>171644576304.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>227182372751.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>100987943960.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>84910495944.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>87350304089.0</v>
       </c>
-      <c r="Q12">
-[...1 lines deleted...]
-      </c>
       <c r="R12">
-        <v>68478635443.9</v>
+        <v>83848747102.0</v>
       </c>
       <c r="S12">
-        <v>52541867852.43</v>
+        <v>68478635443.0</v>
       </c>
       <c r="T12">
-        <v>38652929846.72</v>
+        <v>52541867852.0</v>
       </c>
       <c r="U12">
-        <v>44056752709.89</v>
+        <v>38652929846.0</v>
       </c>
       <c r="V12">
-        <v>45270746386.13</v>
+        <v>44056752709.0</v>
       </c>
       <c r="W12">
-        <v>35406425213.9</v>
+        <v>45270746386.0</v>
       </c>
       <c r="X12">
-        <v>2585343.0</v>
+        <v>35406425213.0</v>
       </c>
       <c r="Y12">
+        <v>37262453561.0</v>
+      </c>
+      <c r="Z12">
         <v>4297930.0</v>
       </c>
-      <c r="Z12">
-[...1 lines deleted...]
-      </c>
       <c r="AA12">
-        <v>28048022771.16</v>
+        <v>33789862294.0</v>
       </c>
       <c r="AB12">
-        <v>37602859073.42</v>
+        <v>28048022771.0</v>
       </c>
       <c r="AC12">
-        <v>54773934304.79</v>
+        <v>37602859073.0</v>
       </c>
       <c r="AD12">
-        <v>36990240076.86</v>
+        <v>54773934304.0</v>
       </c>
       <c r="AE12">
-        <v>27480639674.4</v>
+        <v>36990240076.0</v>
       </c>
       <c r="AF12">
-        <v>40970872688.98</v>
+        <v>27480639674.0</v>
       </c>
       <c r="AG12">
-        <v>38947303976.77</v>
+        <v>40970872688.0</v>
       </c>
       <c r="AH12">
-        <v>34674358966.21</v>
+        <v>38947303976.0</v>
       </c>
       <c r="AI12">
-        <v>16750512130.89</v>
+        <v>34674358966.0</v>
       </c>
       <c r="AJ12">
-        <v>60540757976.79</v>
+        <v>16750512130.0</v>
       </c>
       <c r="AK12">
-        <v>91931544623.1</v>
+        <v>60540757976.0</v>
       </c>
       <c r="AL12">
-        <v>103471299057.64</v>
+        <v>91931544623.0</v>
       </c>
       <c r="AM12">
-        <v>150175664024.06</v>
+        <v>103471299057.0</v>
       </c>
       <c r="AN12">
-        <v>22394862027.39</v>
+        <v>150175664024.0</v>
       </c>
       <c r="AO12">
-        <v>50669973476.73</v>
+        <v>22394862027.0</v>
       </c>
       <c r="AP12">
-        <v>48125991677.84</v>
+        <v>50669973476.0</v>
       </c>
       <c r="AQ12">
-        <v>98285953090.97</v>
+        <v>48125991677.0</v>
       </c>
       <c r="AR12">
-        <v>88916253311.1</v>
+        <v>98285953090.0</v>
       </c>
       <c r="AS12">
-        <v>92106893874.18</v>
+        <v>88916253311.0</v>
       </c>
       <c r="AT12">
-        <v>116819452780.71</v>
+        <v>92106893874.0</v>
       </c>
       <c r="AU12">
-        <v>113484476870.21</v>
-[...1 lines deleted...]
-      <c r="AV12"/>
+        <v>116819452780.0</v>
+      </c>
+      <c r="AV12">
+        <v>113484476870.0</v>
+      </c>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
-      <c r="BP12">
-[...2 lines deleted...]
-      <c r="BQ12"/>
+      <c r="BP12"/>
+      <c r="BQ12">
+        <v>67549647163.0</v>
+      </c>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
         <v>60913000000.0</v>
       </c>
       <c r="C13">
         <v>60913000000.0</v>
       </c>
       <c r="D13">
         <v>60913000000.0</v>
       </c>
       <c r="E13">
         <v>60913000000.0</v>
       </c>
       <c r="F13">
         <v>60913000000.0</v>
       </c>
       <c r="G13">
         <v>60913000000.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>60913000000.0</v>
+      </c>
       <c r="I13">
         <v>60913000000.0</v>
       </c>
       <c r="J13">
         <v>60913000000.0</v>
       </c>
       <c r="K13">
         <v>60913000000.0</v>
       </c>
       <c r="L13">
         <v>60913000000.0</v>
       </c>
       <c r="M13">
         <v>60913000000.0</v>
       </c>
       <c r="N13">
         <v>60913000000.0</v>
       </c>
       <c r="O13">
         <v>60913000000.0</v>
       </c>
       <c r="P13">
+        <v>60913000000.0</v>
+      </c>
+      <c r="Q13">
         <v>380297665332.0</v>
       </c>
-      <c r="Q13">
-[...1 lines deleted...]
-      </c>
       <c r="R13">
-        <v>365345337700.47</v>
+        <v>366231907506.0</v>
       </c>
       <c r="S13">
-        <v>367802935537.1</v>
+        <v>365345337700.0</v>
       </c>
       <c r="T13">
-        <v>374132126855.56</v>
+        <v>367802935537.0</v>
       </c>
       <c r="U13">
-        <v>373807545394.49</v>
+        <v>374132126855.0</v>
       </c>
       <c r="V13">
-        <v>362985327650.97</v>
+        <v>373807545394.0</v>
       </c>
       <c r="W13">
-        <v>381221409187.97</v>
+        <v>362985327650.0</v>
       </c>
       <c r="X13">
+        <v>381221409187.0</v>
+      </c>
+      <c r="Y13">
+        <v>368262091973.0</v>
+      </c>
+      <c r="Z13">
         <v>25550755.0</v>
       </c>
-      <c r="Y13">
-[...4 lines deleted...]
-      </c>
       <c r="AA13">
-        <v>367150750216.16</v>
+        <v>355951812140.0</v>
       </c>
       <c r="AB13">
-        <v>360214783145.07</v>
+        <v>367150750216.0</v>
       </c>
       <c r="AC13">
-        <v>363416942757.77</v>
+        <v>360214783145.0</v>
       </c>
       <c r="AD13">
-        <v>372199554364.42</v>
+        <v>363416942757.0</v>
       </c>
       <c r="AE13">
-        <v>380808915499.68</v>
+        <v>372199554364.0</v>
       </c>
       <c r="AF13">
-        <v>365532975802.0</v>
+        <v>380808915499.0</v>
       </c>
       <c r="AG13">
-        <v>351454676643.43</v>
+        <v>365532975801.0</v>
       </c>
       <c r="AH13">
-        <v>344814507341.37</v>
+        <v>351454676643.0</v>
       </c>
       <c r="AI13">
-        <v>344349797874.66</v>
+        <v>344814507341.0</v>
       </c>
       <c r="AJ13">
-        <v>339770678180.62</v>
+        <v>344349797874.0</v>
       </c>
       <c r="AK13">
-        <v>340223102588.82</v>
+        <v>339770678180.0</v>
       </c>
       <c r="AL13">
-        <v>345747699610.3</v>
+        <v>340223102588.0</v>
       </c>
       <c r="AM13">
-        <v>332692122310.66</v>
+        <v>345747699610.0</v>
       </c>
       <c r="AN13">
-        <v>335752365364.87</v>
+        <v>332692122310.0</v>
       </c>
       <c r="AO13">
-        <v>338869429721.1</v>
+        <v>335752365364.0</v>
       </c>
       <c r="AP13">
-        <v>354379403603.27</v>
+        <v>338869429721.0</v>
       </c>
       <c r="AQ13">
-        <v>374644501511.23</v>
+        <v>354379403603.0</v>
       </c>
       <c r="AR13">
-        <v>340676733248.16</v>
+        <v>374644501511.0</v>
       </c>
       <c r="AS13">
-        <v>334872280595.72</v>
+        <v>340676733248.0</v>
       </c>
       <c r="AT13">
-        <v>317795460319.77</v>
+        <v>334872280595.0</v>
       </c>
       <c r="AU13">
-        <v>310836435480.84</v>
+        <v>317795460319.0</v>
       </c>
       <c r="AV13">
-        <v>25550800.0</v>
+        <v>310836435480.0</v>
       </c>
       <c r="AW13">
         <v>25550800.0</v>
       </c>
       <c r="AX13">
         <v>25550800.0</v>
       </c>
       <c r="AY13">
         <v>25550800.0</v>
       </c>
       <c r="AZ13">
         <v>25550800.0</v>
       </c>
       <c r="BA13">
         <v>25550800.0</v>
       </c>
       <c r="BB13">
         <v>25550800.0</v>
       </c>
       <c r="BC13">
         <v>25550800.0</v>
       </c>
       <c r="BD13">
         <v>25550800.0</v>
       </c>
@@ -6220,132 +6275,135 @@
       <c r="BH13">
         <v>25550800.0</v>
       </c>
       <c r="BI13">
         <v>25550800.0</v>
       </c>
       <c r="BJ13">
         <v>25550800.0</v>
       </c>
       <c r="BK13">
         <v>25550800.0</v>
       </c>
       <c r="BL13">
         <v>25550800.0</v>
       </c>
       <c r="BM13">
         <v>25550800.0</v>
       </c>
       <c r="BN13">
         <v>25550800.0</v>
       </c>
       <c r="BO13">
         <v>25550800.0</v>
       </c>
       <c r="BP13">
-        <v>261335327936.68</v>
+        <v>25550800.0</v>
       </c>
       <c r="BQ13">
-        <v>25550800.0</v>
+        <v>261335327936.0</v>
       </c>
       <c r="BR13">
         <v>25550800.0</v>
       </c>
       <c r="BS13">
         <v>25550800.0</v>
       </c>
       <c r="BT13">
         <v>25550800.0</v>
       </c>
       <c r="BU13">
         <v>25550800.0</v>
       </c>
       <c r="BV13">
         <v>25550800.0</v>
       </c>
       <c r="BW13">
         <v>25550800.0</v>
       </c>
       <c r="BX13">
         <v>25550800.0</v>
       </c>
       <c r="BY13">
         <v>25550800.0</v>
       </c>
       <c r="BZ13">
         <v>25550800.0</v>
       </c>
       <c r="CA13">
         <v>25550800.0</v>
       </c>
       <c r="CB13">
         <v>25550800.0</v>
       </c>
       <c r="CC13">
         <v>25550800.0</v>
       </c>
       <c r="CD13">
-        <v>25551000.0</v>
+        <v>25550800.0</v>
       </c>
       <c r="CE13">
         <v>25551000.0</v>
       </c>
       <c r="CF13">
         <v>25551000.0</v>
       </c>
       <c r="CG13">
         <v>25551000.0</v>
       </c>
       <c r="CH13">
         <v>25551000.0</v>
       </c>
       <c r="CI13">
         <v>25551000.0</v>
       </c>
       <c r="CJ13">
         <v>25551000.0</v>
       </c>
       <c r="CK13">
         <v>25551000.0</v>
       </c>
       <c r="CL13">
-        <v>60913000000.0</v>
+        <v>25551000.0</v>
       </c>
       <c r="CM13">
         <v>60913000000.0</v>
       </c>
       <c r="CN13">
         <v>60913000000.0</v>
       </c>
       <c r="CO13">
         <v>60913000000.0</v>
       </c>
       <c r="CP13">
         <v>60913000000.0</v>
       </c>
+      <c r="CQ13">
+        <v>60913000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
         <v>609130000.0</v>
       </c>
       <c r="C14">
         <v>609130000.0</v>
       </c>
       <c r="D14">
         <v>609130000.0</v>
       </c>
       <c r="E14">
         <v>609130000.0</v>
       </c>
       <c r="F14">
         <v>609130000.0</v>
       </c>
       <c r="G14">
         <v>609130000.0</v>
       </c>
       <c r="H14">
         <v>609130000.0</v>
       </c>
       <c r="I14">
@@ -6375,54 +6433,54 @@
       <c r="Q14">
         <v>609130000.0</v>
       </c>
       <c r="R14">
         <v>609130000.0</v>
       </c>
       <c r="S14">
         <v>609130000.0</v>
       </c>
       <c r="T14">
         <v>609130000.0</v>
       </c>
       <c r="U14">
         <v>609130000.0</v>
       </c>
       <c r="V14">
         <v>609130000.0</v>
       </c>
       <c r="W14">
         <v>609130000.0</v>
       </c>
       <c r="X14">
         <v>609130000.0</v>
       </c>
       <c r="Y14">
+        <v>609130000.0</v>
+      </c>
+      <c r="Z14">
         <v>42700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609130000.0</v>
       </c>
       <c r="AA14">
         <v>609130000.0</v>
       </c>
       <c r="AB14">
         <v>609130000.0</v>
       </c>
       <c r="AC14">
         <v>609130000.0</v>
       </c>
       <c r="AD14">
         <v>609130000.0</v>
       </c>
       <c r="AE14">
         <v>609130000.0</v>
       </c>
       <c r="AF14">
         <v>609130000.0</v>
       </c>
       <c r="AG14">
         <v>609130000.0</v>
       </c>
       <c r="AH14">
         <v>609130000.0</v>
       </c>
@@ -6446,100 +6504,103 @@
       </c>
       <c r="AO14">
         <v>609130000.0</v>
       </c>
       <c r="AP14">
         <v>609130000.0</v>
       </c>
       <c r="AQ14">
         <v>609130000.0</v>
       </c>
       <c r="AR14">
         <v>609130000.0</v>
       </c>
       <c r="AS14">
         <v>609130000.0</v>
       </c>
       <c r="AT14">
         <v>609130000.0</v>
       </c>
       <c r="AU14">
         <v>609130000.0</v>
       </c>
       <c r="AV14">
         <v>609130000.0</v>
       </c>
-      <c r="AW14"/>
+      <c r="AW14">
+        <v>609130000.0</v>
+      </c>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
-      <c r="BP14">
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>609129996.0</v>
       </c>
-      <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6592,88 +6653,89 @@
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
-[...2 lines deleted...]
-      <c r="AF16"/>
+      <c r="AE16"/>
+      <c r="AF16">
+        <v>72435182409.0</v>
+      </c>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -6692,52 +6754,53 @@
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6790,52 +6853,53 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -6888,52 +6952,53 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6986,52 +7051,53 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7084,52 +7150,53 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -7144,846 +7211,856 @@
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>470200.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>940300.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1410500.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1884100.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2352500.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2815800.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3289400.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3763000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4231400.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4694700.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>5168300.0</v>
       </c>
-      <c r="BP21">
-[...1 lines deleted...]
-      </c>
       <c r="BQ21">
+        <v>57705922089.0</v>
+      </c>
+      <c r="BR21">
         <v>6110400.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>6573600.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>7047200.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>7520800.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>7989300.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8457700.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>8931300.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>9404900.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>9873300.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>10338100.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
+        <v>9107581000.0</v>
+      </c>
+      <c r="C22">
         <v>9769584000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9067722000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8475105000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11789627000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9953313000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9707748000.0</v>
       </c>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
       <c r="I22">
-        <v>7702370606.0</v>
+        <v>8706347000.0</v>
       </c>
       <c r="J22">
-        <v>9016151789.0</v>
+        <v>7702371000.0</v>
       </c>
       <c r="K22">
+        <v>9016152000.0</v>
+      </c>
+      <c r="L22">
         <v>7813134430.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6997448824.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14202305365.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13433083828.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15381225315.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13203157792.0</v>
       </c>
-      <c r="Q22">
-[...1 lines deleted...]
-      </c>
       <c r="R22">
-        <v>14120530372.98</v>
+        <v>16752557813.0</v>
       </c>
       <c r="S22">
-        <v>15854457990.08</v>
+        <v>14120530372.0</v>
       </c>
       <c r="T22">
-        <v>14958487931.31</v>
+        <v>15854457990.0</v>
       </c>
       <c r="U22">
-        <v>14529506520.07</v>
+        <v>14958487931.0</v>
       </c>
       <c r="V22">
-        <v>13740954050.29</v>
+        <v>14529506520.0</v>
       </c>
       <c r="W22">
-        <v>16138706777.85</v>
+        <v>13740954050.0</v>
       </c>
       <c r="X22">
-        <v>1045114.0</v>
+        <v>16138706777.0</v>
       </c>
       <c r="Y22">
+        <v>15063189639.0</v>
+      </c>
+      <c r="Z22">
         <v>1225006.0</v>
       </c>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
       <c r="AA22">
-        <v>15529658586.94</v>
+        <v>15657878424.0</v>
       </c>
       <c r="AB22">
-        <v>18020498504.23</v>
+        <v>15529658586.0</v>
       </c>
       <c r="AC22">
-        <v>20305972373.89</v>
+        <v>18020498504.0</v>
       </c>
       <c r="AD22">
-        <v>22952438534.17</v>
+        <v>20305972373.0</v>
       </c>
       <c r="AE22">
-        <v>21895373787.95</v>
+        <v>22952438534.0</v>
       </c>
       <c r="AF22">
-        <v>18949070106.49</v>
+        <v>21895373787.0</v>
       </c>
       <c r="AG22">
-        <v>15144057766.91</v>
+        <v>18949070106.0</v>
       </c>
       <c r="AH22">
-        <v>14448380563.41</v>
+        <v>15144057766.0</v>
       </c>
       <c r="AI22">
-        <v>11394986523.94</v>
+        <v>14448380563.0</v>
       </c>
       <c r="AJ22">
-        <v>12777273935.76</v>
+        <v>11394986523.0</v>
       </c>
       <c r="AK22">
-        <v>13490838883.83</v>
+        <v>12777273935.0</v>
       </c>
       <c r="AL22">
-        <v>12996278755.69</v>
+        <v>13490838883.0</v>
       </c>
       <c r="AM22">
-        <v>12018346351.09</v>
+        <v>12996278755.0</v>
       </c>
       <c r="AN22">
-        <v>8417582130.18</v>
+        <v>12018346351.0</v>
       </c>
       <c r="AO22">
-        <v>7983620689.96</v>
+        <v>8417582130.0</v>
       </c>
       <c r="AP22">
-        <v>18663342579.6</v>
+        <v>7983620689.0</v>
       </c>
       <c r="AQ22">
-        <v>19723826981.84</v>
+        <v>18663342579.0</v>
       </c>
       <c r="AR22">
-        <v>12509599996.87</v>
+        <v>19723826981.0</v>
       </c>
       <c r="AS22">
-        <v>9380432506.75</v>
+        <v>12509599996.0</v>
       </c>
       <c r="AT22">
-        <v>10951330849.93</v>
+        <v>9380432506.0</v>
       </c>
       <c r="AU22">
-        <v>11405742090.91</v>
+        <v>10951330849.0</v>
       </c>
       <c r="AV22">
+        <v>11405742090.0</v>
+      </c>
+      <c r="AW22">
         <v>729200.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1223600.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1489000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1465100.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1523000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1590100.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1812000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2835100.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2595200.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2041200.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1903500.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2448200.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1765500.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1556600.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1282300.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1006500.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1069600.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1184000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1039200.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1525200.0</v>
       </c>
-      <c r="BP22">
-[...1 lines deleted...]
-      </c>
       <c r="BQ22">
+        <v>26682561125.0</v>
+      </c>
+      <c r="BR22">
         <v>2231200.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1936500.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2555400.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2099200.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1308400.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1450700.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1257100.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1258800.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1180700.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1112800.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>864300.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>690100.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>549200.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>644000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>566000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>285000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>230000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>350000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>374000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>226000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>274000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1881047000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1843000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1450675000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1037000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>723000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>922528961000.0</v>
+      </c>
+      <c r="C23">
         <v>914485885000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>886999689000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>870427371000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>838866274000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>825079318000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>798841456000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23">
-        <v>758808730240.0</v>
+        <v>774124347000.0</v>
       </c>
       <c r="J23">
-        <v>740329997886.0</v>
+        <v>758808730000.0</v>
       </c>
       <c r="K23">
+        <v>740329998000.0</v>
+      </c>
+      <c r="L23">
         <v>709485358813.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>698659351251.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>789873498928.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>657911140337.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>656976555168.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>650564252843.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
-        <v>601748687079.94</v>
+        <v>619078226501.0</v>
       </c>
       <c r="S23">
-        <v>606148259970.86</v>
+        <v>601748687079.0</v>
       </c>
       <c r="T23">
-        <v>624813305340.92</v>
+        <v>606148259970.0</v>
       </c>
       <c r="U23">
-        <v>664012628826.13</v>
+        <v>624813305340.0</v>
       </c>
       <c r="V23">
-        <v>659304765242.25</v>
+        <v>664012628826.0</v>
       </c>
       <c r="W23">
-        <v>713391397535.48</v>
+        <v>659304765242.0</v>
       </c>
       <c r="X23">
-        <v>48844659.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>713391397535.0</v>
+      </c>
+      <c r="Y23">
+        <v>703996273497.0</v>
+      </c>
+      <c r="Z23"/>
       <c r="AA23">
-        <v>801131524021.9</v>
+        <v>782732793366.0</v>
       </c>
       <c r="AB23">
-        <v>809279873619.94</v>
+        <v>801131524021.0</v>
       </c>
       <c r="AC23">
-        <v>901487703731.98</v>
+        <v>809279873619.0</v>
       </c>
       <c r="AD23">
-        <v>1095283519164.0</v>
+        <v>901487703731.0</v>
       </c>
       <c r="AE23">
-        <v>1135174078681.4</v>
+        <v>1095283519163.0</v>
       </c>
       <c r="AF23">
-        <v>1136375164901.4</v>
+        <v>1135174078681.0</v>
       </c>
       <c r="AG23">
-        <v>1101829339406.4</v>
+        <v>1136375164901.0</v>
       </c>
       <c r="AH23">
-        <v>1218808137365.4</v>
+        <v>1101829339406.0</v>
       </c>
       <c r="AI23">
-        <v>1240536940812.5</v>
+        <v>1218808137365.0</v>
       </c>
       <c r="AJ23">
-        <v>1272435226023.1</v>
+        <v>1240536940812.0</v>
       </c>
       <c r="AK23">
-        <v>1341962317142.9</v>
+        <v>1272435226023.0</v>
       </c>
       <c r="AL23">
-        <v>1450075453383.4</v>
+        <v>1341962317142.0</v>
       </c>
       <c r="AM23">
-        <v>1486019556911.2</v>
+        <v>1450075453383.0</v>
       </c>
       <c r="AN23">
-        <v>1468787227577.7</v>
+        <v>1486019556911.0</v>
       </c>
       <c r="AO23">
-        <v>1574460928441.8</v>
+        <v>1468787227577.0</v>
       </c>
       <c r="AP23">
-        <v>1786029694854.0</v>
+        <v>1574460928441.0</v>
       </c>
       <c r="AQ23">
-        <v>1938035733370.4</v>
+        <v>1786029694853.0</v>
       </c>
       <c r="AR23">
-        <v>1794745372884.6</v>
+        <v>1938035733370.0</v>
       </c>
       <c r="AS23">
-        <v>1749890079284.4</v>
+        <v>1794745372884.0</v>
       </c>
       <c r="AT23">
+        <v>1749890079284.0</v>
+      </c>
+      <c r="AU23">
         <v>1742068023050.0</v>
       </c>
-      <c r="AU23">
-[...2 lines deleted...]
-      <c r="AV23"/>
+      <c r="AV23">
+        <v>1740160206575.0</v>
+      </c>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>1036918370145.0</v>
       </c>
-      <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="H24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>16575500.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>25180100.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>18720000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>19450000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>21750000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>23910000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>24730000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>26030000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>30500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32700000.0</v>
       </c>
       <c r="AV24">
         <v>32700000.0</v>
       </c>
       <c r="AW24">
-        <v>33000000.0</v>
+        <v>32700000.0</v>
       </c>
       <c r="AX24">
         <v>33000000.0</v>
       </c>
       <c r="AY24">
         <v>33000000.0</v>
       </c>
       <c r="AZ24">
         <v>33000000.0</v>
       </c>
       <c r="BA24">
+        <v>33000000.0</v>
+      </c>
+      <c r="BB24">
         <v>35843700.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>38659700.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>41571400.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>61000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>6000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>7500000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>8000000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>5365000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>13533000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>8168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11918000.0</v>
       </c>
       <c r="BO24">
         <v>11918000.0</v>
       </c>
       <c r="BP24">
+        <v>11918000.0</v>
+      </c>
+      <c r="BQ24">
         <v>16500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19500000.0</v>
       </c>
       <c r="BR24">
         <v>19500000.0</v>
       </c>
       <c r="BS24">
         <v>19500000.0</v>
       </c>
       <c r="BT24">
+        <v>19500000.0</v>
+      </c>
+      <c r="BU24">
         <v>22500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25500000.0</v>
       </c>
       <c r="BV24">
         <v>25500000.0</v>
       </c>
       <c r="BW24">
         <v>25500000.0</v>
       </c>
       <c r="BX24">
-        <v>30000000.0</v>
+        <v>25500000.0</v>
       </c>
       <c r="BY24">
         <v>30000000.0</v>
       </c>
       <c r="BZ24">
         <v>30000000.0</v>
       </c>
       <c r="CA24">
         <v>30000000.0</v>
       </c>
-      <c r="CB24"/>
+      <c r="CB24">
+        <v>30000000.0</v>
+      </c>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>48</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>160642640.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>231396990.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>303087410.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
@@ -8012,52 +8089,53 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
         <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -8110,52 +8188,53 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8208,313 +8287,321 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
+        <v>-306387859000.0</v>
+      </c>
+      <c r="C28">
         <v>-276756383000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-244758028000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-197275738000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-194856312000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-187246199000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-201172922000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28">
-        <v>-131989208146.0</v>
+        <v>-170384848000.0</v>
       </c>
       <c r="J28">
-        <v>-120836479042.0</v>
+        <v>-131989208000.0</v>
       </c>
       <c r="K28">
+        <v>-120836479000.0</v>
+      </c>
+      <c r="L28">
         <v>-96904315425.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-110915376304.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-128182372751.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-100987943960.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-84910495944.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-87350304089.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
-        <v>-68478635443.9</v>
+        <v>-83848747102.0</v>
       </c>
       <c r="S28">
-        <v>-52541867852.43</v>
+        <v>-68478635443.0</v>
       </c>
       <c r="T28">
-        <v>-38652929846.72</v>
+        <v>-52541867852.0</v>
       </c>
       <c r="U28">
-        <v>-44056752709.89</v>
+        <v>-38652929846.0</v>
       </c>
       <c r="V28">
-        <v>-45270746386.13</v>
+        <v>-44056752709.0</v>
       </c>
       <c r="W28">
-        <v>-35406425213.9</v>
+        <v>-45270746386.0</v>
       </c>
       <c r="X28">
-        <v>-2585343.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-35406425213.0</v>
+      </c>
+      <c r="Y28">
+        <v>-37262453561.0</v>
+      </c>
+      <c r="Z28"/>
       <c r="AA28">
-        <v>36883406151.69</v>
+        <v>15530728672.0</v>
       </c>
       <c r="AB28">
-        <v>39895449159.53</v>
+        <v>36883406151.0</v>
       </c>
       <c r="AC28">
-        <v>72507886823.46</v>
+        <v>39895449159.0</v>
       </c>
       <c r="AD28">
-        <v>105043191385.91</v>
+        <v>72507886824.0</v>
       </c>
       <c r="AE28">
+        <v>105043191386.0</v>
+      </c>
+      <c r="AF28">
         <v>131090377937.0</v>
       </c>
-      <c r="AF28">
-[...1 lines deleted...]
-      </c>
       <c r="AG28">
-        <v>156607056346.97</v>
+        <v>134622832664.0</v>
       </c>
       <c r="AH28">
-        <v>163691808328.6</v>
+        <v>156607056347.0</v>
       </c>
       <c r="AI28">
-        <v>189638396243.48</v>
+        <v>163691808328.0</v>
       </c>
       <c r="AJ28">
-        <v>168409321803.12</v>
+        <v>189638396244.0</v>
       </c>
       <c r="AK28">
-        <v>147623049293.18</v>
+        <v>168409321803.0</v>
       </c>
       <c r="AL28">
-        <v>149492895812.17</v>
+        <v>147623049293.0</v>
       </c>
       <c r="AM28">
-        <v>102396705702.95</v>
+        <v>149492895812.0</v>
       </c>
       <c r="AN28">
-        <v>-22394862027.39</v>
+        <v>102396705703.0</v>
       </c>
       <c r="AO28">
-        <v>-50669973476.73</v>
+        <v>-22394862027.0</v>
       </c>
       <c r="AP28">
-        <v>-48125991677.84</v>
+        <v>-50669973476.0</v>
       </c>
       <c r="AQ28">
-        <v>-98285953090.97</v>
+        <v>-48125991677.0</v>
       </c>
       <c r="AR28">
-        <v>-88916253311.1</v>
+        <v>-98285953090.0</v>
       </c>
       <c r="AS28">
-        <v>-92106893874.18</v>
+        <v>-88916253311.0</v>
       </c>
       <c r="AT28">
-        <v>-116819452780.71</v>
+        <v>-92106893874.0</v>
       </c>
       <c r="AU28">
-        <v>-113484476870.21</v>
-[...1 lines deleted...]
-      <c r="AV28"/>
+        <v>-116819452780.0</v>
+      </c>
+      <c r="AV28">
+        <v>-113484476870.0</v>
+      </c>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
-      <c r="BP28">
-[...2 lines deleted...]
-      <c r="BQ28"/>
+      <c r="BP28"/>
+      <c r="BQ28">
+        <v>232209992953.0</v>
+      </c>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
         <v>52</v>
       </c>
       <c r="B29">
+        <v>909159592434.0</v>
+      </c>
+      <c r="C29">
         <v>896332177021.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>869461913969.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>853979025325.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>822623898435.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>805897256890.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>778774606027.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>758203305799.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>739407602676.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>719007144449.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>695068420650.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>679112218042.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>760144993865.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>640730693760.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>634053075625.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>41566793.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>40826318.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>39838397.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>39578287.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>39144441.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>42152256.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>43153251.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>43524073.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>44540648.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -8540,408 +8627,412 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
+        <v>65575826000.0</v>
+      </c>
+      <c r="C30">
         <v>64472757000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>65195532000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>86401555000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>72604966000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>71460690000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>68755889000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>70826250701.0</v>
+        <v>7599742000.0</v>
       </c>
       <c r="J30">
-        <v>72554369568.0</v>
+        <v>8501807000.0</v>
       </c>
       <c r="K30">
-        <v>69860832004.0</v>
+        <v>72554370000.0</v>
       </c>
       <c r="L30">
-        <v>65170734844.0</v>
+        <v>10141701480.0</v>
       </c>
       <c r="M30">
-        <v>102795101103.0</v>
+        <v>9532379979.0</v>
       </c>
       <c r="N30">
-        <v>66170000000.0</v>
+        <v>6614949125.0</v>
       </c>
       <c r="O30">
-        <v>63643000000.0</v>
+        <v>10532183015.0</v>
       </c>
       <c r="P30">
-        <v>45367000000.0</v>
+        <v>9676141475.0</v>
       </c>
       <c r="Q30">
+        <v>335439294.0</v>
+      </c>
+      <c r="R30">
         <v>43615000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42650000000.0</v>
       </c>
-      <c r="S30">
-[...1 lines deleted...]
-      </c>
       <c r="T30">
-        <v>102459653415.73</v>
+        <v>2592137.0</v>
       </c>
       <c r="U30">
-        <v>57560081770.66</v>
+        <v>1561396967.0</v>
       </c>
       <c r="V30">
-        <v>59922504903.09</v>
+        <v>2576139.0</v>
       </c>
       <c r="W30">
-        <v>79671966476.98</v>
+        <v>2971580.0</v>
       </c>
       <c r="X30">
-        <v>3502460.0</v>
+        <v>4377158.0</v>
       </c>
       <c r="Y30">
+        <v>3895825.0</v>
+      </c>
+      <c r="Z30">
         <v>6931704.0</v>
       </c>
-      <c r="Z30">
-[...1 lines deleted...]
-      </c>
       <c r="AA30">
-        <v>121425018609.27</v>
+        <v>7547609.0</v>
       </c>
       <c r="AB30">
-        <v>108650528702.76</v>
+        <v>6508453.0</v>
       </c>
       <c r="AC30">
-        <v>185483679763.19</v>
+        <v>6105173.0</v>
       </c>
       <c r="AD30">
-        <v>150063844126.93</v>
+        <v>6534140.0</v>
       </c>
       <c r="AE30">
-        <v>155443769563.03</v>
+        <v>7916572.0</v>
       </c>
       <c r="AF30">
-        <v>481195518180.26</v>
+        <v>7496822.0</v>
       </c>
       <c r="AG30">
-        <v>143004197016.93</v>
+        <v>8192807.0</v>
       </c>
       <c r="AH30">
-        <v>489710794646.15</v>
+        <v>8074681.0</v>
       </c>
       <c r="AI30">
-        <v>482806289061.42</v>
+        <v>6572849.0</v>
       </c>
       <c r="AJ30">
-        <v>127798620199.89</v>
+        <v>6738727.0</v>
       </c>
       <c r="AK30">
-        <v>133363765276.57</v>
+        <v>5670844.0</v>
       </c>
       <c r="AL30">
-        <v>161189738085.14</v>
+        <v>7187216.0</v>
       </c>
       <c r="AM30">
-        <v>174772605034.09</v>
+        <v>9317730.0</v>
       </c>
       <c r="AN30">
-        <v>243511809037.39</v>
+        <v>11139445.0</v>
       </c>
       <c r="AO30">
-        <v>276188484173.32</v>
+        <v>12208776.0</v>
       </c>
       <c r="AP30">
-        <v>374830462369.78</v>
+        <v>206106870033.0</v>
       </c>
       <c r="AQ30">
-        <v>366429216078.12</v>
+        <v>17937456.0</v>
       </c>
       <c r="AR30">
-        <v>336753074874.14</v>
+        <v>15831091.0</v>
       </c>
       <c r="AS30">
-        <v>308569599935.55</v>
+        <v>15565488.0</v>
       </c>
       <c r="AT30">
-        <v>308952235474.84</v>
+        <v>13556794.0</v>
       </c>
       <c r="AU30">
-        <v>311366009407.07</v>
+        <v>14207065.0</v>
       </c>
       <c r="AV30">
+        <v>15112397.0</v>
+      </c>
+      <c r="AW30">
         <v>18308700.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>16401400.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>20553600.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>18874400.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>15529400.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15165800.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>20554600.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>24011100.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>31548700.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>13533800.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>16096000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>15193200.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>17288600.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>13371100.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13485200.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>14785600.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>16628400.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>21953500.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>18475400.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>21749600.0</v>
       </c>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
       <c r="BQ30">
+        <v>117130721571.0</v>
+      </c>
+      <c r="BR30">
         <v>16589700.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>16569200.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>19705000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>15723900.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>16645300.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>15370800.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>13300400.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>13000500.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>10854800.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>15868700.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9059100.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6363100.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>8776000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>7146000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5264000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5736000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6056000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4429000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>6429000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>6101000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5627000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>50285877000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>52273000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>45116410000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>57282000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>65294000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>679112218042.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>640730693760.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>634053075625.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>41566793.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>40826318.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>39838397.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>39578287.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>39144441.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>42152256.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>43153251.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>43524073.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>44540648.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>45044492.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>45800131.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>43734699.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>43278058.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>43267437.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>53902792.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>52215600.0</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -8960,125 +9051,128 @@
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32">
+        <v>548603734773.0</v>
+      </c>
+      <c r="C32">
         <v>521722871610.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>486624550438.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>459093558055.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>415469399222.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>408925504006.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>373701457398.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>352464112765.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>313948708857.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>293938672645.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>271357214477.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>247495014020.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>217713215943.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>195754018602.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>176805923220.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>11120076.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>10690748.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9246920.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8676663.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7829745.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4889631.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5842055.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5230645.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4968761.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
@@ -9104,242 +9198,246 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>364483572000.0</v>
+      </c>
+      <c r="C33">
         <v>379074268000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>387373080000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>399619443000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>410826337000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>400643591000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>408744986000.0</v>
       </c>
-      <c r="H33">
-[...1 lines deleted...]
-      </c>
       <c r="I33">
-        <v>428366652890.0</v>
+        <v>409411031000.0</v>
       </c>
       <c r="J33">
-        <v>428136778243.0</v>
+        <v>428366653000.0</v>
       </c>
       <c r="K33">
+        <v>428136778000.0</v>
+      </c>
+      <c r="L33">
         <v>426779512612.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>434685540461.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>445693719710.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>447623228269.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>460295124472.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>457006840736.0</v>
       </c>
-      <c r="Q33">
-[...1 lines deleted...]
-      </c>
       <c r="R33">
-        <v>442662423783.74</v>
+        <v>435638815678.0</v>
       </c>
       <c r="S33">
-        <v>453298526376.4</v>
+        <v>442662423783.0</v>
       </c>
       <c r="T33">
-        <v>468735236351.16</v>
+        <v>453298526376.0</v>
       </c>
       <c r="U33">
-        <v>547866287825.52</v>
+        <v>468735236351.0</v>
       </c>
       <c r="V33">
-        <v>540366341624.74</v>
+        <v>547866287825.0</v>
       </c>
       <c r="W33">
-        <v>582168958822.74</v>
+        <v>540366341624.0</v>
       </c>
       <c r="X33">
-        <v>40297402.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>582168958822.0</v>
+      </c>
+      <c r="Y33">
+        <v>580804972753.0</v>
+      </c>
+      <c r="Z33"/>
       <c r="AA33">
-        <v>636120373256.52</v>
+        <v>595251408863.0</v>
       </c>
       <c r="AB33">
-        <v>644998279993.53</v>
+        <v>636120373256.0</v>
       </c>
       <c r="AC33">
-        <v>640911075572.12</v>
+        <v>644998279993.0</v>
       </c>
       <c r="AD33">
+        <v>640911075572.0</v>
+      </c>
+      <c r="AE33">
         <v>885266694136.0</v>
       </c>
-      <c r="AE33">
-[...1 lines deleted...]
-      </c>
       <c r="AF33">
-        <v>595226066007.7</v>
+        <v>930343865301.0</v>
       </c>
       <c r="AG33">
-        <v>904723383484.83</v>
+        <v>595226066007.0</v>
       </c>
       <c r="AH33">
-        <v>679938312930.63</v>
+        <v>904723383484.0</v>
       </c>
       <c r="AI33">
-        <v>729549326211.21</v>
+        <v>679938312930.0</v>
       </c>
       <c r="AJ33">
-        <v>1071308962731.7</v>
+        <v>729549326211.0</v>
       </c>
       <c r="AK33">
-        <v>1103166151988.5</v>
+        <v>1071308962731.0</v>
       </c>
       <c r="AL33">
-        <v>1172406224683.0</v>
+        <v>1103166151988.0</v>
       </c>
       <c r="AM33">
+        <v>1172406224682.0</v>
+      </c>
+      <c r="AN33">
         <v>1149039517935.0</v>
       </c>
-      <c r="AN33">
-[...1 lines deleted...]
-      </c>
       <c r="AO33">
-        <v>1239598023919.8</v>
+        <v>1194444441723.0</v>
       </c>
       <c r="AP33">
-        <v>1344382871001.7</v>
+        <v>1239598023919.0</v>
       </c>
       <c r="AQ33">
-        <v>1453571745042.5</v>
+        <v>1344382871000.0</v>
       </c>
       <c r="AR33">
-        <v>1356541186327.5</v>
+        <v>1453571745042.0</v>
       </c>
       <c r="AS33">
-        <v>1339809607310.9</v>
+        <v>1356541186327.0</v>
       </c>
       <c r="AT33">
-        <v>1305320162187.6</v>
+        <v>1339809607310.0</v>
       </c>
       <c r="AU33">
-        <v>1303878381817.8</v>
-[...1 lines deleted...]
-      <c r="AV33"/>
+        <v>1305320162187.0</v>
+      </c>
+      <c r="AV33">
+        <v>1303878381817.0</v>
+      </c>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
-      <c r="BP33">
-[...2 lines deleted...]
-      <c r="BQ33"/>
+      <c r="BP33"/>
+      <c r="BQ33">
+        <v>787297320622.0</v>
+      </c>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
         <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9392,428 +9490,437 @@
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>3927715000.0</v>
+      </c>
+      <c r="C35">
         <v>4464962000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4535717000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4733975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3671838000.0</v>
       </c>
       <c r="F35">
         <v>3671838000.0</v>
       </c>
       <c r="G35">
         <v>3671838000.0</v>
       </c>
       <c r="H35">
-        <v>3671837796.0</v>
+        <v>3671838000.0</v>
       </c>
       <c r="I35">
-        <v>2907759071.0</v>
+        <v>3671838000.0</v>
       </c>
       <c r="J35">
+        <v>2907759000.0</v>
+      </c>
+      <c r="K35">
+        <v>3068306000.0</v>
+      </c>
+      <c r="L35">
         <v>3068306439.0</v>
       </c>
-      <c r="K35">
-[...2 lines deleted...]
-      <c r="L35">
+      <c r="M35">
         <v>3068336439.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2261941788.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2646553111.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3047972067.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3837633323.0</v>
       </c>
-      <c r="Q35">
-[...1 lines deleted...]
-      </c>
       <c r="R35">
-        <v>5240770477.56</v>
+        <v>3690433530.0</v>
       </c>
       <c r="S35">
-        <v>8469869843.01</v>
+        <v>5240770477.0</v>
       </c>
       <c r="T35">
-        <v>10203431075.14</v>
+        <v>8469869843.0</v>
       </c>
       <c r="U35">
-        <v>10614284442.75</v>
+        <v>10203431075.0</v>
       </c>
       <c r="V35">
-        <v>10306987014.31</v>
+        <v>10614284442.0</v>
       </c>
       <c r="W35">
-        <v>10824801485.79</v>
+        <v>10306987014.0</v>
       </c>
       <c r="X35">
-        <v>725515.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>10824801485.0</v>
+      </c>
+      <c r="Y35">
+        <v>10456821008.0</v>
+      </c>
+      <c r="Z35"/>
       <c r="AA35">
-        <v>12219479254.81</v>
+        <v>11817292757.0</v>
       </c>
       <c r="AB35">
-        <v>12147422882.96</v>
+        <v>12219479254.0</v>
       </c>
       <c r="AC35">
-        <v>12255408420.41</v>
+        <v>12147422882.0</v>
       </c>
       <c r="AD35">
-        <v>12480727774.57</v>
+        <v>12255408420.0</v>
       </c>
       <c r="AE35">
-        <v>13255961604.33</v>
+        <v>12480727774.0</v>
       </c>
       <c r="AF35">
-        <v>12724206012.85</v>
+        <v>13255961604.0</v>
       </c>
       <c r="AG35">
-        <v>12234140298.77</v>
+        <v>12724206012.0</v>
       </c>
       <c r="AH35">
-        <v>11459581643.73</v>
+        <v>12234140298.0</v>
       </c>
       <c r="AI35">
-        <v>11444137467.34</v>
+        <v>11459581643.0</v>
       </c>
       <c r="AJ35">
-        <v>11291954786.87</v>
+        <v>11444137467.0</v>
       </c>
       <c r="AK35">
-        <v>11611784289.63</v>
+        <v>11291954786.0</v>
       </c>
       <c r="AL35">
-        <v>235518389726.9</v>
+        <v>11611784289.0</v>
       </c>
       <c r="AM35">
-        <v>338959179600.73</v>
+        <v>235518389726.0</v>
       </c>
       <c r="AN35">
-        <v>257153521724.94</v>
+        <v>338959179600.0</v>
       </c>
       <c r="AO35">
-        <v>268893249347.09</v>
+        <v>257153521724.0</v>
       </c>
       <c r="AP35">
-        <v>312112135919.83</v>
+        <v>268893249347.0</v>
       </c>
       <c r="AQ35">
-        <v>361360483914.33</v>
+        <v>312112135919.0</v>
       </c>
       <c r="AR35">
-        <v>339283799915.18</v>
+        <v>361360483914.0</v>
       </c>
       <c r="AS35">
-        <v>350298623982.82</v>
+        <v>339283799915.0</v>
       </c>
       <c r="AT35">
-        <v>388913022535.85</v>
+        <v>350298623982.0</v>
       </c>
       <c r="AU35">
-        <v>406922919652.69</v>
-[...1 lines deleted...]
-      <c r="AV35"/>
+        <v>388913022535.0</v>
+      </c>
+      <c r="AV35">
+        <v>406922919652.0</v>
+      </c>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
-      <c r="BP35">
-[...2 lines deleted...]
-      <c r="BQ35"/>
+      <c r="BP35"/>
+      <c r="BQ35">
+        <v>190847141342.0</v>
+      </c>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>1373319000.0</v>
+      </c>
+      <c r="C36">
         <v>753059000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>611211000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>903359000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3419408000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4327493000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3706770000.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36">
-        <v>830643791.0</v>
+        <v>1252848000.0</v>
       </c>
       <c r="J36">
-        <v>602785205.0</v>
+        <v>830644000.0</v>
       </c>
       <c r="K36">
+        <v>602785000.0</v>
+      </c>
+      <c r="L36">
         <v>2854815835.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1853892226.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2267912153.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3104297035.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4412257226.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3426313737.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>0.0</v>
       </c>
-      <c r="S36">
-[...1 lines deleted...]
-      </c>
       <c r="T36">
-        <v>298491508.61</v>
+        <v>293369955.0</v>
       </c>
       <c r="U36">
-        <v>17734017827.88</v>
+        <v>298491510.0</v>
       </c>
       <c r="V36">
-        <v>23026668337.66</v>
+        <v>17734017829.0</v>
       </c>
       <c r="W36">
-        <v>27721870268.45</v>
+        <v>23026668338.0</v>
       </c>
       <c r="X36">
-        <v>1833338.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>27721870269.0</v>
+      </c>
+      <c r="Y36">
+        <v>26423833157.0</v>
+      </c>
+      <c r="Z36"/>
       <c r="AA36">
-        <v>24120272453.65</v>
+        <v>23384883295.0</v>
       </c>
       <c r="AB36">
-        <v>23664735237.57</v>
+        <v>24120272455.0</v>
       </c>
       <c r="AC36">
-        <v>780405933.81</v>
+        <v>23664735238.0</v>
       </c>
       <c r="AD36">
-        <v>20468666245.78</v>
+        <v>780405935.0</v>
       </c>
       <c r="AE36">
-        <v>21032893163.36</v>
+        <v>20468666247.0</v>
       </c>
       <c r="AF36">
-        <v>21434577975.71</v>
+        <v>21032893164.0</v>
       </c>
       <c r="AG36">
-        <v>24946396140.72</v>
+        <v>21434577976.0</v>
       </c>
       <c r="AH36">
-        <v>87187206457.24</v>
+        <v>24946396141.0</v>
       </c>
       <c r="AI36">
-        <v>86288032352.78</v>
+        <v>87187206458.0</v>
       </c>
       <c r="AJ36">
-        <v>84445252656.87</v>
+        <v>86288032354.0</v>
       </c>
       <c r="AK36">
-        <v>85849627178.63</v>
+        <v>84445252657.0</v>
       </c>
       <c r="AL36">
-        <v>113861285526.33</v>
+        <v>85849627180.0</v>
       </c>
       <c r="AM36">
-        <v>110767942679.98</v>
+        <v>113861285527.0</v>
       </c>
       <c r="AN36">
-        <v>112805519072.71</v>
+        <v>110767942681.0</v>
       </c>
       <c r="AO36">
-        <v>115403514593.24</v>
+        <v>112805519073.0</v>
       </c>
       <c r="AP36">
-        <v>143673522883.73</v>
+        <v>115403514594.0</v>
       </c>
       <c r="AQ36">
-        <v>154132287408.53</v>
+        <v>143673522884.0</v>
       </c>
       <c r="AR36">
-        <v>137612333298.93</v>
+        <v>154132287409.0</v>
       </c>
       <c r="AS36">
-        <v>116228545259.26</v>
+        <v>137612333300.0</v>
       </c>
       <c r="AT36">
-        <v>106521865712.12</v>
+        <v>116228545260.0</v>
       </c>
       <c r="AU36">
-        <v>101307676385.25</v>
-[...1 lines deleted...]
-      <c r="AV36"/>
+        <v>106521865713.0</v>
+      </c>
+      <c r="AV36">
+        <v>101307676386.0</v>
+      </c>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
-      <c r="BP36">
-[...2 lines deleted...]
-      <c r="BQ36"/>
+      <c r="BP36"/>
+      <c r="BQ36">
+        <v>1005973202.0</v>
+      </c>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9866,1324 +9973,1344 @@
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
         <v>61</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>753058770.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>611211040.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>903359150.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3419408110.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4327493490.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3706769800.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>2854815840.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1853892226.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2267912150.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3104297035.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4412257226.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>230201.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>453.0</v>
       </c>
       <c r="R38">
         <v>453.0</v>
       </c>
       <c r="S38">
+        <v>453.0</v>
+      </c>
+      <c r="T38">
         <v>20833.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>20838.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>7900199995.0</v>
+      </c>
+      <c r="W38">
         <v>1621314.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1858473.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>657990.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1694181.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1679055.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1679031.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1679040.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>55321.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>0.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1411807.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1498900.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1814200.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6461300.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6403300.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6351000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6448000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>8414400.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>8507000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>0.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>8701500.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>0.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>10512800.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>10321900.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>8869200.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>8564700.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>8327800.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>8033600.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>7804900.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>7164000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>7212100.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>7057300.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>7325700.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>7097400.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>6839900.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>6686600.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>6908800.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>7386100.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>9586600.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>9655300.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>10580000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>11133100.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>12854600.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>12470100.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>7804400.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>8287900.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>5254700.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>5743000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>6228800.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>6702600.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>7693200.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>21102200.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>15357200.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>12230300.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>12973300.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>9704800.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>10187600.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>10612100.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>66000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>33200.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>22200.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>4000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>28000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>45000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>36000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>32000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>98000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>124000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>279000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>876993000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>430000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>9765649000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>474000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>395000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
+        <v>3602567000.0</v>
+      </c>
+      <c r="C39">
         <v>4423138000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5923672000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5614777000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5607331000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11430624000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9878411000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39"/>
+      <c r="I39">
+        <v>81391279000.0</v>
+      </c>
       <c r="J39">
-        <v>22076019244.0</v>
+        <v>83028592000.0</v>
       </c>
       <c r="K39">
-        <v>22241564342.0</v>
+        <v>22076019000.0</v>
       </c>
       <c r="L39">
-        <v>20161050818.0</v>
+        <v>81960694866.0</v>
       </c>
       <c r="M39">
-        <v>-1.0</v>
+        <v>75799405683.0</v>
       </c>
       <c r="N39">
-        <v>29696884280.0</v>
+        <v>96180151977.0</v>
       </c>
       <c r="O39">
-        <v>32746709437.0</v>
+        <v>85334701265.0</v>
       </c>
       <c r="P39">
-        <v>-45360751418.0</v>
+        <v>86713567962.0</v>
       </c>
       <c r="Q39">
-        <v>-43609220667.0</v>
+        <v>92710211134.0</v>
       </c>
       <c r="R39">
-        <v>-42644650806.0</v>
+        <v>82838105907.0</v>
       </c>
       <c r="S39">
-        <v>5866860.0</v>
+        <v>76487097478.0</v>
       </c>
       <c r="T39">
-        <v>6997796.0</v>
+        <v>84453407751.0</v>
       </c>
       <c r="U39">
-        <v>-7900199994.6</v>
+        <v>101104156608.0</v>
       </c>
       <c r="V39">
-        <v>4218278.0</v>
+        <v>49659881776.0</v>
       </c>
       <c r="W39">
-        <v>5340244.0</v>
+        <v>59926723180.0</v>
       </c>
       <c r="X39">
-        <v>4916800.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>79677306720.0</v>
+      </c>
+      <c r="Y39">
+        <v>56147507573.0</v>
+      </c>
+      <c r="Z39"/>
       <c r="AA39">
-        <v>8450798.0</v>
+        <v>122234661394.0</v>
       </c>
       <c r="AB39">
-        <v>7707346.0</v>
+        <v>111190094654.0</v>
       </c>
       <c r="AC39">
-        <v>13041718.0</v>
+        <v>102135488905.0</v>
       </c>
       <c r="AD39">
-        <v>10302290.0</v>
+        <v>151356017746.0</v>
       </c>
       <c r="AE39">
-        <v>10430355.0</v>
+        <v>134043139959.0</v>
       </c>
       <c r="AF39">
-        <v>33637918.0</v>
+        <v>132845775197.0</v>
       </c>
       <c r="AG39">
-        <v>10397161.0</v>
+        <v>481229156097.0</v>
       </c>
       <c r="AH39">
-        <v>36290259.0</v>
+        <v>134937455778.0</v>
       </c>
       <c r="AI39">
-        <v>35826885.0</v>
+        <v>489747084904.0</v>
       </c>
       <c r="AJ39">
-        <v>9611179.0</v>
+        <v>482842115945.0</v>
       </c>
       <c r="AK39">
-        <v>10016371.0</v>
+        <v>127808231378.0</v>
       </c>
       <c r="AL39">
-        <v>11912802.0</v>
+        <v>133373781646.0</v>
       </c>
       <c r="AM39">
-        <v>13423567.0</v>
+        <v>161201650887.0</v>
       </c>
       <c r="AN39">
-        <v>18532659.0</v>
+        <v>174786028600.0</v>
       </c>
       <c r="AO39">
-        <v>20826182.0</v>
+        <v>177244656738.0</v>
       </c>
       <c r="AP39">
-        <v>27027225.0</v>
+        <v>210716861891.0</v>
       </c>
       <c r="AQ39">
-        <v>24992177.0</v>
+        <v>305809287328.0</v>
       </c>
       <c r="AR39">
-        <v>25258375.0</v>
+        <v>288400159913.0</v>
       </c>
       <c r="AS39">
-        <v>23545657.0</v>
+        <v>266339125681.0</v>
       </c>
       <c r="AT39">
-        <v>24841757.0</v>
+        <v>238904204998.0</v>
       </c>
       <c r="AU39">
-        <v>25596390.0</v>
+        <v>237298279054.0</v>
       </c>
       <c r="AV39">
+        <v>240448051610.0</v>
+      </c>
+      <c r="AW39">
         <v>5238500.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5358800.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4707600.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4731000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4140300.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3949400.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2510500.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2672800.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>9433500.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3413500.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3166100.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>3571500.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2539300.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2318800.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1847300.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1235600.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>644100.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>291900.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1820700.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1445200.0</v>
       </c>
-      <c r="BP39">
-[...1 lines deleted...]
-      </c>
       <c r="BQ39">
+        <v>38258119663.0</v>
+      </c>
+      <c r="BR39">
         <v>1364800.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1434200.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1496200.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1012500.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1478100.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1300000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1858000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1353100.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>923000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>588500.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1099800.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>675800.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>346700.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>410000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>6153000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>6128000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>9049000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>86000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>6701000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>6704000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>6511000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2811844000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>4704000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>902619000.0</v>
       </c>
-      <c r="CO39"/>
       <c r="CP39"/>
+      <c r="CQ39"/>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>6675898000.0</v>
+      </c>
+      <c r="C40">
         <v>8002055000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5097707000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5906916000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6121558000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9908253000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6610954000.0</v>
       </c>
-      <c r="H40"/>
       <c r="I40">
-        <v>4931128130.0</v>
+        <v>4707316000.0</v>
       </c>
       <c r="J40">
-        <v>6795580648.0</v>
+        <v>3813255000.0</v>
       </c>
       <c r="K40">
-        <v>6547559680.0</v>
+        <v>5712988000.0</v>
       </c>
       <c r="L40">
-        <v>7856229278.0</v>
+        <v>5590644705.0</v>
       </c>
       <c r="M40">
-        <v>9436798177.0</v>
+        <v>6903894861.0</v>
       </c>
       <c r="N40">
-        <v>7664624539.0</v>
+        <v>7423917461.0</v>
       </c>
       <c r="O40">
-        <v>14617004725.0</v>
+        <v>5724065617.0</v>
       </c>
       <c r="P40">
-        <v>9987080682.0</v>
+        <v>12100558839.0</v>
       </c>
       <c r="Q40">
-        <v>13143151593.13</v>
+        <v>7737929525.0</v>
       </c>
       <c r="R40">
-        <v>11449870525.59</v>
+        <v>9708829153.0</v>
       </c>
       <c r="S40">
-        <v>15041227264.02</v>
+        <v>7502412926.0</v>
       </c>
       <c r="T40">
-        <v>20132018607.66</v>
+        <v>10685820648.0</v>
       </c>
       <c r="U40">
-        <v>21025840975.63</v>
+        <v>14472658616.0</v>
       </c>
       <c r="V40">
-        <v>19098302901.8</v>
+        <v>16926237008.0</v>
       </c>
       <c r="W40">
-        <v>27552645788.67</v>
+        <v>14936213076.0</v>
       </c>
       <c r="X40">
-        <v>1782972.0</v>
+        <v>23283315973.0</v>
       </c>
       <c r="Y40">
+        <v>-17949449278.0</v>
+      </c>
+      <c r="Z40">
         <v>504047.0</v>
       </c>
-      <c r="Z40">
-[...1 lines deleted...]
-      </c>
       <c r="AA40">
-        <v>40705483403.3</v>
+        <v>32467794631.0</v>
       </c>
       <c r="AB40">
-        <v>45080640610.1</v>
+        <v>36285061514.0</v>
       </c>
       <c r="AC40">
-        <v>71925441263.4</v>
+        <v>37682738395.0</v>
       </c>
       <c r="AD40">
-        <v>71810861227.5</v>
+        <v>60638826846.0</v>
       </c>
       <c r="AE40">
-        <v>-596160.72</v>
+        <v>63196364080.0</v>
       </c>
       <c r="AF40">
-        <v>73921659538.36</v>
+        <v>-8709788956.0</v>
       </c>
       <c r="AG40">
-        <v>79043796398.84</v>
+        <v>65544778277.0</v>
       </c>
       <c r="AH40">
-        <v>98594170017.32</v>
+        <v>70973383746.0</v>
       </c>
       <c r="AI40">
-        <v>99784407017.07</v>
+        <v>94574291476.0</v>
       </c>
       <c r="AJ40">
-        <v>126429521272.55</v>
+        <v>91893557960.0</v>
       </c>
       <c r="AK40">
-        <v>152542796298.03</v>
+        <v>118796821805.0</v>
       </c>
       <c r="AL40">
-        <v>170023017599.33</v>
+        <v>144433794966.0</v>
       </c>
       <c r="AM40">
-        <v>155002356731.15</v>
+        <v>166915832214.0</v>
       </c>
       <c r="AN40">
-        <v>142211406068.43</v>
+        <v>151803932253.0</v>
       </c>
       <c r="AO40">
-        <v>141747387273.29</v>
+        <v>137914191877.0</v>
       </c>
       <c r="AP40">
-        <v>155798266295.56</v>
+        <v>137686087539.0</v>
       </c>
       <c r="AQ40">
-        <v>152760058669.36</v>
+        <v>151617406380.0</v>
       </c>
       <c r="AR40">
-        <v>132151359966.96</v>
+        <v>148758929637.0</v>
       </c>
       <c r="AS40">
-        <v>121411035431.55</v>
+        <v>128084213302.0</v>
       </c>
       <c r="AT40">
-        <v>123268917957.29</v>
+        <v>117673106204.0</v>
       </c>
       <c r="AU40">
-        <v>114869708013.57</v>
+        <v>118507786115.0</v>
       </c>
       <c r="AV40">
+        <v>110686788306.0</v>
+      </c>
+      <c r="AW40">
         <v>4918000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4325000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>9386000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5674000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>5331000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>5512000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5827000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>7519000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>10405000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>4172000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3669000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5406000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4560000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>4266000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>3273000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1907000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>2654000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>3562000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>3897000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>4197000.0</v>
       </c>
-      <c r="BP40">
-[...1 lines deleted...]
-      </c>
       <c r="BQ40">
+        <v>35906269835.0</v>
+      </c>
+      <c r="BR40">
         <v>3453000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>3249000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1869000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>4449000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2779000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>2538000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2091000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>3588000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>3030000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>3195000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>2665000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>4692000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1440000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>1645000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1720000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>5698000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2392000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1796000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>3079000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>5136000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1257000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>8783326000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>48685000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>11820414000.0</v>
       </c>
-      <c r="CO40"/>
       <c r="CP40"/>
+      <c r="CQ40"/>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3068336439.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2646553111.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3047972067.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>257836.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>257469.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>366518.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>588390.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>696827.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>725515.0</v>
       </c>
       <c r="V41">
         <v>725515.0</v>
       </c>
       <c r="W41">
         <v>725515.0</v>
       </c>
       <c r="X41">
         <v>725515.0</v>
       </c>
       <c r="Y41">
-        <v>848263.0</v>
+        <v>725515.0</v>
       </c>
       <c r="Z41">
         <v>848263.0</v>
       </c>
       <c r="AA41">
+        <v>848263.0</v>
+      </c>
+      <c r="AB41">
         <v>850378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>861641.0</v>
       </c>
       <c r="AC41">
         <v>861641.0</v>
       </c>
       <c r="AD41">
+        <v>861641.0</v>
+      </c>
+      <c r="AE41">
         <v>856777.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>889422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>889400.0</v>
       </c>
       <c r="AG41">
         <v>889400.0</v>
       </c>
       <c r="AH41">
-        <v>849200.0</v>
+        <v>889400.0</v>
       </c>
       <c r="AI41">
         <v>849200.0</v>
       </c>
       <c r="AJ41">
         <v>849200.0</v>
       </c>
       <c r="AK41">
+        <v>849200.0</v>
+      </c>
+      <c r="AL41">
         <v>872000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>829300.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>852000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>849400.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>824600.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>753300.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>734800.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>716300.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>697800.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>768600.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>749100.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>729500.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>710000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>699000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>688600.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>678200.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>667800.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>657400.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>775100.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>752100.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>583900.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>560900.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>469500.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>482400.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>508700.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>492600.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>440000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>495600.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>640000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>764100.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1599300.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2159100.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2150300.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2141700.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1063500.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1052000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1018100.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>984200.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>713700.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>701800.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>690600.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566000.0</v>
       </c>
       <c r="CB41">
         <v>566000.0</v>
       </c>
       <c r="CC41">
         <v>566000.0</v>
       </c>
       <c r="CD41">
         <v>566000.0</v>
       </c>
       <c r="CE41">
-        <v>305000.0</v>
+        <v>566000.0</v>
       </c>
       <c r="CF41">
         <v>305000.0</v>
       </c>
       <c r="CG41">
+        <v>305000.0</v>
+      </c>
+      <c r="CH41">
         <v>355000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>610000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>267000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>238000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>476000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1848409000.0</v>
       </c>
-      <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
+      <c r="CQ41"/>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
         <v>376425507000.0</v>
       </c>
       <c r="C42">
         <v>376425507000.0</v>
       </c>
       <c r="D42">
         <v>376425507000.0</v>
       </c>
       <c r="E42">
         <v>376425507000.0</v>
       </c>
       <c r="F42">
         <v>376425507000.0</v>
       </c>
       <c r="G42">
         <v>376425507000.0</v>
       </c>
-      <c r="H42"/>
+      <c r="H42">
+        <v>376425507000.0</v>
+      </c>
       <c r="I42">
-        <v>929642147213.0</v>
+        <v>376425507000.0</v>
       </c>
       <c r="J42">
-        <v>376425506651.0</v>
+        <v>376425507000.0</v>
       </c>
       <c r="K42">
-        <v>376425506652.0</v>
+        <v>376425507000.0</v>
       </c>
       <c r="L42">
         <v>376425506652.0</v>
       </c>
       <c r="M42">
-        <v>39087000000.0</v>
+        <v>376425506652.0</v>
       </c>
       <c r="N42">
         <v>39087000000.0</v>
       </c>
       <c r="O42">
         <v>39087000000.0</v>
       </c>
       <c r="P42">
-        <v>592907636318.0</v>
+        <v>39087000000.0</v>
       </c>
       <c r="Q42">
-        <v>601367029454.54</v>
+        <v>931586727025.0</v>
       </c>
       <c r="R42">
-        <v>599911247367.08</v>
+        <v>218976946750.0</v>
       </c>
       <c r="S42">
-        <v>603946718554.37</v>
+        <v>204321760326.0</v>
       </c>
       <c r="T42">
-        <v>614339496747.68</v>
+        <v>201951972972.0</v>
       </c>
       <c r="U42">
-        <v>613806521370.45</v>
+        <v>922036514729.0</v>
       </c>
       <c r="V42">
-        <v>596036019120.0</v>
+        <v>242903195094.0</v>
       </c>
       <c r="W42">
-        <v>625980373934.57</v>
+        <v>250091079100.0</v>
       </c>
       <c r="X42">
-        <v>41955333.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>268186683825.0</v>
+      </c>
+      <c r="Y42">
+        <v>30569404642.0</v>
+      </c>
+      <c r="Z42"/>
       <c r="AA42">
-        <v>602875804903.56</v>
+        <v>282117008435.0</v>
       </c>
       <c r="AB42">
-        <v>591486677335.92</v>
+        <v>261315250244.0</v>
       </c>
       <c r="AC42">
-        <v>596744747904.49</v>
+        <v>249941793449.0</v>
       </c>
       <c r="AD42">
-        <v>611166137588.14</v>
+        <v>252012420080.0</v>
       </c>
       <c r="AE42">
-        <v>625303043262.63</v>
+        <v>413017501422.0</v>
       </c>
       <c r="AF42">
-        <v>600219356424.25</v>
+        <v>397426505333.0</v>
       </c>
       <c r="AG42">
-        <v>577102241909.57</v>
+        <v>391103215329.0</v>
       </c>
       <c r="AH42">
-        <v>566198825777.87</v>
+        <v>359481640425.0</v>
       </c>
       <c r="AI42">
-        <v>565435754767.87</v>
+        <v>476591620430.0</v>
       </c>
       <c r="AJ42">
-        <v>557916662216.19</v>
+        <v>486913735406.0</v>
       </c>
       <c r="AK42">
-        <v>558659560682.53</v>
+        <v>495555390692.0</v>
       </c>
       <c r="AL42">
-        <v>567731163761.46</v>
+        <v>534342717385.0</v>
       </c>
       <c r="AM42">
-        <v>546293398297.65</v>
+        <v>567731163762.0</v>
       </c>
       <c r="AN42">
-        <v>551318436360.14</v>
+        <v>546293398298.0</v>
       </c>
       <c r="AO42">
-        <v>556436777209.47</v>
+        <v>551318436361.0</v>
       </c>
       <c r="AP42">
-        <v>581904757276.9</v>
+        <v>556436777209.0</v>
       </c>
       <c r="AQ42">
-        <v>615180835850.95</v>
+        <v>581904757277.0</v>
       </c>
       <c r="AR42">
-        <v>559404439860.15</v>
+        <v>615180835852.0</v>
       </c>
       <c r="AS42">
-        <v>549873302955.75</v>
+        <v>559404439860.0</v>
       </c>
       <c r="AT42">
-        <v>521832500198.3</v>
+        <v>549873302957.0</v>
       </c>
       <c r="AU42">
-        <v>510405510879.49</v>
-[...1 lines deleted...]
-      <c r="AV42"/>
+        <v>521832500199.0</v>
+      </c>
+      <c r="AV42">
+        <v>510405510880.0</v>
+      </c>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
-      <c r="BP42">
-[...2 lines deleted...]
-      <c r="BQ42"/>
+      <c r="BP42"/>
+      <c r="BQ42">
+        <v>41076823176.0</v>
+      </c>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11236,52 +11363,53 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11334,98 +11462,101 @@
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
         <v>68</v>
       </c>
       <c r="B45">
+        <v>2740168275633.0</v>
+      </c>
+      <c r="C45">
         <v>2733220551913.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2718819867492.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2707676452492.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2692692475248.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2657460726969.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2642169403176.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2620559424281.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2660826282610.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2634911141902.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2605916132632.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2589846191985.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2572238800892.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2557905885487.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2541439481754.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -11460,804 +11591,812 @@
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>363110253000.0</v>
+      </c>
+      <c r="C46">
         <v>378321209000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>386761869000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>398716084000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>407406929000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>396316097000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>405038217000.0</v>
       </c>
-      <c r="H46">
-[...1 lines deleted...]
-      </c>
       <c r="I46">
-        <v>427536009099.0</v>
+        <v>408158183000.0</v>
       </c>
       <c r="J46">
-        <v>427533993038.0</v>
+        <v>427536009000.0</v>
       </c>
       <c r="K46">
+        <v>427533993000.0</v>
+      </c>
+      <c r="L46">
         <v>423924696777.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>432831648235.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>443425807557.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>444518931234.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>455882867246.0</v>
       </c>
-      <c r="P46">
-[...1 lines deleted...]
-      </c>
       <c r="Q46">
-        <v>435632322600.37</v>
+        <v>453580527000.0</v>
       </c>
       <c r="R46">
-        <v>442655946423.76</v>
+        <v>435632322600.0</v>
       </c>
       <c r="S46">
-        <v>452998635490.36</v>
+        <v>442655946423.0</v>
       </c>
       <c r="T46">
-        <v>468430111697.92</v>
+        <v>452998635490.0</v>
       </c>
       <c r="U46">
-        <v>530125642607.64</v>
+        <v>468430111697.0</v>
       </c>
       <c r="V46">
-        <v>517333237768.71</v>
+        <v>530125642607.0</v>
       </c>
       <c r="W46">
-        <v>554440329720.81</v>
+        <v>517333237768.0</v>
       </c>
       <c r="X46">
-        <v>38463611.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>554440329720.0</v>
+      </c>
+      <c r="Y46">
+        <v>554374610523.0</v>
+      </c>
+      <c r="Z46"/>
       <c r="AA46">
-        <v>611993591433.98</v>
+        <v>571860214750.0</v>
       </c>
       <c r="AB46">
-        <v>621327158357.71</v>
+        <v>611993591433.0</v>
       </c>
       <c r="AC46">
-        <v>640124226467.65</v>
+        <v>621327158357.0</v>
       </c>
       <c r="AD46">
-        <v>864789520723.22</v>
+        <v>640124226467.0</v>
       </c>
       <c r="AE46">
-        <v>909302268191.08</v>
+        <v>864789520723.0</v>
       </c>
       <c r="AF46">
-        <v>573783133239.43</v>
+        <v>909302268191.0</v>
       </c>
       <c r="AG46">
-        <v>879768954331.73</v>
+        <v>573783133239.0</v>
       </c>
       <c r="AH46">
-        <v>592741322397.82</v>
+        <v>879768954331.0</v>
       </c>
       <c r="AI46">
-        <v>643251522968.94</v>
+        <v>592741322397.0</v>
       </c>
       <c r="AJ46">
-        <v>986854069117.36</v>
+        <v>643251522968.0</v>
       </c>
       <c r="AK46">
-        <v>1017306871014.9</v>
+        <v>986854069117.0</v>
       </c>
       <c r="AL46">
-        <v>1058543978398.9</v>
+        <v>1017306871014.0</v>
       </c>
       <c r="AM46">
-        <v>1038270650775.9</v>
+        <v>1058543978398.0</v>
       </c>
       <c r="AN46">
-        <v>1081637989668.2</v>
+        <v>1038270650775.0</v>
       </c>
       <c r="AO46">
-        <v>1124193567682.0</v>
+        <v>1081637989668.0</v>
       </c>
       <c r="AP46">
-        <v>1200695575579.9</v>
+        <v>1124193567681.0</v>
       </c>
       <c r="AQ46">
-        <v>1299424897516.6</v>
+        <v>1200695575579.0</v>
       </c>
       <c r="AR46">
-        <v>1218915613028.6</v>
+        <v>1299424897516.0</v>
       </c>
       <c r="AS46">
-        <v>1223568047634.9</v>
+        <v>1218915613028.0</v>
       </c>
       <c r="AT46">
-        <v>1198794080057.5</v>
+        <v>1223568047634.0</v>
       </c>
       <c r="AU46">
-        <v>1202566581345.0</v>
-[...1 lines deleted...]
-      <c r="AV46"/>
+        <v>1198794080057.0</v>
+      </c>
+      <c r="AV46">
+        <v>1202566581344.0</v>
+      </c>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
-      <c r="BP46">
-[...2 lines deleted...]
-      <c r="BQ46"/>
+      <c r="BP46"/>
+      <c r="BQ46">
+        <v>728557420829.0</v>
+      </c>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
         <v>70</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>378321209030.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>386761869230.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>398716083520.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>407406928900.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>396316097190.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>405038216620.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>423924696780.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>432831648235.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>443425807560.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>444518931234.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>455882867246.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>30474352.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>30392586.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>30957542.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>31469181.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>31990685.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>36235519.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>36415397.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>37160470.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>38463610.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>39313081.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>41048984.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>42589858.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>44071978.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>45005214.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>59366071.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>61010545.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>40107400.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>63959200.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>43922100.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>47729300.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>74211400.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>76399700.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>78226400.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>79739200.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>82312700.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>84764200.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>86570200.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>88620800.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>91418700.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>93358200.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>96383000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>98851000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>101156200.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>103353500.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>108493400.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>107746900.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>107189800.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>107815000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>108412500.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>112271500.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>112660500.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>55572700.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>56149400.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>60073700.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>61088100.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>62900700.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>63055400.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>64502800.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>65300400.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>65406500.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>67471700.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>69119900.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>71231100.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>65375600.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>66964100.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>68549000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>57653400.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>59280900.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>60979200.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>61799400.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>64400300.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>66237700.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>68087400.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>79954300.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>25586500.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>26444200.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>27340000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>28279000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>29605000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>30036000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>30656000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>32071000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>26998000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>27445000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>144807509000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>127022000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>104870901000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>68336000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>74404000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>-70791772000.0</v>
+      </c>
+      <c r="C48">
         <v>-83619188000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-121093233000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-136576122000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-167931249000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-184657890000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-211780541000.0</v>
       </c>
-      <c r="H48">
-[...1 lines deleted...]
-      </c>
       <c r="I48">
-        <v>-251147544537.0</v>
+        <v>-232351841000.0</v>
       </c>
       <c r="J48">
-        <v>-271548002763.0</v>
+        <v>-251147545000.0</v>
       </c>
       <c r="K48">
+        <v>-271548003000.0</v>
+      </c>
+      <c r="L48">
         <v>-295486726563.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-311442929171.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-339628283447.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-360042583552.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-41891745501.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-386080698158.51</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-382414651110.75</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-395614998922.24</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-402020495711.22</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-415291184672.88</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-370926561906.46</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-345967174655.92</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-357815553922.65</v>
       </c>
-      <c r="X48">
-[...1 lines deleted...]
-      </c>
       <c r="Y48">
+        <v>-331000041974.0</v>
+      </c>
+      <c r="Z48">
         <v>-20343394.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-302389292543.52</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-341582207845.92</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-341566993714.36</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-344754448273.35</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-198160121260.11</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-227889710215.64</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-209128640985.65</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-217634305296.17</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-89611727374.35</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-78525727769.87</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-62363843083.11</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-24316551269.19</v>
       </c>
-      <c r="AL48">
-[...1 lines deleted...]
-      </c>
       <c r="AM48">
-        <v>56117994777.3</v>
+        <v>38996414074.0</v>
       </c>
       <c r="AN48">
-        <v>90903679384.43</v>
+        <v>56117994777.0</v>
       </c>
       <c r="AO48">
-        <v>147521206902.16</v>
+        <v>90903679384.0</v>
       </c>
       <c r="AP48">
-        <v>264162635226.74</v>
+        <v>147521206902.0</v>
       </c>
       <c r="AQ48">
-        <v>305365102675.94</v>
+        <v>264162635226.0</v>
       </c>
       <c r="AR48">
-        <v>300976266591.42</v>
+        <v>305365102675.0</v>
       </c>
       <c r="AS48">
-        <v>305017444411.68</v>
+        <v>300976266591.0</v>
       </c>
       <c r="AT48">
-        <v>304611418026.2</v>
+        <v>305017444411.0</v>
       </c>
       <c r="AU48">
-        <v>303924416017.06</v>
+        <v>304611418026.0</v>
       </c>
       <c r="AV48">
+        <v>303924416017.0</v>
+      </c>
+      <c r="AW48">
         <v>27846600.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>27580300.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>32748600.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>32842100.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>34554700.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>34090500.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>34669600.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>36570700.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>35283100.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>33857100.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>33690700.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>36907500.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>37103900.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>37778100.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>38232300.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>41943700.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>41645000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>40996700.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>38062800.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>37957400.0</v>
       </c>
-      <c r="BP48">
-[...1 lines deleted...]
-      </c>
       <c r="BQ48">
+        <v>342856520571.0</v>
+      </c>
+      <c r="BR48">
         <v>35430800.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>35605000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>36151800.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>35462100.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>36808900.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>36152500.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>35524100.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>34445200.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>35068300.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>34502400.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>33143000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>33250400.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>37019100.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>34530000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>33526000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>31366000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>33514000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>32206000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>30477000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>28666000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>31019000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>358264413000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>344977000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>12182931000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>341734000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>379834000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12310,102 +12449,103 @@
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
         <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>99000000000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>0.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>3540306.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>4518708.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>5497110.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>8948803.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>9750311.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>10639441.0</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
@@ -12424,385 +12564,394 @@
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
+        <v>365956000.0</v>
+      </c>
+      <c r="C51">
         <v>433855000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>501754000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>569653000.0</v>
       </c>
-      <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>99000000000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
-[...1 lines deleted...]
-      </c>
+      <c r="Z51"/>
       <c r="AA51">
-        <v>64931428922.85</v>
+        <v>49320590966.0</v>
       </c>
       <c r="AB51">
-        <v>77498308232.95</v>
+        <v>64931428922.0</v>
       </c>
       <c r="AC51">
-        <v>127281821128.24</v>
+        <v>77498308232.0</v>
       </c>
       <c r="AD51">
-        <v>142033431462.77</v>
+        <v>127281821128.0</v>
       </c>
       <c r="AE51">
-        <v>158571017611.4</v>
+        <v>142033431462.0</v>
       </c>
       <c r="AF51">
-        <v>175593705352.1</v>
+        <v>158571017611.0</v>
       </c>
       <c r="AG51">
-        <v>195554360323.74</v>
+        <v>175593705352.0</v>
       </c>
       <c r="AH51">
-        <v>198366167294.81</v>
+        <v>195554360323.0</v>
       </c>
       <c r="AI51">
-        <v>206388908374.37</v>
+        <v>198366167294.0</v>
       </c>
       <c r="AJ51">
-        <v>228950079779.91</v>
+        <v>206388908374.0</v>
       </c>
       <c r="AK51">
-        <v>239554593916.28</v>
+        <v>228950079779.0</v>
       </c>
       <c r="AL51">
-        <v>252964194869.81</v>
+        <v>239554593916.0</v>
       </c>
       <c r="AM51">
-        <v>252572369727.01</v>
-[...1 lines deleted...]
-      <c r="AN51"/>
+        <v>252964194869.0</v>
+      </c>
+      <c r="AN51">
+        <v>252572369727.0</v>
+      </c>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
-      <c r="BP51">
-[...2 lines deleted...]
-      <c r="BQ51"/>
+      <c r="BP51"/>
+      <c r="BQ51">
+        <v>299759640116.0</v>
+      </c>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>276597000.0</v>
+      </c>
+      <c r="C52">
         <v>273212000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>270357000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>533132000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>266566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
+      <c r="K52"/>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
+        <v>0.0</v>
+      </c>
+      <c r="N52">
         <v>99000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
-[...1 lines deleted...]
-      </c>
+      <c r="Z52"/>
       <c r="AA52">
-        <v>64931428922.85</v>
+        <v>49320590966.0</v>
       </c>
       <c r="AB52">
-        <v>77498308232.95</v>
+        <v>64931428922.0</v>
       </c>
       <c r="AC52">
-        <v>127281821128.24</v>
+        <v>77498308232.0</v>
       </c>
       <c r="AD52">
-        <v>142033431462.77</v>
+        <v>127281821128.0</v>
       </c>
       <c r="AE52">
-        <v>158571017611.4</v>
+        <v>142033431462.0</v>
       </c>
       <c r="AF52">
-        <v>175593705352.1</v>
+        <v>86134576169.0</v>
       </c>
       <c r="AG52">
-        <v>195554360323.74</v>
+        <v>175593705352.0</v>
       </c>
       <c r="AH52">
-        <v>198366167294.81</v>
+        <v>195554360323.0</v>
       </c>
       <c r="AI52">
-        <v>206388908374.37</v>
+        <v>198366167294.0</v>
       </c>
       <c r="AJ52">
-        <v>228950079779.91</v>
+        <v>206388908374.0</v>
       </c>
       <c r="AK52">
-        <v>239554593916.28</v>
+        <v>228950079779.0</v>
       </c>
       <c r="AL52">
-        <v>38078700949.02</v>
-[...1 lines deleted...]
-      <c r="AM52"/>
+        <v>239554593916.0</v>
+      </c>
+      <c r="AM52">
+        <v>38078700949.0</v>
+      </c>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
-      <c r="BP52">
-[...2 lines deleted...]
-      <c r="BQ52"/>
+      <c r="BP52"/>
+      <c r="BQ52">
+        <v>130996215671.0</v>
+      </c>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53">
+        <v>173005600000.0</v>
+      </c>
+      <c r="C53">
         <v>179555900000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>174179900000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>172471100000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>143181700000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>144344900000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>100581500000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>96631100000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>99220100000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>87710200000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>85886000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>60729200000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
@@ -12840,52 +12989,53 @@
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -12938,1096 +13088,1109 @@
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>922528961000.0</v>
+      </c>
+      <c r="C55">
         <v>914485885000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>886999689000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>870427371000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>838866274000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>825079318000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>798841456000.0</v>
       </c>
-      <c r="H55">
-[...1 lines deleted...]
-      </c>
       <c r="I55">
-        <v>758808730240.0</v>
+        <v>774124347000.0</v>
       </c>
       <c r="J55">
-        <v>740329997886.0</v>
+        <v>758808730000.0</v>
       </c>
       <c r="K55">
+        <v>740329998000.0</v>
+      </c>
+      <c r="L55">
         <v>709485358813.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>698659351251.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>789873498928.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>657911140337.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>656976555168.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>650564252843.0</v>
       </c>
-      <c r="Q55">
-[...1 lines deleted...]
-      </c>
       <c r="R55">
-        <v>601748687079.94</v>
+        <v>619078226501.0</v>
       </c>
       <c r="S55">
-        <v>606148259970.86</v>
+        <v>601748687079.0</v>
       </c>
       <c r="T55">
-        <v>624813305340.92</v>
+        <v>606148259970.0</v>
       </c>
       <c r="U55">
-        <v>664012628826.13</v>
+        <v>624813305340.0</v>
       </c>
       <c r="V55">
-        <v>659304765242.25</v>
+        <v>664012628826.0</v>
       </c>
       <c r="W55">
-        <v>713391397535.48</v>
+        <v>659304765242.0</v>
       </c>
       <c r="X55">
-        <v>48844659.0</v>
+        <v>713391397535.0</v>
       </c>
       <c r="Y55">
+        <v>703996273497.0</v>
+      </c>
+      <c r="Z55">
         <v>53645940.0</v>
       </c>
-      <c r="Z55">
-[...1 lines deleted...]
-      </c>
       <c r="AA55">
-        <v>801131524021.9</v>
+        <v>782732793366.0</v>
       </c>
       <c r="AB55">
-        <v>809279873619.94</v>
+        <v>801131524021.0</v>
       </c>
       <c r="AC55">
-        <v>901487703731.98</v>
+        <v>809279873619.0</v>
       </c>
       <c r="AD55">
-        <v>1095283519164.0</v>
+        <v>901487703731.0</v>
       </c>
       <c r="AE55">
-        <v>1135174078681.4</v>
+        <v>1095283519163.0</v>
       </c>
       <c r="AF55">
-        <v>1136375164901.4</v>
+        <v>1135174078681.0</v>
       </c>
       <c r="AG55">
-        <v>1101829339406.4</v>
+        <v>1136375164901.0</v>
       </c>
       <c r="AH55">
-        <v>1218808137365.4</v>
+        <v>1101829339406.0</v>
       </c>
       <c r="AI55">
-        <v>1240536940812.5</v>
+        <v>1218808137365.0</v>
       </c>
       <c r="AJ55">
-        <v>1272435226023.1</v>
+        <v>1240536940812.0</v>
       </c>
       <c r="AK55">
-        <v>1341962317142.9</v>
+        <v>1272435226023.0</v>
       </c>
       <c r="AL55">
-        <v>1450075453383.4</v>
+        <v>1341962317142.0</v>
       </c>
       <c r="AM55">
-        <v>1486019556911.2</v>
+        <v>1450075453383.0</v>
       </c>
       <c r="AN55">
-        <v>1468787227577.7</v>
+        <v>1486019556911.0</v>
       </c>
       <c r="AO55">
-        <v>1574460928441.8</v>
+        <v>1468787227577.0</v>
       </c>
       <c r="AP55">
-        <v>1786029694854.0</v>
+        <v>1574460928441.0</v>
       </c>
       <c r="AQ55">
-        <v>1938035733370.4</v>
+        <v>1786029694853.0</v>
       </c>
       <c r="AR55">
-        <v>1794745372884.6</v>
+        <v>1938035733370.0</v>
       </c>
       <c r="AS55">
-        <v>1749890079284.4</v>
+        <v>1794745372884.0</v>
       </c>
       <c r="AT55">
+        <v>1749890079284.0</v>
+      </c>
+      <c r="AU55">
         <v>1742068023050.0</v>
       </c>
-      <c r="AU55">
-[...1 lines deleted...]
-      </c>
       <c r="AV55">
+        <v>1740160206575.0</v>
+      </c>
+      <c r="AW55">
         <v>144055300.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>144203600.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>157927400.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>157490600.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>159839600.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>163134700.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>167562900.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>172864300.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>184924400.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>87688300.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>89083500.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>93672100.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>96516500.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>95922300.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>97925400.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>100740800.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>105120000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>103583400.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>102097100.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>104264100.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1036918370145.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>105148000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>105483600.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>104639400.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>104231800.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>100371400.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>100902600.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>100676400.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>102448600.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>104000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>104729000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>99692700.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>68376500.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>68608700.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>68129000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>66611000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>68968000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>67293000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>65480000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>64750000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>65217000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>64548000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>455581613000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>467965000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>463453502000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>454851000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>510733000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>558045389000.0</v>
+      </c>
+      <c r="C56">
         <v>535411617000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>499626608000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>470807928000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>428039937000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>424435727000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>390096470000.0</v>
       </c>
-      <c r="H56">
-[...1 lines deleted...]
-      </c>
       <c r="I56">
-        <v>330442077350.0</v>
+        <v>364713316000.0</v>
       </c>
       <c r="J56">
-        <v>312193219643.0</v>
+        <v>330442077000.0</v>
       </c>
       <c r="K56">
+        <v>312193220000.0</v>
+      </c>
+      <c r="L56">
         <v>282705846201.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>263973810790.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>344179779218.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>210287912068.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>196681430696.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>193557412107.0</v>
       </c>
-      <c r="Q56">
-[...1 lines deleted...]
-      </c>
       <c r="R56">
-        <v>159086263296.2</v>
+        <v>183439410823.0</v>
       </c>
       <c r="S56">
-        <v>152849733594.46</v>
+        <v>159086263296.0</v>
       </c>
       <c r="T56">
-        <v>156078068989.76</v>
+        <v>152849733594.0</v>
       </c>
       <c r="U56">
-        <v>108246141006.01</v>
+        <v>156078068989.0</v>
       </c>
       <c r="V56">
-        <v>118938423617.5</v>
+        <v>108246141006.0</v>
       </c>
       <c r="W56">
-        <v>131222438712.73</v>
+        <v>118938423617.0</v>
       </c>
       <c r="X56">
-        <v>8547257.0</v>
+        <v>131222438712.0</v>
       </c>
       <c r="Y56">
+        <v>123191300744.0</v>
+      </c>
+      <c r="Z56">
         <v>12638682.0</v>
       </c>
-      <c r="Z56">
-[...1 lines deleted...]
-      </c>
       <c r="AA56">
-        <v>165011150765.38</v>
+        <v>187481384502.0</v>
       </c>
       <c r="AB56">
-        <v>164281593626.41</v>
+        <v>165011150765.0</v>
       </c>
       <c r="AC56">
-        <v>260576628159.86</v>
+        <v>164281593626.0</v>
       </c>
       <c r="AD56">
-        <v>210016825027.95</v>
+        <v>260576628159.0</v>
       </c>
       <c r="AE56">
-        <v>204830213380.38</v>
+        <v>210016825027.0</v>
       </c>
       <c r="AF56">
-        <v>541149098893.73</v>
+        <v>204830213380.0</v>
       </c>
       <c r="AG56">
-        <v>197105955921.6</v>
+        <v>541149098893.0</v>
       </c>
       <c r="AH56">
-        <v>538869824434.77</v>
+        <v>197105955921.0</v>
       </c>
       <c r="AI56">
-        <v>510987614601.24</v>
+        <v>538869824434.0</v>
       </c>
       <c r="AJ56">
-        <v>201126263291.44</v>
+        <v>510987614601.0</v>
       </c>
       <c r="AK56">
-        <v>238796165154.49</v>
+        <v>201126263291.0</v>
       </c>
       <c r="AL56">
-        <v>277669228700.47</v>
+        <v>238796165154.0</v>
       </c>
       <c r="AM56">
-        <v>336980038976.23</v>
+        <v>277669228700.0</v>
       </c>
       <c r="AN56">
-        <v>274342785853.96</v>
+        <v>336980038976.0</v>
       </c>
       <c r="AO56">
-        <v>334862904522.01</v>
+        <v>274342785853.0</v>
       </c>
       <c r="AP56">
-        <v>441646823852.22</v>
+        <v>334862904522.0</v>
       </c>
       <c r="AQ56">
-        <v>484463988327.93</v>
+        <v>441646823852.0</v>
       </c>
       <c r="AR56">
-        <v>438204186557.12</v>
+        <v>484463988327.0</v>
       </c>
       <c r="AS56">
-        <v>410080471973.49</v>
+        <v>438204186557.0</v>
       </c>
       <c r="AT56">
-        <v>436747860862.48</v>
+        <v>410080471973.0</v>
       </c>
       <c r="AU56">
-        <v>436281824758.18</v>
-[...1 lines deleted...]
-      <c r="AV56"/>
+        <v>436747860862.0</v>
+      </c>
+      <c r="AV56">
+        <v>436281824758.0</v>
+      </c>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
-      <c r="BP56">
-[...2 lines deleted...]
-      <c r="BQ56"/>
+      <c r="BP56"/>
+      <c r="BQ56">
+        <v>249621049522.0</v>
+      </c>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>9441654000.0</v>
+      </c>
+      <c r="C57">
         <v>13688746000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13002058000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>11714370000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12570538000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>15510223000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>16395013000.0</v>
       </c>
-      <c r="H57">
-[...1 lines deleted...]
-      </c>
       <c r="I57">
-        <v>16493368493.0</v>
+        <v>12249204000.0</v>
       </c>
       <c r="J57">
-        <v>18254546998.0</v>
+        <v>16493368000.0</v>
       </c>
       <c r="K57">
+        <v>18254547000.0</v>
+      </c>
+      <c r="L57">
         <v>11348631724.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16478796770.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>126466563275.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>14533893466.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>19875507476.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>28046101732.0</v>
       </c>
-      <c r="Q57">
-[...1 lines deleted...]
-      </c>
       <c r="R57">
-        <v>26866330457.07</v>
+        <v>30203507120.0</v>
       </c>
       <c r="S57">
-        <v>27949231747.6</v>
+        <v>26866330457.0</v>
       </c>
       <c r="T57">
-        <v>41429435335.42</v>
+        <v>27949231747.0</v>
       </c>
       <c r="U57">
-        <v>36710839524.91</v>
+        <v>41429435335.0</v>
       </c>
       <c r="V57">
-        <v>35943606112.9</v>
+        <v>36710839524.0</v>
       </c>
       <c r="W57">
-        <v>53180366849.81</v>
+        <v>35943606112.0</v>
       </c>
       <c r="X57">
-        <v>3578496.0</v>
+        <v>53180366849.0</v>
       </c>
       <c r="Y57">
+        <v>51576731218.0</v>
+      </c>
+      <c r="Z57">
         <v>7753189.0</v>
       </c>
-      <c r="Z57">
-[...1 lines deleted...]
-      </c>
       <c r="AA57">
-        <v>160467697493.28</v>
+        <v>132866267787.0</v>
       </c>
       <c r="AB57">
-        <v>186997983970.36</v>
+        <v>160467697493.0</v>
       </c>
       <c r="AC57">
-        <v>273825052922.67</v>
+        <v>186997983970.0</v>
       </c>
       <c r="AD57">
-        <v>297597220696.94</v>
+        <v>273825052922.0</v>
       </c>
       <c r="AE57">
-        <v>343695868530.4</v>
+        <v>297597220696.0</v>
       </c>
       <c r="AF57">
-        <v>367027267647.99</v>
+        <v>343695868530.0</v>
       </c>
       <c r="AG57">
-        <v>378672585850.84</v>
+        <v>367027267647.0</v>
       </c>
       <c r="AH57">
-        <v>385946949976.78</v>
+        <v>378672585850.0</v>
       </c>
       <c r="AI57">
-        <v>397832978472.46</v>
+        <v>385946949976.0</v>
       </c>
       <c r="AJ57">
-        <v>425819773922.54</v>
+        <v>397832978472.0</v>
       </c>
       <c r="AK57">
-        <v>455784420851.15</v>
+        <v>425819773922.0</v>
       </c>
       <c r="AL57">
-        <v>262081786209.88</v>
+        <v>455784420851.0</v>
       </c>
       <c r="AM57">
-        <v>211956861924.91</v>
+        <v>262081786209.0</v>
       </c>
       <c r="AN57">
-        <v>233659224743.36</v>
+        <v>211956861924.0</v>
       </c>
       <c r="AO57">
-        <v>262740265261.97</v>
+        <v>233659224743.0</v>
       </c>
       <c r="AP57">
-        <v>273470762827.22</v>
+        <v>262740265261.0</v>
       </c>
       <c r="AQ57">
-        <v>281484809417.94</v>
+        <v>273470762827.0</v>
       </c>
       <c r="AR57">
-        <v>254404133269.73</v>
+        <v>281484809417.0</v>
       </c>
       <c r="AS57">
-        <v>209828427338.45</v>
+        <v>254404133269.0</v>
       </c>
       <c r="AT57">
-        <v>208915621969.94</v>
+        <v>209828427338.0</v>
       </c>
       <c r="AU57">
-        <v>208070924545.91</v>
+        <v>208915621969.0</v>
       </c>
       <c r="AV57">
+        <v>208070924545.0</v>
+      </c>
+      <c r="AW57">
         <v>17391300.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>17525400.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>26091900.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>25572000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>26218800.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>27144800.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>28188200.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>28559100.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>22501300.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>18550600.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>18635200.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>19598400.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>30100300.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>28805400.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>30651000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>24439300.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>21232500.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>25549800.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>23455800.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>24813400.0</v>
       </c>
-      <c r="BP57">
-[...1 lines deleted...]
-      </c>
       <c r="BQ57">
+        <v>200802557118.0</v>
+      </c>
+      <c r="BR57">
         <v>20631100.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>20801200.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>19166100.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>16459600.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>8286400.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>9507900.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>10180600.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>8543600.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>9483100.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>10794600.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>7225800.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>5802100.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2265600.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>2225000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1971000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>6488000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2616000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>2161000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>3198000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>5504000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>2483000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>14726763000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>54429000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>22984936000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>44558000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>62340000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>13369369000.0</v>
+      </c>
+      <c r="C58">
         <v>18153708000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>17537775000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>16448345000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>16242375000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>19182061000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>20066850000.0</v>
       </c>
-      <c r="H58">
-[...1 lines deleted...]
-      </c>
       <c r="I58">
-        <v>19401127564.0</v>
+        <v>15921042000.0</v>
       </c>
       <c r="J58">
-        <v>21322853437.0</v>
+        <v>19401128000.0</v>
       </c>
       <c r="K58">
+        <v>21322853000.0</v>
+      </c>
+      <c r="L58">
         <v>14416938163.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>19547133209.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>128728505063.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>17180446577.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>22923479543.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>31883735055.0</v>
       </c>
-      <c r="Q58">
-[...1 lines deleted...]
-      </c>
       <c r="R58">
-        <v>32107100934.62</v>
+        <v>33893940651.0</v>
       </c>
       <c r="S58">
-        <v>36419101590.61</v>
+        <v>32107100934.0</v>
       </c>
       <c r="T58">
-        <v>51632866410.56</v>
+        <v>36419101590.0</v>
       </c>
       <c r="U58">
-        <v>47325123967.65</v>
+        <v>51632866410.0</v>
       </c>
       <c r="V58">
-        <v>46250593127.2</v>
+        <v>47325123967.0</v>
       </c>
       <c r="W58">
-        <v>64005168335.6</v>
+        <v>46250593127.0</v>
       </c>
       <c r="X58">
-        <v>4304011.0</v>
+        <v>64005168335.0</v>
       </c>
       <c r="Y58">
+        <v>62033552227.0</v>
+      </c>
+      <c r="Z58">
         <v>8601450.0</v>
       </c>
-      <c r="Z58">
-[...1 lines deleted...]
-      </c>
       <c r="AA58">
-        <v>172687176748.09</v>
+        <v>144683560545.0</v>
       </c>
       <c r="AB58">
-        <v>199145406853.32</v>
+        <v>172687176748.0</v>
       </c>
       <c r="AC58">
-        <v>286080461343.07</v>
+        <v>199145406853.0</v>
       </c>
       <c r="AD58">
-        <v>310077948471.51</v>
+        <v>286080461343.0</v>
       </c>
       <c r="AE58">
-        <v>356951830134.72</v>
+        <v>310077948471.0</v>
       </c>
       <c r="AF58">
-        <v>379751473660.84</v>
+        <v>356951830134.0</v>
       </c>
       <c r="AG58">
-        <v>390906726149.61</v>
+        <v>379751473660.0</v>
       </c>
       <c r="AH58">
-        <v>397406531620.51</v>
+        <v>390906726149.0</v>
       </c>
       <c r="AI58">
-        <v>409277115939.8</v>
+        <v>397406531620.0</v>
       </c>
       <c r="AJ58">
-        <v>437111728709.42</v>
+        <v>409277115939.0</v>
       </c>
       <c r="AK58">
-        <v>467396205140.78</v>
+        <v>437111728709.0</v>
       </c>
       <c r="AL58">
-        <v>497600175936.78</v>
+        <v>467396205140.0</v>
       </c>
       <c r="AM58">
-        <v>550916041525.63</v>
+        <v>497600175936.0</v>
       </c>
       <c r="AN58">
-        <v>490812746468.3</v>
+        <v>550916041525.0</v>
       </c>
       <c r="AO58">
-        <v>531633514609.06</v>
+        <v>490812746468.0</v>
       </c>
       <c r="AP58">
-        <v>585582898747.05</v>
+        <v>531633514609.0</v>
       </c>
       <c r="AQ58">
-        <v>642845293332.27</v>
+        <v>585582898747.0</v>
       </c>
       <c r="AR58">
-        <v>593687933184.91</v>
+        <v>642845293332.0</v>
       </c>
       <c r="AS58">
-        <v>560127051321.27</v>
+        <v>593687933184.0</v>
       </c>
       <c r="AT58">
-        <v>597828644505.78</v>
+        <v>560127051321.0</v>
       </c>
       <c r="AU58">
-        <v>614993844198.6</v>
+        <v>597828644505.0</v>
       </c>
       <c r="AV58">
+        <v>614993844198.0</v>
+      </c>
+      <c r="AW58">
         <v>50821000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>51235000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>59791000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>59261000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>59897000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>63656000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>67505000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>70906000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>84253000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>25134000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>26696000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>28068000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>30583000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>29314000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>31144000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>30244000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>35261000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>34358000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>36138000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>38330600.0</v>
       </c>
-      <c r="BP58">
-[...1 lines deleted...]
-      </c>
       <c r="BQ58">
+        <v>391649698461.0</v>
+      </c>
+      <c r="BR58">
         <v>42281500.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>42442900.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>39729600.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>40011600.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>34804500.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>35992100.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>36394300.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>39245400.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>40173700.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>41468600.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>37791700.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>6368100.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2832000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2791000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2276000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>6793000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2971000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2771000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>3465000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>5742000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>2959000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>16575172000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>54429000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>22984936000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>44558000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>62340000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14080,336 +14243,340 @@
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>909159592000.0</v>
+      </c>
+      <c r="C60">
         <v>896332177000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>869461914000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>853979025000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>822623898000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>805897257000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>778774606000.0</v>
       </c>
-      <c r="H60">
-[...1 lines deleted...]
-      </c>
       <c r="I60">
-        <v>739407602676.0</v>
+        <v>758203306000.0</v>
       </c>
       <c r="J60">
-        <v>719007144449.0</v>
+        <v>739407603000.0</v>
       </c>
       <c r="K60">
+        <v>719007144000.0</v>
+      </c>
+      <c r="L60">
         <v>695068420650.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>679112218042.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>661144993865.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>640730693760.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>634053075625.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>618680517787.0</v>
       </c>
-      <c r="Q60">
-[...1 lines deleted...]
-      </c>
       <c r="R60">
-        <v>569641586145.32</v>
+        <v>585184285850.0</v>
       </c>
       <c r="S60">
-        <v>569729158380.25</v>
+        <v>569641586145.0</v>
       </c>
       <c r="T60">
-        <v>573180438930.35</v>
+        <v>569729158380.0</v>
       </c>
       <c r="U60">
-        <v>616687504858.48</v>
+        <v>573180438930.0</v>
       </c>
       <c r="V60">
-        <v>613054172115.05</v>
+        <v>616687504858.0</v>
       </c>
       <c r="W60">
-        <v>649386229199.88</v>
+        <v>613054172115.0</v>
       </c>
       <c r="X60">
-        <v>44540648.0</v>
+        <v>649386229199.0</v>
       </c>
       <c r="Y60">
+        <v>641962721270.0</v>
+      </c>
+      <c r="Z60">
         <v>45044490.0</v>
       </c>
-      <c r="Z60">
-[...1 lines deleted...]
-      </c>
       <c r="AA60">
-        <v>628444347273.8</v>
+        <v>638049232820.0</v>
       </c>
       <c r="AB60">
-        <v>610134466766.62</v>
+        <v>628444347273.0</v>
       </c>
       <c r="AC60">
-        <v>615407242388.91</v>
+        <v>610134466766.0</v>
       </c>
       <c r="AD60">
-        <v>785205570692.45</v>
+        <v>615407242388.0</v>
       </c>
       <c r="AE60">
-        <v>778222248546.67</v>
+        <v>785205570692.0</v>
       </c>
       <c r="AF60">
-        <v>756623691240.59</v>
+        <v>778222248546.0</v>
       </c>
       <c r="AG60">
-        <v>710922613256.83</v>
+        <v>756623691240.0</v>
       </c>
       <c r="AH60">
-        <v>821401605744.89</v>
+        <v>710922613256.0</v>
       </c>
       <c r="AI60">
-        <v>831259824872.66</v>
+        <v>821401605744.0</v>
       </c>
       <c r="AJ60">
-        <v>835323497313.7</v>
+        <v>831259824872.0</v>
       </c>
       <c r="AK60">
-        <v>874566112002.17</v>
+        <v>835323497313.0</v>
       </c>
       <c r="AL60">
-        <v>952475277446.66</v>
+        <v>874566112002.0</v>
       </c>
       <c r="AM60">
-        <v>935103515385.61</v>
+        <v>952475277446.0</v>
       </c>
       <c r="AN60">
-        <v>977974481109.45</v>
+        <v>935103515385.0</v>
       </c>
       <c r="AO60">
-        <v>1042827413832.7</v>
+        <v>977974481109.0</v>
       </c>
       <c r="AP60">
-        <v>1200446796106.9</v>
+        <v>1042827413832.0</v>
       </c>
       <c r="AQ60">
-        <v>1295190440038.1</v>
+        <v>1200446796106.0</v>
       </c>
       <c r="AR60">
-        <v>1201057439699.7</v>
+        <v>1295190440038.0</v>
       </c>
       <c r="AS60">
-        <v>1189763027963.1</v>
+        <v>1201057439699.0</v>
       </c>
       <c r="AT60">
-        <v>1144239378544.3</v>
+        <v>1189763027963.0</v>
       </c>
       <c r="AU60">
-        <v>1125166362377.4</v>
+        <v>1144239378544.0</v>
       </c>
       <c r="AV60">
+        <v>1125166362377.0</v>
+      </c>
+      <c r="AW60">
         <v>93234500.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>92968200.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>98136500.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>98230000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>99942500.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>99478400.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>100057500.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>101958600.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>100670900.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>62553900.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>62387400.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>65604200.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>65933800.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>66608200.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>66781700.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>70496500.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>69858800.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>69225700.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>65959100.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>65933500.0</v>
       </c>
-      <c r="BP60">
-[...1 lines deleted...]
-      </c>
       <c r="BQ60">
+        <v>645268671683.0</v>
+      </c>
+      <c r="BR60">
         <v>62866500.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>63040700.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>64909800.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>64220100.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>65566900.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>64910500.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>64282100.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>63203200.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>63826300.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>63260400.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>61901000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>62008400.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>65777100.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>65338000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>64335000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>62175000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>64322000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>63014000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>61286000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>59475000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>61828000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>439006441000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>413536000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>440468566000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>410293000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>448393000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -14462,52 +14629,53 @@
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14560,95 +14728,96 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -14696,795 +14865,799 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>250016449000.0</v>
       </c>
       <c r="C2">
         <v>232097866000.0</v>
       </c>
       <c r="D2">
         <v>231787363250.0</v>
       </c>
       <c r="E2">
         <v>245157026000.0</v>
       </c>
       <c r="F2">
-        <v>289323638799.0</v>
+        <v>289323639000.0</v>
       </c>
       <c r="G2">
-        <v>23390610.0</v>
+        <v>270978900000.0</v>
       </c>
       <c r="H2">
         <v>469850996242.0</v>
       </c>
       <c r="I2">
-        <v>354640109929.91</v>
+        <v>354640109929.0</v>
       </c>
       <c r="J2">
-        <v>350437097264.35</v>
+        <v>350437097264.0</v>
       </c>
       <c r="K2">
-        <v>442845331581.81</v>
+        <v>442845331581.0</v>
       </c>
       <c r="L2">
-        <v>494411572922.12</v>
+        <v>494411572922.0</v>
       </c>
       <c r="M2">
         <v>44815000.0</v>
       </c>
       <c r="N2">
         <v>36869000.0</v>
       </c>
       <c r="O2">
-        <v>675126908296.95</v>
+        <v>675126908296.0</v>
       </c>
       <c r="P2">
         <v>37172000.0</v>
       </c>
       <c r="Q2">
         <v>28611000.0</v>
       </c>
       <c r="R2">
         <v>33121000.0</v>
       </c>
       <c r="S2">
         <v>35929000.0</v>
       </c>
       <c r="T2">
         <v>29996000.0</v>
       </c>
       <c r="U2">
         <v>23966000.0</v>
       </c>
       <c r="V2">
         <v>15350000.0</v>
       </c>
       <c r="W2">
         <v>12280000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>145563189000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>757170000.0</v>
       </c>
       <c r="C3">
         <v>669549000.0</v>
       </c>
       <c r="D3">
         <v>273747391.0</v>
       </c>
       <c r="E3">
         <v>92493754000.0</v>
       </c>
       <c r="F3">
-        <v>1409682340.0</v>
-[...1 lines deleted...]
-      <c r="G3"/>
+        <v>106502344000.0</v>
+      </c>
+      <c r="G3">
+        <v>102727992000.0</v>
+      </c>
       <c r="H3">
         <v>80205384.0</v>
       </c>
       <c r="I3">
-        <v>378349380.9</v>
+        <v>378349380.0</v>
       </c>
       <c r="J3">
         <v>-21038774970.35</v>
       </c>
       <c r="K3">
-        <v>1821684350.2</v>
+        <v>1821684350.0</v>
       </c>
       <c r="L3">
-        <v>2590288336.48</v>
+        <v>2590288336.0</v>
       </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3">
-        <v>2067884058.23</v>
+        <v>2067884058.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
         <v>100973135000.0</v>
       </c>
       <c r="C5">
         <v>78977474000.0</v>
       </c>
       <c r="D5">
         <v>63016294493.0</v>
       </c>
       <c r="E5">
         <v>37636478000.0</v>
       </c>
       <c r="F5">
-        <v>-70010674508.63</v>
+        <v>-68798080000.0</v>
       </c>
       <c r="G5">
-        <v>2000133.0</v>
+        <v>28827843000.0</v>
       </c>
       <c r="H5">
-        <v>-110681397275.52</v>
+        <v>-109828381217.56</v>
       </c>
       <c r="I5">
-        <v>-140045804632.78</v>
+        <v>-140045804631.88</v>
       </c>
       <c r="J5">
         <v>-121758322258.08</v>
       </c>
       <c r="K5">
-        <v>-97515901860.47</v>
+        <v>-97515901860.27</v>
       </c>
       <c r="L5">
-        <v>11344823071.04</v>
+        <v>4793066843.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5">
-        <v>87707478271.83</v>
+        <v>98685420302.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>101730305000.0</v>
       </c>
       <c r="C6">
         <v>79647023000.0</v>
       </c>
       <c r="D6">
         <v>63290041884.0</v>
       </c>
       <c r="E6">
         <v>130130232000.0</v>
       </c>
       <c r="F6">
-        <v>-68600992168.63</v>
-[...1 lines deleted...]
-      <c r="G6"/>
+        <v>37704264000.0</v>
+      </c>
+      <c r="G6">
+        <v>131555835000.0</v>
+      </c>
       <c r="H6">
-        <v>-110601191891.52</v>
+        <v>-109748175833.56</v>
       </c>
       <c r="I6">
         <v>-139667455251.88</v>
       </c>
       <c r="J6">
         <v>-142797097228.43</v>
       </c>
       <c r="K6">
         <v>-95694217510.27</v>
       </c>
       <c r="L6">
-        <v>13935111407.52</v>
+        <v>7383355179.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6">
-        <v>89775362330.06</v>
+        <v>100753304360.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>115881336000.0</v>
       </c>
       <c r="C9">
         <v>115891679000.0</v>
       </c>
       <c r="D9">
         <v>109919700292.0</v>
       </c>
       <c r="E9">
         <v>69082556000.0</v>
       </c>
       <c r="F9">
-        <v>-43808362142.0</v>
+        <v>-43808362000.0</v>
       </c>
       <c r="G9">
-        <v>6040390.0</v>
+        <v>68371422000.0</v>
       </c>
       <c r="H9">
         <v>-67378269574.0</v>
       </c>
       <c r="I9">
-        <v>-32749628600.45</v>
+        <v>-32749628600.0</v>
       </c>
       <c r="J9">
-        <v>-66150000011.44</v>
+        <v>-66150000012.0</v>
       </c>
       <c r="K9">
-        <v>-50158037137.19</v>
+        <v>-50158037137.0</v>
       </c>
       <c r="L9">
-        <v>65362188752.89</v>
+        <v>65362188753.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9">
-        <v>193587642536.28</v>
+        <v>193587642537.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
         <v>100960424000.0</v>
       </c>
       <c r="C10">
         <v>78977474000.0</v>
       </c>
       <c r="D10">
         <v>62512286436.0</v>
       </c>
       <c r="E10">
         <v>40318992000.0</v>
       </c>
       <c r="F10">
-        <v>-69989515803.0</v>
+        <v>-69551190000.0</v>
       </c>
       <c r="G10">
-        <v>1423090.0</v>
+        <v>16408784000.0</v>
       </c>
       <c r="H10">
         <v>-120201445064.8</v>
       </c>
       <c r="I10">
         <v>-190584030201.5</v>
       </c>
       <c r="J10">
         <v>-172002370202.86</v>
       </c>
       <c r="K10">
         <v>-160823488069.77</v>
       </c>
       <c r="L10">
         <v>-19367889915.42</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10">
-        <v>70216270540.18</v>
+        <v>70216270540.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10">
         <v>1092000.0</v>
       </c>
       <c r="R10">
         <v>4258000.0</v>
       </c>
       <c r="S10">
         <v>3683000.0</v>
       </c>
       <c r="T10">
         <v>3796000.0</v>
       </c>
       <c r="U10">
         <v>2535000.0</v>
       </c>
       <c r="V10">
         <v>6101000.0</v>
       </c>
       <c r="W10">
         <v>6771000.0</v>
       </c>
       <c r="X10">
         <v>31743820000.0</v>
       </c>
       <c r="Y10">
         <v>14967766000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
         <v>5315272000.0</v>
       </c>
       <c r="C11">
         <v>4681122000.0</v>
       </c>
       <c r="D11">
         <v>4438768339.0</v>
       </c>
       <c r="E11">
         <v>4513608000.0</v>
       </c>
       <c r="F11">
-        <v>408575352.0</v>
+        <v>408575000.0</v>
       </c>
       <c r="G11">
-        <v>136477.0</v>
+        <v>1967038000.0</v>
       </c>
       <c r="H11">
         <v>1133158860.0</v>
       </c>
       <c r="I11">
-        <v>3089381016.91</v>
+        <v>3089381016.0</v>
       </c>
       <c r="J11">
-        <v>1789214381.14</v>
+        <v>1789214381.0</v>
       </c>
       <c r="K11">
-        <v>644854111.43</v>
+        <v>644854111.0</v>
       </c>
       <c r="L11">
-        <v>8446408915.31</v>
+        <v>8446408915.0</v>
       </c>
       <c r="M11">
         <v>1375000.0</v>
       </c>
       <c r="N11">
         <v>705000.0</v>
       </c>
       <c r="O11">
-        <v>11699072465.23</v>
+        <v>11699072465.0</v>
       </c>
       <c r="P11">
         <v>1068000.0</v>
       </c>
       <c r="Q11">
         <v>922000.0</v>
       </c>
       <c r="R11">
         <v>557000.0</v>
       </c>
       <c r="S11">
         <v>1576000.0</v>
       </c>
       <c r="T11">
         <v>797000.0</v>
       </c>
       <c r="U11">
         <v>818000.0</v>
       </c>
       <c r="V11">
         <v>603000.0</v>
       </c>
       <c r="W11">
         <v>612000.0</v>
       </c>
       <c r="X11">
         <v>2749445000.0</v>
       </c>
       <c r="Y11">
         <v>3431690000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
         <v>12711000.0</v>
       </c>
       <c r="C12">
         <v>2464418230.0</v>
       </c>
       <c r="D12">
         <v>504008057.0</v>
       </c>
       <c r="E12">
         <v>126291000.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>202040.0</v>
       </c>
       <c r="H12">
-        <v>10373063846.0</v>
+        <v>18359429715.0</v>
       </c>
       <c r="I12">
-        <v>10288115540.1</v>
+        <v>18782270490.0</v>
       </c>
       <c r="J12">
-        <v>15612556593.91</v>
+        <v>1244597.0</v>
       </c>
       <c r="K12">
-        <v>22942135279.39</v>
+        <v>22942135279.0</v>
       </c>
       <c r="L12">
-        <v>30097378779.16</v>
+        <v>30097378779.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
-        <v>28469149762.01</v>
+        <v>28469149762.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
         <v>11732709653.0</v>
       </c>
       <c r="C13">
         <v>7957012380.0</v>
       </c>
       <c r="D13">
         <v>452268000.0</v>
       </c>
       <c r="E13">
         <v>6397.0</v>
       </c>
       <c r="F13">
         <v>1445.0</v>
       </c>
       <c r="G13">
         <v>1284740.0</v>
       </c>
       <c r="H13">
         <v>2273.0</v>
       </c>
       <c r="I13">
         <v>64141.0</v>
       </c>
       <c r="J13">
         <v>59877187057.0</v>
       </c>
       <c r="K13">
         <v>1818320.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>95645152000.0</v>
       </c>
       <c r="C15">
         <v>78977474000.0</v>
       </c>
       <c r="D15">
         <v>62512286436.0</v>
       </c>
       <c r="E15">
         <v>35805384000.0</v>
       </c>
       <c r="F15">
-        <v>-70398091155.69</v>
+        <v>-70398091000.0</v>
       </c>
       <c r="G15">
-        <v>1252500.0</v>
+        <v>14441746000.0</v>
       </c>
       <c r="H15">
         <v>-121334603924.99</v>
       </c>
       <c r="I15">
         <v>-193673411218.42</v>
       </c>
       <c r="J15">
         <v>-173791584583.99</v>
       </c>
       <c r="K15">
         <v>-161468342181.2</v>
       </c>
       <c r="L15">
         <v>-27814298830.74</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15">
-        <v>58517198074.95</v>
+        <v>58517198074.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15">
         <v>170000.0</v>
       </c>
       <c r="R15">
         <v>3701000.0</v>
       </c>
       <c r="S15">
         <v>2107000.0</v>
       </c>
       <c r="T15">
         <v>2999000.0</v>
       </c>
       <c r="U15">
         <v>1717000.0</v>
       </c>
       <c r="V15">
         <v>5498000.0</v>
       </c>
       <c r="W15">
         <v>6159000.0</v>
       </c>
       <c r="X15">
         <v>28994375000.0</v>
       </c>
       <c r="Y15">
         <v>11536076000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>95645152390.0</v>
       </c>
       <c r="C16">
         <v>78977474030.0</v>
       </c>
       <c r="D16">
         <v>62512286436.0</v>
       </c>
       <c r="E16">
         <v>35805383855.0</v>
       </c>
       <c r="F16">
         <v>-4807725.0</v>
       </c>
       <c r="G16">
         <v>1001997.0</v>
       </c>
       <c r="H16">
         <v>-8530672.0</v>
       </c>
       <c r="I16">
         <v>-14080057.0</v>
       </c>
@@ -15509,754 +15682,760 @@
       </c>
       <c r="S16">
         <v>2107000.0</v>
       </c>
       <c r="T16">
         <v>2999000.0</v>
       </c>
       <c r="U16">
         <v>1717000.0</v>
       </c>
       <c r="V16">
         <v>5498000.0</v>
       </c>
       <c r="W16">
         <v>6159000.0</v>
       </c>
       <c r="X16">
         <v>28994375000.0</v>
       </c>
       <c r="Y16">
         <v>11536076000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
         <v>95645152392.0</v>
       </c>
       <c r="C17">
         <v>78977474027.0</v>
       </c>
       <c r="D17">
         <v>62512286436.0</v>
       </c>
       <c r="E17">
         <v>2412614.0</v>
       </c>
       <c r="F17">
         <v>-4807725.0</v>
       </c>
       <c r="G17"/>
       <c r="H17">
         <v>-8530672.0</v>
       </c>
       <c r="I17">
         <v>-14080057.0</v>
       </c>
       <c r="J17">
         <v>-13051748.0</v>
       </c>
       <c r="K17">
         <v>-12174713.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>11719999114.0</v>
       </c>
       <c r="C18">
         <v>7957012376.0</v>
       </c>
       <c r="D18">
         <v>452268001.0</v>
       </c>
       <c r="E18">
         <v>-2088.0</v>
       </c>
       <c r="F18">
         <v>1445.0</v>
       </c>
       <c r="G18"/>
       <c r="H18">
         <v>-1275141.0</v>
       </c>
       <c r="I18">
         <v>-1333515.0</v>
       </c>
       <c r="J18">
         <v>-1244597.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>89240425000.0</v>
       </c>
       <c r="C21">
         <v>71020462000.0</v>
       </c>
       <c r="D21">
         <v>62060018435.0</v>
       </c>
       <c r="E21">
         <v>36264366000.0</v>
       </c>
       <c r="F21">
-        <v>-70010674509.4</v>
+        <v>-69572216000.0</v>
       </c>
       <c r="G21">
-        <v>2707830.0</v>
+        <v>28827843000.0</v>
       </c>
       <c r="H21">
         <v>-102064687704.6</v>
       </c>
       <c r="I21">
         <v>-89523246189.22</v>
       </c>
       <c r="J21">
         <v>-121758322258.08</v>
       </c>
       <c r="K21">
         <v>-136707811676.28</v>
       </c>
       <c r="L21">
         <v>-339685452.29</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21">
-        <v>91948000011.49</v>
+        <v>91948000011.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>1640000.0</v>
       </c>
       <c r="R21">
         <v>3547000.0</v>
       </c>
       <c r="S21">
         <v>3332000.0</v>
       </c>
       <c r="T21">
         <v>5980000.0</v>
       </c>
       <c r="U21">
         <v>2176000.0</v>
       </c>
       <c r="V21">
         <v>5684000.0</v>
       </c>
       <c r="W21">
         <v>6271000.0</v>
       </c>
       <c r="X21">
         <v>46590745000.0</v>
       </c>
       <c r="Y21">
         <v>62008712000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>276657360000.0</v>
       </c>
       <c r="C23">
         <v>276969083000.0</v>
       </c>
       <c r="D23">
         <v>279647045107.0</v>
       </c>
       <c r="E23">
         <v>273115318000.0</v>
       </c>
       <c r="F23">
-        <v>314110982810.0</v>
+        <v>314110983000.0</v>
       </c>
       <c r="G23">
-        <v>444060.0</v>
+        <v>315612417000.0</v>
       </c>
       <c r="H23">
         <v>513076805896.0</v>
       </c>
       <c r="I23">
-        <v>403997689006.57</v>
+        <v>403997689006.0</v>
       </c>
       <c r="J23">
-        <v>394703075967.09</v>
+        <v>394703075967.0</v>
       </c>
       <c r="K23">
-        <v>488392732114.05</v>
+        <v>488392732114.0</v>
       </c>
       <c r="L23">
-        <v>546372057869.26</v>
+        <v>546372057869.0</v>
       </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23">
-        <v>757468686085.02</v>
+        <v>757468686085.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>757170334.0</v>
       </c>
       <c r="C25">
         <v>669548600.0</v>
       </c>
       <c r="D25">
         <v>273747391.0</v>
       </c>
       <c r="E25">
         <v>10509.0</v>
       </c>
       <c r="F25">
         <v>1990.0</v>
       </c>
       <c r="G25"/>
       <c r="H25">
         <v>5639.0</v>
       </c>
       <c r="I25">
         <v>27506.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27"/>
+      <c r="G27">
+        <v>24664702000.0</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>5092776000.0</v>
       </c>
       <c r="C28">
         <v>7844087000.0</v>
       </c>
       <c r="D28">
         <v>8122789227.0</v>
       </c>
       <c r="E28">
         <v>8429499000.0</v>
       </c>
       <c r="F28">
-        <v>8319647284.0</v>
+        <v>8319647000.0</v>
       </c>
       <c r="G28">
-        <v>3153590.0</v>
+        <v>8460539000.0</v>
       </c>
       <c r="H28">
         <v>12191730550.0</v>
       </c>
       <c r="I28">
-        <v>10893700134.13</v>
+        <v>10893700134.0</v>
       </c>
       <c r="J28">
-        <v>44265978702.73</v>
+        <v>44265978702.0</v>
       </c>
       <c r="K28">
-        <v>13484973475.31</v>
+        <v>13484973475.0</v>
       </c>
       <c r="L28">
-        <v>12702228051.88</v>
+        <v>12702228051.0</v>
       </c>
       <c r="M28">
         <v>6592000.0</v>
       </c>
       <c r="N28">
         <v>5310000.0</v>
       </c>
       <c r="O28">
-        <v>29066019327.31</v>
+        <v>29066019327.0</v>
       </c>
       <c r="P28">
         <v>4015000.0</v>
       </c>
       <c r="Q28">
         <v>3256000.0</v>
       </c>
       <c r="R28">
         <v>2473000.0</v>
       </c>
       <c r="S28">
         <v>2447000.0</v>
       </c>
       <c r="T28">
         <v>2606000.0</v>
       </c>
       <c r="U28">
         <v>2250000.0</v>
       </c>
       <c r="V28">
         <v>1586000.0</v>
       </c>
       <c r="W28">
         <v>1755000.0</v>
       </c>
       <c r="X28">
         <v>17639800000.0</v>
       </c>
       <c r="Y28">
         <v>13638658000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>5315272022.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>429359005.32</v>
       </c>
       <c r="E29">
         <v>28847.0</v>
       </c>
       <c r="F29">
         <v>27903.0</v>
       </c>
       <c r="G29">
         <v>170600.0</v>
       </c>
       <c r="H29">
         <v>79669.0</v>
       </c>
       <c r="I29">
         <v>224598.0</v>
       </c>
       <c r="J29">
         <v>2028315201.0</v>
       </c>
       <c r="K29">
         <v>48620.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>26640911000.0</v>
       </c>
       <c r="C30">
         <v>44871217000.0</v>
       </c>
       <c r="D30">
         <v>47859681857.0</v>
       </c>
       <c r="E30">
         <v>32818189000.0</v>
       </c>
       <c r="F30">
-        <v>24787344011.0</v>
-[...1 lines deleted...]
-      <c r="G30"/>
+        <v>24787344000.0</v>
+      </c>
+      <c r="G30">
+        <v>44633517000.0</v>
+      </c>
       <c r="H30">
         <v>43225809653.0</v>
       </c>
       <c r="I30">
-        <v>49357579076.66</v>
+        <v>49357579076.0</v>
       </c>
       <c r="J30">
-        <v>44265978702.73</v>
+        <v>44265978702.0</v>
       </c>
       <c r="K30">
-        <v>45547400532.24</v>
+        <v>45547400532.0</v>
       </c>
       <c r="L30">
-        <v>51960484947.14</v>
+        <v>51960484947.0</v>
       </c>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30">
-        <v>82341777788.07</v>
+        <v>82341777788.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
         <v>11719999000.0</v>
       </c>
       <c r="C31">
         <v>12638134000.0</v>
       </c>
       <c r="D31">
         <v>452268000.0</v>
       </c>
       <c r="E31">
         <v>4054626000.0</v>
       </c>
       <c r="F31">
-        <v>21158706.0</v>
-[...1 lines deleted...]
-      <c r="G31"/>
+        <v>21026000.0</v>
+      </c>
+      <c r="G31">
+        <v>-14813528000.0</v>
+      </c>
       <c r="H31">
         <v>-18136757360.21</v>
       </c>
       <c r="I31">
         <v>-101060784012.28</v>
       </c>
       <c r="J31">
         <v>-50244047944.78</v>
       </c>
       <c r="K31">
         <v>-24115676393.49</v>
       </c>
       <c r="L31">
-        <v>-30712712986.46</v>
+        <v>-19028204463.14</v>
       </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31">
-        <v>-21731729471.32</v>
+        <v>-21731729471.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
         <v>365897785000.0</v>
       </c>
       <c r="C32">
         <v>347989544000.0</v>
       </c>
       <c r="D32">
         <v>341707063542.0</v>
       </c>
       <c r="E32">
         <v>310359910000.0</v>
       </c>
       <c r="F32">
-        <v>245515276657.0</v>
+        <v>245515277000.0</v>
       </c>
       <c r="G32">
-        <v>29431000.0</v>
+        <v>339350322000.0</v>
       </c>
       <c r="H32">
         <v>402472726668.0</v>
       </c>
       <c r="I32">
-        <v>321890481329.46</v>
+        <v>321890481329.0</v>
       </c>
       <c r="J32">
-        <v>284287097252.91</v>
+        <v>284287097252.0</v>
       </c>
       <c r="K32">
-        <v>392687294444.63</v>
+        <v>392687294444.0</v>
       </c>
       <c r="L32">
-        <v>559773761675.01</v>
+        <v>559773761675.0</v>
       </c>
       <c r="M32">
         <v>63497000.0</v>
       </c>
       <c r="N32">
         <v>53243000.0</v>
       </c>
       <c r="O32">
-        <v>868714550833.23</v>
+        <v>868714550833.0</v>
       </c>
       <c r="P32">
         <v>49347000.0</v>
       </c>
       <c r="Q32">
         <v>42775000.0</v>
       </c>
       <c r="R32">
         <v>47665000.0</v>
       </c>
       <c r="S32">
         <v>49653000.0</v>
       </c>
       <c r="T32">
         <v>47436000.0</v>
       </c>
       <c r="U32">
         <v>32712000.0</v>
       </c>
       <c r="V32">
         <v>26040000.0</v>
       </c>
       <c r="W32">
         <v>23662000.0</v>
       </c>
@@ -16266,758 +16445,769 @@
       <c r="Y32">
         <v>221493097000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
         <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G1" t="s">
         <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="K1" t="s">
         <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="O1" t="s">
         <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="S1" t="s">
         <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="W1" t="s">
         <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AA1" t="s">
         <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AE1" t="s">
         <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AI1" t="s">
         <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AM1" t="s">
         <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AY1" t="s">
         <v>123</v>
       </c>
       <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
         <v>126</v>
       </c>
       <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
         <v>129</v>
       </c>
       <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
         <v>132</v>
       </c>
       <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
         <v>138</v>
       </c>
       <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
       <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>54037836000.0</v>
+      </c>
+      <c r="C2">
         <v>53339192000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>58266722000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>66761772000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>60967133168.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>58420344000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63867200495.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
+        <v>61816098000.0</v>
+      </c>
+      <c r="J2">
         <v>58656705806.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
+        <v>56753791000.0</v>
+      </c>
+      <c r="L2">
         <v>55220716574.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>56951794379.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>60808327635.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>60206465771.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>53820775465.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>64018573260.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
-        <v>63257641764.72</v>
+        <v>62338566291.0</v>
       </c>
       <c r="S2">
-        <v>55542245002.14</v>
+        <v>63257641764.0</v>
       </c>
       <c r="T2">
-        <v>105763091754.62</v>
+        <v>55542245002.0</v>
       </c>
       <c r="U2">
-        <v>64698042654.89</v>
+        <v>105763091754.0</v>
       </c>
       <c r="V2">
-        <v>58248077197.73</v>
+        <v>64698042654.0</v>
       </c>
       <c r="W2">
-        <v>60614427191.91</v>
+        <v>58248077197.0</v>
       </c>
       <c r="X2">
+        <v>60614427191.0</v>
+      </c>
+      <c r="Y2">
         <v>4096540.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4242120.0</v>
       </c>
-      <c r="Z2">
-[...1 lines deleted...]
-      </c>
       <c r="AA2">
-        <v>76749228674.74</v>
+        <v>57057491216.0</v>
       </c>
       <c r="AB2">
-        <v>75884565493.55</v>
+        <v>76749228674.0</v>
       </c>
       <c r="AC2">
-        <v>215430386677.11</v>
+        <v>75884565493.0</v>
       </c>
       <c r="AD2">
-        <v>83235024769.89</v>
+        <v>215430386677.0</v>
       </c>
       <c r="AE2">
-        <v>93903825113.39</v>
+        <v>83235024769.0</v>
       </c>
       <c r="AF2">
-        <v>77281759682.54</v>
+        <v>93903825113.0</v>
       </c>
       <c r="AG2">
-        <v>125420960186.2</v>
+        <v>77281759682.0</v>
       </c>
       <c r="AH2">
-        <v>76794877492.79</v>
+        <v>125420960186.0</v>
       </c>
       <c r="AI2">
-        <v>71965921189.66</v>
+        <v>76794877492.0</v>
       </c>
       <c r="AJ2">
-        <v>80458351061.26</v>
+        <v>71965921189.0</v>
       </c>
       <c r="AK2">
-        <v>84721400364.18</v>
+        <v>80458351061.0</v>
       </c>
       <c r="AL2">
-        <v>94210814131.58</v>
+        <v>84721400364.0</v>
       </c>
       <c r="AM2">
-        <v>81874383410.66</v>
+        <v>94210814131.0</v>
       </c>
       <c r="AN2">
-        <v>89630499357.94</v>
+        <v>81874383410.0</v>
       </c>
       <c r="AO2">
-        <v>127068743512.22</v>
+        <v>89630499357.0</v>
       </c>
       <c r="AP2">
-        <v>79747585108.72</v>
+        <v>127068743512.0</v>
       </c>
       <c r="AQ2">
-        <v>132514709653.42</v>
+        <v>79747585108.0</v>
       </c>
       <c r="AR2">
-        <v>103514293307.45</v>
+        <v>132514709653.0</v>
       </c>
       <c r="AS2">
-        <v>123552505617.01</v>
+        <v>103514293307.0</v>
       </c>
       <c r="AT2">
-        <v>119440709675.06</v>
+        <v>123552505617.0</v>
       </c>
       <c r="AU2">
+        <v>119440709675.0</v>
+      </c>
+      <c r="AV2">
         <v>6694100.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7675700.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8926200.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8818200.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8958100.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10166700.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10439100.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9902100.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>27926700.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7899100.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9578900.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9443500.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10501500.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7647700.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7714100.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7653300.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6659400.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6584400.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>8444600.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7701800.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7967100.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>9007800.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7397000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10204600.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>9842500.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8484700.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13999700.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9613000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>9630800.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>8562400.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>12625700.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6232300.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5433700.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5119200.0</v>
       </c>
-      <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>22158680000.0</v>
+      </c>
+      <c r="C3">
         <v>41549923000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>208344000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>208692000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>205845530.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24013443000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>167236567.0</v>
       </c>
-      <c r="H3"/>
       <c r="I3">
+        <v>26128360000.0</v>
+      </c>
+      <c r="J3">
         <v>179344685.0</v>
       </c>
-      <c r="J3">
-[...1 lines deleted...]
-      </c>
       <c r="K3">
-        <v>3860857169.0</v>
+        <v>166483000.0</v>
       </c>
       <c r="L3">
+        <v>140758989.0</v>
+      </c>
+      <c r="M3">
         <v>99970918.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>68045315.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>61878770.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
-        <v>-9134693000.22</v>
+        <v>43852388.0</v>
       </c>
       <c r="Q3">
-        <v>-252805291.48</v>
+        <v>91929604.0</v>
       </c>
       <c r="R3">
-        <v>25175260.49</v>
+        <v>30012018.0</v>
       </c>
       <c r="S3">
-        <v>9299165.38</v>
+        <v>25175260.0</v>
       </c>
       <c r="T3">
-        <v>9856639.76</v>
+        <v>9205500.0</v>
       </c>
       <c r="U3">
-        <v>8016631.21</v>
+        <v>9856639.0</v>
       </c>
       <c r="V3">
-        <v>8236915.85</v>
+        <v>8016631.0</v>
       </c>
       <c r="W3">
-        <v>3028792.93</v>
-[...1 lines deleted...]
-      <c r="X3"/>
+        <v>8236915.0</v>
+      </c>
+      <c r="X3">
+        <v>3028792.0</v>
+      </c>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
-        <v>5261503.83</v>
+        <v>4603095.0</v>
       </c>
       <c r="AB3">
-        <v>4595951.05</v>
+        <v>5261503.0</v>
       </c>
       <c r="AC3">
-        <v>2985363.94</v>
+        <v>4595951.0</v>
       </c>
       <c r="AD3">
-        <v>7916336.74</v>
+        <v>2985363.0</v>
       </c>
       <c r="AE3">
-        <v>28659907.42</v>
+        <v>7916336.0</v>
       </c>
       <c r="AF3">
-        <v>40643776.84</v>
+        <v>28659907.0</v>
       </c>
       <c r="AG3">
+        <v>40643776.0</v>
+      </c>
+      <c r="AH3">
         <v>-56983017281.45</v>
       </c>
-      <c r="AH3">
-[...1 lines deleted...]
-      </c>
       <c r="AI3">
+        <v>11906024876.0</v>
+      </c>
+      <c r="AJ3">
         <v>-2929369229.8</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-2516196808.43</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-13359532750.78</v>
       </c>
-      <c r="AL3">
-[...1 lines deleted...]
-      </c>
       <c r="AM3">
-        <v>215232920.46</v>
+        <v>183277532.0</v>
       </c>
       <c r="AN3">
-        <v>295873850.25</v>
+        <v>215232920.0</v>
       </c>
       <c r="AO3">
-        <v>350033864.78</v>
+        <v>295873850.0</v>
       </c>
       <c r="AP3">
-        <v>382500925.18</v>
+        <v>350033864.0</v>
       </c>
       <c r="AQ3">
-        <v>551269560.38</v>
+        <v>382500925.0</v>
       </c>
       <c r="AR3">
-        <v>537879999.87</v>
+        <v>551269560.0</v>
       </c>
       <c r="AS3">
-        <v>625163957.62</v>
+        <v>537880000.0</v>
       </c>
       <c r="AT3">
-        <v>625075717.24</v>
-[...1 lines deleted...]
-      <c r="AU3"/>
+        <v>625163957.0</v>
+      </c>
+      <c r="AU3">
+        <v>625075717.0</v>
+      </c>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17062,408 +17252,419 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
+        <v>16959111000.0</v>
+      </c>
+      <c r="C5">
         <v>26875254000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>15487879000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>36209058000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>16731632577.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>27122651000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>20907064888.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5">
-        <v>22644979950.0</v>
+        <v>18682089000.0</v>
       </c>
       <c r="J5">
-        <v>19085297211.0</v>
+        <v>20027240766.0</v>
       </c>
       <c r="K5">
-        <v>15450909904.0</v>
+        <v>20956377000.0</v>
       </c>
       <c r="L5">
-        <v>13474837265.0</v>
+        <v>15956202608.0</v>
       </c>
       <c r="M5">
-        <v>15244293176.0</v>
+        <v>18275655546.0</v>
       </c>
       <c r="N5">
-        <v>16303854825.0</v>
+        <v>16180808265.0</v>
       </c>
       <c r="O5">
-        <v>17240451800.0</v>
+        <v>11213990635.0</v>
       </c>
       <c r="P5">
-        <v>8949659261.7</v>
+        <v>17040981813.0</v>
       </c>
       <c r="Q5">
-        <v>14183349386.81</v>
+        <v>11727149283.0</v>
       </c>
       <c r="R5">
-        <v>7000643201.69</v>
+        <v>13900532077.0</v>
       </c>
       <c r="S5">
-        <v>4882767179.73</v>
+        <v>5772788070.0</v>
       </c>
       <c r="T5">
-        <v>-38714897358.83</v>
+        <v>4888989750.0</v>
       </c>
       <c r="U5">
-        <v>-12936745181.52</v>
+        <v>-35047340866.12</v>
       </c>
       <c r="V5">
-        <v>-4542511584.56</v>
+        <v>-15232199452.93</v>
       </c>
       <c r="W5">
-        <v>-15167463898.63</v>
-[...2 lines deleted...]
-      <c r="Y5">
+        <v>-4542511583.71</v>
+      </c>
+      <c r="X5">
+        <v>-15167463897.7</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>311435.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
-        <v>7639068423.51</v>
+        <v>29237487880.0</v>
       </c>
       <c r="AB5">
-        <v>2836604071.29</v>
+        <v>7350773792.0</v>
       </c>
       <c r="AC5">
-        <v>-139839027515.18</v>
+        <v>2836604071.0</v>
       </c>
       <c r="AD5">
-        <v>26779872995.89</v>
+        <v>-139839027514.24</v>
       </c>
       <c r="AE5">
-        <v>-6910168368.29</v>
+        <v>26530545178.0</v>
       </c>
       <c r="AF5">
-        <v>9287925611.12</v>
+        <v>-6403140684.51</v>
       </c>
       <c r="AG5">
+        <v>19809155944.0</v>
+      </c>
+      <c r="AH5">
         <v>-43409939857.28</v>
       </c>
-      <c r="AH5">
-[...1 lines deleted...]
-      </c>
       <c r="AI5">
+        <v>-3592349455.0</v>
+      </c>
+      <c r="AJ5">
         <v>-9545996771.81</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
+        <v>-32838962764.91</v>
+      </c>
+      <c r="AL5">
         <v>-31708444040.05</v>
       </c>
-      <c r="AL5">
-[...1 lines deleted...]
-      </c>
       <c r="AM5">
-        <v>-29258408247.13</v>
+        <v>-18368507227.35</v>
       </c>
       <c r="AN5">
-        <v>-50104257564.22</v>
+        <v>-29258408246.67</v>
       </c>
       <c r="AO5">
-        <v>-61488079391.96</v>
+        <v>-50104257563.97</v>
       </c>
       <c r="AP5">
-        <v>-16362426571.72</v>
+        <v>-61488079391.19</v>
       </c>
       <c r="AQ5">
-        <v>-17725942563.94</v>
+        <v>-16356139421.47</v>
       </c>
       <c r="AR5">
-        <v>-1939453332.85</v>
+        <v>-17725942563.56</v>
       </c>
       <c r="AS5">
-        <v>-6523783900.93</v>
+        <v>-3084226666.03</v>
       </c>
       <c r="AT5">
-        <v>3280456122.37</v>
-[...1 lines deleted...]
-      <c r="AU5"/>
+        <v>-7139118107.61</v>
+      </c>
+      <c r="AU5">
+        <v>3280456122.0</v>
+      </c>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>39117791000.0</v>
+      </c>
+      <c r="C6">
         <v>68425177000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>15696223000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>36417750000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16937478107.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>51136094000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21074301455.0</v>
       </c>
-      <c r="H6"/>
       <c r="I6">
-        <v>22824324635.0</v>
+        <v>44810449000.0</v>
       </c>
       <c r="J6">
-        <v>44471010220.0</v>
+        <v>20206585451.0</v>
       </c>
       <c r="K6">
-        <v>19311767073.0</v>
+        <v>21122860000.0</v>
       </c>
       <c r="L6">
-        <v>13574808183.0</v>
+        <v>16096961597.0</v>
       </c>
       <c r="M6">
-        <v>15312338491.0</v>
+        <v>18375626464.0</v>
       </c>
       <c r="N6">
-        <v>16365733595.0</v>
+        <v>16248853580.0</v>
       </c>
       <c r="O6">
-        <v>17389692435.0</v>
+        <v>11275869405.0</v>
       </c>
       <c r="P6">
-        <v>-185033738.52</v>
+        <v>17084834201.0</v>
       </c>
       <c r="Q6">
-        <v>13930544095.33</v>
+        <v>11819078887.0</v>
       </c>
       <c r="R6">
-        <v>7025818462.18</v>
+        <v>13930544095.0</v>
       </c>
       <c r="S6">
-        <v>4892066345.11</v>
+        <v>5797963330.0</v>
       </c>
       <c r="T6">
-        <v>-38705040719.07</v>
+        <v>4898195250.0</v>
       </c>
       <c r="U6">
-        <v>-12928728550.31</v>
+        <v>-35037484227.12</v>
       </c>
       <c r="V6">
+        <v>-15224182821.93</v>
+      </c>
+      <c r="W6">
         <v>-4534274668.71</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-15164435105.7</v>
       </c>
-      <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
-        <v>7644329927.34</v>
+        <v>29242090975.0</v>
       </c>
       <c r="AB6">
-        <v>2841200022.34</v>
+        <v>7356035295.0</v>
       </c>
       <c r="AC6">
+        <v>2841200022.0</v>
+      </c>
+      <c r="AD6">
         <v>-139836042151.24</v>
       </c>
-      <c r="AD6">
-[...1 lines deleted...]
-      </c>
       <c r="AE6">
-        <v>-6881508460.87</v>
+        <v>26538461514.0</v>
       </c>
       <c r="AF6">
-        <v>9328569387.96</v>
+        <v>-6374480777.51</v>
       </c>
       <c r="AG6">
+        <v>19849799720.0</v>
+      </c>
+      <c r="AH6">
         <v>-100392957138.72</v>
       </c>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
       <c r="AI6">
+        <v>8313675421.0</v>
+      </c>
+      <c r="AJ6">
         <v>-12475366001.61</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
+        <v>-35355159573.34</v>
+      </c>
+      <c r="AL6">
         <v>-45067976790.82</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-18185229695.35</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-29043175326.67</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-49808383713.97</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-61138045527.19</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
+        <v>-15973638496.47</v>
+      </c>
+      <c r="AR6">
         <v>-17174673003.56</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
       <c r="AS6">
-        <v>-5898619943.31</v>
+        <v>-2546346666.03</v>
       </c>
       <c r="AT6">
-        <v>3905531839.6</v>
-[...1 lines deleted...]
-      <c r="AU6"/>
+        <v>-6513954150.61</v>
+      </c>
+      <c r="AU6">
+        <v>3905531839.0</v>
+      </c>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17508,54 +17709,55 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17600,1144 +17802,1159 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>22924383000.0</v>
+      </c>
+      <c r="C9">
         <v>21343563000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>19417552000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>33084641000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>28422825224.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>30419817000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>23954052007.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
+        <v>25632617000.0</v>
+      </c>
+      <c r="J9">
         <v>32459919538.0</v>
       </c>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
       <c r="K9">
+        <v>30049914000.0</v>
+      </c>
+      <c r="L9">
         <v>27399782489.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31955112843.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>29802857062.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18727603589.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>29434126798.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>15790199356.0</v>
       </c>
-      <c r="Q9">
-[...1 lines deleted...]
-      </c>
       <c r="R9">
-        <v>16489215423.99</v>
+        <v>20120389772.0</v>
       </c>
       <c r="S9">
-        <v>12803079380.7</v>
+        <v>16489215424.0</v>
       </c>
       <c r="T9">
-        <v>-39218814104.81</v>
+        <v>12803079380.0</v>
       </c>
       <c r="U9">
-        <v>-4274278668.45</v>
+        <v>-39218814105.0</v>
       </c>
       <c r="V9">
-        <v>-447297883.81</v>
+        <v>-4274278668.0</v>
       </c>
       <c r="W9">
-        <v>132028515.4</v>
+        <v>-447297884.0</v>
       </c>
       <c r="X9">
+        <v>132028516.0</v>
+      </c>
+      <c r="Y9">
         <v>-197670.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1181160.0</v>
       </c>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
       <c r="AA9">
-        <v>16697419912.24</v>
+        <v>38173541509.0</v>
       </c>
       <c r="AB9">
-        <v>15577496756.27</v>
+        <v>16697419912.0</v>
       </c>
       <c r="AC9">
-        <v>-123849164592.79</v>
+        <v>15577496756.0</v>
       </c>
       <c r="AD9">
-        <v>32140353709.71</v>
+        <v>-123849164593.0</v>
       </c>
       <c r="AE9">
-        <v>5982987654.36</v>
+        <v>32140353710.0</v>
       </c>
       <c r="AF9">
-        <v>18347553654.22</v>
+        <v>5982987654.0</v>
       </c>
       <c r="AG9">
-        <v>-25643582718.18</v>
+        <v>18347553654.0</v>
       </c>
       <c r="AH9">
-        <v>18150072718.39</v>
+        <v>-25643582718.0</v>
       </c>
       <c r="AI9">
-        <v>-1008804771.64</v>
+        <v>18150072719.0</v>
       </c>
       <c r="AJ9">
-        <v>-24247313829.01</v>
+        <v>-1008804771.0</v>
       </c>
       <c r="AK9">
-        <v>-8068660360.54</v>
+        <v>-24247313829.0</v>
       </c>
       <c r="AL9">
-        <v>-7892068830.42</v>
+        <v>-8068660361.0</v>
       </c>
       <c r="AM9">
-        <v>-16556826662.44</v>
+        <v>-7892068830.0</v>
       </c>
       <c r="AN9">
-        <v>-33632444158.05</v>
+        <v>-16556826662.0</v>
       </c>
       <c r="AO9">
-        <v>-53335235472.8</v>
+        <v>-33632444158.0</v>
       </c>
       <c r="AP9">
-        <v>2023371356.01</v>
+        <v>-53335235473.0</v>
       </c>
       <c r="AQ9">
-        <v>-3374159685.92</v>
+        <v>2023371356.0</v>
       </c>
       <c r="AR9">
-        <v>4527986665.53</v>
+        <v>-3374159686.0</v>
       </c>
       <c r="AS9">
-        <v>12607524553.74</v>
+        <v>4527986665.0</v>
       </c>
       <c r="AT9">
-        <v>15494931844.12</v>
+        <v>12607524553.0</v>
       </c>
       <c r="AU9">
+        <v>15494931844.0</v>
+      </c>
+      <c r="AV9">
         <v>4181000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5233000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4929000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>3721000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5595000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3094000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7342000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4478000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>19119000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3703000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4881000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3079000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2499000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2368000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1579000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3521000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>4003000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6199000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>5009000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>4029000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>3353000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>3397000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3990000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>2714000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>3785000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3993000.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>2482000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>2636000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>4204000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>1732000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>1439000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1425000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>6121000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>6658000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>6217000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>6529000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5483000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>6342000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>5856000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5526000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>12827415000.0</v>
+      </c>
+      <c r="C10">
         <v>26870263000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15482889000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36204067000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16726641545.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>27122651000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20907064888.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
+        <v>18682089000.0</v>
+      </c>
+      <c r="J10">
         <v>20400458227.0</v>
       </c>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
       <c r="K10">
+        <v>23938724000.0</v>
+      </c>
+      <c r="L10">
         <v>15956202608.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18103230546.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20414300105.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6677618135.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>17317137650.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12231532743.0</v>
       </c>
-      <c r="Q10">
-[...1 lines deleted...]
-      </c>
       <c r="R10">
-        <v>3677533473.99</v>
+        <v>14184451016.0</v>
       </c>
       <c r="S10">
+        <v>3677533473.0</v>
+      </c>
+      <c r="T10">
         <v>6245210068.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-35047340866.88</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-15232199452.93</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4542511584.56</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-15167463898.63</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-353960.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-755640.0</v>
       </c>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
       <c r="AA10">
-        <v>6564571287.06</v>
+        <v>28569074575.0</v>
       </c>
       <c r="AB10">
-        <v>149734957.41</v>
+        <v>6564571287.0</v>
       </c>
       <c r="AC10">
+        <v>149734957.0</v>
+      </c>
+      <c r="AD10">
         <v>-152521658336.79</v>
       </c>
-      <c r="AD10">
-[...1 lines deleted...]
-      </c>
       <c r="AE10">
+        <v>24398340136.0</v>
+      </c>
+      <c r="AF10">
         <v>-9301617571.52</v>
       </c>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
       <c r="AG10">
+        <v>17223490706.0</v>
+      </c>
+      <c r="AH10">
         <v>-128876135479.16</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8229336766.05</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-15501510085.17</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-37977047871.13</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-60968026489.93</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-22598627589.74</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-33321366573.91</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-55114349549.28</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-106305568514.04</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-21547934214.54</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-24926825343.21</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-8043159997.99</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-15280141157.65</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4160060193.29</v>
       </c>
-      <c r="AU10"/>
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10">
         <v>416700.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>37800.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>659600.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>1638400.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7126700.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>374500.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>636600.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>836500.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3205300.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>419700.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3285500.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>485400.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>67700.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>508200.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1762800.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>541700.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>870100.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>812600.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1289900.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>927500.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>765600.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1616900.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>55800.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>283600.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>579000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1124000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2330000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1151000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1496000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1920000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1968000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1030000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1852000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4979507000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>1224636000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>335764660.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11">
-        <v>3040144679.0</v>
+        <v>1182477000.0</v>
       </c>
       <c r="J11">
-        <v>1.0</v>
+        <v>1222256797.0</v>
       </c>
       <c r="K11">
+        <v>1173420000.0</v>
+      </c>
+      <c r="L11">
         <v>71200.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-4527545318.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5170006929.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9516357085.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-47983453.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>429359005.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-283919016.12</v>
       </c>
-      <c r="R11">
-[...1 lines deleted...]
-      </c>
       <c r="S11">
+        <v>3323109727.0</v>
+      </c>
+      <c r="T11">
         <v>-1362442888.27</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
+        <v>408575352.0</v>
+      </c>
+      <c r="V11">
         <v>2295454271.41</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>0.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6849458546.39</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>170596.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>-43621561.28</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
-        <v>2686869113.88</v>
+        <v>288294631.0</v>
       </c>
       <c r="AC11">
-        <v>1133158860.18</v>
+        <v>2686869113.0</v>
       </c>
       <c r="AD11">
-        <v>249327817.94</v>
+        <v>1133158860.0</v>
       </c>
       <c r="AE11">
+        <v>249327817.0</v>
+      </c>
+      <c r="AF11">
         <v>-507027683.36</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-10521230332.57</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-169741789.34</v>
       </c>
-      <c r="AH11">
-[...1 lines deleted...]
-      </c>
       <c r="AI11">
-        <v>333094067.26</v>
+        <v>2823448951.0</v>
       </c>
       <c r="AJ11">
-        <v>102579787.23</v>
+        <v>333094067.0</v>
       </c>
       <c r="AK11">
-        <v>1304424124.01</v>
+        <v>102579787.0</v>
       </c>
       <c r="AL11">
-        <v>206482965.53</v>
+        <v>1304424124.0</v>
       </c>
       <c r="AM11">
-        <v>132091785.66</v>
+        <v>206482965.0</v>
       </c>
       <c r="AN11">
-        <v>146215505.94</v>
+        <v>132091785.0</v>
       </c>
       <c r="AO11">
+        <v>146215505.0</v>
+      </c>
+      <c r="AP11">
         <v>-3460041866.35</v>
       </c>
-      <c r="AP11">
-[...1 lines deleted...]
-      </c>
       <c r="AQ11">
-        <v>1623781662.45</v>
+        <v>1196127648.0</v>
       </c>
       <c r="AR11">
-        <v>1284986666.35</v>
+        <v>1623781662.0</v>
       </c>
       <c r="AS11">
-        <v>1286595479.76</v>
+        <v>1284986666.0</v>
       </c>
       <c r="AT11">
-        <v>2069557961.8</v>
+        <v>1286595479.0</v>
       </c>
       <c r="AU11">
+        <v>2069557961.0</v>
+      </c>
+      <c r="AV11">
         <v>268100.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>150300.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>131300.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>186900.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>195500.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>191800.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>28800.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>350800.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>623200.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>208000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>284000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>174200.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>293200.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>317000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>124600.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>337900.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>188300.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>271400.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>980200.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>264000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>241900.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>33100.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1073100.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>255800.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>213700.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>184200.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>211000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>202100.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>199700.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>346400.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>163200.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>168400.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>140200.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>120000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>123000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>172000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>188000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>192000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>157000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>139000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>124000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
         <v>4991000.0</v>
       </c>
       <c r="C12">
         <v>4991000.0</v>
       </c>
       <c r="D12">
         <v>4991000.0</v>
       </c>
       <c r="E12">
+        <v>4991000.0</v>
+      </c>
+      <c r="F12">
         <v>4991032.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2728000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2936715270.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>0.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2356731580.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>172425000.0</v>
       </c>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
       <c r="N12">
+        <v>331583057.0</v>
+      </c>
+      <c r="O12">
         <v>109879605.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>76685850.0</v>
       </c>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
       <c r="Q12">
+        <v>123554327.0</v>
+      </c>
+      <c r="R12">
         <v>76.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3323109727.7</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1167816000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3667556491.95</v>
       </c>
-      <c r="U12">
+      <c r="V12">
+        <v>929053.8</v>
+      </c>
+      <c r="W12">
         <v>0.0</v>
       </c>
-      <c r="V12">
-[...2 lines deleted...]
-      <c r="W12">
+      <c r="X12">
         <v>459390.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>982390.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>780360.0</v>
       </c>
-      <c r="Z12">
-[...1 lines deleted...]
-      </c>
       <c r="AA12">
-        <v>786202504.78</v>
+        <v>1924134608.0</v>
       </c>
       <c r="AB12">
-        <v>2686869113.88</v>
+        <v>786202504.0</v>
       </c>
       <c r="AC12">
-        <v>2756716681.58</v>
+        <v>5999739830.0</v>
       </c>
       <c r="AD12">
-        <v>2132205041.22</v>
+        <v>5722617186.0</v>
       </c>
       <c r="AE12">
-        <v>2898476886.59</v>
+        <v>2132205041.0</v>
       </c>
       <c r="AF12">
-        <v>2585665236.92</v>
+        <v>2898476886.0</v>
       </c>
       <c r="AG12">
-        <v>2817143881.93</v>
+        <v>4150913743.0</v>
       </c>
       <c r="AH12">
-        <v>2381685943.42</v>
+        <v>5872760541.0</v>
       </c>
       <c r="AI12">
-        <v>2603394757.38</v>
+        <v>310123.0</v>
       </c>
       <c r="AJ12">
-        <v>2485890957.37</v>
+        <v>419312.0</v>
       </c>
       <c r="AK12">
-        <v>2378334671.78</v>
+        <v>228508.0</v>
       </c>
       <c r="AL12">
-        <v>4230120361.94</v>
+        <v>234235.0</v>
       </c>
       <c r="AM12">
-        <v>4062958326.78</v>
+        <v>4411376076.0</v>
       </c>
       <c r="AN12">
-        <v>4941143233.41</v>
+        <v>4346040898.0</v>
       </c>
       <c r="AO12">
-        <v>4561982713.65</v>
+        <v>4941143233.0</v>
       </c>
       <c r="AP12">
-        <v>5191794792.89</v>
+        <v>4561982713.0</v>
       </c>
       <c r="AQ12">
-        <v>7084651107.7</v>
+        <v>5191794792.0</v>
       </c>
       <c r="AR12">
-        <v>6103706665.14</v>
+        <v>7084651107.0</v>
       </c>
       <c r="AS12">
-        <v>8141023049.42</v>
+        <v>6103706665.0</v>
       </c>
       <c r="AT12">
-        <v>7534774223.18</v>
+        <v>8141023049.0</v>
       </c>
       <c r="AU12">
+        <v>7534774223.0</v>
+      </c>
+      <c r="AV12">
         <v>595100.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>590300.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>722300.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>768600.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>783000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>802500.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>872200.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>980500.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>978500.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>115400.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>38700.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>200500.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>239500.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>352700.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>298700.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>352200.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>409600.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>306400.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>452400.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>591800.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>505900.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>456900.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>535300.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>514900.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>537300.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>631500.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>492800.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>567000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>601100.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>678500.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>183700.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
+        <v>2565553766.0</v>
+      </c>
+      <c r="C13">
         <v>7900083994.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1653761030.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4061786002.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>872130400.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5802946380.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>988127370.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3688299874.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>795622956.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2967796842.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>505292700.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>100847960.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>164854580.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>109879610.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>76685850.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5967.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>76.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>190.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>160.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>385.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>100.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>840.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>320.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>477380.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>120670.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>450.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>124.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>179.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>311.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -18752,54 +18969,55 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -18844,322 +19062,326 @@
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>12827415000.0</v>
+      </c>
+      <c r="C15">
         <v>26870263000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>15482889000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31224560000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>16726641545.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>27122651000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>20571300228.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
+        <v>18682089000.0</v>
+      </c>
+      <c r="J15">
         <v>20400458227.0</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
+        <v>23938724000.0</v>
+      </c>
+      <c r="L15">
         <v>15956202608.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>18103230546.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>20414300105.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2838738950.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17317137650.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11802173738.0</v>
       </c>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
       <c r="R15">
-        <v>3677533473.99</v>
+        <v>14184451016.0</v>
       </c>
       <c r="S15">
-        <v>6245210068.0</v>
+        <v>3677533473.0</v>
       </c>
       <c r="T15">
+        <v>6182305500.0</v>
+      </c>
+      <c r="U15">
         <v>-35455916219.57</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-15232199452.93</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-4542511584.56</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-15167463898.63</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-524560.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-755640.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
-        <v>6564571287.06</v>
+        <v>28569074575.0</v>
       </c>
       <c r="AB15">
-        <v>149734957.41</v>
+        <v>6564571287.0</v>
       </c>
       <c r="AC15">
+        <v>149734957.0</v>
+      </c>
+      <c r="AD15">
         <v>-153654817196.97</v>
       </c>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
       <c r="AE15">
+        <v>24398340136.0</v>
+      </c>
+      <c r="AF15">
         <v>-9301617571.52</v>
       </c>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15">
+        <v>17223490706.0</v>
+      </c>
+      <c r="AH15">
         <v>-128706393689.82</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-11052785717.81</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-15834604152.43</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-38079627658.36</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-62272450613.94</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-22805110555.27</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-33453458359.57</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-55260565055.22</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-102845526647.69</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-22744061863.52</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-26550607005.66</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-9328146664.33</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-16566736637.41</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-6229618155.08</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>26870263050.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15482888640.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>31224559760.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16726641550.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27122650860.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20571300230.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>15956202610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18103230546.0</v>
       </c>
       <c r="M16">
         <v>18103230546.0</v>
       </c>
       <c r="N16">
+        <v>18103230546.0</v>
+      </c>
+      <c r="O16">
         <v>6677618135.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17317137650.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>730737.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>987921.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>260110.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>433846.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2419333.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1000995.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-370822.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1016575.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-524560.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-755639.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2065432.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>456641.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10621.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-10749390.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1687192.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-672396.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -19172,142 +19394,145 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
+        <v>12827415413.0</v>
+      </c>
+      <c r="C17">
         <v>26870263052.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>15482888644.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>31224559756.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>16726641545.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>27122650863.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>20571300228.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>18682089393.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>20400458227.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>23938723799.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15956202608.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>18103230546.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>20414300105.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>6677618135.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>17317137650.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>730737.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>987921.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>260110.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>433846.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2419333.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1000995.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-370822.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1016575.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>2065432.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>456641.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>10621.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-10749390.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1687192.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-672396.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -19320,136 +19545,139 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>2560562734.0</v>
+      </c>
+      <c r="C18">
         <v>7895092964.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1653761034.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4056794971.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>872130401.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5802946376.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>988127366.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3688299874.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>795622956.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2967796842.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>505292704.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>100847963.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>164854583.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>109879605.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>76685850.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2518.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>76.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>193.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>161.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>385.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-97.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>837.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>320.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>-136390.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-129593.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-420713.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-404633.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -19464,54 +19692,55 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19556,54 +19785,55 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19648,302 +19878,306 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>16959111000.0</v>
+      </c>
+      <c r="C21">
         <v>13592165000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13829128000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>32147272000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15854511144.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21319704000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19918937522.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
+        <v>14993790000.0</v>
+      </c>
+      <c r="J21">
         <v>19604835271.0</v>
       </c>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
       <c r="K21">
+        <v>20970927000.0</v>
+      </c>
+      <c r="L21">
         <v>15450909904.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18002382583.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15244293176.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16303854825.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>17240451800.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8949659261.0</v>
       </c>
-      <c r="Q21">
-[...1 lines deleted...]
-      </c>
       <c r="R21">
-        <v>3674789289.84</v>
+        <v>14183349386.0</v>
       </c>
       <c r="S21">
-        <v>6242892474.15</v>
+        <v>3674789289.0</v>
       </c>
       <c r="T21">
+        <v>6242892474.0</v>
+      </c>
+      <c r="U21">
         <v>-35052991773.29</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-15231270399.13</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4554173986.44</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-15172238350.54</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>123410.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-634970.0</v>
       </c>
-      <c r="Z21">
-[...1 lines deleted...]
-      </c>
       <c r="AA21">
-        <v>8540945702.31</v>
+        <v>30227946293.0</v>
       </c>
       <c r="AB21">
-        <v>6080964867.3</v>
+        <v>8540945702.0</v>
       </c>
       <c r="AC21">
+        <v>6080964867.0</v>
+      </c>
+      <c r="AD21">
         <v>-147065649145.11</v>
       </c>
-      <c r="AD21">
-[...1 lines deleted...]
-      </c>
       <c r="AE21">
+        <v>28159689237.0</v>
+      </c>
+      <c r="AF21">
         <v>-4620830808.21</v>
       </c>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
       <c r="AG21">
+        <v>21462103011.0</v>
+      </c>
+      <c r="AH21">
         <v>-43409939857.28</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3592349454.8</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-9545996771.81</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-32974960105.33</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-31708444040.05</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-15822599591.2</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-27189854177.45</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-47037424449.38</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-99166216669.65</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-12106961572.5</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-18889793435.77</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-6544839998.36</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-9423889435.84</v>
       </c>
-      <c r="AT21">
-[...1 lines deleted...]
-      </c>
       <c r="AU21">
+        <v>178449726.0</v>
+      </c>
+      <c r="AV21">
         <v>122000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>854000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>233000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>1207000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>3076000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>696000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7841000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>218000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>299000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1236000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3386000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1273000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1106000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>445000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>723000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1734000.0</v>
       </c>
-      <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>906000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1172000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2093000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1208000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1373000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1291000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2026000.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>75000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>97000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>952000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2522000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1485000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1599000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1622000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1240000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1244000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1879000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19988,234 +20222,240 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>60003108000.0</v>
+      </c>
+      <c r="C23">
         <v>61090590000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>65783898000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>67699141000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>73535447248.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>67520457000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>67902314980.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23">
-        <v>69049106647.0</v>
+        <v>72454925000.0</v>
       </c>
       <c r="J23">
-        <v>67718407735.0</v>
+        <v>71511790073.0</v>
       </c>
       <c r="K23">
+        <v>65832778000.0</v>
+      </c>
+      <c r="L23">
         <v>63308731990.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>75229039183.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>70850000986.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>67720078725.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>65909062216.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>70859113354.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
-        <v>73974069119.1</v>
+        <v>68432610209.0</v>
       </c>
       <c r="S23">
-        <v>63406589470.92</v>
+        <v>73974069119.0</v>
       </c>
       <c r="T23">
-        <v>106105900282.36</v>
+        <v>63406589470.0</v>
       </c>
       <c r="U23">
-        <v>73490616083.65</v>
+        <v>106105900282.0</v>
       </c>
       <c r="V23">
-        <v>65450005384.63</v>
+        <v>73490616083.0</v>
       </c>
       <c r="W23">
-        <v>69064461059.55</v>
+        <v>65450005384.0</v>
       </c>
       <c r="X23">
+        <v>69064461059.0</v>
+      </c>
+      <c r="Y23">
         <v>555075.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>153912.0</v>
       </c>
-      <c r="Z23">
-[...1 lines deleted...]
-      </c>
       <c r="AA23">
-        <v>86488081256.42</v>
+        <v>65293930801.0</v>
       </c>
       <c r="AB23">
-        <v>85669810516.2</v>
+        <v>86488081256.0</v>
       </c>
       <c r="AC23">
-        <v>231322595926.3</v>
+        <v>85669810516.0</v>
       </c>
       <c r="AD23">
-        <v>90006371095.52</v>
+        <v>231322595926.0</v>
       </c>
       <c r="AE23">
-        <v>104286365312.18</v>
+        <v>90006371095.0</v>
       </c>
       <c r="AF23">
-        <v>87461473562.92</v>
+        <v>104286365312.0</v>
       </c>
       <c r="AG23">
-        <v>150787527122.75</v>
+        <v>87461473562.0</v>
       </c>
       <c r="AH23">
-        <v>84438908499.35</v>
+        <v>150787527122.0</v>
       </c>
       <c r="AI23">
-        <v>79974963493.69</v>
+        <v>84438908499.0</v>
       </c>
       <c r="AJ23">
-        <v>88796289890.78</v>
+        <v>79974963493.0</v>
       </c>
       <c r="AK23">
-        <v>101163238334.89</v>
+        <v>88796289890.0</v>
       </c>
       <c r="AL23">
-        <v>98776478307.06</v>
+        <v>101163238334.0</v>
       </c>
       <c r="AM23">
-        <v>94974541962.88</v>
+        <v>98776478307.0</v>
       </c>
       <c r="AN23">
-        <v>99788817362.26</v>
+        <v>94974541962.0</v>
       </c>
       <c r="AO23">
-        <v>135453175944.89</v>
+        <v>99788817362.0</v>
       </c>
       <c r="AP23">
-        <v>92610289275.75</v>
+        <v>135453175944.0</v>
       </c>
       <c r="AQ23">
-        <v>145799533588.71</v>
+        <v>92610289275.0</v>
       </c>
       <c r="AR23">
-        <v>114529733304.7</v>
+        <v>145799533588.0</v>
       </c>
       <c r="AS23">
-        <v>137021261693.81</v>
+        <v>114529733304.0</v>
       </c>
       <c r="AT23">
-        <v>131647596699.84</v>
-[...1 lines deleted...]
-      <c r="AU23"/>
+        <v>137021261693.0</v>
+      </c>
+      <c r="AU23">
+        <v>131647596699.0</v>
+      </c>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20260,122 +20500,125 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>207736677.0</v>
+      </c>
+      <c r="C25">
         <v>209243719.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>208343756.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>208692447.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>205845530.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>175395790.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>167236567.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>182962140.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>179344685.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>166482786.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>140758989.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>99970918.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>68045315.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>61878770.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>43852388.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6010.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2088.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1765.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>646.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>672.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>525.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>590.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>203.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
@@ -20396,54 +20639,55 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20488,67 +20732,70 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27"/>
-[...3 lines deleted...]
-      <c r="K27"/>
+      <c r="I27">
+        <v>3536330000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
+        <v>8408167000.0</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
@@ -20582,402 +20829,408 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>539310760.0</v>
+      </c>
+      <c r="C28">
         <v>1929890627.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1268127000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1260781000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1428681394.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1129544000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1273769341.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
+        <v>3819703000.0</v>
+      </c>
+      <c r="J28">
         <v>1367957567.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>1345141000.0</v>
+      </c>
+      <c r="L28">
         <v>6985047683.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5241464159.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>686396824.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1103867873.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1091060371.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3341218850.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
-        <v>2313766455.72</v>
+        <v>1514807784.0</v>
       </c>
       <c r="S28">
-        <v>1259705824.3</v>
+        <v>2313766455.0</v>
       </c>
       <c r="T28">
-        <v>2367153818.09</v>
+        <v>1259705824.0</v>
       </c>
       <c r="U28">
-        <v>1869348840.78</v>
+        <v>2367153818.0</v>
       </c>
       <c r="V28">
-        <v>1687011334.71</v>
+        <v>1869348840.0</v>
       </c>
       <c r="W28">
-        <v>2396133290.44</v>
+        <v>1687011334.0</v>
       </c>
       <c r="X28">
+        <v>2396133290.0</v>
+      </c>
+      <c r="Y28">
         <v>275000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>886940.0</v>
       </c>
-      <c r="Z28">
-[...1 lines deleted...]
-      </c>
       <c r="AA28">
-        <v>2306967967.07</v>
+        <v>2623390829.0</v>
       </c>
       <c r="AB28">
-        <v>2469040771.25</v>
+        <v>2306967967.0</v>
       </c>
       <c r="AC28">
-        <v>3771368701.93</v>
+        <v>2469040771.0</v>
       </c>
       <c r="AD28">
-        <v>2320996761.09</v>
+        <v>3771368701.0</v>
       </c>
       <c r="AE28">
-        <v>2874186259.51</v>
+        <v>2320996761.0</v>
       </c>
       <c r="AF28">
-        <v>3225178827.98</v>
+        <v>2874186259.0</v>
       </c>
       <c r="AG28">
+        <v>3225178827.0</v>
+      </c>
+      <c r="AH28">
         <v>13097312005.98</v>
       </c>
-      <c r="AH28">
-[...1 lines deleted...]
-      </c>
       <c r="AI28">
-        <v>8009042304.03</v>
+        <v>7644031006.0</v>
       </c>
       <c r="AJ28">
-        <v>8337938829.52</v>
+        <v>8009042304.0</v>
       </c>
       <c r="AK28">
-        <v>37362771665.87</v>
+        <v>8337938829.0</v>
       </c>
       <c r="AL28">
-        <v>1607373704.88</v>
+        <v>37362771665.0</v>
       </c>
       <c r="AM28">
-        <v>2271089573.26</v>
+        <v>1607373704.0</v>
       </c>
       <c r="AN28">
-        <v>3024743758.72</v>
+        <v>2271089573.0</v>
       </c>
       <c r="AO28">
-        <v>617719661.27</v>
+        <v>3024743758.0</v>
       </c>
       <c r="AP28">
-        <v>5126139443.61</v>
+        <v>617719661.0</v>
       </c>
       <c r="AQ28">
-        <v>4070167704.68</v>
+        <v>5126139443.0</v>
       </c>
       <c r="AR28">
-        <v>3670946665.75</v>
+        <v>4070167704.0</v>
       </c>
       <c r="AS28">
-        <v>3949143471.44</v>
+        <v>3670946665.0</v>
       </c>
       <c r="AT28">
-        <v>2443741515.61</v>
+        <v>3949143471.0</v>
       </c>
       <c r="AU28">
+        <v>2443741515.0</v>
+      </c>
+      <c r="AV28">
         <v>920800.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1220500.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1093300.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1495400.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1355800.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1365500.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1400200.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>278900.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5511700.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>876500.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1301400.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1089100.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>743200.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>881200.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>789700.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>954400.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>674200.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>837300.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>513200.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>665800.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>723800.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>570400.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>75200.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1003000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>714500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>654700.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>470100.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>780400.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>774500.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>595400.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>825900.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>496800.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>430700.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>427000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>478000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>414000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>357000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>414000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>308000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>616000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>383000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>520000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>4979507362.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>335764660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="M29">
         <v>0.0</v>
       </c>
+      <c r="N29"/>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
         <v>28847.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
         <v>27903.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
         <v>170600.0</v>
       </c>
-      <c r="Y29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z29"/>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
         <v>79669.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -20992,710 +21245,722 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>5965272000.0</v>
+      </c>
+      <c r="C30">
         <v>7751398000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5588424000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>937369000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12568314080.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9100113000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4035114485.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>10392400841.0</v>
+        <v>10821790000.0</v>
       </c>
       <c r="J30">
-        <v>10964617047.0</v>
+        <v>12855084267.0</v>
       </c>
       <c r="K30">
+        <v>9245470000.0</v>
+      </c>
+      <c r="L30">
         <v>8088015416.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>18277244804.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10041673351.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7513612954.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12088286751.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6840540094.0</v>
       </c>
-      <c r="Q30">
-[...1 lines deleted...]
-      </c>
       <c r="R30">
-        <v>10716427354.38</v>
+        <v>6094043917.0</v>
       </c>
       <c r="S30">
-        <v>7864344468.78</v>
+        <v>10716427354.0</v>
       </c>
       <c r="T30">
-        <v>342808527.74</v>
+        <v>7864344468.0</v>
       </c>
       <c r="U30">
-        <v>8792573428.75</v>
+        <v>342808527.0</v>
       </c>
       <c r="V30">
-        <v>7201928186.9</v>
+        <v>8792573428.0</v>
       </c>
       <c r="W30">
-        <v>8450033867.63</v>
-[...1 lines deleted...]
-      <c r="X30"/>
+        <v>7201928186.0</v>
+      </c>
+      <c r="X30">
+        <v>8450033867.0</v>
+      </c>
       <c r="Y30"/>
-      <c r="Z30">
-[...1 lines deleted...]
-      </c>
+      <c r="Z30"/>
       <c r="AA30">
-        <v>9738852581.68</v>
+        <v>8236439584.0</v>
       </c>
       <c r="AB30">
-        <v>9785245022.65</v>
+        <v>9738852581.0</v>
       </c>
       <c r="AC30">
-        <v>15892209249.19</v>
+        <v>9785245022.0</v>
       </c>
       <c r="AD30">
-        <v>6771346325.62</v>
+        <v>15892209249.0</v>
       </c>
       <c r="AE30">
-        <v>10382540198.79</v>
+        <v>6771346325.0</v>
       </c>
       <c r="AF30">
-        <v>10179713880.38</v>
+        <v>10382540198.0</v>
       </c>
       <c r="AG30">
-        <v>25366566936.55</v>
+        <v>10179713880.0</v>
       </c>
       <c r="AH30">
-        <v>7644031006.56</v>
+        <v>25366566936.0</v>
       </c>
       <c r="AI30">
-        <v>8009042304.03</v>
+        <v>7644031006.0</v>
       </c>
       <c r="AJ30">
-        <v>8337938829.52</v>
+        <v>8009042304.0</v>
       </c>
       <c r="AK30">
-        <v>16441837970.71</v>
+        <v>8337938829.0</v>
       </c>
       <c r="AL30">
-        <v>4565664175.48</v>
+        <v>16441837970.0</v>
       </c>
       <c r="AM30">
-        <v>13100158552.22</v>
+        <v>4565664175.0</v>
       </c>
       <c r="AN30">
-        <v>10158318004.33</v>
+        <v>13100158552.0</v>
       </c>
       <c r="AO30">
-        <v>8384432432.67</v>
+        <v>10158318004.0</v>
       </c>
       <c r="AP30">
-        <v>12862704167.03</v>
+        <v>8384432432.0</v>
       </c>
       <c r="AQ30">
-        <v>13284823935.29</v>
+        <v>12862704167.0</v>
       </c>
       <c r="AR30">
-        <v>11015439997.25</v>
+        <v>13284823935.0</v>
       </c>
       <c r="AS30">
-        <v>13468756076.79</v>
+        <v>11015439997.0</v>
       </c>
       <c r="AT30">
-        <v>12206887024.78</v>
-[...1 lines deleted...]
-      <c r="AU30"/>
+        <v>13468756076.0</v>
+      </c>
+      <c r="AU30">
+        <v>12206887024.0</v>
+      </c>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>-4131695000.0</v>
+      </c>
+      <c r="C31">
         <v>13278098000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1653761000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4056795000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>872130401.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7027582000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>988127366.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31">
+        <v>3688300000.0</v>
+      </c>
+      <c r="J31">
         <v>795622956.0</v>
       </c>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
       <c r="K31">
-        <v>505292704.0</v>
+        <v>2967797000.0</v>
       </c>
       <c r="L31">
+        <v>-15449808674.0</v>
+      </c>
+      <c r="M31">
         <v>100847963.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>5170006929.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-9626236690.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>76685850.0</v>
       </c>
-      <c r="P31">
-[...1 lines deleted...]
-      </c>
       <c r="Q31">
-        <v>1101629.7</v>
+        <v>-37241218.0</v>
       </c>
       <c r="R31">
-        <v>-3323109727.7</v>
+        <v>1101630.0</v>
       </c>
       <c r="S31">
-        <v>1362442888.27</v>
+        <v>2744184.0</v>
       </c>
       <c r="T31">
-        <v>5650906.41</v>
+        <v>2294250.0</v>
       </c>
       <c r="U31">
+        <v>5650906.0</v>
+      </c>
+      <c r="V31">
         <v>-929053.8</v>
       </c>
-      <c r="V31">
-[...1 lines deleted...]
-      </c>
       <c r="W31">
-        <v>-6849458546.39</v>
-[...1 lines deleted...]
-      <c r="X31"/>
+        <v>11662401.0</v>
+      </c>
+      <c r="X31">
+        <v>4774451.0</v>
+      </c>
       <c r="Y31"/>
-      <c r="Z31">
-[...1 lines deleted...]
-      </c>
+      <c r="Z31"/>
       <c r="AA31">
-        <v>-1976374415.25</v>
+        <v>-1658871718.0</v>
       </c>
       <c r="AB31">
-        <v>-2686869113.88</v>
+        <v>-1976374415.0</v>
       </c>
       <c r="AC31">
+        <v>149303622.0</v>
+      </c>
+      <c r="AD31">
         <v>-5456009191.68</v>
       </c>
-      <c r="AD31">
-[...1 lines deleted...]
-      </c>
       <c r="AE31">
-        <v>-4902079333.24</v>
+        <v>-3761349101.0</v>
       </c>
       <c r="AF31">
-        <v>7935565095.65</v>
+        <v>-4680786763.31</v>
       </c>
       <c r="AG31">
+        <v>-4238612305.0</v>
+      </c>
+      <c r="AH31">
         <v>-85466195621.89</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4636987311.24</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-5955513313.36</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5002087765.8</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-29259582449.88</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-6776027998.53</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6131512396.46</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-8076925099.9</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7139351844.39</v>
       </c>
-      <c r="AP31">
-[...1 lines deleted...]
-      </c>
       <c r="AQ31">
+        <v>-9440972642.04</v>
+      </c>
+      <c r="AR31">
         <v>-6037031907.44</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
-        <v>-14418909634.59</v>
+        <v>-1498319999.63</v>
       </c>
       <c r="AT31">
-        <v>-7440516315.65</v>
-[...1 lines deleted...]
-      <c r="AU31"/>
+        <v>-5856251721.81</v>
+      </c>
+      <c r="AU31">
+        <v>-4338509919.29</v>
+      </c>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>76962218000.0</v>
+      </c>
+      <c r="C32">
         <v>74682755000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>77684274000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>99846413000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>89389958392.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>88840161000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>87821252502.0</v>
       </c>
-      <c r="H32">
-[...1 lines deleted...]
-      </c>
       <c r="I32">
+        <v>87448715000.0</v>
+      </c>
+      <c r="J32">
         <v>91116625344.0</v>
       </c>
-      <c r="J32">
-[...1 lines deleted...]
-      </c>
       <c r="K32">
+        <v>86803705000.0</v>
+      </c>
+      <c r="L32">
         <v>82620499063.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>88906907222.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>90611184697.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>78934069360.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>83254902263.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>79808772616.0</v>
       </c>
-      <c r="Q32">
-[...1 lines deleted...]
-      </c>
       <c r="R32">
-        <v>79746857188.71</v>
+        <v>82458956063.0</v>
       </c>
       <c r="S32">
-        <v>68345324382.84</v>
+        <v>79746857188.0</v>
       </c>
       <c r="T32">
-        <v>66544277649.81</v>
+        <v>68345324382.0</v>
       </c>
       <c r="U32">
-        <v>60423763986.44</v>
+        <v>66544277649.0</v>
       </c>
       <c r="V32">
-        <v>57800779313.92</v>
+        <v>60423763986.0</v>
       </c>
       <c r="W32">
-        <v>60746455707.31</v>
+        <v>57800779313.0</v>
       </c>
       <c r="X32">
+        <v>60746455707.0</v>
+      </c>
+      <c r="Y32">
         <v>3898870.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5423280.0</v>
       </c>
-      <c r="Z32">
-[...1 lines deleted...]
-      </c>
       <c r="AA32">
-        <v>93446648586.98</v>
+        <v>95231032725.0</v>
       </c>
       <c r="AB32">
-        <v>91462062249.81</v>
+        <v>93446648586.0</v>
       </c>
       <c r="AC32">
-        <v>91581222084.32</v>
+        <v>91462062249.0</v>
       </c>
       <c r="AD32">
-        <v>115375378479.6</v>
+        <v>91581222084.0</v>
       </c>
       <c r="AE32">
-        <v>99886812767.75</v>
+        <v>115375378479.0</v>
       </c>
       <c r="AF32">
-        <v>95629313336.76</v>
+        <v>99886812767.0</v>
       </c>
       <c r="AG32">
-        <v>99777377468.03</v>
+        <v>95629313336.0</v>
       </c>
       <c r="AH32">
-        <v>94944950211.17</v>
+        <v>99777377468.0</v>
       </c>
       <c r="AI32">
-        <v>70957116418.02</v>
+        <v>94944950211.0</v>
       </c>
       <c r="AJ32">
-        <v>56211037232.24</v>
+        <v>70957116418.0</v>
       </c>
       <c r="AK32">
-        <v>76652740003.64</v>
+        <v>56211037232.0</v>
       </c>
       <c r="AL32">
-        <v>86318745301.16</v>
+        <v>76652740003.0</v>
       </c>
       <c r="AM32">
-        <v>65317556748.22</v>
+        <v>86318745301.0</v>
       </c>
       <c r="AN32">
-        <v>55998055199.89</v>
+        <v>65317556748.0</v>
       </c>
       <c r="AO32">
-        <v>73733508039.42</v>
+        <v>55998055199.0</v>
       </c>
       <c r="AP32">
-        <v>81770956464.73</v>
+        <v>73733508039.0</v>
       </c>
       <c r="AQ32">
-        <v>129140549967.5</v>
+        <v>81770956464.0</v>
       </c>
       <c r="AR32">
-        <v>108042279972.99</v>
+        <v>129140549967.0</v>
       </c>
       <c r="AS32">
-        <v>136160030170.75</v>
+        <v>108042279972.0</v>
       </c>
       <c r="AT32">
-        <v>134935641519.19</v>
+        <v>136160030170.0</v>
       </c>
       <c r="AU32">
+        <v>134935641519.0</v>
+      </c>
+      <c r="AV32">
         <v>10875400.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>12909100.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>13854900.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>12539200.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>14553400.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>13261400.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>17780800.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>14380000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>47045700.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>11602100.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>14459600.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>12521700.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>13000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>10016500.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>9293100.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>11173500.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>10661700.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>12782700.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>13453600.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>11730700.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>11320500.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>12404700.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>11386600.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>12919100.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>13628200.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>12478200.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>11052300.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>12094900.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>12267500.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>12765900.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>12520400.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>7964100.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>6873000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>6544300.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>6121000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>6658000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>6217000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>6529000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>5483000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>6342000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>5856000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>5526000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -21748,2166 +22013,2195 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>170384847863.0</v>
       </c>
       <c r="C2">
         <v>110915376000.0</v>
       </c>
       <c r="D2">
         <v>87074421000.0</v>
       </c>
       <c r="E2">
         <v>39289914000.0</v>
       </c>
       <c r="F2">
         <v>37856410710.0</v>
       </c>
       <c r="G2">
-        <v>3850991.0</v>
+        <v>55504192000.0</v>
       </c>
       <c r="H2">
         <v>40272931562.0</v>
       </c>
       <c r="I2">
-        <v>94966423629.05</v>
+        <v>94966423629.0</v>
       </c>
       <c r="J2">
-        <v>50872383497.48</v>
+        <v>50831965380.0</v>
       </c>
       <c r="K2">
-        <v>93206313000.89</v>
+        <v>93206313000.0</v>
       </c>
       <c r="L2">
-        <v>122835360464.85</v>
+        <v>122835360464.0</v>
       </c>
       <c r="M2">
-        <v>282108754578.47</v>
+        <v>282108754578.0</v>
       </c>
       <c r="N2">
         <v>223233884085.88</v>
       </c>
       <c r="O2">
-        <v>227199748820.67</v>
+        <v>227199748820.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>87158674504</v>
       </c>
       <c r="C3">
         <v>92679421000</v>
       </c>
       <c r="D3">
         <v>76905852000</v>
       </c>
       <c r="E3">
         <v>70236819000</v>
       </c>
       <c r="F3">
-        <v>84142435407.3</v>
+        <v>84142435407</v>
       </c>
       <c r="G3">
-        <v>1894190</v>
+        <v>27300891000</v>
       </c>
       <c r="H3">
         <v>37625556479.83</v>
       </c>
       <c r="I3">
         <v>28394607969.08</v>
       </c>
       <c r="J3">
-        <v>52348388823.97</v>
+        <v>52326454840</v>
       </c>
       <c r="K3">
         <v>38707493370.17</v>
       </c>
       <c r="L3">
         <v>34900720851.71</v>
       </c>
       <c r="M3">
         <v>124733724053.6</v>
       </c>
       <c r="N3">
         <v>10216000</v>
       </c>
       <c r="O3">
         <v>91462734310.95</v>
       </c>
       <c r="P3">
         <v>3198000</v>
       </c>
       <c r="Q3">
         <v>4044000</v>
       </c>
       <c r="R3">
         <v>6795000</v>
       </c>
       <c r="S3">
         <v>13154000</v>
       </c>
       <c r="T3">
         <v>1363000</v>
       </c>
       <c r="U3">
         <v>45556000</v>
       </c>
       <c r="V3">
         <v>851000</v>
       </c>
       <c r="W3">
         <v>9850000</v>
       </c>
       <c r="X3">
         <v>56360006000</v>
       </c>
       <c r="Y3">
         <v>39686497000</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>27460542917.0</v>
       </c>
       <c r="C6">
         <v>59469472000.0</v>
       </c>
       <c r="D6">
         <v>23840955000.0</v>
       </c>
       <c r="E6">
         <v>48060390000.0</v>
       </c>
       <c r="F6">
         <v>796519136.0</v>
       </c>
       <c r="G6">
-        <v>-1012518.0</v>
+        <v>6441773000.0</v>
       </c>
       <c r="H6">
         <v>14501002742.0</v>
       </c>
       <c r="I6">
-        <v>-56019119652.29</v>
+        <v>-56019119653.0</v>
       </c>
       <c r="J6">
-        <v>41059161125.61</v>
+        <v>41061059910.0</v>
       </c>
       <c r="K6">
-        <v>-42536339524.16</v>
+        <v>-42536339524.0</v>
       </c>
       <c r="L6">
-        <v>-30728466590.66</v>
+        <v>-30728466590.0</v>
       </c>
       <c r="M6">
-        <v>-137353785103.65</v>
+        <v>-137353785104.0</v>
       </c>
       <c r="N6"/>
       <c r="O6">
-        <v>-3965864734.8</v>
+        <v>-3965864735.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
         <v>11732709650.0</v>
       </c>
       <c r="C7">
         <v>18343714800.0</v>
       </c>
       <c r="D7">
         <v>-2865786390.0</v>
       </c>
       <c r="E7">
         <v>6400.0</v>
       </c>
       <c r="F7">
         <v>1450.0</v>
       </c>
       <c r="G7">
         <v>2380.0</v>
       </c>
       <c r="H7">
         <v>2270.0</v>
       </c>
       <c r="I7">
         <v>64140.0</v>
       </c>
       <c r="J7">
         <v>549458014.0</v>
       </c>
       <c r="K7">
         <v>18920.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-2100953232.0</v>
       </c>
       <c r="E12">
         <v>-26476263737.0</v>
       </c>
       <c r="F12">
         <v>2888534.0</v>
       </c>
       <c r="G12">
         <v>-2214704.0</v>
       </c>
       <c r="H12">
         <v>7668757.0</v>
       </c>
       <c r="I12">
         <v>3525097.0</v>
       </c>
       <c r="J12">
         <v>9017715.0</v>
       </c>
       <c r="K12">
         <v>5475891.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
         <v>97170427110.0</v>
       </c>
       <c r="C14">
         <v>6258000.0</v>
       </c>
       <c r="D14">
         <v>6408000.0</v>
       </c>
       <c r="E14">
         <v>92493754000.0</v>
       </c>
       <c r="F14">
         <v>7399368.0</v>
       </c>
       <c r="G14">
-        <v>7127472.0</v>
+        <v>102727992000.0</v>
       </c>
       <c r="H14">
         <v>8606775.0</v>
       </c>
       <c r="I14">
         <v>10577096.0</v>
       </c>
       <c r="J14">
-        <v>12302179.0</v>
+        <v>163742002490.0</v>
       </c>
       <c r="K14">
-        <v>1821684350.2</v>
+        <v>1821684350.0</v>
       </c>
       <c r="L14">
-        <v>2590288336.48</v>
+        <v>2590288336.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>878112713.3</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15">
         <v>115942029000.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15">
         <v>1290000.0</v>
       </c>
       <c r="S15">
         <v>2716000.0</v>
       </c>
       <c r="T15">
         <v>1349000.0</v>
       </c>
       <c r="U15">
         <v>3884000.0</v>
       </c>
       <c r="V15">
         <v>3183000.0</v>
       </c>
       <c r="W15">
         <v>3244000.0</v>
       </c>
       <c r="X15">
         <v>30456500000.0</v>
       </c>
       <c r="Y15">
         <v>30456500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
         <v>197845390780.0</v>
       </c>
       <c r="C16">
         <v>170384848000.0</v>
       </c>
       <c r="D16">
         <v>110915376000.0</v>
       </c>
       <c r="E16">
         <v>87350304000.0</v>
       </c>
       <c r="F16">
         <v>38652929846.0</v>
       </c>
       <c r="G16">
-        <v>2585343.0</v>
+        <v>61945965000.0</v>
       </c>
       <c r="H16">
         <v>54773934304.0</v>
       </c>
       <c r="I16">
-        <v>38947303976.77</v>
+        <v>38947303976.0</v>
       </c>
       <c r="J16">
-        <v>91931544623.1</v>
+        <v>91893025290.0</v>
       </c>
       <c r="K16">
-        <v>50669973476.73</v>
+        <v>50669973476.0</v>
       </c>
       <c r="L16">
-        <v>92106893874.18</v>
+        <v>92106893874.0</v>
       </c>
       <c r="M16">
-        <v>144754969474.82</v>
+        <v>144754969474.0</v>
       </c>
       <c r="N16">
         <v>282108754578.47</v>
       </c>
       <c r="O16">
-        <v>223233884085.88</v>
+        <v>223233884085.0</v>
       </c>
       <c r="P16">
         <v>227199748820.67</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>101443423842.0</v>
       </c>
       <c r="C18">
         <v>-92668707000.0</v>
       </c>
       <c r="D18">
         <v>-76895419000.0</v>
       </c>
       <c r="E18">
         <v>31807902000.0</v>
       </c>
       <c r="F18">
-        <v>-84142435407.3</v>
-[...1 lines deleted...]
-      <c r="G18"/>
+        <v>-84136955230.0</v>
+      </c>
+      <c r="G18">
+        <v>57948400000.0</v>
+      </c>
       <c r="H18">
         <v>-37625556479.83</v>
       </c>
       <c r="I18">
         <v>-28394607969.08</v>
       </c>
       <c r="J18">
-        <v>-52348388823.97</v>
+        <v>57722568420.0</v>
       </c>
       <c r="K18">
-        <v>-36885809019.97</v>
+        <v>-36885809020.17</v>
       </c>
       <c r="L18">
-        <v>-32310432515.23</v>
+        <v>-32310432515.71</v>
       </c>
       <c r="M18">
         <v>-124733724053.6</v>
       </c>
       <c r="N18"/>
       <c r="O18">
         <v>-91462734310.95</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19">
         <v>-160968638468.0</v>
       </c>
       <c r="C19">
         <v>-115863520800.0</v>
       </c>
       <c r="D19">
         <v>-59925600000.0</v>
       </c>
       <c r="E19">
         <v>-59925600000.0</v>
       </c>
       <c r="F19">
         <v>-59925600000.0</v>
       </c>
       <c r="G19">
         <v>-59925600000.0</v>
       </c>
       <c r="H19">
         <v>-1325338.0</v>
       </c>
       <c r="I19">
         <v>-132291.0</v>
       </c>
       <c r="J19">
         <v>-3926670.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21">
         <v>-7280000.0</v>
       </c>
       <c r="H21">
         <v>-5400000.0</v>
       </c>
       <c r="I21">
         <v>-4000000.0</v>
       </c>
       <c r="J21">
         <v>-950000.0</v>
       </c>
       <c r="K21">
         <v>-6580000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
         <v>95645152392.0</v>
       </c>
       <c r="C22">
         <v>4826000.0</v>
       </c>
       <c r="D22">
         <v>4165000.0</v>
       </c>
       <c r="E22">
         <v>11802174000.0</v>
       </c>
       <c r="F22">
         <v>-4807725.0</v>
       </c>
       <c r="G22">
-        <v>1001997.0</v>
+        <v>14441746000.0</v>
       </c>
       <c r="H22">
         <v>-8530672.0</v>
       </c>
       <c r="I22">
         <v>-14080057.0</v>
       </c>
       <c r="J22">
-        <v>-13051748.0</v>
+        <v>-173718765880.0</v>
       </c>
       <c r="K22">
         <v>-12174713.0</v>
       </c>
       <c r="L22">
         <v>-2122231.0</v>
       </c>
       <c r="M22">
         <v>-1921052.0</v>
       </c>
       <c r="N22"/>
       <c r="O22">
         <v>6056530.0</v>
       </c>
       <c r="P22"/>
       <c r="Q22">
         <v>170000.0</v>
       </c>
       <c r="R22">
         <v>3701000.0</v>
       </c>
       <c r="S22">
         <v>2107000.0</v>
       </c>
       <c r="T22">
         <v>2999000.0</v>
       </c>
       <c r="U22">
         <v>1717000.0</v>
       </c>
       <c r="V22">
         <v>5498000.0</v>
       </c>
       <c r="W22">
         <v>6159000.0</v>
       </c>
       <c r="X22">
         <v>28994375000.0</v>
       </c>
       <c r="Y22">
         <v>11536076000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-132751052404.0</v>
       </c>
       <c r="E23">
         <v>-54085109745.26</v>
       </c>
       <c r="F23">
         <v>-79448087199.39</v>
       </c>
-      <c r="G23"/>
+      <c r="G23">
+        <v>-104919872000.0</v>
+      </c>
       <c r="H23">
-        <v>-18850726097.16</v>
+        <v>76800607920.0</v>
       </c>
       <c r="I23">
-        <v>516712517.03</v>
+        <v>516712517.0</v>
       </c>
       <c r="J23">
-        <v>262211278340.97</v>
+        <v>-4098588230.0</v>
       </c>
       <c r="K23">
-        <v>3520477453.71</v>
+        <v>3520477453.0</v>
       </c>
       <c r="L23">
-        <v>996893840.47</v>
+        <v>92221086279.0</v>
       </c>
       <c r="M23">
-        <v>8547985347.98</v>
+        <v>139531986926.0</v>
       </c>
       <c r="N23">
         <v>700000.0</v>
       </c>
       <c r="O23">
         <v>-39804454111.26</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
         <v>-73809963964.0</v>
       </c>
       <c r="C24">
         <v>16475000000.0</v>
       </c>
       <c r="D24">
         <v>4080400000.0</v>
       </c>
       <c r="E24">
         <v>16322544000.0</v>
       </c>
       <c r="F24">
-        <v>320590.0</v>
+        <v>5191910627.0</v>
       </c>
       <c r="G24">
-        <v>2242402.0</v>
+        <v>32384588000.0</v>
       </c>
       <c r="H24">
-        <v>2242402.0</v>
+        <v>18774830382.0</v>
       </c>
       <c r="I24">
-        <v>2242402.0</v>
+        <v>26574924338.0</v>
       </c>
       <c r="J24">
-        <v>70795552.0</v>
+        <v>62477140.0</v>
       </c>
       <c r="K24">
-        <v>183820.0</v>
-[...2 lines deleted...]
-      <c r="M24"/>
+        <v>2437970822.0</v>
+      </c>
+      <c r="L24">
+        <v>491874181.0</v>
+      </c>
+      <c r="M24">
+        <v>3953369963.0</v>
+      </c>
       <c r="N24"/>
-      <c r="O24"/>
+      <c r="O24">
+        <v>68542251216.0</v>
+      </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24">
         <v>823000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>-4213481156.0</v>
       </c>
       <c r="C25">
         <v>175321909000.0</v>
       </c>
       <c r="D25">
         <v>156581434000.0</v>
       </c>
       <c r="E25">
         <v>-2473054000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25"/>
+      <c r="F25">
+        <v>2888534.0</v>
+      </c>
+      <c r="G25">
+        <v>-31920447000.0</v>
+      </c>
       <c r="H25">
         <v>8530672.0</v>
       </c>
       <c r="I25">
         <v>14080057.0</v>
       </c>
       <c r="J25">
-        <v>13051748.0</v>
+        <v>120025786650.0</v>
       </c>
       <c r="K25">
         <v>-1809509637.2</v>
       </c>
       <c r="L25">
         <v>-2588166105.48</v>
       </c>
       <c r="M25">
         <v>1921052.0</v>
       </c>
       <c r="N25"/>
       <c r="O25">
         <v>-6056530.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>-172916961.0</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-53719540.0</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
       <c r="G28">
-        <v>-7280000.0</v>
+        <v>-104926372000.0</v>
       </c>
       <c r="H28">
         <v>-76806007920.0</v>
       </c>
       <c r="I28">
         <v>-54503920202.97</v>
       </c>
       <c r="J28">
-        <v>-16750106527.53</v>
+        <v>-16743088230.0</v>
       </c>
       <c r="K28">
         <v>-83747427058.89</v>
       </c>
       <c r="L28">
         <v>-91231153375.83</v>
       </c>
       <c r="M28">
         <v>-130995006104.88</v>
       </c>
       <c r="N28"/>
       <c r="O28">
         <v>-348714048352.77</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28">
         <v>2092000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28">
         <v>28616000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>188602098346.0</v>
       </c>
       <c r="C29">
         <v>175332992000.0</v>
       </c>
       <c r="D29">
         <v>156592008000.0</v>
       </c>
       <c r="E29">
         <v>101822874000.0</v>
       </c>
       <c r="F29">
         <v>5480177.0</v>
       </c>
       <c r="G29">
-        <v>5914765.0</v>
+        <v>85249290000.0</v>
       </c>
       <c r="H29">
         <v>7744860.0</v>
       </c>
       <c r="I29">
         <v>22136.0</v>
       </c>
       <c r="J29">
-        <v>124807727392.0</v>
+        <v>110049023260.0</v>
       </c>
       <c r="K29">
-        <v>1821684350.2</v>
+        <v>1821684350.0</v>
       </c>
       <c r="L29">
-        <v>2590288336.48</v>
+        <v>2590288336.0</v>
       </c>
       <c r="M29">
         <v>12602000.0</v>
       </c>
       <c r="N29">
         <v>9371000.0</v>
       </c>
       <c r="O29">
         <v>38054000.0</v>
       </c>
       <c r="P29">
         <v>8538000.0</v>
       </c>
       <c r="Q29">
         <v>9143000.0</v>
       </c>
       <c r="R29">
         <v>4435000.0</v>
       </c>
       <c r="S29">
         <v>10049000.0</v>
       </c>
       <c r="T29">
         <v>5083000.0</v>
       </c>
       <c r="U29">
         <v>2957000.0</v>
       </c>
       <c r="V29">
         <v>4999000.0</v>
       </c>
       <c r="W29">
         <v>10737000.0</v>
       </c>
       <c r="X29">
         <v>26391357000.0</v>
       </c>
       <c r="Y29">
         <v>38127531000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>-160968638468.0</v>
       </c>
       <c r="C30">
         <v>-115863521000.0</v>
       </c>
       <c r="D30">
         <v>-132751052000.0</v>
       </c>
       <c r="E30">
         <v>-53914275000.0</v>
       </c>
       <c r="F30">
-        <v>-5425780.0</v>
+        <v>-78950524780.0</v>
       </c>
       <c r="G30">
-        <v>352717.0</v>
+        <v>5083697000.0</v>
       </c>
       <c r="H30">
-        <v>-1325338.0</v>
+        <v>-18850726097.16</v>
       </c>
       <c r="I30">
-        <v>-132291.0</v>
+        <v>-1819683630.79</v>
       </c>
       <c r="J30">
-        <v>-59273085142.0</v>
+        <v>-52263977700.0</v>
       </c>
       <c r="K30">
-        <v>-2734720.0</v>
-[...2 lines deleted...]
-      <c r="M30"/>
+        <v>-36269522547.8</v>
+      </c>
+      <c r="L30">
+        <v>-34408846670.66</v>
+      </c>
+      <c r="M30">
+        <v>-120780354090.23</v>
+      </c>
       <c r="N30"/>
-      <c r="O30"/>
+      <c r="O30">
+        <v>-22920483094.65</v>
+      </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30">
         <v>4352000.0</v>
       </c>
       <c r="U30"/>
       <c r="V30">
         <v>683000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
         <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G1" t="s">
         <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="K1" t="s">
         <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="O1" t="s">
         <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="S1" t="s">
         <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="W1" t="s">
         <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AA1" t="s">
         <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AE1" t="s">
         <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AI1" t="s">
         <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AM1" t="s">
         <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
         <v>12</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BC1" t="s">
         <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BG1" t="s">
         <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BK1" t="s">
         <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BO1" t="s">
         <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BS1" t="s">
         <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CA1" t="s">
         <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CE1" t="s">
         <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CM1" t="s">
         <v>152</v>
       </c>
       <c r="CN1" t="s">
         <v>153</v>
       </c>
       <c r="CO1" t="s">
         <v>154</v>
       </c>
       <c r="CP1" t="s">
         <v>155</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>156</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>277190238000.0</v>
+      </c>
+      <c r="C2">
         <v>245259782000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>197845390780.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>194856312497.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>187246199000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>201172922000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>170384848000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>131989208000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>120836479000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>96904315000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>110915376304.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>227182372750.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>100987943960.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>84910495944.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>87074421195.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>83848747102.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>68478635443.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>52541867852.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37999038425.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>44056752709.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45270746386.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>35406425213.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>38573736928.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>2425487.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28048022771.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>37602859073.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>54291307163.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>36990240076.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27480639674.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40970872688.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>40507424906.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34674358966.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16750512130.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>60540757976.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>91809295209.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>103471299057.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>150175664024.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22394862027.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>50203889627.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>48125991677.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>98285953090.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>88916253311.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>93703413309.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>116819452780.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>113484476870.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>6947724000</v>
+      </c>
+      <c r="C3">
         <v>14400684000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12477045121</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25128685908</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>35231748000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15291324000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21609979000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>21699330000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25915141000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28995009000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16069940647</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13965755468</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22916818432</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16841627160</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>23181651344</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27031947803.81</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14118536893.62</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14621670160.16</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14464664615.39</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>32401918922.67</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>25161797162.27</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>19616404669.02</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6962314653.35</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2367740</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25049</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3133969974.23</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4611983715.52</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12341171825.59</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8598155818.13</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7073424274.51</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14743089403.38</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7210886983.82</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3762624169.2</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>10920851723.17</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5571424630.16</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>8139707446.55</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>13361744708.47</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22375849848.92</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6720400046.8</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9890394219.79</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3096467018.17</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>14428636320.14</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9875950034.69</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11306439997.17</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3401193476.55</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8670305967.07</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1876600</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>968400</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>11706100</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10215700</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>11518200</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4835000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2355600</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9466400</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7644900</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4663800</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1436000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3198100</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3025000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2000500</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1623700</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4044400</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3695800</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2650600</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1183200</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6794500</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6792300</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7624500</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>52500</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>13153600</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>13402100</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>93700</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>400</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1362500</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>35000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>501400</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2600</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>45556000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>55631900</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>7500</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4900</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>851000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>850000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>827000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>313000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>9850000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>9766000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3246000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2907000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>56360006000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>27518000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>39686497000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23958,54 +24252,55 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24056,313 +24351,317 @@
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>29563577000.0</v>
+      </c>
+      <c r="C6">
         <v>31930456000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>47414391485.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2989078283.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7610113000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13926723000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>30788074000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>38395640000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11152729000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23932164000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14011060879.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-116266996446.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>126194428790.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>16077448016.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2163925251.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3501556987.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>15370111659.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15936767591.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14542829427.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5403822863.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1213993677.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9864321173.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3167311715.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1265650.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1872447.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5741839523.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-9554836302.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-16688448090.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>17783694228.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9509600402.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-13490233014.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>463447782.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4272945010.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>17923846836.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-43790245846.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-31268537233.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-11539754434.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-46704364967.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>127780801997.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-27809027600.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2543981799.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-50159961413.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>9369699779.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-4787159998.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-24712558906.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3334975910.0</v>
       </c>
-      <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>193</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>9558836060.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1658752070.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11732709650.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7670923650.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6793802220.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>988127370.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>505292700.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2865786390.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16895132510.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16398694870.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15901209450.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6400.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>704400.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>704320.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>704130.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1450.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1060.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1160.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>320.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2380.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1100.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>750.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -24386,54 +24685,55 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24484,54 +24784,55 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -24582,54 +24883,55 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24680,68 +24982,67 @@
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -24755,51 +25056,53 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -24818,126 +25121,127 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>10590204170.0</v>
       </c>
       <c r="N12">
+        <v>10590204170.0</v>
+      </c>
+      <c r="O12">
         <v>-2632006131.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-15746156279.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-630981.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-491707.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-712183.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>51032.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2304530.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>645880.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>436968.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-498844.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6140960.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1892183.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2132737.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-1654086.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1430607.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11079662.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-1629627.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-359041.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -24956,54 +25260,55 @@
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25054,520 +25359,528 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>22158680000.0</v>
+      </c>
+      <c r="C14">
         <v>41549923000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5722681377.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24213519212.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>25913125000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25385713000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24976892105.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24518424306.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24009942109.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>61878770.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>43852388.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>23632193264.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1544591.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25175260.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9299165.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1952914.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8016631.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8236915.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1769773.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>1760952.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1802954.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1786537.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4595951.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2985363.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2164123.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2725879.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>40643776.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>350033864.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>551269560.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>537880000.0</v>
       </c>
-      <c r="AS14"/>
-      <c r="AT14">
+      <c r="AT14"/>
+      <c r="AU14">
         <v>625075717.0</v>
       </c>
-      <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>44779379.65</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>18248175.61</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>1289800.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>2715900.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>1348500.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>3883900.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>3183000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>3244000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>30456500000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>30457000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>30456500000.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>306753815000.0</v>
+      </c>
+      <c r="C16">
         <v>277190238000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>245259782265.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>197845390780.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>194856312000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>187246199000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>201172922000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>170384848000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>131989208000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>120836479000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>96904315425.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>110915376304.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>227182372750.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>100987943960.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>84910495944.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>87350304089.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>83848747102.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>68478635443.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>52541867852.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>38652929846.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>44056752709.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>45270746386.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>35406425213.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2585343.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>33789862294.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>28048022771.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>37602859073.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>54773934304.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>36990240076.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>27480639674.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>40970872688.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>38947303976.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>34674358966.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>16750512130.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>60540757976.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>91931544623.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>103471299057.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>150175664024.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>22394862027.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>50669973476.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>48125991677.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>98285953090.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>88916253311.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>92106893874.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>116819452780.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>113484476870.21</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25618,318 +25931,324 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>29631477000.0</v>
+      </c>
+      <c r="C18">
         <v>31998355000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>47254362630.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18305536124.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7610113000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>34044277000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>30788074000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>21920640000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>23812729000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>23932164000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12988039121.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>39246103554.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>27194428790.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19618487340.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5820661306.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15229774065.81</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-14118536893.62</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14596494900.16</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-14455365450.39</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-32401918922.67</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-25153780531.27</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-19608167754.02</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6962314653.35</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>-3133969974.23</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4611983715.52</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12336575874.59</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8595170455.13</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7073424274.51</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-14743089403.38</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-7170243207.82</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-3762624169.2</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-10920851723.17</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-5571424630.16</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-8139707446.55</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-13361744708.47</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-22375849848.92</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-6720400046.8</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-9890394219.79</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-2746433154.17</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-14428636320.14</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-9324680474.69</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-10768559998.17</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3401193476.55</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-8045230250.07</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>205</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-12249117197.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-40864587501.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-35231748279.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-63262323793.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-21609978895.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5224330175.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-38575140708.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-28995009270.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-43069040647.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59925600000.0</v>
       </c>
       <c r="M19">
         <v>-59925600000.0</v>
       </c>
       <c r="N19">
         <v>-59925600000.0</v>
       </c>
       <c r="O19">
         <v>-59925600000.0</v>
       </c>
       <c r="P19">
+        <v>-59925600000.0</v>
+      </c>
+      <c r="Q19">
         <v>-1703786.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-980078.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>50200.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1000109.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2209769.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1665712.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1083661.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-466638.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-262080.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-304420.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1927618.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-455671.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -25950,54 +26269,55 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26048,110 +26368,111 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-99000000000.0</v>
       </c>
       <c r="N21">
         <v>-99000000000.0</v>
       </c>
       <c r="O21">
         <v>-99000000000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>-99000000000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-9100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="Z21">
         <v>-1000000.0</v>
       </c>
       <c r="AA21">
         <v>-1000000.0</v>
       </c>
       <c r="AB21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AC21">
         <v>-3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AD21">
         <v>-1000000.0</v>
       </c>
       <c r="AE21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AF21">
         <v>-1750000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -26170,858 +26491,867 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>12827415000.0</v>
+      </c>
+      <c r="C22">
         <v>26870263000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>15482888644.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23975600650.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16726641545.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>27122650863.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20571300228.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>18682089393.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20400458000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>23938724000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>15956202608.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>18103230546.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>20414300105.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2838738950.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>17317137650.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11802173738.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>987921.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>260110.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>433846.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2419333.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1000995.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-370822.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1016575.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>-755639.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2065432.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>456641.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10621.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-10749390.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1687192.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-672396.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1203922.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-9266000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-813620.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1136848.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2863588.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-4810484.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1428027.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-2607908.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-4205329.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-7948008.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1779774.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1747320.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-699611.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1217927.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-491829.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22">
+      <c r="AV22"/>
+      <c r="AW22">
         <v>266400.0</v>
       </c>
-      <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>464100.0</v>
       </c>
-      <c r="BA22"/>
       <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>1287700.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6503500.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>166400.0</v>
       </c>
-      <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>298800.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>648300.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2933900.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1348700.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2305300.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>221400.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>475100.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>689700.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>285900.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>656400.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>628400.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1078900.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>725400.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>565900.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1270400.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22">
+      <c r="CB22"/>
+      <c r="CC22">
         <v>115200.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>438800.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1004000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2207000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>979000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1308000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1728000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1811000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>891000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1728000.0</v>
       </c>
-      <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-86458000.0</v>
       </c>
-      <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>-38575140708.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-28995009270.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-43069040647.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-6596043.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6608814.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-16173727160.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-23181651344.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18120926273.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-14080914481.14</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>813995581.24</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-14396561904.22</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-32397846301.55</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-25026007544.58</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-15061918699.91</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-6962314653.35</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>11957808685.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15318572160.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>27175576606.5</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12710330202.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13420425650.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>27066761385.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>23603090682.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5507985.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10165697654.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-54280979962.88</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-12987712765.54</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>19353514922.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>75743873149.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-8047302684.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>131208935.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>27903607287.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-281294349.75</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13751191622.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>17332002640.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>60295710698.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>27460940619.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14800.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5700.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2709800.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>700100.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>671300.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>612500.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>606500.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>227927930.0</v>
       </c>
       <c r="D24">
+        <v>227927930.0</v>
+      </c>
+      <c r="E24">
         <v>10103062371.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47971000000.0</v>
       </c>
       <c r="F24">
         <v>-47971000000.0</v>
       </c>
       <c r="G24">
+        <v>-47971000000.0</v>
+      </c>
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16475000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-1742889.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-56513100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>667900000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>43032.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>535034150.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>37622412.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>15435665741.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>68102711.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4072621.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>135789617.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4554485969.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>320593.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2808630.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>320593.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1228560401.55</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>760898438.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>39516748432.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2415926986.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-378398376.53</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>736042826.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>16001258946.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5348055247.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>16133365047.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3725365745.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1368138297.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>49783437.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>480308.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-112584.87</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>12352168.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-108076334.33</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-145595072.36</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2691642229.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>222906519.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>109381287.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>98700.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>450500.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>483200.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>1593105000.0</v>
+      </c>
+      <c r="C25">
         <v>-22021147000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38525837730.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-4162537117.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>42841861000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>49335601000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>52398053000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>43619970000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3414287000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3602736000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-11875114945.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10590204170.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5687005008.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2776860180.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-17360990038.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-23632193264.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-987921.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-25435370.49</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-9733011.38</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2419333.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7015636.21</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-7866093.85</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1016575.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>-2065432.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-456641.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-4606572.05</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7764026.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1687192.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>672396.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-41847698.84</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9266000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>813620.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1136848.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2863588.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4810484.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1428027.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2607908.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4205329.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-342085856.78</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1779774.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-549522240.38</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-537180388.87</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1217927.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-624583888.24</v>
       </c>
-      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -27072,54 +27402,55 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27170,710 +27501,720 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>-67899000.0</v>
       </c>
       <c r="C28">
+        <v>-67899000.0</v>
+      </c>
+      <c r="D28">
         <v>-67899069.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-172916961.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-86458000.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>-99000000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>99000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99000000000.0</v>
       </c>
       <c r="O28">
         <v>-99000000000.0</v>
       </c>
       <c r="P28">
+        <v>-99000000000.0</v>
+      </c>
+      <c r="Q28">
         <v>18120926273.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>0.0</v>
       </c>
-      <c r="S28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T28"/>
       <c r="U28">
         <v>0.0</v>
       </c>
-      <c r="V28"/>
+      <c r="V28">
+        <v>0.0</v>
+      </c>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>-9100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-11958808685.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-15319572160.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-49343032760.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-6649353661.91</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-13379201069.23</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-27313361619.62</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-29464091569.24</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>63180560201.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-16723065300.77</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-78000298082.88</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-22961117020.54</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-19226818300.31</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-72061764770.64</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>83999908870.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-9461432327.47</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-28067038709.82</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-28558247583.35</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-9379620770.15</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-17742519995.56</v>
       </c>
-      <c r="AS28">
-[...1 lines deleted...]
-      </c>
       <c r="AT28">
+        <v>-60321601125.28</v>
+      </c>
+      <c r="AU28">
         <v>-27439564416.47</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>307500.0</v>
       </c>
-      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>2091600.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>500000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>250000.0</v>
       </c>
-      <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>28616100.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>31500000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>36579200000.0</v>
+      </c>
+      <c r="C29">
         <v>46399039000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>59731407751.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44026582745.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42841861000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>49335601000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>52398053000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>43619970000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49727870000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>52927173000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29057979768.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>53211859022.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>50111247222.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2776860180.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17360990038.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11802173738.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2040805.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25175260.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9299165.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1838111.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8016631.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8236915.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>254354.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7393460.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2897496.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1735649.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>589092.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4595951.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2985363.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2221688.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1694442.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>40643776.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>22100.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>4638100.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2469600.0</v>
       </c>
-      <c r="AJ29"/>
-      <c r="AK29">
+      <c r="AK29"/>
+      <c r="AL29">
         <v>8268100.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6523200.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3263200.0</v>
       </c>
-      <c r="AN29"/>
-      <c r="AO29">
+      <c r="AO29"/>
+      <c r="AP29">
         <v>350033864.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>2840700.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>551269560.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>537880000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7241800.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>625075717.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>2104800.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1783900.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>10081700.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>9371100.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>10051000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>7620500.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>5325600.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>38053700.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>30075300.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>23537800.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>3697700.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>8538300.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5639200.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1659700.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2646100.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9143200.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>7003000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>5302500.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>5278700.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>4435400.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>3433800.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>7515900.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>4519500.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>10049400.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>4694500.0</v>
       </c>
-      <c r="BT29"/>
       <c r="BU29"/>
-      <c r="BV29">
+      <c r="BV29"/>
+      <c r="BW29">
         <v>5083200.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>2490900.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>6581200.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>8579500.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>2956600.0</v>
       </c>
-      <c r="CA29"/>
-      <c r="CB29">
+      <c r="CB29"/>
+      <c r="CC29">
         <v>1967300.0</v>
       </c>
-      <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>4999000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1958000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>3721000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1086000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>10737000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3691000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>4431000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>3572000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>26391357000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>58926000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>38127531000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>42958000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>32619000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-6947724000.0</v>
+      </c>
+      <c r="C30">
         <v>-14400684000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12249117197.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-40864587501.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-35231748000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-63262324000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-21609979000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5224330000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-38575141000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-28995009000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-43069040647.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-70478855468.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-22916818432.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-16173727160.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-23181651344.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-26421628941.14</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14080914481.14</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>813995581.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14396561904.22</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-32397846301.55</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-25026007544.58</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-15061918699.91</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6962314653.35</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>440900.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-25049.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4362530375.79</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3851085277.41</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>27175576606.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6182228831.8</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-7451822651.04</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-14007046577.21</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8790371962.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1585431078.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5212513324.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1846058884.4</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6771569148.72</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-13311961271.31</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-22375369540.5</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-6720512631.67</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-9878042051.58</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-3204543352.5</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-14574231392.49</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7184307805.63</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-11306439997.17</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3178286957.3</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8560924679.95</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>28200.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4352400.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3012700.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1865400.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>552200.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>475800.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>200800.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>683000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>436000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>3275000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>7832000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>