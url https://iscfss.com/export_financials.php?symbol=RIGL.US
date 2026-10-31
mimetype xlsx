--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2059,51 +2062,53 @@
         <v>25000.0</v>
       </c>
       <c r="W15">
         <v>20000.0</v>
       </c>
       <c r="X15">
         <v>15000.0</v>
       </c>
       <c r="Y15">
         <v>46000.0</v>
       </c>
       <c r="Z15">
         <v>38000.0</v>
       </c>
       <c r="AA15">
         <v>37000.0</v>
       </c>
       <c r="AB15">
         <v>3000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>42</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1355000.0</v>
+      </c>
       <c r="C16">
         <v>27795000.0</v>
       </c>
       <c r="D16">
         <v>17039000.0</v>
       </c>
       <c r="E16">
         <v>13514000.0</v>
       </c>
       <c r="F16">
         <v>10511000.0</v>
       </c>
       <c r="G16">
         <v>3018000.0</v>
       </c>
       <c r="H16">
         <v>25288000.0</v>
       </c>
       <c r="I16">
         <v>1030000.0</v>
       </c>
       <c r="J16">
         <v>-284000.0</v>
       </c>
       <c r="K16">
@@ -3526,51 +3531,51 @@
       </c>
       <c r="W39">
         <v>2113000.0</v>
       </c>
       <c r="X39">
         <v>2326000.0</v>
       </c>
       <c r="Y39">
         <v>1894000.0</v>
       </c>
       <c r="Z39">
         <v>1965000.0</v>
       </c>
       <c r="AA39">
         <v>1026000.0</v>
       </c>
       <c r="AB39">
         <v>346000.0</v>
       </c>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>61620000.0</v>
+        <v>60265000.0</v>
       </c>
       <c r="C40">
         <v>24608000.0</v>
       </c>
       <c r="D40">
         <v>21165000.0</v>
       </c>
       <c r="E40">
         <v>28056000.0</v>
       </c>
       <c r="F40">
         <v>39356000.0</v>
       </c>
       <c r="G40">
         <v>25495000.0</v>
       </c>
       <c r="H40">
         <v>21500000.0</v>
       </c>
       <c r="I40">
         <v>20313000.0</v>
       </c>
       <c r="J40">
         <v>15701000.0</v>
       </c>
@@ -5142,701 +5147,707 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>4011000.0</v>
+      </c>
+      <c r="C2">
         <v>4486000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7191000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3846000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7290000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3954000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3339000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3815000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6130000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9276000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7142000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7999000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5240000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6295000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22508000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2721000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2155000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4614000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3795000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3144000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1689000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5095000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3707000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2283000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3414000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2207000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4152000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2661000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3777000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1179000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6391000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2641000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3342000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2623000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2636000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2193000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2066000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1178000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5563000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1518000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1506000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2424000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2763000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>689000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1096000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1136000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1613000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1018000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1896000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1157000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3903000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1025000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2121000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2138000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1697000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1388000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1912000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1922000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1556000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1275000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1461000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1272000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1403000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2990000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3049000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3701000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3154000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3504000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4498000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6790000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5984000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4851000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3020000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3588000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4320000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2512000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2366000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1743000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1957000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1452000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1544000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2537000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2497000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2738000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3185000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2323000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1945000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2483000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2544000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1401000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1378000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1344000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1031000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1718000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3460000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5021000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2706000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4283000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1952000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>745000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1355000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1258000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1314000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1017000.0</v>
       </c>
-      <c r="DA2"/>
       <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5901,52 +5912,53 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6011,402 +6023,404 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>-148000.0</v>
+      </c>
+      <c r="C5">
         <v>-128000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>181000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>95999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>10000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>8000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-15000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-25000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-27000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-153000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-286000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-438000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-416000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-102000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>46000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>78000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>23000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>36000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>43000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-24000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-25000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-49000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-87000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-82000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-19000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-29000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-18000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>53000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>49000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-44000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>25000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>17000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-7000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>16000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>42000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>38000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>47000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>129000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>78000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>82000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>106000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>37000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>25000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>6000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-22000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>60000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>35000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-38000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>48000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000.0</v>
       </c>
       <c r="BO5">
         <v>-12000.0</v>
       </c>
       <c r="BP5">
+        <v>-12000.0</v>
+      </c>
+      <c r="BQ5">
         <v>18000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>46000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>141000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>396000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-12000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>22000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>550000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>198000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>115000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>52000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>12000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>13000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>4000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-121000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-132000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-118000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-105000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-147000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-250000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-276000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-288000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-455000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-143000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-213000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-262000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-338000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-513000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-773000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-1070000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1452000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1957000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-2408000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-3012000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-3828000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-4931000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-5790000.0</v>
       </c>
-      <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6450,188 +6464,193 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7">
+        <v>714000.0</v>
+      </c>
+      <c r="C7">
         <v>864000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1009000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1150000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1231000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1320000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>285000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>466000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>639000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>809000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>977000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1139000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1094000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1251000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2105000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3314000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5811000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>8296000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>10651000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>12888000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15075000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>17213000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>19272000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>21263000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23303000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>25085000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>26502000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>28434000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>30088000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>31705000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6663,116 +6682,119 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8">
         <v>18000.0</v>
       </c>
       <c r="C8">
         <v>18000.0</v>
       </c>
       <c r="D8">
         <v>18000.0</v>
       </c>
       <c r="E8">
         <v>18000.0</v>
       </c>
       <c r="F8">
         <v>18000.0</v>
       </c>
       <c r="G8">
         <v>18000.0</v>
       </c>
       <c r="H8">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="I8">
         <v>17000.0</v>
       </c>
       <c r="J8">
-        <v>175000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="K8">
         <v>175000.0</v>
       </c>
       <c r="L8">
         <v>175000.0</v>
       </c>
       <c r="M8">
         <v>175000.0</v>
       </c>
       <c r="N8">
-        <v>174000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="O8">
         <v>174000.0</v>
       </c>
       <c r="P8">
-        <v>173000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="Q8">
         <v>173000.0</v>
       </c>
       <c r="R8">
-        <v>172000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="S8">
         <v>172000.0</v>
       </c>
       <c r="T8">
-        <v>171000.0</v>
+        <v>172000.0</v>
       </c>
       <c r="U8">
         <v>171000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>171000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6813,574 +6835,579 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1374330000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1371591000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1368822000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1364139000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1361411000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1358373000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1354190000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1350736000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1348225000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1344601000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1339833000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1337519000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1335556000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1333237000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1329852000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1327735000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1325618000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1322070000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1319068000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1315894000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1312246000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1242985000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1239435000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1169032000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1164823000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1160163000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1115807000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1111107000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1096215000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1084422000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1082980000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1075251000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1073339000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1070418000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1068347000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1064656000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1062571000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1059778000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1057390000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1055599000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1053536000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1050967000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1049174000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>909401000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>904960000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>901065000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>897479000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>893535000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>890243000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>60816000.0</v>
+      </c>
+      <c r="C10">
         <v>24411000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>40580000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48534000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53407000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>45728000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56746000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51692000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36053000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>25574000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32786000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>45414000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>48812000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>40285000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24459000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29866000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27201000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>24679000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18890000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>30403000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>84823000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>20047000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30373000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>36567000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36469000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>45225000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22521000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>39093000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>44229000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>74696000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>76322000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>61486000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>65078000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>40125000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>38290000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>25879000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>32591000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>40144000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17632000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25950000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>24946000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>14269000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>43456000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>38577000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17290000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>42718000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15203000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>12814000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>23882000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>14910000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>20854000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>16031000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>21868000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>34159000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>33484000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>26801000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>26151000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>22033000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>18633000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>18682000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>42952000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>25706000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8877000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>22058000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>32229000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>15389000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>14717000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>94745000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>23579000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>36729000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>46005000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>57718000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>49057000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>102596000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>44503000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>38769000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>66423000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>43166000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>47727000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>55421000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>62228000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>65286000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>76779000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>91756000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>10324000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>12910000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10495000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>5615000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>7812000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>42178000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>9621000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>24067000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>58092000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>21433000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>26535000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>36268000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>20077000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>29473000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>11488000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>11106000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6514000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>21143000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>49030000.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7445,1578 +7472,1594 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>95329000.0</v>
+      </c>
+      <c r="C12">
         <v>146684000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>154955000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>137143000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>108379000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>77099000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>77321000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>61114000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>49102000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>49550000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>56933000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>62351000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>64357000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>58662000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>58206000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>81642000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>89166000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>107519000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>124967000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>143146000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>153387000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>39345000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>57327000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>72812000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>92497000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>95926000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>98078000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>107480000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>112377000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>127923000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>128537000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>115637000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>134992000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>94300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>115751000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>68076000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>82302000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>98141000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>74766000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>85255000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>94940000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>103632000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>126276000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>134350000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>143942000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>161155000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>143159000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>157672000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>176030000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>195384000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>211975000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>230882000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>251641000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>272450000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>298241000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>183895000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>202639000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>223300000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>247640000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>265682000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>279097000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>155546000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>177295000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>167535000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>187458000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>109549000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>133318000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>156078000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>79945000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>104811000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>134477000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>160358000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>185001000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>209670000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>108296000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>112500000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>126451000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>88599000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>104471000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>115012000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>122240000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>128367000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>138196000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>127923000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>60092000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>70515000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>71427000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>71600000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>82345000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>93811000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>46500000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>56853000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>58092000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>22184000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>27291000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>36518000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>45651000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>57535000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>33415000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>37331000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>41337000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>46552000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>52994000.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
         <v>18000.0</v>
       </c>
       <c r="C13">
         <v>18000.0</v>
       </c>
       <c r="D13">
         <v>18000.0</v>
       </c>
       <c r="E13">
         <v>18000.0</v>
       </c>
       <c r="F13">
         <v>18000.0</v>
       </c>
       <c r="G13">
         <v>18000.0</v>
       </c>
       <c r="H13">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="I13">
         <v>17000.0</v>
       </c>
       <c r="J13">
+        <v>17000.0</v>
+      </c>
+      <c r="K13">
         <v>175000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="M13">
         <v>175000.0</v>
       </c>
       <c r="N13">
-        <v>174000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="O13">
         <v>174000.0</v>
       </c>
       <c r="P13">
-        <v>173000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="Q13">
         <v>173000.0</v>
       </c>
       <c r="R13">
-        <v>172000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="S13">
         <v>172000.0</v>
       </c>
       <c r="T13">
-        <v>171000.0</v>
+        <v>172000.0</v>
       </c>
       <c r="U13">
         <v>171000.0</v>
       </c>
       <c r="V13">
+        <v>171000.0</v>
+      </c>
+      <c r="W13">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="X13">
         <v>169000.0</v>
       </c>
       <c r="Y13">
         <v>169000.0</v>
       </c>
       <c r="Z13">
         <v>169000.0</v>
       </c>
       <c r="AA13">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="AB13">
         <v>168000.0</v>
       </c>
       <c r="AC13">
         <v>168000.0</v>
       </c>
       <c r="AD13">
-        <v>167000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="AE13">
         <v>167000.0</v>
       </c>
       <c r="AF13">
-        <v>166000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="AG13">
         <v>166000.0</v>
       </c>
       <c r="AH13">
+        <v>166000.0</v>
+      </c>
+      <c r="AI13">
         <v>148000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>147000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>125000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>124000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>123000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>100000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>99000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="AQ13">
         <v>91000.0</v>
       </c>
       <c r="AR13">
+        <v>91000.0</v>
+      </c>
+      <c r="AS13">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="AT13">
         <v>88000.0</v>
       </c>
       <c r="AU13">
         <v>88000.0</v>
       </c>
       <c r="AV13">
         <v>88000.0</v>
       </c>
       <c r="AW13">
         <v>88000.0</v>
       </c>
       <c r="AX13">
         <v>88000.0</v>
       </c>
       <c r="AY13">
         <v>88000.0</v>
       </c>
       <c r="AZ13">
-        <v>87000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="BA13">
         <v>87000.0</v>
       </c>
       <c r="BB13">
         <v>87000.0</v>
       </c>
       <c r="BC13">
         <v>87000.0</v>
       </c>
       <c r="BD13">
-        <v>72000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="BE13">
         <v>72000.0</v>
       </c>
       <c r="BF13">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="BG13">
         <v>71000.0</v>
       </c>
       <c r="BH13">
         <v>71000.0</v>
       </c>
       <c r="BI13">
         <v>71000.0</v>
       </c>
       <c r="BJ13">
-        <v>52000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="BK13">
         <v>52000.0</v>
       </c>
       <c r="BL13">
         <v>52000.0</v>
       </c>
       <c r="BM13">
         <v>52000.0</v>
       </c>
       <c r="BN13">
         <v>52000.0</v>
       </c>
       <c r="BO13">
         <v>52000.0</v>
       </c>
       <c r="BP13">
         <v>52000.0</v>
       </c>
       <c r="BQ13">
-        <v>37000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="BR13">
         <v>37000.0</v>
       </c>
       <c r="BS13">
         <v>37000.0</v>
       </c>
       <c r="BT13">
         <v>37000.0</v>
       </c>
       <c r="BU13">
         <v>37000.0</v>
       </c>
       <c r="BV13">
+        <v>37000.0</v>
+      </c>
+      <c r="BW13">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="BX13">
         <v>31000.0</v>
       </c>
       <c r="BY13">
         <v>31000.0</v>
       </c>
       <c r="BZ13">
-        <v>25000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="CA13">
         <v>25000.0</v>
       </c>
       <c r="CB13">
         <v>25000.0</v>
       </c>
       <c r="CC13">
         <v>25000.0</v>
       </c>
       <c r="CD13">
         <v>25000.0</v>
       </c>
       <c r="CE13">
         <v>25000.0</v>
       </c>
       <c r="CF13">
+        <v>25000.0</v>
+      </c>
+      <c r="CG13">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="CH13">
         <v>20000.0</v>
       </c>
       <c r="CI13">
         <v>20000.0</v>
       </c>
       <c r="CJ13">
+        <v>20000.0</v>
+      </c>
+      <c r="CK13">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="CL13">
         <v>18000.0</v>
       </c>
       <c r="CM13">
-        <v>15000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="CN13">
         <v>15000.0</v>
       </c>
       <c r="CO13">
+        <v>15000.0</v>
+      </c>
+      <c r="CP13">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="CQ13">
         <v>46000.0</v>
       </c>
       <c r="CR13">
         <v>46000.0</v>
       </c>
       <c r="CS13">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="CT13">
         <v>45000.0</v>
       </c>
       <c r="CU13">
-        <v>38000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="CV13">
         <v>38000.0</v>
       </c>
       <c r="CW13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="CX13">
         <v>37000.0</v>
       </c>
       <c r="CY13">
         <v>37000.0</v>
       </c>
       <c r="CZ13">
+        <v>37000.0</v>
+      </c>
+      <c r="DA13">
         <v>5000.0</v>
       </c>
-      <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>19570000.0</v>
+      </c>
+      <c r="C14">
         <v>19686000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18840000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>19156000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18162000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18169000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17986000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17648000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17549000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17520000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17447000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17436000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17356000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17356800.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17285600.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17283600.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17214700.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17177400.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17107100.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17088600.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>17019200.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17606900.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16903900.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16857000.0</v>
       </c>
       <c r="Z14">
         <v>16857000.0</v>
       </c>
       <c r="AA14">
+        <v>16857000.0</v>
+      </c>
+      <c r="AB14">
         <v>16762000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16761000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>16719000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>16717000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16762000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16646000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16158000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14711000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14425000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12463000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12250000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11360000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9898000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9545000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9250000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9056000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8904000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8851000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8814000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8779000.0</v>
       </c>
       <c r="AV14">
         <v>8779000.0</v>
       </c>
       <c r="AW14">
-        <v>8753000.0</v>
+        <v>8779000.0</v>
       </c>
       <c r="AX14">
         <v>8753000.0</v>
       </c>
       <c r="AY14">
-        <v>8743000.0</v>
+        <v>8753000.0</v>
       </c>
       <c r="AZ14">
         <v>8743000.0</v>
       </c>
       <c r="BA14">
-        <v>16091000.0</v>
+        <v>8743000.0</v>
       </c>
       <c r="BB14">
         <v>16091000.0</v>
       </c>
       <c r="BC14">
         <v>16091000.0</v>
       </c>
       <c r="BD14">
         <v>16091000.0</v>
       </c>
       <c r="BE14">
         <v>16091000.0</v>
       </c>
       <c r="BF14">
         <v>16091000.0</v>
       </c>
       <c r="BG14">
-        <v>23439000.0</v>
+        <v>16091000.0</v>
       </c>
       <c r="BH14">
         <v>23439000.0</v>
       </c>
       <c r="BI14">
         <v>23439000.0</v>
       </c>
       <c r="BJ14">
         <v>23439000.0</v>
       </c>
       <c r="BK14">
+        <v>23439000.0</v>
+      </c>
+      <c r="BL14">
         <v>52275000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>52769000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>52511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51964000.0</v>
       </c>
       <c r="BO14">
         <v>51964000.0</v>
       </c>
       <c r="BP14">
+        <v>51964000.0</v>
+      </c>
+      <c r="BQ14">
         <v>38135000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>36704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36699000.0</v>
       </c>
       <c r="BS14">
         <v>36699000.0</v>
       </c>
       <c r="BT14">
+        <v>36699000.0</v>
+      </c>
+      <c r="BU14">
         <v>36581000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>36505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34417000.0</v>
       </c>
       <c r="BW14">
         <v>34417000.0</v>
       </c>
       <c r="BX14">
+        <v>34417000.0</v>
+      </c>
+      <c r="BY14">
         <v>31030000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>28355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25184000.0</v>
       </c>
       <c r="CA14">
         <v>25184000.0</v>
       </c>
       <c r="CB14">
+        <v>25184000.0</v>
+      </c>
+      <c r="CC14">
         <v>24987000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>24842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24816000.0</v>
       </c>
       <c r="CE14">
         <v>24816000.0</v>
       </c>
       <c r="CF14">
+        <v>24816000.0</v>
+      </c>
+      <c r="CG14">
         <v>23235000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>19887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19713000.0</v>
       </c>
       <c r="CI14">
         <v>19713000.0</v>
       </c>
       <c r="CJ14">
+        <v>19713000.0</v>
+      </c>
+      <c r="CK14">
         <v>18386000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>18215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16047000.0</v>
       </c>
       <c r="CM14">
         <v>16047000.0</v>
       </c>
       <c r="CN14">
+        <v>16047000.0</v>
+      </c>
+      <c r="CO14">
         <v>14224000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5088000.0</v>
       </c>
       <c r="CQ14">
         <v>5088000.0</v>
       </c>
       <c r="CR14">
+        <v>5088000.0</v>
+      </c>
+      <c r="CS14">
         <v>5057000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>5037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4812000.0</v>
       </c>
       <c r="CU14">
         <v>4812000.0</v>
       </c>
       <c r="CV14">
+        <v>4812000.0</v>
+      </c>
+      <c r="CW14">
         <v>4168000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>457904.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>632412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34901.0</v>
       </c>
       <c r="CZ14">
         <v>34901.0</v>
       </c>
       <c r="DA14">
         <v>34901.0</v>
       </c>
       <c r="DB14">
         <v>34901.0</v>
       </c>
+      <c r="DC14">
+        <v>34901.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174000.0</v>
       </c>
       <c r="O15">
         <v>174000.0</v>
       </c>
       <c r="P15">
-        <v>173000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="Q15">
         <v>173000.0</v>
       </c>
       <c r="R15">
-        <v>172000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="S15">
         <v>172000.0</v>
       </c>
       <c r="T15">
-        <v>171000.0</v>
+        <v>172000.0</v>
       </c>
       <c r="U15">
         <v>171000.0</v>
       </c>
       <c r="V15">
+        <v>171000.0</v>
+      </c>
+      <c r="W15">
         <v>170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="X15">
         <v>169000.0</v>
       </c>
       <c r="Y15">
         <v>169000.0</v>
       </c>
       <c r="Z15">
         <v>169000.0</v>
       </c>
       <c r="AA15">
-        <v>168000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="AB15">
         <v>168000.0</v>
       </c>
       <c r="AC15">
         <v>168000.0</v>
       </c>
       <c r="AD15">
-        <v>167000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="AE15">
         <v>167000.0</v>
       </c>
       <c r="AF15">
-        <v>166000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="AG15">
         <v>166000.0</v>
       </c>
       <c r="AH15">
+        <v>166000.0</v>
+      </c>
+      <c r="AI15">
         <v>148000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>147000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>125000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>124000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>123000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>100000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>99000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="AQ15">
         <v>91000.0</v>
       </c>
       <c r="AR15">
+        <v>91000.0</v>
+      </c>
+      <c r="AS15">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="AT15">
         <v>88000.0</v>
       </c>
       <c r="AU15">
         <v>88000.0</v>
       </c>
       <c r="AV15">
         <v>88000.0</v>
       </c>
       <c r="AW15">
         <v>88000.0</v>
       </c>
       <c r="AX15">
         <v>88000.0</v>
       </c>
       <c r="AY15">
         <v>88000.0</v>
       </c>
       <c r="AZ15">
-        <v>87000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="BA15">
         <v>87000.0</v>
       </c>
       <c r="BB15">
         <v>87000.0</v>
       </c>
       <c r="BC15">
         <v>87000.0</v>
       </c>
       <c r="BD15">
-        <v>72000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="BE15">
         <v>72000.0</v>
       </c>
       <c r="BF15">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="BG15">
         <v>71000.0</v>
       </c>
       <c r="BH15">
         <v>71000.0</v>
       </c>
       <c r="BI15">
         <v>71000.0</v>
       </c>
       <c r="BJ15">
-        <v>52000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="BK15">
         <v>52000.0</v>
       </c>
       <c r="BL15">
         <v>52000.0</v>
       </c>
       <c r="BM15">
         <v>52000.0</v>
       </c>
       <c r="BN15">
         <v>52000.0</v>
       </c>
       <c r="BO15">
         <v>52000.0</v>
       </c>
       <c r="BP15">
         <v>52000.0</v>
       </c>
       <c r="BQ15">
-        <v>37000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="BR15">
         <v>37000.0</v>
       </c>
       <c r="BS15">
         <v>37000.0</v>
       </c>
       <c r="BT15">
         <v>37000.0</v>
       </c>
       <c r="BU15">
         <v>37000.0</v>
       </c>
       <c r="BV15">
+        <v>37000.0</v>
+      </c>
+      <c r="BW15">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="BX15">
         <v>31000.0</v>
       </c>
       <c r="BY15">
         <v>31000.0</v>
       </c>
       <c r="BZ15">
-        <v>25000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="CA15">
         <v>25000.0</v>
       </c>
       <c r="CB15">
         <v>25000.0</v>
       </c>
       <c r="CC15">
         <v>25000.0</v>
       </c>
       <c r="CD15">
         <v>25000.0</v>
       </c>
       <c r="CE15">
         <v>25000.0</v>
       </c>
       <c r="CF15">
+        <v>25000.0</v>
+      </c>
+      <c r="CG15">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="CH15">
         <v>20000.0</v>
       </c>
       <c r="CI15">
         <v>20000.0</v>
       </c>
       <c r="CJ15">
+        <v>20000.0</v>
+      </c>
+      <c r="CK15">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="CL15">
         <v>18000.0</v>
       </c>
       <c r="CM15">
-        <v>15000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="CN15">
         <v>15000.0</v>
       </c>
       <c r="CO15">
+        <v>15000.0</v>
+      </c>
+      <c r="CP15">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="CQ15">
         <v>46000.0</v>
       </c>
       <c r="CR15">
         <v>46000.0</v>
       </c>
       <c r="CS15">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="CT15">
         <v>45000.0</v>
       </c>
       <c r="CU15">
-        <v>38000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="CV15">
         <v>38000.0</v>
       </c>
       <c r="CW15">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="CX15">
         <v>37000.0</v>
       </c>
       <c r="CY15">
         <v>37000.0</v>
       </c>
-      <c r="CZ15"/>
+      <c r="CZ15">
+        <v>37000.0</v>
+      </c>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>42</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>27974000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>1355000.0</v>
       </c>
       <c r="E16">
+        <v>1355000.0</v>
+      </c>
+      <c r="F16">
         <v>30857000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1355000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>27795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355000.0</v>
       </c>
       <c r="I16">
         <v>1355000.0</v>
       </c>
       <c r="J16">
         <v>1355000.0</v>
       </c>
       <c r="K16">
+        <v>1355000.0</v>
+      </c>
+      <c r="L16">
         <v>17039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355000.0</v>
       </c>
       <c r="M16">
         <v>1355000.0</v>
       </c>
       <c r="N16">
+        <v>1355000.0</v>
+      </c>
+      <c r="O16">
         <v>15457000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13514000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1369000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1543000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2097000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10511000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3157000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5813000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3018000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3069000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3215000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2053000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>25288000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1587000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1362000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1532000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1030000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-284000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-1248000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2196000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-3127000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-3222000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-3167000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3760000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8593000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13427000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>18261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19335000.0</v>
       </c>
       <c r="AT16">
         <v>19335000.0</v>
       </c>
       <c r="AU16">
+        <v>19335000.0</v>
+      </c>
+      <c r="AV16">
         <v>-2803000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>666000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>531000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>397000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>262000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>129000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-134000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>105000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-549000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-755000.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>47283000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>100466000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-1061000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-1114000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>589000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>634000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3174000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>13909000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>10419000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5948000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>10164000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>1471000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3066000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>5143000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>7221000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13656000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>15567000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>8040000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>8260000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>8494000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3728000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>922000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1076000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1408000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2242000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3194000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>3525000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3775000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4061000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4027000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3778000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4425000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3264000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4632000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1257000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2153000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2370000.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9081,224 +9124,226 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>90000.0</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
         <v>249000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>178000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>90000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>517000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2058000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3584000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5096000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6543000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>7893000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>12989000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>19146000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>11813000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6111000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6570000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>7029000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7439000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>7752000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>8066000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>8379000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>8647000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>8825000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>9003000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>9180000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>9313000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>9356000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>9269000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9363,88 +9408,87 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -9488,161 +9532,164 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
+        <v>93878000.0</v>
+      </c>
+      <c r="C21">
         <v>24160000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24748000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>25336000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>25924000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26512000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>27687000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>28275000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28863000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13878000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14146000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14413000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14681000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14949000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -9686,733 +9733,740 @@
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
-      <c r="BJ21"/>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22">
+        <v>14367000.0</v>
+      </c>
+      <c r="C22">
         <v>11652000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11506000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20611000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10423000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4659000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6002000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4784000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8059000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6579000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5522000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6112000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10782000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11077000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9118000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7116000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6218000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6764000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6616000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7035000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6833000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6947000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1638000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2050000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1684000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1622000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1354000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1181000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1222000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1130000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>894000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>534000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>494000.0</v>
       </c>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT22">
         <v>1.0</v>
       </c>
       <c r="AU22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
         <v>1.0</v>
       </c>
-      <c r="AZ22">
-[...1 lines deleted...]
-      </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>520838000.0</v>
+      </c>
+      <c r="C23">
         <v>504608000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>513594000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>242534000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>206736000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>175972000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>163976000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>139419000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>128408000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>126519000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>117225000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>115324000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>117091000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>123612000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>134279000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>115609000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>128001000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>149074000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>167328000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>186518000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>201598000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>215993000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>110378000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>123058000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>138035000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>143363000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>147569000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>156061000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>156158000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>172784000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>139109000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>123169000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>141219000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>98813000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>119111000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>71250000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>85478000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>101326000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>78134000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>88641000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>99320000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>108280000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>131747000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>139170000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>148353000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>165689000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>154135000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>163219000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>182431000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>203290000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>226058000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>239537000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>261674000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>282939000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>310043000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>194316000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>214360000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>233911000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>257106000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>275865000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>289867000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>165669000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>186695000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>201004000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>195910000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>217145000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>140744000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>164295000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>88223000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>114026000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>143858000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>168577000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>194679000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>218031000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>115789000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>119684000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>134162000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>97447000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>113240000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>124374000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>131224000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>138466000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>147668000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>136019000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>68630000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>80383000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>78822000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>79477000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>90395000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>102285000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>55524000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>66493000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>67255000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>32676000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>44342000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>53831000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>64056000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>74159000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>46448000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>52875000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>54325000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>59397000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>64262000.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>14991000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>22482000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>29969000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>37452000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>44931000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>52408000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>59762000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>59692000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>44910000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>52373000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>59659000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>59574000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>59484000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>39448000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>39468000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>29835000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>29847000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>19914000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>19887000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19860000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>19844000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>19815000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>19836000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>19816000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9829000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>9810000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9789000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>24950000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -10456,244 +10510,247 @@
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24">
         <v>45000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>194000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>393000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>633000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>883000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1155000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1431000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1730000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2053000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1194000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>989000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>723000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>784000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>818000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1046000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1108000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1082000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1298000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1539000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1550000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1132000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>980000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1103000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1277000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>781000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>665000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>618000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>862000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1236000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1561000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1902000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1867000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2313000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2986000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>3465000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>3752000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>4243000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>4829000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>5580000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>5387000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>5761000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>5390000.0</v>
       </c>
-      <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>59574000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>59484000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>39448000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>39468000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>29835000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>29847000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>19914000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>19887000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19860000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>19844000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19815000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19836000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19816000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9829000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9810000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9789000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -10727,52 +10784,53 @@
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -10837,52 +10895,53 @@
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10947,445 +11006,451 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
+        <v>-20866000.0</v>
+      </c>
+      <c r="C28">
         <v>21309000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12723000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12346000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7637000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15338000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3219000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8536000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24278000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>34925000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27793000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15384000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11856000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>20450000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17094000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12916000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8445000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>13464000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11675000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2372000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-49888000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17010000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8714000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4532000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6650000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10311000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13791000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-870000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-14141000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-42991000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-76322000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-61486000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-65078000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-40125000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-38006000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-24631000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-30395000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-37017000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-14410000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-21719000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-19957000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8536000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-40451000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-31393000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-9399000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-34132000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-5934000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-12814000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-23882000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-14910000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-20854000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-16031000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-21868000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-34159000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-33484000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-26801000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-26151000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-22033000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-18633000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-18548000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-42637000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-25157000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-8077000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-20993000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-30895000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-13766000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-12773000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-92476000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-20981000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-33773000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-42613000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-55484000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-47048000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-100919000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-42729000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-36932000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-64226000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-40850000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-45376000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-52845000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-59432000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-62518000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-74577000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-89754000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-8056000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-10272000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-8393000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-3409000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-5414000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-39292000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-6126000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-20042000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-53430000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-16483000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-20834000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-29576000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-12908000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-22429000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-4074000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-3115000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2254000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-12745000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-39917000.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29">
+        <v>464658000.0</v>
+      </c>
+      <c r="C29">
         <v>444753000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>443774000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>177339000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>141747000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>78313000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>62968000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>45126000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29778000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28019000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>30958000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>27825000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31459000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35227000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25832000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19634000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26158000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>36645000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>50288000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>69557000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>87970000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>98142000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>53841000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>70791000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>83026000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>88328000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11421,595 +11486,602 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>56041000.0</v>
+      </c>
+      <c r="C30">
         <v>49945000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51763000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45925000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39907000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>41547000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>41615000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30575000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28904000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27512000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30550000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23546000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20819000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29366000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>40320000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15525000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17198000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15240000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15472000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14991000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17372000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>142195000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15973000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14631000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11727000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9660000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10111000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11552000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6933000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5614000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4077000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3273000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1620000.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>95000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>195000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>203000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>163000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>350000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>106000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5750000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
+      <c r="AX30"/>
       <c r="AY30">
         <v>5750000.0</v>
       </c>
-      <c r="AZ30"/>
+      <c r="AZ30">
+        <v>5750000.0</v>
+      </c>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>25000000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>100000000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>299000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>442000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>294000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>764000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1400000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1390000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1752000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1900000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2541000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1827000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1620000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1769000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2532000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>699000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>873000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1165000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1031000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1287000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1769000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>717000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1575000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>7678000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>107000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1763000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2529000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1153000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>3676000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>513000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1520000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>663000.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-42528000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-38938000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-28565000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-19834000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3677000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6798000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>30374000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>49670000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>68110000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>86594000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>44677000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>64030000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>78459000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>97362000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>74449000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>115266000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>127778000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>146646000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>111285000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>103473000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>123567000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>79807000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>100646000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>56167000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>69605000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>84081000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>55027000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>65943000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>73720000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>75452000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>91381000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>96406000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>101151000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>112148000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>128246000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>146850000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>165733000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>188327000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>208251000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>223402000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>245051000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>265311000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>289096000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>174804000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>195750000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>216580000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>236149000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>257964000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>272685000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
+      <c r="DC31"/>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32">
+        <v>89943000.0</v>
+      </c>
+      <c r="C32">
         <v>144535000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>140929000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>120527000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>88757000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>79934000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>71804000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>52155000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>36074000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>19288000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>45999000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>46751000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>56902000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>61454000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>50692000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>63175000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>65566000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>79713000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>90913000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>111822000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>124654000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>144736000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>48142000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>65656000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>78330000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>85160000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12045,1236 +12117,1245 @@
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
     </row>
-    <row r="33" spans="1:106">
+    <row r="33" spans="1:107">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>335537000.0</v>
+      </c>
+      <c r="C33">
         <v>270581000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>273428000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>27607000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31343000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>29409000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>28873000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>32952000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>33685000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>34033000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>17959000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>20300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>16166000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>16640000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18376000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5169000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>7480000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>10136000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>12861000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>15414000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>17400000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>19235000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>21395000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>23210000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>24945000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>27031000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>28564000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>30059000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>31654000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>33465000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2122000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2133000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2162000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2193000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1678000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1689000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1686000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1802000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1920000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2094000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2423000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2674000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2723000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2990000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2831000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3167000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3598000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4276000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4891000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>5462000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>5983000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>6524000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>7098000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>7534000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7585000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>7687000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>7987000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>7836000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>6873000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>7273000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>7298000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>7237000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>6769000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>6290000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>5799000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>4851000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4776000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>5151000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>5644000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>6028000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>5771000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>5182000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>5105000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4576000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>4659000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>4967000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>5121000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>5308000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>5226000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>5452000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>4898000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>5067000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>5072000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>4320000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>4469000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>4713000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>4583000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>4554000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>4500000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>4833000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>5411000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>6028000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>6650000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>6995000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>7479000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>14478000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>11193000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>10493000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>9915000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>10508000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>11054000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>10077000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>9579000.0</v>
       </c>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
+      <c r="DC33"/>
     </row>
-    <row r="34" spans="1:106">
+    <row r="34" spans="1:107">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
-[...1 lines deleted...]
-      </c>
+      <c r="F34"/>
       <c r="G34">
         <v>44981000.0</v>
       </c>
       <c r="H34">
-        <v>39981000.0</v>
+        <v>44981000.0</v>
       </c>
       <c r="I34">
         <v>39981000.0</v>
       </c>
       <c r="J34">
+        <v>39981000.0</v>
+      </c>
+      <c r="K34">
         <v>39982000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>39944000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>38760000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>41609000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>42867000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>43236000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>48710000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>46888000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>53204000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>52727000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>54365000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>48230000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>57533000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>5045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="Y34">
         <v>5000000.0</v>
       </c>
       <c r="Z34">
         <v>5000000.0</v>
       </c>
       <c r="AA34">
+        <v>5000000.0</v>
+      </c>
+      <c r="AB34">
         <v>5098000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
-      <c r="AD34">
+      <c r="AD34"/>
+      <c r="AE34">
         <v>24950000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
-      <c r="AG34">
-[...1 lines deleted...]
-      </c>
+      <c r="AG34"/>
       <c r="AH34">
         <v>38000.0</v>
       </c>
       <c r="AI34">
         <v>38000.0</v>
       </c>
       <c r="AJ34">
+        <v>38000.0</v>
+      </c>
+      <c r="AK34">
         <v>77000.0</v>
       </c>
-      <c r="AK34"/>
       <c r="AL34"/>
-      <c r="AM34">
+      <c r="AM34"/>
+      <c r="AN34">
         <v>2000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>8000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>15000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>21000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>27000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>33000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>39000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>46000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>51000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>57000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>63000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>69000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>74000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>80000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>85000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>91000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>96000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>102000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>107000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>112000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>117000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>123000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>128000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
+      <c r="DC34"/>
     </row>
-    <row r="35" spans="1:106">
+    <row r="35" spans="1:107">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
-        <v>15219000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="C35">
+        <v>15218999.0</v>
+      </c>
+      <c r="D35">
         <v>22877000.0</v>
       </c>
-      <c r="D35">
-[...1 lines deleted...]
-      </c>
       <c r="E35">
+        <v>30524999.0</v>
+      </c>
+      <c r="F35">
         <v>38166000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>90776000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>97389000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>99743000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>99673000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>84992000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>92602000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>98885000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>101183000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>102351000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>82684000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>88178000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>76723000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>83051000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>73400000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>77566000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>73944000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>85673000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>35511000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>37911000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>40065000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>33692000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>35542000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>56144000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>49487000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>51331000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1498000.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>287000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>216000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>128000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>77000.0</v>
       </c>
-      <c r="AK35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL35"/>
       <c r="AM35">
         <v>519000.0</v>
       </c>
       <c r="AN35">
+        <v>519000.0</v>
+      </c>
+      <c r="AO35">
         <v>2066000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3599000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>5117000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>6570000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>7926000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>13028000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>19192000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>11864000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>6168000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>6633000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>7098000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>7513000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>7832000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>8151000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>8470000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>8743000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>8927000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>9110000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>9292000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>9430000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>9479000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>9397000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>9316000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>9238000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>9200000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>9175000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>9209000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>13104000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>13677000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>17141000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>17357000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>15542000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>15497000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>16108000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>16656000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>17495000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>17238000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>16537000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>15762000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>14773000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>14207000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>13133000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>14497000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>15433000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>16998000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>18853000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>20728000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>15103000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>10689000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>9318000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>8305000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>7497000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>6725000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>5723000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>4753000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>4531000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>4752000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>5229000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>6266000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>7345000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>8520000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>7000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>6870000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>7196000.0</v>
       </c>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
+      <c r="DC35"/>
     </row>
-    <row r="36" spans="1:106">
+    <row r="36" spans="1:107">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
+        <v>2944000.0</v>
+      </c>
+      <c r="C36">
         <v>2357000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1908000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1167000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4184000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1516000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1435000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4761000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4735000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4318000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3055000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4956000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>541000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>542000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>640000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>484000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>403000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>464000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>974000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>935000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>840000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>818000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>824000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>820000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>653000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>661000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>696000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>695000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>713000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>729000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>735000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>652000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>678000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>754000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>803000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>770000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>704000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>730000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>764000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>800000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>842000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1064000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1110000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1173000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1021000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1061000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1089000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1414000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1461000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1484000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1528000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1586000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1644000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1701000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1759000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1826000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1875000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1932000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1991000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2050000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2130000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2290000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2235000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2291000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>2370000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2425000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2485000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>2546000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2698000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>2770000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2204000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1984000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2024000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>2061000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>2099000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2137000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>2175000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>2214000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>2251000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2289000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1520000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1590000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1615000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1657000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1689000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1727000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1770000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1710000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1772000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1804000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1867000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>2095000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>2150000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>2245000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>2273000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>1814000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>1669000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1580000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>1475000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>1455000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="CY36">
         <v>241000.0</v>
       </c>
-      <c r="CZ36"/>
+      <c r="CZ36">
+        <v>241000.0</v>
+      </c>
       <c r="DA36"/>
       <c r="DB36"/>
+      <c r="DC36"/>
     </row>
-    <row r="37" spans="1:106">
+    <row r="37" spans="1:107">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -13318,1609 +13399,1623 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
+      <c r="DC37"/>
     </row>
-    <row r="38" spans="1:106">
+    <row r="38" spans="1:107">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>542000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>640000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>484000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>403000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>464000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>974000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>935000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>840000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>818000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>824000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>820000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>653000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>661000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>696000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>695000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>713000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>729000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>735000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>652000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>678000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>754000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>803000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>770000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>704000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>730000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>764000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>800000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>842000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1064000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1110000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1173000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1021000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1061000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1089000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1414000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1461000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1484000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1528000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1586000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1644000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1701000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1759000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1826000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1875000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1932000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1991000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2050000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2130000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2290000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2235000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2291000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2370000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2425000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2485000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2546000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2698000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2770000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2204000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1984000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2024000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2061000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2099000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2137000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2175000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2214000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2251000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2289000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1520000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1590000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1615000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1657000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1689000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1727000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1770000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1710000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1772000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1804000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1867000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>2095000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>2150000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>2245000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>2273000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>1814000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>1669000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>1580000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>1475000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>1455000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>1463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="CY38">
         <v>241000.0</v>
       </c>
       <c r="CZ38">
+        <v>241000.0</v>
+      </c>
+      <c r="DA38">
         <v>231000.0</v>
       </c>
-      <c r="DA38"/>
       <c r="DB38"/>
+      <c r="DC38"/>
     </row>
-    <row r="39" spans="1:106">
+    <row r="39" spans="1:107">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
+        <v>19792000.0</v>
+      </c>
+      <c r="C39">
         <v>25746000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21942000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11248000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16684000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>23258000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10165000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9994000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8658000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8845000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6261000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3015000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4967000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7867000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8259000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6157000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7939000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9415000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7412000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5932000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6606000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8271000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>14045000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10355000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7182000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>9124000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>9462000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>11578000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7944000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9304000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6958000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1592000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1951000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4640000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3364000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2970000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2980000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2766000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2896000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2584000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1862000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1779000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2545000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1667000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1230000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1261000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1628000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1271000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1510000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>2444000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2350000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2131000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>5870000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2955000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>8434000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>2734000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3734000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2775000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2593000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2910000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3472000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2886000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2631000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2179000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2653000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2745000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2650000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>3066000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2634000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>3187000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>3610000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>3037000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>4573000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>3486000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2392000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1923000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1826000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2140000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2153000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2158000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2186000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2491000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>2573000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2156000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>2300000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>2623000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>2113000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>2450000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2385000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>2610000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2326000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1843000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1796000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1922000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>1894000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>2728000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>5449000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>3602000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>1965000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>1360000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1421000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>1248000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>1026000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>710000.0</v>
       </c>
-      <c r="DA39"/>
       <c r="DB39"/>
+      <c r="DC39"/>
     </row>
-    <row r="40" spans="1:106">
+    <row r="40" spans="1:107">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
+        <v>23481000.0</v>
+      </c>
+      <c r="C40">
         <v>54505000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>60265000.0</v>
+      </c>
+      <c r="E40">
         <v>60199000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>25611000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>46049000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>24608000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>48676000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>50525000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>47078000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>21165000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>38246000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>36962000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>23317000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>28056000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>39861000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>45446000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>44218000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>39356000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>43407000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>42821000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>28510000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>25495000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>20506000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>20077000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>19132000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21500000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>9237000.0</v>
+        <v>19503000.0</v>
       </c>
       <c r="AD40">
+        <v>16239000.0</v>
+      </c>
+      <c r="AE40">
         <v>16672000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>20313000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>17055000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>14023000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>16167000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>15701000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>12813000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>13807000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>16067000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>17025000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>19114000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>13623000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>13636000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>17606000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>12935000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>10841000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>11026000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>12412000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>9183000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>8169000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>6708000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>6391000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>7278000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>6351000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>7020000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>10507000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>8666000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>7191000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5855000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>9842000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>7013000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>5904000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>5220000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>9168000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>9949000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>11029000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>9994000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>13558000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>15692000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>13273000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>11051000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>16828000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>16449000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>12324000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>7219000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>10802000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>4596000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>3845000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>4438000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>4946000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>2863000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2776000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>2774000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>4513000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>3341000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3010000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2684000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>4424000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>2876000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>2312000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>2722000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>2175000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>2028000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1964000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>1865000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>3461000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>3707000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>6069000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>3668000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>1775000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>1507000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>1064000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>1250000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>1420000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>3602000.0</v>
       </c>
-      <c r="DA40"/>
       <c r="DB40"/>
+      <c r="DC40"/>
     </row>
-    <row r="41" spans="1:106">
+    <row r="41" spans="1:107">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>48710000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>52727000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>54365000.0</v>
       </c>
-      <c r="U41"/>
       <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>5045000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>5146000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>5000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>6558000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>6502000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>25176000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>26401000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>26381000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1498000.0</v>
       </c>
-      <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>287000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>216000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>128000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>77000.0</v>
       </c>
-      <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>519000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2066000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>3599000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>5117000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>6570000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>7926000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>13028000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>19192000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>11864000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>6168000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>6633000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7098000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>7513000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7832000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>8151000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>8470000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>8743000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>8927000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>9110000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>9292000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>9430000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>9479000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>9397000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>9316000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>9193000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8987000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>8782000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>8576000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>12221000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>12522000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>15710000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>15627000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>13489000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>14303000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>15119000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>15933000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>16711000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>16420000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15491000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>14654000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>13691000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>12909000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>11594000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>12947000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>14301000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>16018000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>17750000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>19451000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>14322000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>10024000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>8700000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>7443000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>6261000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>5164000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3821000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2886000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>2218000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1766000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1764000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>2514000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>3102000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>3691000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>1420000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>1483000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>1435000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>1387000.0</v>
       </c>
-      <c r="DA41"/>
       <c r="DB41"/>
+      <c r="DC41"/>
     </row>
-    <row r="42" spans="1:106">
+    <row r="42" spans="1:107">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
+        <v>1422649000.0</v>
+      </c>
+      <c r="C42">
         <v>1414394000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1414322000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1408601000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1400916000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1397170000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1393325000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1389742000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1386905000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1383956000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1378881000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1376293000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1374330000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1371591000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1368822000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1364139000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1361411000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1358373000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1354190000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1350736000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1348225000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1344601000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1339833000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1337519000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1335556000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1333237000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1329852000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1327735000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1325618000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1322070000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1319068000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1315894000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1312246000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1242985000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1239435000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1169032000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1164823000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1160163000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1115807000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1111107000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1096215000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1084422000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1082980000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1075251000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1073339000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1070418000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1068347000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1064656000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1062571000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1059778000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1057390000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1055599000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1053536000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1050967000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1049174000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>909401000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>904960000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>901065000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>897479000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>893535000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>890243000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>745440000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>741551000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>736979000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>732977000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>728402000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>723151000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>718469000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>613052000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>608489000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>605509000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>599128000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>592870000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>585721000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>451384000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>444602000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>441665000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>385028000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>382350000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>379105000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>373710000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>369882000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>366203000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>352590000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>270007000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>268453000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>264823000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>258775000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>255206000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>255612000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>196182000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>195135000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>185657000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>140563000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>140982000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>140386000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>140579000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>140293000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>109095000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>108956000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>109706000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>107888000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>108742000.0</v>
       </c>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
+      <c r="DC42"/>
     </row>
-    <row r="43" spans="1:106">
+    <row r="43" spans="1:107">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14985,88 +15080,87 @@
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
+      <c r="DC43"/>
     </row>
-    <row r="44" spans="1:106">
+    <row r="44" spans="1:107">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -15110,1586 +15204,1602 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
-      <c r="CZ44">
+      <c r="CZ44"/>
+      <c r="DA44">
         <v>25000.0</v>
       </c>
-      <c r="DA44"/>
       <c r="DB44"/>
+      <c r="DC44"/>
     </row>
-    <row r="45" spans="1:106">
+    <row r="45" spans="1:107">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45">
+        <v>647000.0</v>
+      </c>
+      <c r="C45">
         <v>785000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>920000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1104000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1235000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1381000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>599000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>504000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>675000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>852000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2730000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1198000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1212000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1417000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>13594000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4685000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>16560000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>18417000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>20571000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>22390000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>24292000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>26370000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>27868000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>29364000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>30941000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>32736000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1387000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1481000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1484000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1439000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>875000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>919000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>982000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1072000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1156000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1294000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1581000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1610000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1613000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1817000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1810000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2106000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2509000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2862000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3430000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3978000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>4455000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>4938000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>5454000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>5833000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>5826000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>5861000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>6112000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>5904000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>4882000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>5223000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>5168000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>4947000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>4534000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>3999000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>3429000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2426000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2291000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2605000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2946000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>3258000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3567000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3198000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3081000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2515000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>2560000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2830000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2946000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>3094000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>2975000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>3163000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>3378000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>3477000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>3457000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2663000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2780000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2986000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2813000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2844000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>2728000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>3029000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>3544000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>3933000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>4500000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>4750000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>5206000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>12664000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>9524000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>8913000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>8440000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>9053000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>9591000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>9836000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>9338000.0</v>
       </c>
-      <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
+      <c r="DC45"/>
     </row>
-    <row r="46" spans="1:106">
+    <row r="46" spans="1:107">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>647000.0</v>
+      </c>
+      <c r="C46">
         <v>785000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>920000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1104000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1235000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1381000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>338000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>504000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>675000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>852000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1026000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1198000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1212000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1417000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2787000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4685000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7077000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>9672000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11887000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>14479000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>16560000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>18417000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>20571000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>22390000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>24292000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>26370000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>27868000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>29364000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>30941000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>32736000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1387000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1481000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1484000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1439000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>875000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>919000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>982000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1072000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1156000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1294000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1581000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1610000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1613000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1817000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1810000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2106000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2509000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2862000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3430000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3978000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>4455000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4938000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5454000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5833000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5826000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5861000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>6112000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>5904000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>4882000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>5223000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>5168000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>4947000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>4534000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3999000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3429000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2426000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2291000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2605000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2946000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>3258000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3567000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3198000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3081000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>2515000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2560000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2830000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2946000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>3094000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2975000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>3163000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>3378000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>3477000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>3457000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2663000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2780000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>2986000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2813000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>2844000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>2728000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>3029000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>3544000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>3933000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>4500000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>4750000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>5206000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>12664000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>9524000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>8913000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>8440000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>9053000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>9591000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>9836000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>9338000.0</v>
       </c>
-      <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
+      <c r="DC46"/>
     </row>
-    <row r="47" spans="1:106">
+    <row r="47" spans="1:107">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>215000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>294000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>857000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1694000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1832000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2140000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11887000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>14479000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>16560000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2498000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2676000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2517000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2381000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2595000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2159000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1718000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1532000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1600000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1387000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1481000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1484000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1439000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>875000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>919000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>982000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1072000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1156000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1294000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1581000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1610000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1613000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1817000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1810000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2106000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2509000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2862000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3430000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3978000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>4455000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>4938000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>5454000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>5833000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5826000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5861000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>6112000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>5904000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>4882000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>5223000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>5168000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>4947000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>4534000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>3999000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>3429000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2426000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2291000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2605000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2946000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>3258000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3567000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3198000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3081000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>2515000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2560000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2830000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2946000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>3094000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2975000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>3163000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>3378000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>3477000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>3457000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>2663000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2780000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2986000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2813000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>2844000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>2728000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>3029000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>3544000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>3933000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>4500000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>4750000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>5206000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>12664000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>9524000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>8913000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>8440000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>9053000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>9591000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>9836000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>9338000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>9081000.0</v>
       </c>
-      <c r="DA47"/>
       <c r="DB47"/>
+      <c r="DC47"/>
     </row>
-    <row r="48" spans="1:106">
+    <row r="48" spans="1:107">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>-997097000.0</v>
+      </c>
+      <c r="C48">
         <v>-1014387000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1023041000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1291106000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1319006000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1378619000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1390065000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1404406000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1416827000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1415797000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1407550000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1408287000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1402595000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1395995000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1382459000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1383860000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1364823000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1351331000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1323886000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1301245000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1280293000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1266472000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1305972000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1286735000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1272561000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1254985000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1276228000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1259028000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1247538000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1226932000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1209334000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1212562000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1188796000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1163239000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1138854000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1112983000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1095323000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1076176000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1060862000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-1045272000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-1022643000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1009110000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-991646000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-978959000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-972287000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-958375000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-940182000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-917910000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-896968000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-871577000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-849274000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-832413000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-808589000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-785821000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-760247000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-734775000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-709319000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-684581000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-661407000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-635620000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-617689000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-596215000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-575434000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-558195000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-608628000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-635657000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-613324000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-588231000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-561580000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-531699000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-501777000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-468413000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-430722000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-396693000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-369431000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-350429000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-331485000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-312240000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-295159000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-279703000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-268321000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-265991000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-257522000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-248629000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-235723000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-223430000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-212266000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-197540000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-181404000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-169062000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-156011000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-144150000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-133080000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-122614000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-114814000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-106744000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-96602000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-86156000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-77784000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-71673000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-65454000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-58139000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-53979000.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
+      <c r="DC48"/>
     </row>
-    <row r="49" spans="1:106">
+    <row r="49" spans="1:107">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-1402595000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1395995000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1382459000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1383860000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1364823000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1351331000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1323886000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1301245000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1280293000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1266472000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1305972000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1286735000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1272561000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1254985000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1276228000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1259028000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1247538000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1226932000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1209334000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1212562000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1188796000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1163239000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1138854000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-1112983000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-1095323000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-1076176000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-1060862000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-1045272000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-1022643000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-1009110000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-991646000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-978959000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-972287000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-958375000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-940182000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-917910000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-896968000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-871577000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-849274000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-832413000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-808589000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-785821000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-760247000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-734775000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-709319000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-684581000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-661407000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-635620000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-617689000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
+      <c r="DC49"/>
     </row>
-    <row r="50" spans="1:106">
+    <row r="50" spans="1:107">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50">
+        <v>39236000.0</v>
+      </c>
+      <c r="C50">
         <v>29865000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>29812000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>29761000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>22361000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>14815000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7272000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>14780000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>7229000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>6755000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -16721,962 +16831,970 @@
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
+      <c r="DC50"/>
     </row>
-    <row r="51" spans="1:106">
+    <row r="51" spans="1:107">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>39950000.0</v>
+      </c>
+      <c r="C51">
         <v>45720000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>53303000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>60880000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>61044000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>61066000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>59965000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>60228000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>60331000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>60499000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>60579000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>60798000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>60668000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>60735000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>41553000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>42782000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>35646000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>38143000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>30565000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>32775000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>34935000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>37057000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>39087000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>41099000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>43119000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>34914000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>36312000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>38223000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>30088000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>31705000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>284000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1248000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2196000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3127000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3222000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4231000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4989000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>5733000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3005000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>7184000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>7891000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>8586000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>9269000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
-      <c r="BH51">
+      <c r="BH51"/>
+      <c r="BI51">
         <v>134000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>315000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>549000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>800000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1065000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1334000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1623000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1944000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2269000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2598000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2956000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>3392000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2234000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>2009000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1677000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1774000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1837000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>2197000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2316000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2351000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>2576000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>2796000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>2768000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>2202000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>2002000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>2268000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>2638000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>2102000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>2206000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>2398000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>2886000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>3495000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>4025000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>4662000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>4950000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>5701000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>6692000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>7169000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>7044000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>7414000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>7991000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>8768000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>8398000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>9113000.0</v>
       </c>
-      <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
+      <c r="DC51"/>
     </row>
-    <row r="52" spans="1:106">
+    <row r="52" spans="1:107">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
+        <v>39892000.0</v>
+      </c>
+      <c r="C52">
         <v>30501000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>30426000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>30355000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>22878000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>15271000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7557000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>466000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>639000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>15489000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7921000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>673000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>466000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>449000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1133000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3314000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5811000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>8296000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9892000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9574000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>9221000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>8917000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>8621000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>8334000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>8054000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>7780000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7272000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>14004000.0</v>
+        <v>7255000.0</v>
       </c>
       <c r="AD52">
+        <v>7002000.0</v>
+      </c>
+      <c r="AE52">
         <v>6755000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>284000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1248000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2196000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3127000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3222000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3167000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3112000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3058000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3005000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2953000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2902000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2852000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>2803000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>134000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>315000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>549000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>755000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>941000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>990000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1061000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1114000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1167000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>1226000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>1339000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>1040000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>1020000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>954000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>990000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1019000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1151000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1208000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>1269000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1278000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>1257000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1218000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1070000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>1022000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>1165000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>1361000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>1321000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>1541000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>1780000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>2024000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>2259000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>2464000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>2760000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>3083000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3388000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>3706000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>3704000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>3292000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>3171000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>3162000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>3188000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>3011000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>2952000.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
+      <c r="DC52"/>
     </row>
-    <row r="53" spans="1:106">
+    <row r="53" spans="1:107">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
+        <v>34513000.0</v>
+      </c>
+      <c r="C53">
         <v>122273000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>114375000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>88609000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>54972000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>31371000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>20575000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>9422000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>13049000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>23976000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>24147000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>16937000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>15545000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>18377000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>33747000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>51776000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>61965000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>82840000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>106077000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>112743000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>68564000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>19298000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>26954000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>36245000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>56028000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>50701000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>75557000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>68387000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>68148000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>53227000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>52215000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>54151000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>69914000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>54175000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>77461000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>42197000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>49711000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>57997000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>57134000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>59305000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>69994000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>89363000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>82820000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>95773000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>126652000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>118437000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>127956000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>144858000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>152148000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>180474000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>191121000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>214851000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>229773000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>238291000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>264757000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>157094000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>176488000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>201267000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>229007000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>247000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>236145000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>129840000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>168418000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>145477000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>155229000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>94160000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>118601000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>61333000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>56366000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>68082000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>88472000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>102640000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>135944000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>107074000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>63793000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>73731000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>60028000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>45433000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>56744000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>59591000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>60012000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>63081000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>61417000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>36167000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>49768000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>57605000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>60932000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>65985000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>74533000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>51633000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>36879000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>32786000.0</v>
       </c>
-      <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>751000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>756000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>250000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>25574000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>28062000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>21927000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>26225000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>34823000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>25409000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>3964000.0</v>
       </c>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
+      <c r="DC53"/>
     </row>
-    <row r="54" spans="1:106">
+    <row r="54" spans="1:107">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -17720,1395 +17838,1408 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
+      <c r="DC54"/>
     </row>
-    <row r="55" spans="1:106">
+    <row r="55" spans="1:107">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>521066000.0</v>
+      </c>
+      <c r="C55">
         <v>504608000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>513594000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>242534000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>206736000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>175972000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>163976000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>139419000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>128408000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>126519000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>117225000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>115324000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>117091000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>123612000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>134279000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>115609000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>128001000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>149074000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>167328000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>186518000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>201598000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>215993000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>110378000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>123058000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>138035000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>143363000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>147569000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>156061000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>156158000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>172784000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>139109000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>123169000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>141219000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>98813000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>119111000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>71250000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>85478000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>101326000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>78134000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>88641000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>99320000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>108280000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>131747000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>139170000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>148353000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>165689000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>154135000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>163219000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>182431000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>203290000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>226058000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>239537000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>261674000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>282939000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>310043000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>194316000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>214360000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>233911000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>257106000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>275865000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>289867000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>165669000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>186695000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>201004000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>195910000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>217145000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>140744000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>164295000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>88223000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>114026000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>143858000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>168577000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>194679000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>218031000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>115789000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>119684000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>134162000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>97447000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>113240000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>124374000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>131224000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>138466000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>147668000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>136019000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>68630000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>80383000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>78822000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>79477000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>90395000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>102285000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>55524000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>66493000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>67255000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>32676000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>44342000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>53831000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>64056000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>74159000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>46448000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>52875000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>54325000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>59397000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>64262000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>21454000.0</v>
       </c>
-      <c r="DA55"/>
       <c r="DB55"/>
+      <c r="DC55"/>
     </row>
-    <row r="56" spans="1:106">
+    <row r="56" spans="1:107">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>185529000.0</v>
+      </c>
+      <c r="C56">
         <v>234027000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>240166000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>214927000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>175393000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>146563000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>135103000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>106467000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>94723000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>92486000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>99266000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>95024000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>100925000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>106972000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>115903000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>110440000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>120521000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>138938000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>154467000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>171104000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>184198000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>196758000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>88983000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>99848000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>113090000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>116332000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>119005000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>126002000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>124504000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>139319000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>136987000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>121036000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>139057000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>96620000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>117433000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>69561000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>83792000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>99524000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>76214000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>86547000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>96897000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>105606000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>129024000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>136180000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>145522000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>162522000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>150537000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>158943000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>177540000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>197828000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>220075000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>233013000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>254576000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>275405000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>302458000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>186629000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>206373000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>226075000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>250233000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>268592000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>282569000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>158432000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>179926000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>194714000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>190111000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>212294000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>135968000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>159144000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>82579000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>107998000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>138087000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>163395000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>189574000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>213455000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>111130000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>114717000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>129041000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>92139000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>108014000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>118922000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>126326000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>133399000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>142596000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>131699000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>64161000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>75670000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>74239000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>74923000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>85895000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>97452000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>50113000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>60465000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>60605000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>25681000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>36863000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>39353000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>52863000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>63666000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>36533000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>42367000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>43271000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>49320000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>54683000.0</v>
       </c>
-      <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
+      <c r="DC56"/>
     </row>
-    <row r="57" spans="1:106">
+    <row r="57" spans="1:107">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>95358000.0</v>
+      </c>
+      <c r="C57">
         <v>89492000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>99237000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>94400000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>86636000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>66629000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>63299000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>54312000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>58649000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>73198000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>53267000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>48273000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>44023000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>45518000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>65211000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>47265000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>54955000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>59225000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>63554000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>59282000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>59544000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>52022000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>40841000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>34192000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>34760000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>31172000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>58212000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>31006000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>28380000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>26138000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>27734000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>19696000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>17365000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>18790000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>18337000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>15006000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>15873000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>17245000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>22588000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>20632000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>22001000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>27711000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>33796000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>34838000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>34174000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>34349000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>14025000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>10201000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>10065000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>7865000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>10294000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>8303000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>8472000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>9158000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>12204000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>10585000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>9500000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>8039000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>11527000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>8422000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>7785000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>7041000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>11326000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>12939000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>62302000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>115151000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>17773000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>20310000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>19527000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>19701000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>24151000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>22340000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>16364000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>11761000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>16112000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>8127000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>7362000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>8860000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>11238000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>10736000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>12798000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>20185000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>23647000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>15141000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>15620000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>14862000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>11418000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>7822000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>7712000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>7555000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>8054000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>9030000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>9280000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>10441000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>14370000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>16461000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>16257000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>15668000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>10162000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>10046000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>6864000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>7672000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>8056000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>7298000.0</v>
       </c>
-      <c r="DA57"/>
       <c r="DB57"/>
+      <c r="DC57"/>
     </row>
-    <row r="58" spans="1:106">
+    <row r="58" spans="1:107">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>95416000.0</v>
+      </c>
+      <c r="C58">
         <v>104711000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>122114000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>124925000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>124802000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>157405000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>160688000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>154055000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>158322000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>158190000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>145869000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>147158000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>145206000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>147869000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>147895000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>135443000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>131678000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>142276000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>136954000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>136848000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>133488000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>137695000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>76352000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>72103000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>74825000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>64864000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>93754000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>87150000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>77867000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>77469000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>29232000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>19696000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>17652000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>19006000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>18465000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>15083000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>15873000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>17245000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>23107000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>22698000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>25600000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>32828000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>40366000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>42764000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>47202000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>53541000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>25889000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>16369000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>16698000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>14963000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>17807000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>16135000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>16623000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>17628000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>20947000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>19512000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>18610000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>17331000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>20957000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>17901000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>17182000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>16357000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>20564000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>22100000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>71477000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>124360000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>30877000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>33987000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>36668000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>37058000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>39693000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>37837000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>32472000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>28417000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>33607000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>25365000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>23899000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>24622000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>26011000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>24943000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>25931000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>34682000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>39080000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>32139000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>34473000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>35590000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>26521000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>18511000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>17030000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>15860000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>15551000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>15755000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>15003000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>15194000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>18901000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>21213000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>21486000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>21934000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>17507000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>18566000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>13864000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>14542000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>15252000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>14075000.0</v>
       </c>
-      <c r="DA58"/>
       <c r="DB58"/>
+      <c r="DC58"/>
     </row>
-    <row r="59" spans="1:106">
+    <row r="59" spans="1:107">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -19152,449 +19283,453 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
+      <c r="DC59"/>
     </row>
-    <row r="60" spans="1:106">
+    <row r="60" spans="1:107">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>425422000.0</v>
+      </c>
+      <c r="C60">
         <v>399897000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>391480000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>117609000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>81934000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>18567000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3288000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-14636000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-29914000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-31671000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-28644000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-31834000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-28115000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-24257000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-13616000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-19834000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-3677000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>6798000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>30374000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>49670000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>68110000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>78298000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>34026000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>50955000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>63210000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>78499000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>53815000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>68911000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>78291000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>95315000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>109877000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>103473000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>123567000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>79807000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>100646000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>56167000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>69605000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>84081000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>55027000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>65943000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>73720000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>75452000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>91381000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>96406000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>101151000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>112148000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>128246000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>146850000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>165733000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>188327000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>208251000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>223402000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>245051000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>265311000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>289096000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>174804000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>195750000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>216580000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>236149000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>257964000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>272685000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>149312000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>166131000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>178884000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>124433000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>92785000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>109867000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>130308000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>51555000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>76968000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>104165000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>130740000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>162207000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>189614000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>82182000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>94319000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>110263000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>72825000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>87229000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>99431000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>105293000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>103784000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>108588000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>103880000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>34157000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>44793000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>52301000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>60966000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>73365000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>86425000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>39973000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>50738000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>52252000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>17482000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>25441000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>32618000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>42570000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>52225000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>28941000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>34309000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>40461000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>44855000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>49010000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>7379000.0</v>
       </c>
-      <c r="DA60"/>
       <c r="DB60"/>
+      <c r="DC60"/>
     </row>
-    <row r="61" spans="1:106">
+    <row r="61" spans="1:107">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -19638,105 +19773,108 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
-[...1 lines deleted...]
-      </c>
+      <c r="CL61"/>
       <c r="CM61">
         <v>-33000.0</v>
       </c>
       <c r="CN61">
         <v>-33000.0</v>
       </c>
       <c r="CO61">
         <v>-33000.0</v>
       </c>
-      <c r="CP61"/>
+      <c r="CP61">
+        <v>-33000.0</v>
+      </c>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
+      <c r="DC61"/>
     </row>
-    <row r="62" spans="1:106">
+    <row r="62" spans="1:107">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19801,50 +19939,51 @@
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
+      <c r="DC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19922,51 +20061,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>19621000.0</v>
       </c>
       <c r="C2">
         <v>18647000.0</v>
       </c>
       <c r="D2">
         <v>7110000.0</v>
       </c>
       <c r="E2">
         <v>1749000.0</v>
       </c>
       <c r="F2">
         <v>1083000.0</v>
       </c>
       <c r="G2">
         <v>895000.0</v>
       </c>
       <c r="H2">
         <v>906000.0</v>
       </c>
       <c r="I2">
         <v>287000.0</v>
       </c>
@@ -20008,51 +20147,51 @@
       </c>
       <c r="V2">
         <v>1150000.0</v>
       </c>
       <c r="W2">
         <v>59354000.0</v>
       </c>
       <c r="X2">
         <v>49218000.0</v>
       </c>
       <c r="Y2">
         <v>47935000.0</v>
       </c>
       <c r="Z2">
         <v>36136000.0</v>
       </c>
       <c r="AA2">
         <v>-7557000.0</v>
       </c>
       <c r="AB2">
         <v>-1906000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>2415000.0</v>
       </c>
       <c r="C3">
         <v>2228000.0</v>
       </c>
       <c r="D3">
         <v>1238000.0</v>
       </c>
       <c r="E3">
         <v>998000.0</v>
       </c>
       <c r="F3">
         <v>1162000.0</v>
       </c>
       <c r="G3">
         <v>706000.0</v>
       </c>
       <c r="H3">
         <v>683000.0</v>
       </c>
       <c r="I3">
         <v>594000.0</v>
       </c>
@@ -20071,106 +20210,106 @@
       <c r="N3">
         <v>2592000.0</v>
       </c>
       <c r="O3">
         <v>2433000.0</v>
       </c>
       <c r="P3">
         <v>1955000.0</v>
       </c>
       <c r="Q3">
         <v>1317000.0</v>
       </c>
       <c r="R3">
         <v>1403000.0</v>
       </c>
       <c r="S3">
         <v>1425000.0</v>
       </c>
       <c r="T3">
         <v>1344000.0</v>
       </c>
       <c r="U3">
         <v>1418000.0</v>
       </c>
       <c r="V3">
-        <v>1150000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="W3">
         <v>2373000.0</v>
       </c>
       <c r="X3">
         <v>3177000.0</v>
       </c>
       <c r="Y3">
         <v>5824000.0</v>
       </c>
       <c r="Z3">
         <v>6760000.0</v>
       </c>
       <c r="AA3">
         <v>7557000.0</v>
       </c>
       <c r="AB3">
         <v>1906000.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
         <v>129147000.0</v>
       </c>
       <c r="C5">
         <v>26284000.0</v>
       </c>
       <c r="D5">
         <v>-18219000.0</v>
       </c>
       <c r="E5">
         <v>-54866000.0</v>
       </c>
       <c r="F5">
         <v>-12449000.0</v>
       </c>
       <c r="G5">
         <v>-28391000.0</v>
       </c>
       <c r="H5">
         <v>-66559000.0</v>
       </c>
       <c r="I5">
         <v>-72683000.0</v>
       </c>
@@ -20189,74 +20328,74 @@
       <c r="N5">
         <v>-87790000.0</v>
       </c>
       <c r="O5">
         <v>-99377000.0</v>
       </c>
       <c r="P5">
         <v>-85948000.0</v>
       </c>
       <c r="Q5">
         <v>37981000.0</v>
       </c>
       <c r="R5">
         <v>-111437000.0</v>
       </c>
       <c r="S5">
         <v>-132275000.0</v>
       </c>
       <c r="T5">
         <v>-80871000.0</v>
       </c>
       <c r="U5">
         <v>-43047000.0</v>
       </c>
       <c r="V5">
-        <v>-47892000.0</v>
+        <v>-47922000.0</v>
       </c>
       <c r="W5">
         <v>-56867000.0</v>
       </c>
       <c r="X5">
         <v>-40827000.0</v>
       </c>
       <c r="Y5">
         <v>-37016000.0</v>
       </c>
       <c r="Z5">
         <v>-24960000.0</v>
       </c>
       <c r="AA5">
         <v>-25505000.0</v>
       </c>
       <c r="AB5">
         <v>-12080000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>131562000.0</v>
       </c>
       <c r="C6">
         <v>28512000.0</v>
       </c>
       <c r="D6">
         <v>-16981000.0</v>
       </c>
       <c r="E6">
         <v>-53868000.0</v>
       </c>
       <c r="F6">
         <v>-11287000.0</v>
       </c>
       <c r="G6">
         <v>-27685000.0</v>
       </c>
       <c r="H6">
         <v>-65876000.0</v>
       </c>
       <c r="I6">
         <v>-72089000.0</v>
       </c>
@@ -20298,115 +20437,115 @@
       </c>
       <c r="V6">
         <v>-46742000.0</v>
       </c>
       <c r="W6">
         <v>-54494000.0</v>
       </c>
       <c r="X6">
         <v>-37650000.0</v>
       </c>
       <c r="Y6">
         <v>-31192000.0</v>
       </c>
       <c r="Z6">
         <v>-18200000.0</v>
       </c>
       <c r="AA6">
         <v>-17948000.0</v>
       </c>
       <c r="AB6">
         <v>-10174000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
         <v>274661000.0</v>
       </c>
       <c r="C9">
         <v>160631000.0</v>
       </c>
       <c r="D9">
         <v>109772000.0</v>
       </c>
       <c r="E9">
         <v>118493000.0</v>
       </c>
       <c r="F9">
         <v>148153000.0</v>
       </c>
       <c r="G9">
         <v>107726000.0</v>
       </c>
       <c r="H9">
         <v>58382000.0</v>
       </c>
       <c r="I9">
         <v>44222000.0</v>
       </c>
@@ -20446,51 +20585,51 @@
       </c>
       <c r="V9">
         <v>16526000.0</v>
       </c>
       <c r="W9">
         <v>4733000.0</v>
       </c>
       <c r="X9">
         <v>11055000.0</v>
       </c>
       <c r="Y9">
         <v>15788000.0</v>
       </c>
       <c r="Z9">
         <v>15303000.0</v>
       </c>
       <c r="AA9">
         <v>20775000.0</v>
       </c>
       <c r="AB9">
         <v>10890000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>121827000.0</v>
       </c>
       <c r="C10">
         <v>18366000.0</v>
       </c>
       <c r="D10">
         <v>-25091000.0</v>
       </c>
       <c r="E10">
         <v>-58573000.0</v>
       </c>
       <c r="F10">
         <v>-17309000.0</v>
       </c>
       <c r="G10">
         <v>-29744000.0</v>
       </c>
       <c r="H10">
         <v>-66894000.0</v>
       </c>
       <c r="I10">
         <v>-70480000.0</v>
       </c>
@@ -20530,51 +20669,51 @@
       <c r="U10">
         <v>-37637000.0</v>
       </c>
       <c r="V10">
         <v>-45256000.0</v>
       </c>
       <c r="W10">
         <v>-56255000.0</v>
       </c>
       <c r="X10">
         <v>-41197000.0</v>
       </c>
       <c r="Y10">
         <v>-37030000.0</v>
       </c>
       <c r="Z10">
         <v>-23805000.0</v>
       </c>
       <c r="AA10">
         <v>-25360000.0</v>
       </c>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
         <v>-245197000.0</v>
       </c>
       <c r="C11">
         <v>881000.0</v>
       </c>
       <c r="D11">
         <v>2272000.0</v>
       </c>
       <c r="E11">
         <v>3023000.0</v>
       </c>
       <c r="F11">
         <v>605000.0</v>
       </c>
       <c r="G11">
         <v>647000.0</v>
       </c>
       <c r="H11">
         <v>-348000.0</v>
       </c>
       <c r="I11">
         <v>2203000.0</v>
       </c>
@@ -20604,51 +20743,51 @@
       </c>
       <c r="R11">
         <v>-93000.0</v>
       </c>
       <c r="S11">
         <v>-89000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>-612000.0</v>
       </c>
       <c r="X11">
         <v>370000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11">
         <v>286000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
         <v>7320000.0</v>
       </c>
       <c r="C12">
         <v>7918000.0</v>
       </c>
       <c r="D12">
         <v>6872000.0</v>
       </c>
       <c r="E12">
         <v>3707000.0</v>
       </c>
       <c r="F12">
         <v>4860000.0</v>
       </c>
       <c r="G12">
         <v>1353000.0</v>
       </c>
       <c r="H12">
         <v>335000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
@@ -20690,51 +20829,51 @@
       </c>
       <c r="V12">
         <v>276000.0</v>
       </c>
       <c r="W12">
         <v>324000.0</v>
       </c>
       <c r="X12">
         <v>575000.0</v>
       </c>
       <c r="Y12">
         <v>870000.0</v>
       </c>
       <c r="Z12">
         <v>802000.0</v>
       </c>
       <c r="AA12">
         <v>933000.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13">
         <v>3681000.0</v>
       </c>
       <c r="C13">
         <v>2092000.0</v>
       </c>
       <c r="D13">
         <v>2023000.0</v>
       </c>
       <c r="E13">
         <v>684000.0</v>
       </c>
       <c r="F13">
         <v>47000.0</v>
       </c>
       <c r="G13">
         <v>582000.0</v>
       </c>
       <c r="H13">
         <v>2532000.0</v>
       </c>
       <c r="I13">
         <v>2203000.0</v>
       </c>
@@ -20744,83 +20883,83 @@
       <c r="K13">
         <v>437000.0</v>
       </c>
       <c r="L13">
         <v>222000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
         <v>367024000.0</v>
       </c>
       <c r="C15">
         <v>17485000.0</v>
       </c>
       <c r="D15">
         <v>-25091000.0</v>
       </c>
       <c r="E15">
         <v>-58573000.0</v>
       </c>
       <c r="F15">
         <v>-17914000.0</v>
       </c>
       <c r="G15">
         <v>-29744000.0</v>
       </c>
       <c r="H15">
         <v>-66546000.0</v>
       </c>
       <c r="I15">
         <v>-70480000.0</v>
       </c>
@@ -20862,51 +21001,51 @@
       </c>
       <c r="V15">
         <v>-45256000.0</v>
       </c>
       <c r="W15">
         <v>-56255000.0</v>
       </c>
       <c r="X15">
         <v>-41197000.0</v>
       </c>
       <c r="Y15">
         <v>-37030000.0</v>
       </c>
       <c r="Z15">
         <v>-23805000.0</v>
       </c>
       <c r="AA15">
         <v>-25360000.0</v>
       </c>
       <c r="AB15">
         <v>-12366000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-58573000.0</v>
       </c>
       <c r="F16">
         <v>-17914000.0</v>
       </c>
       <c r="G16">
         <v>-29744000.0</v>
       </c>
       <c r="H16">
         <v>-66894000.0</v>
       </c>
       <c r="I16">
         <v>-70480000.0</v>
       </c>
       <c r="J16">
         <v>-77992000.0</v>
       </c>
       <c r="K16">
         <v>-69216000.0</v>
       </c>
@@ -20920,51 +21059,51 @@
         <v>-89027000.0</v>
       </c>
       <c r="O16">
         <v>-98840000.0</v>
       </c>
       <c r="P16">
         <v>-85973000.0</v>
       </c>
       <c r="Q16">
         <v>37890000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
         <v>367024000.0</v>
       </c>
       <c r="C17">
         <v>17485000.0</v>
       </c>
       <c r="D17">
         <v>-24427000.0</v>
       </c>
       <c r="E17">
         <v>-58573000.0</v>
       </c>
       <c r="F17">
         <v>-17914000.0</v>
       </c>
       <c r="G17">
         <v>-29744000.0</v>
       </c>
       <c r="H17">
         <v>-66894000.0</v>
       </c>
       <c r="I17">
         <v>-70480000.0</v>
       </c>
@@ -20982,51 +21121,51 @@
       </c>
       <c r="N17">
         <v>-89027000.0</v>
       </c>
       <c r="O17">
         <v>-98840000.0</v>
       </c>
       <c r="P17">
         <v>-85973000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>-3639000.0</v>
       </c>
       <c r="C18">
         <v>-5826000.0</v>
       </c>
       <c r="D18">
         <v>-4049000.0</v>
       </c>
       <c r="E18">
         <v>-3023000.0</v>
       </c>
       <c r="F18">
         <v>-4813000.0</v>
       </c>
       <c r="G18">
         <v>-771000.0</v>
       </c>
       <c r="H18">
         <v>2197000.0</v>
       </c>
       <c r="I18">
         <v>2203000.0</v>
       </c>
@@ -21034,51 +21173,51 @@
         <v>892000.0</v>
       </c>
       <c r="K18">
         <v>437000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>684000.0</v>
       </c>
       <c r="F19">
         <v>47000.0</v>
       </c>
       <c r="G19">
         <v>582000.0</v>
       </c>
       <c r="H19">
         <v>2532000.0</v>
       </c>
       <c r="I19">
         <v>2203000.0</v>
       </c>
       <c r="J19">
         <v>1624000.0</v>
       </c>
       <c r="K19">
         <v>525000.0</v>
       </c>
@@ -21090,95 +21229,95 @@
       </c>
       <c r="N19">
         <v>442000.0</v>
       </c>
       <c r="O19">
         <v>537000.0</v>
       </c>
       <c r="P19">
         <v>420000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>1320000.0</v>
       </c>
       <c r="F20">
         <v>3521000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>5770000.0</v>
       </c>
       <c r="L20">
         <v>5770000.0</v>
       </c>
       <c r="M20">
         <v>5770000.0</v>
       </c>
       <c r="N20">
         <v>1679000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>125466000.0</v>
       </c>
       <c r="C21">
         <v>24192000.0</v>
       </c>
       <c r="D21">
         <v>-20491000.0</v>
       </c>
       <c r="E21">
         <v>-55550000.0</v>
       </c>
       <c r="F21">
         <v>-12496000.0</v>
       </c>
       <c r="G21">
         <v>-28973000.0</v>
       </c>
       <c r="H21">
         <v>-69091000.0</v>
       </c>
       <c r="I21">
         <v>-72683000.0</v>
       </c>
@@ -21220,83 +21359,83 @@
       </c>
       <c r="V21">
         <v>-47922000.0</v>
       </c>
       <c r="W21">
         <v>-56867000.0</v>
       </c>
       <c r="X21">
         <v>-40827000.0</v>
       </c>
       <c r="Y21">
         <v>-37016000.0</v>
       </c>
       <c r="Z21">
         <v>-24960000.0</v>
       </c>
       <c r="AA21">
         <v>-25505000.0</v>
       </c>
       <c r="AB21">
         <v>-12080000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>168816000.0</v>
       </c>
       <c r="C23">
         <v>155086000.0</v>
       </c>
       <c r="D23">
         <v>137373000.0</v>
       </c>
       <c r="E23">
         <v>175792000.0</v>
       </c>
       <c r="F23">
         <v>161732000.0</v>
       </c>
       <c r="G23">
         <v>137594000.0</v>
       </c>
       <c r="H23">
         <v>128379000.0</v>
       </c>
       <c r="I23">
         <v>117192000.0</v>
       </c>
@@ -21338,133 +21477,133 @@
       </c>
       <c r="V23">
         <v>64448000.0</v>
       </c>
       <c r="W23">
         <v>61600000.0</v>
       </c>
       <c r="X23">
         <v>51882000.0</v>
       </c>
       <c r="Y23">
         <v>52804000.0</v>
       </c>
       <c r="Z23">
         <v>40263000.0</v>
       </c>
       <c r="AA23">
         <v>38723000.0</v>
       </c>
       <c r="AB23">
         <v>21064000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>2415000.0</v>
       </c>
       <c r="C25">
         <v>2228000.0</v>
       </c>
       <c r="D25">
         <v>1229000.0</v>
       </c>
       <c r="E25">
         <v>998000.0</v>
       </c>
       <c r="F25">
         <v>1162000.0</v>
       </c>
       <c r="G25">
         <v>706000.0</v>
       </c>
       <c r="H25">
         <v>683000.0</v>
       </c>
       <c r="I25">
         <v>594000.0</v>
       </c>
       <c r="J25">
         <v>465000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
         <v>33295000.0</v>
       </c>
       <c r="C26">
         <v>23380000.0</v>
       </c>
       <c r="D26">
         <v>24522000.0</v>
       </c>
       <c r="E26">
         <v>60272000.0</v>
       </c>
       <c r="F26">
         <v>65237000.0</v>
       </c>
       <c r="G26">
         <v>60101000.0</v>
       </c>
       <c r="H26">
         <v>52885000.0</v>
       </c>
       <c r="I26">
         <v>46903000.0</v>
       </c>
@@ -21506,83 +21645,83 @@
       </c>
       <c r="V26">
         <v>52038000.0</v>
       </c>
       <c r="W26">
         <v>48523000.0</v>
       </c>
       <c r="X26">
         <v>43363000.0</v>
       </c>
       <c r="Y26">
         <v>43350000.0</v>
       </c>
       <c r="Z26">
         <v>32313000.0</v>
       </c>
       <c r="AA26">
         <v>32034000.0</v>
       </c>
       <c r="AB26">
         <v>17112000.0</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>115900000.0</v>
       </c>
       <c r="C28">
         <v>113059000.0</v>
       </c>
       <c r="D28">
         <v>111063000.0</v>
       </c>
       <c r="E28">
         <v>112451000.0</v>
       </c>
       <c r="F28">
         <v>91891000.0</v>
       </c>
       <c r="G28">
         <v>76598000.0</v>
       </c>
       <c r="H28">
         <v>74588000.0</v>
       </c>
       <c r="I28">
         <v>70002000.0</v>
       </c>
@@ -21622,95 +21761,95 @@
       <c r="U28">
         <v>19552000.0</v>
       </c>
       <c r="V28">
         <v>12410000.0</v>
       </c>
       <c r="W28">
         <v>13077000.0</v>
       </c>
       <c r="X28">
         <v>8519000.0</v>
       </c>
       <c r="Y28">
         <v>9454000.0</v>
       </c>
       <c r="Z28">
         <v>7950000.0</v>
       </c>
       <c r="AA28">
         <v>6689000.0</v>
       </c>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>-245197000.0</v>
       </c>
       <c r="C29">
         <v>881000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>-60000.0</v>
       </c>
       <c r="F29">
         <v>605000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>149195000.0</v>
       </c>
       <c r="C30">
         <v>136439000.0</v>
       </c>
       <c r="D30">
         <v>130263000.0</v>
       </c>
       <c r="E30">
         <v>174043000.0</v>
       </c>
       <c r="F30">
         <v>160649000.0</v>
       </c>
       <c r="G30">
         <v>136699000.0</v>
       </c>
       <c r="H30">
         <v>127473000.0</v>
       </c>
       <c r="I30">
         <v>116905000.0</v>
       </c>
@@ -21752,51 +21891,51 @@
       </c>
       <c r="V30">
         <v>63298000.0</v>
       </c>
       <c r="W30">
         <v>61600000.0</v>
       </c>
       <c r="X30">
         <v>51882000.0</v>
       </c>
       <c r="Y30">
         <v>52804000.0</v>
       </c>
       <c r="Z30">
         <v>40263000.0</v>
       </c>
       <c r="AA30">
         <v>46280000.0</v>
       </c>
       <c r="AB30">
         <v>22970000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
         <v>-3639000.0</v>
       </c>
       <c r="C31">
         <v>-5826000.0</v>
       </c>
       <c r="D31">
         <v>-4600000.0</v>
       </c>
       <c r="E31">
         <v>-3023000.0</v>
       </c>
       <c r="F31">
         <v>-4813000.0</v>
       </c>
       <c r="G31">
         <v>-771000.0</v>
       </c>
       <c r="H31">
         <v>2197000.0</v>
       </c>
       <c r="I31">
         <v>2203000.0</v>
       </c>
@@ -21836,51 +21975,51 @@
       <c r="U31">
         <v>5410000.0</v>
       </c>
       <c r="V31">
         <v>2666000.0</v>
       </c>
       <c r="W31">
         <v>612000.0</v>
       </c>
       <c r="X31">
         <v>-370000.0</v>
       </c>
       <c r="Y31">
         <v>-14000.0</v>
       </c>
       <c r="Z31">
         <v>1155000.0</v>
       </c>
       <c r="AA31">
         <v>145000.0</v>
       </c>
       <c r="AB31"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
         <v>294282000.0</v>
       </c>
       <c r="C32">
         <v>179278000.0</v>
       </c>
       <c r="D32">
         <v>116882000.0</v>
       </c>
       <c r="E32">
         <v>120242000.0</v>
       </c>
       <c r="F32">
         <v>149236000.0</v>
       </c>
       <c r="G32">
         <v>108621000.0</v>
       </c>
       <c r="H32">
         <v>59288000.0</v>
       </c>
       <c r="I32">
         <v>44509000.0</v>
       </c>
@@ -21939,1052 +22078,1059 @@
       <c r="AB32">
         <v>8984000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
+      <c r="DC1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>8525000.0</v>
+      </c>
+      <c r="C2">
         <v>4606000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5955000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4753000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4504000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4409000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5789000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8026000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2807000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2025000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3790000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1268000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1075000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>977000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>342000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>250000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1036000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>121000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>487000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>151000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>129000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>316000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>321000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>140000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>279000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>155000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>178000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>310000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>311000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>107000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>188000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>69000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11242000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11561000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10808000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11524000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12376000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11634000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16171000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>17468000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18173000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16563000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15501000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15059000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15702000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14613000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16151000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>20063000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16869000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18046000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17574000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>19393000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>20315000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>19764000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>20186000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>25772000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>23508000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>25384000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>21890000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>21476000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>20413000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19276000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>21597000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>22187000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>25306000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>25506000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>26290000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>29626000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>28821000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>33649000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>38328000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>34909000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>28403000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>27922000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>20091000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>22224000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>20546000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>19593000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>18529000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17600000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>19380000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15639000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>16963000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>16954000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>13742000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>15309000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>16500000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>13511000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>14034000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>13385000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12528000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>12040000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>11265000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>10490000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>12536000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>13616000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>11293000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>817000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>9414000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>9837000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>-817000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8334000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9772000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6978000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>10962000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>848000.0</v>
+      </c>
+      <c r="C3">
         <v>597000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>601000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>603000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>604000.0</v>
       </c>
       <c r="G3">
         <v>604000.0</v>
       </c>
       <c r="H3">
+        <v>604000.0</v>
+      </c>
+      <c r="I3">
         <v>611000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>613000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>400000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>293000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>292000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>296000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>357000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>284000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="R3">
         <v>237000.0</v>
       </c>
       <c r="S3">
+        <v>237000.0</v>
+      </c>
+      <c r="T3">
         <v>404000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>261000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>258000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>239000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>206000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>165000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>164000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>171000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>180000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>166000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>173000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>164000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159000.0</v>
       </c>
       <c r="AG3">
         <v>159000.0</v>
       </c>
       <c r="AH3">
-        <v>113000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="AI3">
         <v>113000.0</v>
       </c>
       <c r="AJ3">
+        <v>113000.0</v>
+      </c>
+      <c r="AK3">
         <v>112000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>114000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>126000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>143000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>214000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>260000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>324000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>338000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>287000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>379000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>435000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>507000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>574000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>623000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>655000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>651000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>644000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>628000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>669000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>636000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>635000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>610000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>552000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>526000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>506000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>476000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>447000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>393000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>327000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>292000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>305000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>346000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>365000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>372000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>320000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>361000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>354000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>368000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335000.0</v>
       </c>
       <c r="BX3">
         <v>335000.0</v>
       </c>
       <c r="BY3">
+        <v>335000.0</v>
+      </c>
+      <c r="BZ3">
         <v>338000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>336000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>429000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>325000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>330000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>334000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>480000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>113000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>276000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>311000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>718000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>491000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>537000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>627000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>652000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>699000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>823000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1003000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1376000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1261000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1465000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1722000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1733000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1634000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1487000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1906000.0</v>
       </c>
-      <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -23166,727 +23312,734 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
+        <v>24364000.0</v>
+      </c>
+      <c r="C5">
         <v>13090000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>24413000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>29514000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>61856000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13364000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17177000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>14481000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>999000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6373000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2644000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3793000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4738000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12332000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2508000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-18211000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-12923000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-26240000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-21402000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-19771000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13032000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>41756000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-18808000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-13745000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17223000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>21385000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-16873000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11482000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-20606000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-17598000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2532000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-23766000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-26111000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-24734000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-26215000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-17855000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-19344000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-16202000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-15787000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-16969000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-13648000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-17567000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-12747000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6781000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-13974000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-18241000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-22368000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-21040000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-25456000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-22385000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-18181000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-22251000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-22885000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-25710000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-25079000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-25569000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-24882000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-23310000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-25784000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-18041000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-21557000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-20860000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-17218000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>50448000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>26978000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-22350000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-25056000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-26607000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-29839000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-29935000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-34010000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-38682000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-35277000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-28745000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-20257000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-20426000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-20606000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-18238000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-16894000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-12727000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-3609000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-9817000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-10086000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-13777000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-12630000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-11429000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-14902000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-16318000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-12527000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-13120000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-11872000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-11047000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-10361000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-7547000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-7988000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-10101000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-10490000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-8437000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-6204000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-6416000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-7597000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-4744000.0</v>
       </c>
-      <c r="CY5">
-[...1 lines deleted...]
-      </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>25212000.0</v>
+      </c>
+      <c r="C6">
         <v>13687000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25014000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>30117000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>62463000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13968000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17781000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15092000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1612000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5973000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2937000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3501000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4442000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-11975000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2792000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-17971000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12686000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-26003000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-20998000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19510000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12774000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>41995000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-18602000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13580000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-17059000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>21556000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-16693000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-11316000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-20433000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-17434000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2695000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-23607000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-25952000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-24621000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-26102000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-17743000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-19230000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-16076000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-15644000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-16755000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-13388000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-17243000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-12409000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-6494000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-13595000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-17806000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-21861000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-20466000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-24833000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-21730000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-17530000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-21607000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-22257000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-25041000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-24443000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-24934000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-24272000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-22758000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-25258000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-17535000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-21081000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-20413000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-16825000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>50775000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>27270000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-22045000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-24710000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-26242000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-29467000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-29615000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-33649000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-38328000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-34909000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-28403000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-19922000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-20091000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-20268000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-17902000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-16465000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-12402000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-3279000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-9483000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-9606000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-13664000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-12354000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-11118000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-14184000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-15827000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-11990000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-12493000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-11220000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-10348000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-9538000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-6544000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-6612000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-8840000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-9025000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-6715000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-4471000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-4782000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-6110000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2838000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-35513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3336000.0</v>
       </c>
       <c r="DA6">
         <v>3336000.0</v>
       </c>
       <c r="DB6">
         <v>3336000.0</v>
       </c>
+      <c r="DC6">
+        <v>3336000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -24068,87 +24221,88 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -24330,1099 +24484,1111 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>70178000.0</v>
+      </c>
+      <c r="C9">
         <v>54212000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>63847000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>64709000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>97181000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>48924000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>51807000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>47281000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>34034000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27509000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>32002000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26866000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>25811000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>25093000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>50936000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>22160000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28783000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16614000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19922000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>21392000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>26137000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>80702000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>18129000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>18249000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15742000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>55606000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15222000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20547000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10096000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12517000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>37669000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4796000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1757000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-11242000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-11561000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-9908000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-11524000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-8792000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-8634000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-12411000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-8874000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-13144000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-8026000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2505000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-9875000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-13524000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-6363000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-16151000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-20063000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-16869000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-12296000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-17574000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-17993000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-20315000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-19764000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-20186000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1500000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>750000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
         <v>4355000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>395000.0</v>
       </c>
-      <c r="BJ9">
-[...1 lines deleted...]
-      </c>
       <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>-125000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>72282000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>49457000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3261000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>750000.0</v>
       </c>
-      <c r="BP9">
-[...1 lines deleted...]
-      </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
       <c r="BS9">
         <v>0.0</v>
       </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
-        <v>8000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BW9">
         <v>8000000.0</v>
       </c>
       <c r="BX9">
-        <v>0.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
         <v>1956000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2644000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3128000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>6127000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>14321000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>9897000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>6020000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>3282000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>4606000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2618000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1100000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1487000.0</v>
       </c>
       <c r="CL9">
         <v>1487000.0</v>
       </c>
       <c r="CM9">
+        <v>1487000.0</v>
+      </c>
+      <c r="CN9">
         <v>2106000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>2103000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2349000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>4497000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3700000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3653000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>4337000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>4098000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3962000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>4206000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3123000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>4011000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3336000.0</v>
       </c>
       <c r="DA9">
         <v>3336000.0</v>
       </c>
       <c r="DB9">
         <v>3336000.0</v>
       </c>
+      <c r="DC9">
+        <v>3336000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>23585000.0</v>
+      </c>
+      <c r="C10">
         <v>11657000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22714000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27620000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>59982000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11511000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15222000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12421000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1030000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8247000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>737000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5692000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13536000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1401000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-19037000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-13492000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-27445000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-22701000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21088000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-14791000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>41271000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-19237000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-14174000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-17576000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21243000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-17200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-11490000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-20606000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-17598000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3228000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-23766000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-25557000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-24385000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-25871000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-17660000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-19147000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-15314000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-15590000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-22629000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-13533000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-17464000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-12687000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-6672000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-13912000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-18193000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-22272000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-20942000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-25391000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-22303000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-16861000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-23824000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-22768000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-25574000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-25472000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-25456000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-24738000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-23174000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-68042000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-17931000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-21474000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-20781000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-17239000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>50433000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>27029000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-22333000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-25093000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-26651000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-29908000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-29988000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>98982000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-37691000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-34029000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-27262000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-74272000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-18944000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-19245000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-17081000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-37637000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-11382000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-2330000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-8469000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-45256000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-12906000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-12293000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-11164000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>41529000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-16136000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-12342000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-13051000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-41197000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-11069000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-10466000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-7800000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-37030000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-10142000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-10446000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-8372000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-23805000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-6219000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-7315000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-4160000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-25360000.0</v>
       </c>
-      <c r="CZ10">
-[...1 lines deleted...]
-      </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
       <c r="DB10">
         <v>0.0</v>
       </c>
+      <c r="DC10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>6295000.0</v>
+      </c>
+      <c r="C11">
         <v>3003000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-245351000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-280000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>369000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>65000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>881000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>356724.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>678000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>672000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>233000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>811000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>678000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>634000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>527000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1184000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-60000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-136000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-970000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1771000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-187000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>36000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>169000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>358000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>284000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>555000.0</v>
       </c>
-      <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-163000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-159000.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>-113000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>-888000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-340000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>5660000.0</v>
       </c>
-      <c r="AO11">
-[...1 lines deleted...]
-      </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>-338000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-109000.0</v>
       </c>
-      <c r="AS11">
-[...1 lines deleted...]
-      </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
         <v>-603000.0</v>
       </c>
-      <c r="AV11">
-[...1 lines deleted...]
-      </c>
       <c r="AW11">
         <v>0.0</v>
       </c>
       <c r="AX11">
         <v>0.0</v>
       </c>
       <c r="AY11">
+        <v>0.0</v>
+      </c>
+      <c r="AZ11">
         <v>-1237000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1573000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-628000.0</v>
       </c>
-      <c r="BB11">
-[...1 lines deleted...]
-      </c>
       <c r="BC11">
+        <v>0.0</v>
+      </c>
+      <c r="BD11">
         <v>-73368000.0</v>
       </c>
-      <c r="BD11">
-[...1 lines deleted...]
-      </c>
       <c r="BE11">
         <v>0.0</v>
       </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
         <v>-42255000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>114000.0</v>
       </c>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
         <v>90000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-327000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>76000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>47000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>93000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-365000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-27000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-66000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-4368000.0</v>
       </c>
-      <c r="BT11">
-[...1 lines deleted...]
-      </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
         <v>0.0</v>
       </c>
       <c r="BW11">
+        <v>0.0</v>
+      </c>
+      <c r="BX11">
         <v>-55270000.0</v>
       </c>
-      <c r="BX11">
-[...1 lines deleted...]
-      </c>
       <c r="BY11">
+        <v>0.0</v>
+      </c>
+      <c r="BZ11">
         <v>41212000.0</v>
       </c>
-      <c r="BZ11">
-[...1 lines deleted...]
-      </c>
       <c r="CA11">
+        <v>0.0</v>
+      </c>
+      <c r="CB11">
         <v>-22181000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-1345000.0</v>
       </c>
-      <c r="CC11">
-[...1 lines deleted...]
-      </c>
       <c r="CD11">
         <v>0.0</v>
       </c>
       <c r="CE11">
+        <v>0.0</v>
+      </c>
+      <c r="CF11">
         <v>-36363000.0</v>
       </c>
-      <c r="CF11">
-[...1 lines deleted...]
-      </c>
       <c r="CG11">
         <v>0.0</v>
       </c>
       <c r="CH11">
         <v>0.0</v>
       </c>
       <c r="CI11">
+        <v>0.0</v>
+      </c>
+      <c r="CJ11">
         <v>-612000.0</v>
       </c>
-      <c r="CJ11">
-[...1 lines deleted...]
-      </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
       <c r="CL11">
         <v>0.0</v>
       </c>
       <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
         <v>-29335000.0</v>
       </c>
-      <c r="CN11">
-[...1 lines deleted...]
-      </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
+        <v>0.0</v>
+      </c>
+      <c r="CQ11">
         <v>253000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-28960000.0</v>
       </c>
-      <c r="CR11">
-[...1 lines deleted...]
-      </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
         <v>0.0</v>
       </c>
       <c r="CU11">
+        <v>0.0</v>
+      </c>
+      <c r="CV11">
         <v>-17694000.0</v>
       </c>
-      <c r="CV11">
-[...1 lines deleted...]
-      </c>
       <c r="CW11">
         <v>0.0</v>
       </c>
       <c r="CX11">
-        <v>-19593000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CY11">
         <v>-19593000.0</v>
       </c>
       <c r="CZ11">
-        <v>6531000.0</v>
+        <v>-19593000.0</v>
       </c>
       <c r="DA11">
         <v>6531000.0</v>
       </c>
       <c r="DB11">
         <v>6531000.0</v>
       </c>
+      <c r="DC11">
+        <v>6531000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>779000.0</v>
+      </c>
+      <c r="C12">
         <v>1433000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1699000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1894000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1874000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1853000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1955000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2060000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2029000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1874000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1907000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1899000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1862000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1204000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1107000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>826000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>569000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1205000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1299000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1317000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1759000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429000.0</v>
       </c>
       <c r="X12">
         <v>429000.0</v>
       </c>
       <c r="Y12">
+        <v>429000.0</v>
+      </c>
+      <c r="Z12">
         <v>353000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>142000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AC12">
         <v>8000.0</v>
       </c>
       <c r="AD12">
         <v>8000.0</v>
       </c>
       <c r="AE12">
         <v>8000.0</v>
       </c>
       <c r="AF12">
-        <v>0.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
@@ -25456,289 +25622,294 @@
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
-        <v>3000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG12">
         <v>3000.0</v>
       </c>
       <c r="BH12">
+        <v>3000.0</v>
+      </c>
+      <c r="BI12">
         <v>4000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>21000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>15000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>25000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>30000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>37000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>44000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>69000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>53000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>29000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>43000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>41000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>47000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>49000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="BZ12">
         <v>58000.0</v>
       </c>
       <c r="CA12">
+        <v>58000.0</v>
+      </c>
+      <c r="CB12">
         <v>25000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>102000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>147000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>65000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>82000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="CH12">
         <v>65000.0</v>
       </c>
       <c r="CI12">
+        <v>65000.0</v>
+      </c>
+      <c r="CJ12">
         <v>76000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>73000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>81000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>94000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>121000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>147000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000.0</v>
       </c>
       <c r="CQ12">
         <v>206000.0</v>
       </c>
       <c r="CR12">
+        <v>206000.0</v>
+      </c>
+      <c r="CS12">
         <v>213000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>222000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>229000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>202000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>240000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>244000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>115000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>933000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>222000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>234000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>221000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13">
+        <v>789000.0</v>
+      </c>
+      <c r="C13">
         <v>1205000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1243000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1094000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>753000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>591000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>522000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>425000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>552000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>593000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>678000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>672000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>529000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>393000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>429000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>192000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>42000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>21000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>16000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>14000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>19000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>36000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>169000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>358000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>464000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>555000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>733000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>780000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -25770,87 +25941,86 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -26032,548 +26202,552 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>17290000.0</v>
+      </c>
+      <c r="C15">
         <v>8654000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>268065000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>27900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>59613000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11446000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14341000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12421000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1030000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8247000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>737000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-5692000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-6600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-13536000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1401000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-19037000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-13492000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-27445000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-22641000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-20952000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-13821000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>39500000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-19237000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-14174000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-17576000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>21243000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-17200000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-11490000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-20606000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-17598000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3228000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-23766000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-25557000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-24385000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-25871000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-17660000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-19147000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-15314000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-15590000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-22629000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-13533000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-17464000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-12687000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-6672000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-13912000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-18193000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-22272000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-20942000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-25391000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-22303000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-16861000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-23824000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-22768000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-25574000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-25472000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-25456000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-24738000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-23174000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-25787000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-17931000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-21474000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-20781000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-17239000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>50433000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>27029000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-22333000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-25093000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-26651000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-29881000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-29922000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-33364000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-37691000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-34029000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-27262000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-19002000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-18944000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-19245000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-17081000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-15456000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-11382000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-2330000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-8469000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-8893000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-12906000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-12293000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-11164000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-14726000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-16136000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-12342000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-13051000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-11862000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-11069000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-10466000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-7800000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-8070000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-10142000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-10446000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-8372000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-6111000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-6219000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-7315000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-4160000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-5767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6531000.0</v>
       </c>
       <c r="DA15">
         <v>-6531000.0</v>
       </c>
       <c r="DB15">
         <v>-6531000.0</v>
       </c>
+      <c r="DC15">
+        <v>-6531000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-6600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-13536000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1401000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-19037000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-13492000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-27445000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-22641000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-20952000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-13821000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>39500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-19237000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-14174000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-17576000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>21243000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-17200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-11490000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-20606000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-17598000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3228000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-23766000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-25557000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-24385000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-25871000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-17660000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-19147000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-15314000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-15590000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-22629000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-13533000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-17464000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-12687000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-6672000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-13912000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-18193000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-22272000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-20942000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-25391000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-22303000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-16861000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-23824000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-22768000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-25574000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-25472000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-25456000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-24738000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-23174000.0</v>
       </c>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-17931000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-21474000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>-12543000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>50433000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>27029000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
@@ -26650,238 +26824,241 @@
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
       <c r="DB16">
         <v>0.0</v>
       </c>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
+        <v>17290000.0</v>
+      </c>
+      <c r="C17">
         <v>8654000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>268065000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>27900000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>59613000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>11446000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14341000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12421000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1030000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8247000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>737000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-5692000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-6600000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-13536000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1401000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-19037000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-13492000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-27445000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-22641000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-20952000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-13821000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>39500000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-19237000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-14174000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-17576000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>21243000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-17200000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-11490000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-20606000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-17598000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3228000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-23766000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-25557000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-24385000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-25871000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-17660000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-19147000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-15314000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-15590000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-22629000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-13533000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-17464000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-12687000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-6672000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-13912000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-18193000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-22272000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-20942000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-25391000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-22303000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-16861000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-23824000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-22768000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-25574000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-25472000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-25456000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-24738000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-23174000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-17931000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-21474000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -26970,143 +27147,148 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>10000.0</v>
+      </c>
+      <c r="C18">
         <v>-228000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-456000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1121000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1262000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1433000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1635000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1477000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1281000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1229000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1227000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1333000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-811000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-678000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-634000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-527000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1184000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1283000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1303000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1743000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-484000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-410000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-393000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-184000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>216000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>137000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>547000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>733000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>780000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -27138,363 +27320,363 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>529000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>393000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>429000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>192000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>42000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>21000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>16000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>14000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>16000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>19000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>36000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>169000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>358000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>464000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>555000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>733000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>780000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>696000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>604000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>554000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>349000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>344000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>195000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>197000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>888000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>197000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>110000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>115000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>103000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>60000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>109000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>62000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>48000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>96000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>98000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>65000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>82000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>83000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>106000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>117000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>136000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>144000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>113000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>144000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>136000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>114000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>90000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>1320000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>3521000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>28850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5770000.0</v>
       </c>
       <c r="AO20">
         <v>5770000.0</v>
       </c>
       <c r="AP20">
-        <v>0.0</v>
+        <v>5770000.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>5770000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>5770000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
         <v>1679000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
@@ -27610,407 +27792,411 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>23575000.0</v>
+      </c>
+      <c r="C21">
         <v>11885000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23170000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>28420000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>61103000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12773000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16655000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14056000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>447000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6966000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1966000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4465000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5267000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-12725000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2079000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-18403000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-12965000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-26261000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-21418000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19785000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13048000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>41755000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-18827000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13781000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-17392000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21027000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-17337000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-12037000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-21339000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-18378000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2532000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-24370000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-26111000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-24734000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-26215000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-17855000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-19344000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-16202000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-15787000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-22739000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-13648000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-17567000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-12747000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-6781000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-13974000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-18241000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-22368000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-21040000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-25456000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-22385000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-16944000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-23930000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-22885000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-25710000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-25616000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-25569000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-24882000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-23310000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-25910000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-18041000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-21557000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-20860000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-19669000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>50358000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>26978000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-22350000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-25102000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-26655000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-29998000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-30282000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-34010000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-38682000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-35277000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-28745000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-20257000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-20426000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-20606000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-18238000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-16894000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-12727000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-3609000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-9817000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-10086000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-13777000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-12630000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-11429000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-14902000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-16318000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-12527000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-13120000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-11872000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-11047000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-10361000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-7547000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-7988000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-10101000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-10490000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-8437000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-6204000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-6416000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-7597000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-4744000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-35513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3336000.0</v>
       </c>
       <c r="DA21">
         <v>3336000.0</v>
       </c>
       <c r="DB21">
         <v>3336000.0</v>
       </c>
+      <c r="DC21">
+        <v>3336000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -28192,374 +28378,380 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>55128000.0</v>
+      </c>
+      <c r="C23">
         <v>46933000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>46632000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41042000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>40582000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>40560000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>40941000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>41251000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>36394000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>36500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>33826000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>32599000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>32153000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>38795000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>49199000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>40813000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>42784000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>42996000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>41827000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>41328000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>39314000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>39263000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>37277000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>32170000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>33413000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>34734000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>32737000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>32894000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>31746000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>31002000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>35325000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>29235000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>27898000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>24734000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>26215000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>18755000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>19344000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>19786000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>18787000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20729000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>22242000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>22596000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>21284000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>19777000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>19158000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>20419000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>30618000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21040000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>25456000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>22385000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>22694000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>22251000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>24285000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>25710000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>25616000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>25569000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>26382000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>24060000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>25910000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>22396000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>21952000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>20860000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>19669000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>21924000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>22479000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>25611000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>25852000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>26655000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>29998000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>30282000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>34010000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>38682000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>35277000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>28745000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>28257000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>20426000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>18650000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>20882000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>20022000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>18854000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>17930000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>19714000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>16106000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>17059000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>17236000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>14047000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>16002000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>16977000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>14014000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>14607000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>13978000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>13150000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>12710000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>12044000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>11688000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>13754000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>14827000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>12535000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>10983000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>10622000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>10720000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>7938000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>38723000.0</v>
       </c>
-      <c r="CZ23">
-[...1 lines deleted...]
-      </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
       <c r="DB23">
         <v>0.0</v>
       </c>
+      <c r="DC23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -28622,714 +28814,721 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>848000.0</v>
+      </c>
+      <c r="C25">
         <v>597000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>601000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>603000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>604000.0</v>
       </c>
       <c r="G25">
         <v>604000.0</v>
       </c>
       <c r="H25">
+        <v>604000.0</v>
+      </c>
+      <c r="I25">
         <v>611000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>613000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>293000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>292000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>296000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>357000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>284000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="R25">
         <v>237000.0</v>
       </c>
       <c r="S25">
+        <v>237000.0</v>
+      </c>
+      <c r="T25">
         <v>404000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>261000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>258000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>239000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>206000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>165000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>164000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>171000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>180000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>166000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>173000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>164000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159000.0</v>
       </c>
       <c r="AG25">
         <v>159000.0</v>
       </c>
       <c r="AH25">
-        <v>113000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="AI25">
         <v>113000.0</v>
       </c>
       <c r="AJ25">
+        <v>113000.0</v>
+      </c>
+      <c r="AK25">
         <v>112000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>114000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>126000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>143000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>214000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>260000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>324000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>338000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>287000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>379000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>435000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>507000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>574000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>623000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>655000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>651000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>644000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>628000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>669000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>636000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>635000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>610000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>552000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>526000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>506000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>476000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>447000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>393000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>327000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>292000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>305000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>346000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>365000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>372000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>320000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>361000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>354000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>368000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335000.0</v>
       </c>
       <c r="BX25">
         <v>335000.0</v>
       </c>
       <c r="BY25">
+        <v>335000.0</v>
+      </c>
+      <c r="BZ25">
         <v>338000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>336000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>429000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>325000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>330000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>334000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>480000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>113000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>276000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>311000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>718000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>491000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>537000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>627000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>652000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>699000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>823000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1003000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1376000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1261000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1465000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1722000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1733000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1634000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1487000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1906000.0</v>
       </c>
-      <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
+        <v>13961000.0</v>
+      </c>
+      <c r="C26">
         <v>11676000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10685000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7353000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6821000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8436000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5632000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>6182000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5540000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>6026000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3186000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>6475000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4772000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10089000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>15365000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14666000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14767000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>15474000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>13304000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>18300000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>16807000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>16826000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15138000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>14600000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>14214000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>16149000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>14247000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>14463000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>13226000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>10949000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>13767000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>11097000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>10797000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>11242000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>11561000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>10808000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11524000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>12376000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>11634000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>16171000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>17468000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>18173000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>16563000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>15501000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>15059000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>15702000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>14613000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>16151000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>20063000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>16869000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>18046000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>17574000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>19393000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>20315000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>19764000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>20186000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>20924000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>17904000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>19819000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>17316000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>17109000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>15106000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>13758000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>16394000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>16815000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>17425000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>20175000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>21082000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>24948000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>24538000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>28402000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>31232000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>28416000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>21620000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>21960000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>15372000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>17189000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>15843000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>15002000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>14050000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>13205000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>14711000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>13382000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>13676000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>13807000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>11173000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>12295000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>13266000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>11268000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>11694000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>11666000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>10989000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>10698000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>10010000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>9569000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>11624000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>12066000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>10091000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>8918000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>8631000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>8787000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>5977000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>32034000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>8598000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>6051000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>9960000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>544000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>3388000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
@@ -29368,427 +29567,433 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>32642000.0</v>
+      </c>
+      <c r="C28">
         <v>30651000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29992000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28936000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29257000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27715000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29520000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27043000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28047000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>28449000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26306000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24856000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26306000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>27729000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>32172000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>25897000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26981000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27401000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24515000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>22877000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22378000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>21818000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18430000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17430000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>18920000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18430000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18312000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18121000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18209000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>19946000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>21370000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>18069000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17071000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13492000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>14654000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7947000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7820000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7410000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7153000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4558000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4774000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4423000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4721000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4276000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4099000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4717000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>16005000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4889000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5393000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5516000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4648000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4677000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4892000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5395000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5852000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5383000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5458000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6156000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6091000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5080000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4843000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5754000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5911000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5530000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5664000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8186000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5677000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5573000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5050000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4603000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>5608000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7450000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>6861000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7125000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6297000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5054000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5373000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5039000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5020000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>4804000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4725000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5003000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2724000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3383000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3429000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2874000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>3707000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3711000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2746000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2913000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2312000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2161000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2012000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2034000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2119000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2130000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2761000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2444000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2065000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1991000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1933000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1961000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>6689000.0</v>
       </c>
-      <c r="CZ28">
-[...1 lines deleted...]
-      </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>6295000.0</v>
+      </c>
+      <c r="C29">
         <v>3003000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-245351000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-280000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>369000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>65000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
+      <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="K29"/>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
+      <c r="O29"/>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>-60000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-136000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-970000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1771000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
@@ -29828,1008 +30033,1018 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>46603000.0</v>
+      </c>
+      <c r="C30">
         <v>42327000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40677000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36289000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36078000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36151000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35152000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33225000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33587000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34475000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30036000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>31331000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31078000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>37818000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>48857000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40563000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>41748000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42875000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41340000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41177000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>39185000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>38947000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>36956000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>32030000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>33134000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34579000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>32559000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>32584000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31435000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>30895000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35137000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>29166000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>27868000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>24734000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>26215000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>18755000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>19344000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>19786000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18787000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>20729000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22242000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22596000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21284000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>19777000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>19158000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>20419000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>30618000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>21040000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>25456000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>22385000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>22694000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>23930000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>24285000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>25710000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>25616000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25569000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>26382000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>24060000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>25910000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>22396000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>21952000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>20860000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>19669000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>21924000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>22479000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>25611000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>25852000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>26655000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>29998000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>30282000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>34010000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>38682000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>35277000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>28745000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>28257000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>20426000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-18650000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>20882000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>20022000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>18854000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>17930000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>19714000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>16106000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>17059000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>17236000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>14047000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>16002000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>16977000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>14014000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>14607000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>13978000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>13150000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>12710000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>12044000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>11688000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>13754000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>14827000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>12535000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>10983000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>10622000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>10720000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>8755000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>38723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3336000.0</v>
       </c>
       <c r="DA30">
         <v>3336000.0</v>
       </c>
       <c r="DB30">
         <v>3336000.0</v>
       </c>
+      <c r="DC30">
+        <v>3336000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>10000.0</v>
+      </c>
+      <c r="C31">
         <v>-228000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-456000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-800000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1121000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1262000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1433000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1635000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1477000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1281000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1229000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1227000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1333000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-811000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-678000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-634000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-527000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1184000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1283000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1303000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1743000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-484000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-410000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-393000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-184000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>216000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>137000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>547000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>733000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>780000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>696000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>604000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>554000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>349000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>344000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>195000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>197000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>888000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>197000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>110000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>115000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>103000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>60000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>109000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>62000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>48000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>96000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>98000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>65000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>82000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>83000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>106000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>117000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>136000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-73224000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>113000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>144000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>136000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>123000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>110000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>83000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>79000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2430000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>75000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>51000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>17000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>9000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>4000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>90000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>294000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-3722000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>991000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1248000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1483000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-54015000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1482000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1361000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1157000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-20743000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1345000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1279000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1348000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-35170000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>871000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>337000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>265000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>14902000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>182000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>185000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>69000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-29325000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-22000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-105000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-253000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-29042000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-41000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>44000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>65000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-17602000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>197000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>282000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>584000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>10153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3336000.0</v>
       </c>
       <c r="DA31">
         <v>-3336000.0</v>
       </c>
       <c r="DB31">
         <v>-3336000.0</v>
       </c>
+      <c r="DC31">
+        <v>-3336000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>78703000.0</v>
+      </c>
+      <c r="C32">
         <v>58818000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>69802000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>69462000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>101685000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>53333000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>57596000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>55307000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>36841000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>29534000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>35792000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>28134000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>26886000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>26070000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>51278000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>22410000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>29819000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>16735000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20409000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>21543000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>26266000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>81018000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>18450000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>18389000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16021000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>55761000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>15400000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>20857000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10407000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>12624000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>37857000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4865000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1787000.0</v>
       </c>
-      <c r="AH32">
-[...1 lines deleted...]
-      </c>
       <c r="AI32">
+        <v>0.0</v>
+      </c>
+      <c r="AJ32">
         <v>3584000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3584000.0</v>
       </c>
       <c r="AL32">
         <v>3584000.0</v>
       </c>
       <c r="AM32">
+        <v>3584000.0</v>
+      </c>
+      <c r="AN32">
         <v>3000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3760000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>8594000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>5029000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>8537000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>12996000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>5184000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2178000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>8250000.0</v>
       </c>
-      <c r="AV32">
-[...1 lines deleted...]
-      </c>
       <c r="AW32">
         <v>0.0</v>
       </c>
       <c r="AX32">
-        <v>5750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY32">
         <v>5750000.0</v>
       </c>
       <c r="AZ32">
-        <v>1400000.0</v>
+        <v>5750000.0</v>
       </c>
       <c r="BA32">
         <v>1400000.0</v>
       </c>
       <c r="BB32">
-        <v>0.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="BC32">
+        <v>0.0</v>
+      </c>
+      <c r="BD32">
         <v>2250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="BE32">
         <v>1500000.0</v>
       </c>
       <c r="BF32">
+        <v>1500000.0</v>
+      </c>
+      <c r="BG32">
         <v>750000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>395000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>4355000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>395000.0</v>
       </c>
-      <c r="BJ32">
-[...1 lines deleted...]
-      </c>
       <c r="BK32">
+        <v>0.0</v>
+      </c>
+      <c r="BL32">
         <v>-125000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>72282000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>49457000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3261000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>750000.0</v>
       </c>
-      <c r="BP32">
-[...1 lines deleted...]
-      </c>
       <c r="BQ32">
         <v>0.0</v>
       </c>
       <c r="BR32">
         <v>0.0</v>
       </c>
       <c r="BS32">
         <v>0.0</v>
       </c>
       <c r="BT32">
         <v>0.0</v>
       </c>
       <c r="BU32">
         <v>0.0</v>
       </c>
       <c r="BV32">
-        <v>8000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BW32">
         <v>8000000.0</v>
       </c>
       <c r="BX32">
-        <v>1956000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="BY32">
         <v>1956000.0</v>
       </c>
       <c r="BZ32">
+        <v>1956000.0</v>
+      </c>
+      <c r="CA32">
         <v>2644000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>3128000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>6127000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>14321000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>9897000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>6020000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>3282000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>4606000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2618000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1100000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1487000.0</v>
       </c>
       <c r="CL32">
         <v>1487000.0</v>
       </c>
       <c r="CM32">
+        <v>1487000.0</v>
+      </c>
+      <c r="CN32">
         <v>2106000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>2103000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>2349000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>4497000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>3700000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>3653000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>4337000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>4098000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>4779000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>4206000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>3123000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>3194000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>3210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3336000.0</v>
       </c>
       <c r="DA32">
         <v>3336000.0</v>
       </c>
       <c r="DB32">
+        <v>3336000.0</v>
+      </c>
+      <c r="DC32">
         <v>3336000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -30909,51 +31124,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>56746000.0</v>
       </c>
       <c r="C2">
         <v>32786000.0</v>
       </c>
       <c r="D2">
         <v>24459000.0</v>
       </c>
       <c r="E2">
         <v>18890000.0</v>
       </c>
       <c r="F2">
         <v>30373000.0</v>
       </c>
       <c r="G2">
         <v>22521000.0</v>
       </c>
       <c r="H2">
         <v>76322000.0</v>
       </c>
       <c r="I2">
         <v>38290000.0</v>
       </c>
@@ -30995,51 +31210,51 @@
       </c>
       <c r="V2">
         <v>10495000.0</v>
       </c>
       <c r="W2">
         <v>9621000.0</v>
       </c>
       <c r="X2">
         <v>26535000.0</v>
       </c>
       <c r="Y2">
         <v>11488000.0</v>
       </c>
       <c r="Z2">
         <v>49030000.0</v>
       </c>
       <c r="AA2">
         <v>5836000.0</v>
       </c>
       <c r="AB2">
         <v>9493000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>396000</v>
       </c>
       <c r="D3">
         <v>15000000</v>
       </c>
       <c r="E3">
         <v>450000</v>
       </c>
       <c r="F3">
         <v>627000</v>
       </c>
       <c r="G3">
         <v>1262000</v>
       </c>
       <c r="H3">
         <v>1455000</v>
       </c>
       <c r="I3">
         <v>1106000</v>
       </c>
@@ -31081,51 +31296,51 @@
       </c>
       <c r="V3">
         <v>1794000</v>
       </c>
       <c r="W3">
         <v>1545000</v>
       </c>
       <c r="X3">
         <v>1242000</v>
       </c>
       <c r="Y3">
         <v>1635000</v>
       </c>
       <c r="Z3">
         <v>3229000</v>
       </c>
       <c r="AA3">
         <v>3617000</v>
       </c>
       <c r="AB3">
         <v>7086000</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>5569000.0</v>
       </c>
       <c r="F4">
         <v>-11483000.0</v>
       </c>
       <c r="G4">
         <v>7852000.0</v>
       </c>
       <c r="H4">
         <v>-53801000.0</v>
       </c>
       <c r="I4">
         <v>38032000.0</v>
       </c>
       <c r="J4">
         <v>20658000.0</v>
       </c>
       <c r="K4">
         <v>-25824000.0</v>
       </c>
@@ -31137,51 +31352,51 @@
       </c>
       <c r="N4">
         <v>-12630000.0</v>
       </c>
       <c r="O4">
         <v>14851000.0</v>
       </c>
       <c r="P4">
         <v>9756000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1579000.0</v>
       </c>
       <c r="F5">
         <v>5632000.0</v>
       </c>
       <c r="G5">
         <v>-27756000.0</v>
       </c>
       <c r="H5">
         <v>24112000.0</v>
       </c>
       <c r="I5">
         <v>-2051000.0</v>
       </c>
       <c r="J5">
         <v>-6345000.0</v>
       </c>
       <c r="K5">
         <v>-73246000.0</v>
       </c>
@@ -31193,51 +31408,51 @@
       </c>
       <c r="N5">
         <v>-87617000.0</v>
       </c>
       <c r="O5">
         <v>-100382000.0</v>
       </c>
       <c r="P5">
         <v>-85325000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>-16109000.0</v>
       </c>
       <c r="C6">
         <v>23960000.0</v>
       </c>
       <c r="D6">
         <v>8327000.0</v>
       </c>
       <c r="E6">
         <v>5569000.0</v>
       </c>
       <c r="F6">
         <v>-11483000.0</v>
       </c>
       <c r="G6">
         <v>7852000.0</v>
       </c>
       <c r="H6">
         <v>-53801000.0</v>
       </c>
       <c r="I6">
         <v>38032000.0</v>
       </c>
@@ -31279,51 +31494,51 @@
       </c>
       <c r="V6">
         <v>66284000.0</v>
       </c>
       <c r="W6">
         <v>874000.0</v>
       </c>
       <c r="X6">
         <v>-16914000.0</v>
       </c>
       <c r="Y6">
         <v>15047000.0</v>
       </c>
       <c r="Z6">
         <v>-37542000.0</v>
       </c>
       <c r="AA6">
         <v>43194000.0</v>
       </c>
       <c r="AB6">
         <v>-3657000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>-19512000.0</v>
       </c>
       <c r="C7">
         <v>153000.0</v>
       </c>
       <c r="D7">
         <v>9517000.0</v>
       </c>
       <c r="E7">
         <v>-29049000.0</v>
       </c>
       <c r="F7">
         <v>9718000.0</v>
       </c>
       <c r="G7">
         <v>-30322000.0</v>
       </c>
       <c r="H7">
         <v>16659000.0</v>
       </c>
       <c r="I7">
         <v>4122000.0</v>
       </c>
@@ -31365,99 +31580,99 @@
       </c>
       <c r="V7">
         <v>11026000.0</v>
       </c>
       <c r="W7">
         <v>13261000.0</v>
       </c>
       <c r="X7">
         <v>4663000.0</v>
       </c>
       <c r="Y7">
         <v>-3146000.0</v>
       </c>
       <c r="Z7">
         <v>1574000.0</v>
       </c>
       <c r="AA7">
         <v>-1215000.0</v>
       </c>
       <c r="AB7">
         <v>931000.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-24848000.0</v>
       </c>
       <c r="F8">
         <v>501000.0</v>
       </c>
       <c r="G8">
         <v>-5862000.0</v>
       </c>
       <c r="H8">
         <v>-6034000.0</v>
       </c>
       <c r="I8">
         <v>-4077000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>203000.0</v>
       </c>
       <c r="L8">
         <v>5547000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
         <v>-5750000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>-10148000.0</v>
       </c>
       <c r="C9">
         <v>-11065000.0</v>
       </c>
       <c r="D9">
         <v>9770000.0</v>
       </c>
       <c r="E9">
         <v>-24848000.0</v>
       </c>
       <c r="F9">
         <v>501000.0</v>
       </c>
       <c r="G9">
         <v>-5862000.0</v>
       </c>
       <c r="H9">
         <v>-6034000.0</v>
       </c>
       <c r="I9">
         <v>-4077000.0</v>
       </c>
@@ -31491,51 +31706,51 @@
       <c r="U9">
         <v>-54000.0</v>
       </c>
       <c r="V9">
         <v>-1050000.0</v>
       </c>
       <c r="W9">
         <v>500000.0</v>
       </c>
       <c r="X9">
         <v>349000.0</v>
       </c>
       <c r="Y9">
         <v>-350000.0</v>
       </c>
       <c r="Z9">
         <v>-490000.0</v>
       </c>
       <c r="AA9">
         <v>1685000.0</v>
       </c>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
         <v>-5635000.0</v>
       </c>
       <c r="C10">
         <v>764000.0</v>
       </c>
       <c r="D10">
         <v>1172000.0</v>
       </c>
       <c r="E10">
         <v>-2377000.0</v>
       </c>
       <c r="F10">
         <v>-4875000.0</v>
       </c>
       <c r="G10">
         <v>-126000.0</v>
       </c>
       <c r="H10">
         <v>-366000.0</v>
       </c>
       <c r="I10">
         <v>-839000.0</v>
       </c>
@@ -31569,51 +31784,51 @@
       <c r="U10">
         <v>1344000.0</v>
       </c>
       <c r="V10">
         <v>-107425000.0</v>
       </c>
       <c r="W10">
         <v>-50627000.0</v>
       </c>
       <c r="X10">
         <v>-35663000.0</v>
       </c>
       <c r="Y10">
         <v>-26769000.0</v>
       </c>
       <c r="Z10">
         <v>-24945000.0</v>
       </c>
       <c r="AA10">
         <v>-49958000.0</v>
       </c>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-3541000.0</v>
       </c>
       <c r="F11">
         <v>-381000.0</v>
       </c>
       <c r="G11">
         <v>3422000.0</v>
       </c>
       <c r="H11">
         <v>-1053000.0</v>
       </c>
       <c r="I11">
         <v>11089000.0</v>
       </c>
       <c r="J11">
         <v>1410000.0</v>
       </c>
       <c r="K11">
         <v>-11965000.0</v>
       </c>
@@ -31639,51 +31854,51 @@
       </c>
       <c r="T11">
         <v>7581000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>1871000.0</v>
       </c>
       <c r="W11">
         <v>1586000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>1682000.0</v>
       </c>
       <c r="Z11">
         <v>993000.0</v>
       </c>
       <c r="AA11">
         <v>160000.0</v>
       </c>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13067000.0</v>
       </c>
       <c r="F12">
         <v>12912000.0</v>
       </c>
       <c r="G12">
         <v>7297000.0</v>
       </c>
       <c r="H12">
         <v>9115000.0</v>
       </c>
       <c r="I12">
         <v>7704000.0</v>
       </c>
       <c r="J12">
         <v>5255000.0</v>
       </c>
       <c r="K12">
         <v>8063000.0</v>
       </c>
@@ -31695,101 +31910,101 @@
       </c>
       <c r="N12">
         <v>7166000.0</v>
       </c>
       <c r="O12">
         <v>12617000.0</v>
       </c>
       <c r="P12">
         <v>13168000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4385000.0</v>
       </c>
       <c r="F13">
         <v>14473000.0</v>
       </c>
       <c r="G13">
         <v>-374000.0</v>
       </c>
       <c r="H13">
         <v>1043000.0</v>
       </c>
       <c r="I13">
         <v>2846000.0</v>
       </c>
       <c r="J13">
         <v>-2483000.0</v>
       </c>
       <c r="K13">
         <v>-5368000.0</v>
       </c>
       <c r="L13">
         <v>-858000.0</v>
       </c>
       <c r="M13">
         <v>2095000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>2415000.0</v>
       </c>
       <c r="C14">
         <v>2228000.0</v>
       </c>
       <c r="D14">
         <v>1238000.0</v>
       </c>
       <c r="E14">
         <v>998000.0</v>
       </c>
       <c r="F14">
         <v>1162000.0</v>
       </c>
       <c r="G14">
         <v>706000.0</v>
       </c>
       <c r="H14">
         <v>683000.0</v>
       </c>
       <c r="I14">
         <v>594000.0</v>
       </c>
@@ -31831,97 +32046,97 @@
       </c>
       <c r="V14">
         <v>1180000.0</v>
       </c>
       <c r="W14">
         <v>2373000.0</v>
       </c>
       <c r="X14">
         <v>3177000.0</v>
       </c>
       <c r="Y14">
         <v>5824000.0</v>
       </c>
       <c r="Z14">
         <v>6760000.0</v>
       </c>
       <c r="AA14">
         <v>7557000.0</v>
       </c>
       <c r="AB14">
         <v>1906000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>40637000.0</v>
       </c>
       <c r="C16">
         <v>56746000.0</v>
       </c>
       <c r="D16">
         <v>32786000.0</v>
       </c>
       <c r="E16">
         <v>24459000.0</v>
       </c>
       <c r="F16">
         <v>18890000.0</v>
       </c>
       <c r="G16">
         <v>30373000.0</v>
       </c>
       <c r="H16">
         <v>22521000.0</v>
       </c>
       <c r="I16">
         <v>76322000.0</v>
       </c>
@@ -31963,83 +32178,83 @@
       </c>
       <c r="V16">
         <v>76779000.0</v>
       </c>
       <c r="W16">
         <v>10495000.0</v>
       </c>
       <c r="X16">
         <v>9621000.0</v>
       </c>
       <c r="Y16">
         <v>26535000.0</v>
       </c>
       <c r="Z16">
         <v>11488000.0</v>
       </c>
       <c r="AA16">
         <v>49030000.0</v>
       </c>
       <c r="AB16">
         <v>5836000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>75655000.0</v>
       </c>
       <c r="C18">
         <v>31075000.0</v>
       </c>
       <c r="D18">
         <v>-20743000.0</v>
       </c>
       <c r="E18">
         <v>-74208000.0</v>
       </c>
       <c r="F18">
         <v>5251000.0</v>
       </c>
       <c r="G18">
         <v>-53447000.0</v>
       </c>
       <c r="H18">
         <v>-42965000.0</v>
       </c>
       <c r="I18">
         <v>-59932000.0</v>
       </c>
@@ -32081,51 +32296,51 @@
       </c>
       <c r="V18">
         <v>-36964000.0</v>
       </c>
       <c r="W18">
         <v>-39697000.0</v>
       </c>
       <c r="X18">
         <v>-33682000.0</v>
       </c>
       <c r="Y18">
         <v>-36163000.0</v>
       </c>
       <c r="Z18">
         <v>-19210000.0</v>
       </c>
       <c r="AA18">
         <v>-15205000.0</v>
       </c>
       <c r="AB18">
         <v>-14917000.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19">
         <v>-92365000.0</v>
       </c>
       <c r="C19">
         <v>4130000.0</v>
       </c>
       <c r="D19">
         <v>21175000.0</v>
       </c>
       <c r="E19">
         <v>72334000.0</v>
       </c>
       <c r="F19">
         <v>-79409000.0</v>
       </c>
       <c r="G19">
         <v>48728000.0</v>
       </c>
       <c r="H19">
         <v>-22201000.0</v>
       </c>
       <c r="I19">
         <v>26070000.0</v>
       </c>
@@ -32143,89 +32358,89 @@
       </c>
       <c r="N19">
         <v>73601000.0</v>
       </c>
       <c r="O19">
         <v>-35674000.0</v>
       </c>
       <c r="P19">
         <v>-60545000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>2896000.0</v>
       </c>
       <c r="I20">
         <v>67162000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>-7500000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>19950000.0</v>
       </c>
       <c r="E21">
         <v>19542000.0</v>
       </c>
       <c r="F21">
         <v>19542000.0</v>
       </c>
       <c r="G21">
         <v>9975000.0</v>
       </c>
       <c r="H21">
         <v>9789000.0</v>
       </c>
       <c r="I21">
         <v>9789000.0</v>
       </c>
@@ -32235,51 +32450,51 @@
       <c r="K21">
         <v>9789000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21">
         <v>-800000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
         <v>367024000.0</v>
       </c>
       <c r="C22">
         <v>17485000.0</v>
       </c>
       <c r="D22">
         <v>-25091000.0</v>
       </c>
       <c r="E22">
         <v>-58573000.0</v>
       </c>
       <c r="F22">
         <v>-17914000.0</v>
       </c>
       <c r="G22">
         <v>-29744000.0</v>
       </c>
       <c r="H22">
         <v>-66894000.0</v>
       </c>
       <c r="I22">
         <v>-70480000.0</v>
       </c>
@@ -32321,51 +32536,51 @@
       </c>
       <c r="V22">
         <v>-45256000.0</v>
       </c>
       <c r="W22">
         <v>-56255000.0</v>
       </c>
       <c r="X22">
         <v>-41197000.0</v>
       </c>
       <c r="Y22">
         <v>-37030000.0</v>
       </c>
       <c r="Z22">
         <v>-23805000.0</v>
       </c>
       <c r="AA22">
         <v>-25360000.0</v>
       </c>
       <c r="AB22">
         <v>-12366000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>601000.0</v>
       </c>
       <c r="C23">
         <v>-1641000.0</v>
       </c>
       <c r="D23">
         <v>-1583000.0</v>
       </c>
       <c r="E23">
         <v>-12992000.0</v>
       </c>
       <c r="F23">
         <v>62675000.0</v>
       </c>
       <c r="G23">
         <v>2596000.0</v>
       </c>
       <c r="H23">
         <v>1576000.0</v>
       </c>
       <c r="I23">
         <v>4732000.0</v>
       </c>
@@ -32407,51 +32622,51 @@
       </c>
       <c r="V23">
         <v>100000.0</v>
       </c>
       <c r="W23">
         <v>-1393000.0</v>
       </c>
       <c r="X23">
         <v>418000.0</v>
       </c>
       <c r="Y23">
         <v>-1713000.0</v>
       </c>
       <c r="Z23">
         <v>-1299000.0</v>
       </c>
       <c r="AA23">
         <v>1059000.0</v>
       </c>
       <c r="AB23">
         <v>5281000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>98000.0</v>
       </c>
       <c r="D24">
         <v>259000.0</v>
       </c>
       <c r="E24">
         <v>893000.0</v>
       </c>
       <c r="F24">
         <v>-627000.0</v>
       </c>
       <c r="G24">
         <v>-1262000.0</v>
       </c>
       <c r="H24">
         <v>-1455000.0</v>
       </c>
       <c r="I24">
         <v>-1106000.0</v>
       </c>
       <c r="J24">
         <v>732000.0</v>
@@ -32481,51 +32696,51 @@
         <v>-127000.0</v>
       </c>
       <c r="S24">
         <v>18000.0</v>
       </c>
       <c r="T24">
         <v>4000.0</v>
       </c>
       <c r="U24">
         <v>83000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24">
         <v>71000.0</v>
       </c>
       <c r="Y24">
         <v>24964000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>-41131000.0</v>
       </c>
       <c r="C25">
         <v>-788000.0</v>
       </c>
       <c r="D25">
         <v>-213000.0</v>
       </c>
       <c r="E25">
         <v>481000.0</v>
       </c>
       <c r="F25">
         <v>3426000.0</v>
       </c>
       <c r="G25">
         <v>-122000.0</v>
       </c>
       <c r="H25">
         <v>-1073000.0</v>
       </c>
       <c r="I25">
         <v>-766000.0</v>
       </c>
@@ -32563,51 +32778,51 @@
       </c>
       <c r="V25">
         <v>-2120000.0</v>
       </c>
       <c r="W25">
         <v>2469000.0</v>
       </c>
       <c r="X25">
         <v>917000.0</v>
       </c>
       <c r="Y25">
         <v>-176000.0</v>
       </c>
       <c r="Z25">
         <v>-510000.0</v>
       </c>
       <c r="AA25">
         <v>5280000.0</v>
       </c>
       <c r="AB25">
         <v>1698000.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-10000000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>2124000.0</v>
       </c>
       <c r="F26">
         <v>4775000.0</v>
       </c>
       <c r="G26">
         <v>2596000.0</v>
       </c>
       <c r="H26">
         <v>1576000.0</v>
       </c>
       <c r="I26">
         <v>71894000.0</v>
       </c>
@@ -32625,51 +32840,51 @@
       </c>
       <c r="N26">
         <v>1051000.0</v>
       </c>
       <c r="O26">
         <v>139094000.0</v>
       </c>
       <c r="P26">
         <v>142779000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
         <v>12711000.0</v>
       </c>
       <c r="C27">
         <v>12393000.0</v>
       </c>
       <c r="D27">
         <v>8806000.0</v>
       </c>
       <c r="E27">
         <v>12385000.0</v>
       </c>
       <c r="F27">
         <v>9486000.0</v>
       </c>
       <c r="G27">
         <v>7297000.0</v>
       </c>
       <c r="H27">
         <v>9115000.0</v>
       </c>
       <c r="I27">
         <v>7704000.0</v>
       </c>
@@ -32709,51 +32924,51 @@
       <c r="U27">
         <v>12579000.0</v>
       </c>
       <c r="V27">
         <v>30000.0</v>
       </c>
       <c r="W27">
         <v>127000.0</v>
       </c>
       <c r="X27">
         <v>513000.0</v>
       </c>
       <c r="Y27">
         <v>956000.0</v>
       </c>
       <c r="Z27">
         <v>2633000.0</v>
       </c>
       <c r="AA27">
         <v>4880000.0</v>
       </c>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>601000.0</v>
       </c>
       <c r="C28">
         <v>-11641000.0</v>
       </c>
       <c r="D28">
         <v>18367000.0</v>
       </c>
       <c r="E28">
         <v>6550000.0</v>
       </c>
       <c r="F28">
         <v>62675000.0</v>
       </c>
       <c r="G28">
         <v>12571000.0</v>
       </c>
       <c r="H28">
         <v>11365000.0</v>
       </c>
       <c r="I28">
         <v>71894000.0</v>
       </c>
@@ -32795,51 +33010,51 @@
       </c>
       <c r="V28">
         <v>103605000.0</v>
       </c>
       <c r="W28">
         <v>64831000.0</v>
       </c>
       <c r="X28">
         <v>52832000.0</v>
       </c>
       <c r="Y28">
         <v>30084000.0</v>
       </c>
       <c r="Z28">
         <v>-411000.0</v>
       </c>
       <c r="AA28">
         <v>62361000.0</v>
       </c>
       <c r="AB28">
         <v>11260000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>75655000.0</v>
       </c>
       <c r="C29">
         <v>31471000.0</v>
       </c>
       <c r="D29">
         <v>-5743000.0</v>
       </c>
       <c r="E29">
         <v>-73758000.0</v>
       </c>
       <c r="F29">
         <v>5878000.0</v>
       </c>
       <c r="G29">
         <v>-52185000.0</v>
       </c>
       <c r="H29">
         <v>-41510000.0</v>
       </c>
       <c r="I29">
         <v>-58826000.0</v>
       </c>
@@ -32881,51 +33096,51 @@
       </c>
       <c r="V29">
         <v>-35170000.0</v>
       </c>
       <c r="W29">
         <v>-38152000.0</v>
       </c>
       <c r="X29">
         <v>-32440000.0</v>
       </c>
       <c r="Y29">
         <v>-34528000.0</v>
       </c>
       <c r="Z29">
         <v>-15981000.0</v>
       </c>
       <c r="AA29">
         <v>-11588000.0</v>
       </c>
       <c r="AB29">
         <v>-7831000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-92365000.0</v>
       </c>
       <c r="C30">
         <v>4130000.0</v>
       </c>
       <c r="D30">
         <v>-4297000.0</v>
       </c>
       <c r="E30">
         <v>72777000.0</v>
       </c>
       <c r="F30">
         <v>-80036000.0</v>
       </c>
       <c r="G30">
         <v>47466000.0</v>
       </c>
       <c r="H30">
         <v>-23656000.0</v>
       </c>
       <c r="I30">
         <v>24964000.0</v>
       </c>
@@ -32986,2136 +33201,2154 @@
       <c r="AB30">
         <v>-7086000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ30"/>
+  <dimension ref="A1:DA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
-        <v>165</v>
+      <c r="DA1" t="s">
+        <v>166</v>
       </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>24468000.0</v>
+      </c>
+      <c r="C2">
         <v>40637000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48591000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53464000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45785000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56746000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51692000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36053000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25574000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32786000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45414000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48812000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40285000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24459000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29866000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27201000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24679000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18890000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30403000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>84823000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20047000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30373000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36567000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>36469000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>45225000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22521000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>39093000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44229000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>74696000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>76322000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>61486000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>65078000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>40125000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>38290000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25879000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>32591000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>40144000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17632000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>25950000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>24946000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14269000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>43456000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>38577000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17290000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>42718000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15203000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12814000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>23882000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14910000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20854000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16031000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>21868000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>34159000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>33484000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26801000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>26151000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>22033000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>18633000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>18682000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>42952000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>25706000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8877000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>22058000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>32229000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>15389000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>14717000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>94745000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>23579000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>36729000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>46005000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>57718000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>49057000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>102596000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>44503000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>38769000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>66423000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>43166000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>47727000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>55421000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>62228000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>65286000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>76779000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>91756000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10324000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>12910000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10495000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5615000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7812000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>42178000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>9621000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>24067000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>58092000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>21433000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>26535000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>36268000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>20077000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>29473000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>11488000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>11106000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6514000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>21143000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>49030000.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
+      <c r="DA2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="D3">
         <v>12000</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
         <v>26000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>222000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>138000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>110000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>22000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>73000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>189000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>36000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>224000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>21000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>170000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>407000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>71000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>504000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>195000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>44000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>607000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>611000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>352000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>115000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>377000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>69000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>156000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>684000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>197000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>53000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>56000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>14000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>41000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>252000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>225000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>321000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>134000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>307000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>73000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>32000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>154000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>75000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>178000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>168000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>128000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>249000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>676000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>601000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>384000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>818000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1574000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>185000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>561000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>697000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>860000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>928000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>897000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1295000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>440000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>46000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>24000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>60000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>11000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>748000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>528000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>934000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>297000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>69000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>219000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>190000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>455000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>218000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>110000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>231000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>354000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1261000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>21000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>76000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>478000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>692000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>593000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>202000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>58000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>203000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>55000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>428000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>556000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>6260000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4359000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1821000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1715000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>606000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>670000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>638000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1315000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3617000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2590000</v>
       </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>8527000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>15826000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-5407000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2665000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>2522000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>5789000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-11513000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-54420000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>64776000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-10326000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-6194000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>98000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-8756000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>22704000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-16572000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-5136000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-30467000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1626000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>14836000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-3592000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>24953000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1835000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>12411000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-6712000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-7553000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>22512000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-8318000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1004000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>10677000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-29187000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>4879000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>21287000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-25428000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>27515000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>2389000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-11068000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>8972000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-5944000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>4823000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-5837000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-12291000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>675000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>6683000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>650000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>4118000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>3400000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>2452000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2386000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1686000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1284000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>785000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2176000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2196000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2193000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2158000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12179000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3859000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3342000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1734000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-22289000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1358000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2690000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>656000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>24788000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1880000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>98000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>481000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-750000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2032000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1767000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>13471000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-16017000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-17065000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-23360000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-14903000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-17918000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-14632000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-8285000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-14991000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-19392000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-13332000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-20976000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-24753000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-22626000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-17206000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-23145000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-22874000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-24392000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-26937000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-24456000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-25687000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-23302000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>36405000.0</v>
+      </c>
+      <c r="C6">
         <v>-16169000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7954000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4873000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7679000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10961000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5054000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15639000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10479000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7212000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12628000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3398000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8527000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15826000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5407000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2665000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2522000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5789000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11513000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-54420000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>64776000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-10326000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6194000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>98000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8756000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>22704000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-16572000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5136000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-30467000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1626000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>14836000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3592000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>24953000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1835000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>12411000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6712000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-7553000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>22512000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-8318000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1004000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10677000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-29187000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4879000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>21287000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-25428000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>27515000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2389000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-11068000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8972000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-5944000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4823000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-5837000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-12291000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>675000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6683000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>650000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>4118000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3400000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-49000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-24270000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>17246000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>16829000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-13181000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-10171000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>16840000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>672000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-80028000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>71166000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-13150000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-9276000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-11713000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>8661000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-53539000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>58093000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>5734000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-27654000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>23257000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-4561000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-7694000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-6807000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-3058000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-11493000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-14977000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>81432000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-2586000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2415000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>4880000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-2197000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-34366000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>32557000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-14446000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-34025000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>36659000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-5102000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-9733000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>16191000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-9396000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>17985000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>382000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>4592000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-14629000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-27887000.0</v>
       </c>
-      <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>11584000.0</v>
+      </c>
+      <c r="C7">
         <v>-12385000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3339000.0</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
+        <v>-7368000.0</v>
+      </c>
+      <c r="F7">
         <v>7272000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-16077000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2197000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6095000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1650000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2095000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-8833000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2225000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10057000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6068000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-27822000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2992000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1873000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2346000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-129000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7230000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>65095000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-62478000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7614000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-9431000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-178000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-28327000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11297000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-6874000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-267000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>12503000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>6421000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>754000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2525000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-528000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3136000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-844000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1463000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-6259000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>290000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2189000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-7175000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-6718000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-3073000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4830000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6522000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>33691000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-5700000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-43000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2692000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>2856000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-4239000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>374000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-928000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1999000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>19000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1951000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>377000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-3749000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>3566000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>1542000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>633000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-4266000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>23313000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-73535000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>47553000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-6231000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-2308000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-2632000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>593000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1726000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-95000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>6773000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>2972000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-6006000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>7726000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>2237000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>385000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1314000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1698000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-560000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-7763000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-5571000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>6159000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-1743000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>377000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>6233000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>8661000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>1930000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>1755000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>915000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>403000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>337000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>1120000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>2803000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-7820000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>4681000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-1748000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>1741000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>1416000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>2385000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-753000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-1474000.0</v>
       </c>
-      <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>8547000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>10954000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-24795000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1673000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1958000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>232000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-481000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2381000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>124823000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-126222000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-1342000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-2904000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-2067000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>451000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>1441000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-4619000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1319000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1537000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-804000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1653000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-1620000.0</v>
       </c>
-      <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>95000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>100000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>8000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-40000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>187000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-244000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>5644000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>5750000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-5750000.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
@@ -35124,1128 +35357,1137 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-6096000.0</v>
+      </c>
+      <c r="C9">
         <v>1818000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5838000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-6018000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1640000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>68000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-11040000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1671000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1392000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3038000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-7004000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2727000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8547000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10954000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-24795000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1673000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1958000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>232000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-481000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2381000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>124823000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-126222000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1342000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2904000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2067000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>451000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1441000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4619000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1319000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1537000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-804000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1620000.0</v>
       </c>
       <c r="AH9">
         <v>-1620000.0</v>
       </c>
       <c r="AI9">
+        <v>-1620000.0</v>
+      </c>
+      <c r="AJ9">
         <v>-4077000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>203000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>95000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>100000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-40000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>187000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-244000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5644000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-5750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5750000.0</v>
       </c>
       <c r="AW9">
         <v>5750000.0</v>
       </c>
       <c r="AX9">
         <v>5750000.0</v>
       </c>
       <c r="AY9">
+        <v>5750000.0</v>
+      </c>
+      <c r="AZ9">
         <v>-5750000.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9"/>
+      <c r="BL9">
         <v>100000000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>-100000000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>143000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>948000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1096000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>626000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>-54000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>75000.0</v>
       </c>
-      <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-580000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-1050000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-1610000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>500000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>414000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>122000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>123000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>349000.0</v>
       </c>
-      <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>32000.0</v>
       </c>
-      <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>1046000.0</v>
       </c>
-      <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>-1376000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-490000.0</v>
       </c>
-      <c r="CV9"/>
-      <c r="CW9">
+      <c r="CW9"/>
+      <c r="CX9">
         <v>150000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-857000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1685000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1886000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-3259000.0</v>
+      </c>
+      <c r="C10">
         <v>-581000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1131000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>188000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8367000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1413000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1925000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3344000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2195000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2310000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2531000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>281000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>309000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1949000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1983000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-877000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>595000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-112000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>450000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-167000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>114000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5272000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>109000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>42000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-35000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-242000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-171000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>50000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-42000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-203000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-341000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-476000.0</v>
       </c>
       <c r="AH10">
         <v>-476000.0</v>
       </c>
       <c r="AI10">
+        <v>-476000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-839000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>-839000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1368000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-156000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2812000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-989000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1023000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-541000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1308000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>589000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>499000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10">
         <v>-75362000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-3659000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>16744000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>-1791000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-112292000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>-53343000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-55227000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>-89127000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>-10727000.0</v>
       </c>
-      <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>-47212000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-25103000.0</v>
       </c>
-      <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>-42209000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1251000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5323000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2868000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>912000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1295000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-290000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>136000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1282000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7111000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>56837000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6870000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1189000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2054000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4313000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3488000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2148000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2165000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-8854000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>9446000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2331000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-910000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>222000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5168000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>923000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>380000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-5061000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1765000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1553000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-5905000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-6272000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1088000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-3404000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-5199000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>29246000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>412000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-9000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2054000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-2571000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1856000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-305000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-822000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-3181000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1484000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>951000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1326000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-3621000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>827000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>5211000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4333000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>7581000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>205000.0</v>
       </c>
-      <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>1871000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>940000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1056000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>1586000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1806000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1303000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>569000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>1682000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3540000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1475000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2772000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>993000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>160000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>423000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2223000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3105000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4545000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2495000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2138000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3889000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3280000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3164000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3684000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2699000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1632000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1884000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1757000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2024000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1411000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2098000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2653000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2953000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2057000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2995000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1112000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1540000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3059000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>873000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1100000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>223000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2578000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2033000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2014000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1438000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1625000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1758000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1909000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2054000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3113000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2080000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2132000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2364000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1563000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2063000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1747000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1793000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3263000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3245000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3011000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3098000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-1724000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-5831000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1784000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2479000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2817000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-234000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6298000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-52731000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>61140000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7461000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-5438000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1113000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3510000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8607000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-189000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1354000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-6021000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1379000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3130000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1628000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-35000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2483000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-962000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2340000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1198000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-5368000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-731000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-1370000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-858000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>2095000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -36258,398 +36500,400 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>848000.0</v>
+      </c>
+      <c r="C14">
         <v>597000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>601000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>603000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>604000.0</v>
       </c>
       <c r="G14">
         <v>604000.0</v>
       </c>
       <c r="H14">
+        <v>604000.0</v>
+      </c>
+      <c r="I14">
         <v>611000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>613000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>400000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>293000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>292000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>296000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>357000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>284000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="R14">
         <v>237000.0</v>
       </c>
       <c r="S14">
+        <v>237000.0</v>
+      </c>
+      <c r="T14">
         <v>404000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>261000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>258000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>239000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>206000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>165000.0</v>
       </c>
-      <c r="Y14">
-[...1 lines deleted...]
-      </c>
       <c r="Z14">
+        <v>164000.0</v>
+      </c>
+      <c r="AA14">
         <v>171000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>180000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>166000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>173000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>164000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159000.0</v>
       </c>
       <c r="AG14">
         <v>159000.0</v>
       </c>
       <c r="AH14">
-        <v>113000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="AI14">
         <v>113000.0</v>
       </c>
       <c r="AJ14">
+        <v>113000.0</v>
+      </c>
+      <c r="AK14">
         <v>112000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>114000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>126000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>143000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>214000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>260000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>324000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>338000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>287000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>379000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>435000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>507000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>574000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>623000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>655000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>651000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>644000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>628000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>669000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>636000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>635000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>610000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>552000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>526000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>506000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>476000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>447000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>393000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>327000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>292000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>305000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>346000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>365000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>372000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>320000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>361000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>354000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>368000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335000.0</v>
       </c>
       <c r="BX14">
         <v>335000.0</v>
       </c>
       <c r="BY14">
+        <v>335000.0</v>
+      </c>
+      <c r="BZ14">
         <v>338000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>336000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>429000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>325000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>330000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>334000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>480000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>113000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>276000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>311000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>718000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>491000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>537000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>627000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>652000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>699000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>823000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1003000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1376000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1261000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1465000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1722000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1733000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1634000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1487000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1906000.0</v>
       </c>
-      <c r="CY14"/>
       <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -36693,409 +36937,415 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>60873000.0</v>
+      </c>
+      <c r="C16">
         <v>24468000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>40637000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48591000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>53464000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>45785000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>56746000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51692000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>36053000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>25574000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>32786000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>45414000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>48812000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>40285000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24459000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29866000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27201000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24679000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>18890000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30403000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>84823000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>20047000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>30373000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>36567000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>36469000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>45225000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22521000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>39093000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>44229000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>74696000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>76322000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>61486000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>65078000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>40125000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>38290000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25879000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32591000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>40144000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>17632000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>25950000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24946000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14269000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>43456000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>38577000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>17290000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>42718000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>15203000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12814000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>23882000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>14910000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>20854000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>16031000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>21868000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>34159000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>33484000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>26801000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>26151000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>22033000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>18633000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>18682000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>42952000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>25706000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>8877000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>22058000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>32229000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>15389000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>14717000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>94745000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>23579000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>36729000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>46005000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>57718000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>49057000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>102596000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>44503000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>38769000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>66423000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>43166000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>47727000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>55421000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>62228000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>65286000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>76779000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>91756000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>10324000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>12910000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>10495000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5615000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>7812000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>42178000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9621000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>24067000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>58092000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>21433000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>26535000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>36268000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>20077000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>29473000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>11488000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>11106000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6514000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>21143000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>49030000.0</v>
       </c>
-      <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -37156,586 +37406,593 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>30653000.0</v>
+      </c>
+      <c r="C18">
         <v>2725000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>21992000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>24019000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>30537000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-893000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>14477000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>21669000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>80000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5151000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6240000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1359000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5930000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19074000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-21982000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13490000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12875000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-25861000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19065000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10467000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>54809000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-20026000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-16076000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19677000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13994000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10260000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-14993000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16766000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-946000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>11575000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-20238000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-27678000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-23591000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-19768000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-17666000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-19484000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-20803000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-12470000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-22823000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-18659000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-22741000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-13931000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-9764000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-18219000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>17955000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-15204000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-18337000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-20019000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-16606000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-19054000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-20871000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-21570000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-25787000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-22155000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-20009000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-21558000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-24847000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-18839000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-13354000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-17862000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-21623000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>9340000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-19905000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>77280000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-23532000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-23320000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-25410000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-25117000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-29073000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-27888000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-25056000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-25704000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-27377000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-8444000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-13797000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-15007000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-15892000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-11105000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-8278000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-6867000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-10499000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-5756000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-13748000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-10888000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-6572000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-5968000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-12014000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-11077000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-10638000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-10052000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-9723000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-9091000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-4816000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-8332000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-8656000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-12508000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-6667000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-3582000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-3362000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-6038000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-6228000.0</v>
       </c>
-      <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19">
+        <v>87800000.0</v>
+      </c>
+      <c r="C19">
         <v>-7975000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-25374000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-33175000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-23276000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10552000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-10914000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>3802000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>10929000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>313000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6874000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1170000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2970000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>15650000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>18321000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>10365000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>20795000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>22853000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6467000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-44227000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-49252000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>7603000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>9215000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>19723000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5278000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>25068000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-7006000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>58000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-14557000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-696000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2162000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>16011000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-15518000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>23415000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-35187000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>7617000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>8370000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-841000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>2029000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>10645000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>19373000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-6450000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>12884000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>30893000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-8221000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>9543000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>16879000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>7264000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>28330000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>10638000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>23648000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>15034000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>8457000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>26462000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-107687000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>19463000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>24791000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>27759000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37796,124 +38053,129 @@
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>-7750000.0</v>
+      </c>
+      <c r="C21">
         <v>-7500000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>19950000.0</v>
       </c>
       <c r="P21">
+        <v>19950000.0</v>
+      </c>
+      <c r="Q21">
         <v>9600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9975000.0</v>
       </c>
       <c r="S21">
         <v>9975000.0</v>
       </c>
       <c r="T21">
         <v>9975000.0</v>
       </c>
       <c r="U21">
         <v>9975000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>9975000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...1 lines deleted...]
-      </c>
+      <c r="Y21"/>
       <c r="Z21">
         <v>9975000.0</v>
       </c>
       <c r="AA21">
         <v>9975000.0</v>
       </c>
       <c r="AB21">
-        <v>9789000.0</v>
+        <v>9975000.0</v>
       </c>
       <c r="AC21">
         <v>9789000.0</v>
       </c>
       <c r="AD21">
         <v>9789000.0</v>
       </c>
       <c r="AE21">
         <v>9789000.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>9789000.0</v>
+      </c>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -37942,2654 +38204,2686 @@
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>17290000.0</v>
+      </c>
+      <c r="C22">
         <v>8654000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>268065000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>59613000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11446000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14341000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12421000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1030000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8247000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>737000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5692000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-6600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-13536000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1401000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-19037000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-13492000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-27445000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-22641000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-20952000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-13821000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>39500000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-19237000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-14174000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-17576000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>21243000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-17200000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-11490000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-20606000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-17598000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3228000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-23766000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-25557000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-24385000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-25871000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-17660000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-19147000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-15314000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-15590000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-22629000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-13533000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-17464000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-12687000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-6672000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-13912000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-18193000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-22272000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-20942000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-25391000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-22303000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-16861000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-23824000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-22768000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-25574000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-25472000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-25456000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-24738000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-23174000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-25787000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-17931000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-21474000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-20781000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-17239000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>50433000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>27029000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-22333000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-25093000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-26651000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-29881000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-29922000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-33364000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-37691000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-34029000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-27262000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-19002000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-18944000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-19245000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-17081000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-15456000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-11382000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-2330000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-8469000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-8893000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-12906000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-12293000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-11164000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-14726000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-16136000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-12342000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-13051000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-11862000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-11069000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-10466000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-7800000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-8070000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-10142000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-10446000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-8372000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-6111000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-6219000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-7315000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-4160000.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-9555000.0</v>
+      </c>
+      <c r="C23">
         <v>-10919000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-7500000.0</v>
+      </c>
+      <c r="E23">
         <v>4271000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-484000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>484000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1465000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9842000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-752000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2512000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>486000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-869000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-373000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-827000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2096000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4089000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6228000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1178000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1085000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>274000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>59219000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2097000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>667000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>52000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10516000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1336000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>694000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>856000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>16000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1099000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>635000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>68149000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2011000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1928000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>770000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>469000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>341000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>666000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>314000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9963000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1761000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>98000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1012000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>17000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>480000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>661000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>24000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>229000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>14906000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>822000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>25786000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>136525000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1196000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>23973000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>26185000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1332000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-11498000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-106977000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-251000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1758000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8871000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-62320000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-321000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>798000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-5019000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11561000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-436000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1158000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>225000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>332000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-97000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-63000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-360000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-119000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-35000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-331000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-220000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>28000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>566000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>200000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-266000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-370000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>536000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-104000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-192000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-488000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-609000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>10000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>57000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>343000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-991000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-477000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>125000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-370000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-577000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-777000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>370000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-315000.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>221</v>
+      </c>
+      <c r="B24">
+        <v>-70347000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24">
-        <v>-33162999.0</v>
-[...1 lines deleted...]
-      <c r="E24"/>
+        <v>12000.0</v>
+      </c>
+      <c r="E24">
+        <v>-12000.0</v>
+      </c>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>72000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>26000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10929000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>313000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>110000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>22000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2970000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>127000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>350000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>279000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>264000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>22853000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>21000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-170000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-407000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-71000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-504000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-195000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>44000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-607000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-611000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-352000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-115000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-377000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-69000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-156000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-684000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-197000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-53000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-56000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-14000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>732000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>82000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-252000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-225000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-321000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-134000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-247000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-73000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-32000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>80000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-6000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-75000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-178000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-168000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-128000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-249000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-676000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-601000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-384000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-818000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1574000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-185000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-561000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-697000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-860000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-928000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-897000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-1295000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-440000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-81000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-24000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-60000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-11000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>18000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>4000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>83000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-1794000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>10000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-10000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>31952000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-32780000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>757000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>71000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>-11124000.0</v>
+      </c>
+      <c r="C25">
         <v>-170000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
-        <v>-3911000.0</v>
+        <v>-246095000.0</v>
       </c>
       <c r="E25">
+        <v>-467000.0</v>
+      </c>
+      <c r="F25">
         <v>-40231000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-190000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-332000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-92000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-159000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-205000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-370000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-127000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>279000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>148000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-203000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-174000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>710000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>941000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>962000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1378000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>145000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-5787000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2038000.0</v>
       </c>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
       <c r="Z25">
+        <v>1795000.0</v>
+      </c>
+      <c r="AA25">
         <v>1934000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-5337000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1763000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1727000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1691000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-225000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-224000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-183000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-134000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-152000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-91000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-74000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>495000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>27000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1215000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2014000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1438000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1625000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1815000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1909000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2054000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3211000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-924000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2132000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2364000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1563000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2063000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1747000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1793000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3282000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5196000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3011000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3098000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-25787000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3090000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3200000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3837000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3801000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3767000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3701000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5167000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-6073000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3532000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3859000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2266000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5958000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6036000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>5919000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>5846000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2566000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2794000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3705000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2622000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2442000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3449000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3127000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3561000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-2241000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>767000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>828000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-1474000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>71000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2294000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-825000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>891000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>958000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>365000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-140000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-266000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-78000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-97000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>42000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-43000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-14000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-492000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1181000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-1185000.0</v>
       </c>
-      <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
+        <v>3740000.0</v>
+      </c>
+      <c r="C26">
         <v>-3740000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>553000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>585000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>599000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>940000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4775000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>274000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1319000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2097000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>667000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>52000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>541000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1336000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>694000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>856000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>16000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1099000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>635000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>68149000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2011000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>67366000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3337000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3561000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>43424000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2035000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>13182000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>9963000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>5926000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>98000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1012000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>17000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>480000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>5000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>685000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>24000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>822000.0</v>
       </c>
       <c r="BA26">
         <v>822000.0</v>
       </c>
       <c r="BB26">
-        <v>0.0</v>
+        <v>822000.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>136525000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1196000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>885000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>488000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>142779000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>141876000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>141674000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>6844000.0</v>
+      </c>
+      <c r="C27">
         <v>3456000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2748000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3363000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3276000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3324000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2087000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2644000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2528000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5134000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1933000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1943000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2172000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2758000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4080000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2707000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2391000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3207000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2339000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2202000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2306000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2639000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1632000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1884000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1757000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2024000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1411000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2098000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2653000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2953000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2057000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2995000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1112000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1540000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3059000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>873000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1100000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>955000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2666000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1215000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2014000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1438000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1625000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1815000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1909000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2054000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3211000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2080000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2132000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2364000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1563000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2063000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1747000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1793000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3263000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3245000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3011000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3098000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3041000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3090000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3200000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>3837000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>3801000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3767000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>3701000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>5167000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3781000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3532000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3859000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2266000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>5846000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>2622000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>12579000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>3561000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>30000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>6000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>127000.0</v>
       </c>
-      <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>-810000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>54000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>-290000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>224000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>480000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>2633000.0</v>
       </c>
-      <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27">
         <v>1089000.0</v>
       </c>
-      <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-11701000.0</v>
+      </c>
+      <c r="C28">
         <v>-10919000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4572000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4271000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>418000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>484000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1465000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-9842000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-752000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2512000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>486000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-869000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-373000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19123000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2096000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5511000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5662000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8797000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1085000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>274000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>59219000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2097000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>667000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>52000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10516000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1336000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>694000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9799000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>856000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1099000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>635000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>68149000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2011000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>67366000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3337000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3561000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>43424000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2035000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13182000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9963000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5926000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>98000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1012000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>480000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>661000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>24000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>822000.0</v>
       </c>
       <c r="BA28">
         <v>822000.0</v>
       </c>
       <c r="BB28">
-        <v>136525000.0</v>
+        <v>822000.0</v>
       </c>
       <c r="BC28">
         <v>136525000.0</v>
       </c>
       <c r="BD28">
+        <v>136525000.0</v>
+      </c>
+      <c r="BE28">
         <v>1196000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>885000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>488000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>769000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>21000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>141388000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-199000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>506000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-34000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>585000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-237000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>576000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>101571000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>346000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-338000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1581000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>447000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1563000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>128399000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4153000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-217000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>52819000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>21000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>472000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>925000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>729000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>710000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>16046000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>81543000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>371000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>5645000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5789000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1122000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-53000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>57973000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-289000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>8485000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>44993000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-357000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-894000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-462000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>587000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>30853000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-290000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-659000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>807000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-269000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>62361000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>16130000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>30653000.0</v>
+      </c>
+      <c r="C29">
         <v>2725000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21980000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24031000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>30537000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-893000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14503000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21679000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>302000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5013000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6240000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1359000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5930000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4074000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-21909000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13301000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-12911000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-25637000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-19086000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-10297000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>55216000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-19955000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-15572000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-19482000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-14038000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3093000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-9649000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-14641000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-16651000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-569000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>11644000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-20082000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-26994000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-23394000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-19715000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-17610000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-19470000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-20762000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-12464000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-22571000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-18434000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-22420000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-13797000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-9457000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-18146000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>17987000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-15050000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-18331000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-19944000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-16428000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-18886000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-20743000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-21321000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-25111000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-21554000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-19625000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-20740000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-23273000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-18654000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-12793000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-17165000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-20763000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>10268000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-19008000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>78575000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-23092000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-23274000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-25386000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-25057000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-29062000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-27140000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-24528000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-24770000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-27080000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-8375000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-13578000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-14817000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-15437000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-10887000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-8168000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-6636000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-10145000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-4495000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-13769000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-10812000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-6094000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-5276000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-11421000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-10875000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-10580000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-9849000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-9668000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-8663000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-4260000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-14592000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-4297000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-10687000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-4952000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-2976000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-2692000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-5400000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-4913000.0</v>
       </c>
-      <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>17453000.0</v>
+      </c>
+      <c r="C30">
         <v>-7975000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-25362000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>-33175000.0</v>
+      </c>
+      <c r="F30">
         <v>-23276000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10552000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-10914000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3802000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10929000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>313000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6874000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1170000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2970000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>777000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18598000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10455000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21095000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22629000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6488000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-44397000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-49659000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7532000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8711000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19528000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5234000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24461000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-7617000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-294000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14672000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1073000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2093000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15855000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-16202000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>23218000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-35240000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7561000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8356000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-150000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2111000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>10393000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>19148000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-6771000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12750000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>30646000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8294000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9511000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>16959000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7258000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>28255000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10460000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>23480000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14906000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>8208000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>25786000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-108288000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>19079000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23973000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>26185000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>17836000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-11498000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-106977000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>37791000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-23955000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>8871000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-62320000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>24001000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-57330000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-5019000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>11561000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>20124000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>13846000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>32742000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-30332000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-43226000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>9956000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-13859000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-14745000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>10855000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2721000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>436000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2849000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-2058000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-26528000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>13658000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7855000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2864000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4367000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>8102000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-23438000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-14836000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-4308000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-32842000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>329000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-485000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>19491000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>20950000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>704000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-7916000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>3648000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>7943000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-10036000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-22705000.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>