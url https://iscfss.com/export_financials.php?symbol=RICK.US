--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2252,51 +2252,53 @@
         <v>46087.0</v>
       </c>
       <c r="X15">
         <v>46087.0</v>
       </c>
       <c r="Y15">
         <v>46087.0</v>
       </c>
       <c r="Z15">
         <v>45987.0</v>
       </c>
       <c r="AA15">
         <v>43487.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>47</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>77000.0</v>
+      </c>
       <c r="C16">
         <v>99000.0</v>
       </c>
       <c r="D16">
         <v>96000.0</v>
       </c>
       <c r="E16">
         <v>234000.0</v>
       </c>
       <c r="F16">
         <v>354000.0</v>
       </c>
       <c r="G16">
         <v>336000.0</v>
       </c>
       <c r="H16">
         <v>83000.0</v>
       </c>
       <c r="I16">
         <v>134000.0</v>
       </c>
       <c r="J16">
         <v>196000.0</v>
       </c>
       <c r="K16">
@@ -4051,51 +4053,51 @@
       </c>
       <c r="AB39">
         <v>300000.0</v>
       </c>
       <c r="AC39">
         <v>600000.0</v>
       </c>
       <c r="AD39">
         <v>800000.0</v>
       </c>
       <c r="AE39">
         <v>200000.0</v>
       </c>
       <c r="AF39">
         <v>100000.0</v>
       </c>
       <c r="AG39">
         <v>100000.0</v>
       </c>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>32607000.0</v>
+        <v>32530000.0</v>
       </c>
       <c r="C40">
         <v>13370000.0</v>
       </c>
       <c r="D40">
         <v>9487000.0</v>
       </c>
       <c r="E40">
         <v>5782000.0</v>
       </c>
       <c r="F40">
         <v>5158000.0</v>
       </c>
       <c r="G40">
         <v>9312000.0</v>
       </c>
       <c r="H40">
         <v>9205000.0</v>
       </c>
       <c r="I40">
         <v>7628000.0</v>
       </c>
       <c r="J40">
         <v>7718000.0</v>
       </c>
@@ -10099,51 +10101,53 @@
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
     </row>
     <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16">
         <v>687000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>77000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16">
         <v>451000.0</v>
       </c>
       <c r="F16">
         <v>425000.0</v>
       </c>
       <c r="G16">
         <v>194000.0</v>
       </c>
       <c r="H16">
         <v>99000.0</v>
       </c>
       <c r="I16">
         <v>494000.0</v>
       </c>
       <c r="J16">
         <v>552000.0</v>
       </c>
       <c r="K16">
         <v>303000.0</v>
       </c>
       <c r="L16">
         <v>96000.0</v>
       </c>
@@ -16884,51 +16888,51 @@
       <c r="DR39">
         <v>100000.0</v>
       </c>
       <c r="DS39"/>
       <c r="DT39">
         <v>100000.0</v>
       </c>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39">
         <v>100000.0</v>
       </c>
       <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39"/>
     </row>
     <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
         <v>29555000.0</v>
       </c>
       <c r="C40">
-        <v>32607000.0</v>
+        <v>32530000.0</v>
       </c>
       <c r="D40"/>
       <c r="E40">
         <v>21313000.0</v>
       </c>
       <c r="F40">
         <v>12013000.0</v>
       </c>
       <c r="G40">
         <v>12949000.0</v>
       </c>
       <c r="H40">
         <v>13370000.0</v>
       </c>
       <c r="I40">
         <v>13613000.0</v>
       </c>
       <c r="J40">
         <v>16067000.0</v>
       </c>
       <c r="K40">
         <v>18612000.0</v>
       </c>
       <c r="L40">
         <v>9487000.0</v>
@@ -38118,54 +38122,54 @@
       </c>
       <c r="AB14">
         <v>600000.0</v>
       </c>
       <c r="AC14">
         <v>400000.0</v>
       </c>
       <c r="AD14">
         <v>300000.0</v>
       </c>
       <c r="AE14">
         <v>100000.0</v>
       </c>
       <c r="AF14">
         <v>100000.0</v>
       </c>
       <c r="AG14">
         <v>100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>236</v>
       </c>
       <c r="B15">
-        <v>-2464000.0</v>
+        <v>2464000.0</v>
       </c>
       <c r="C15">
-        <v>-2302000.0</v>
+        <v>2302000.0</v>
       </c>
       <c r="D15">
         <v>2146000.0</v>
       </c>
       <c r="E15">
         <v>1784000.0</v>
       </c>
       <c r="F15">
         <v>1440000.0</v>
       </c>
       <c r="G15">
         <v>1286000.0</v>
       </c>
       <c r="H15">
         <v>1252000.0</v>
       </c>
       <c r="I15">
         <v>1168000.0</v>
       </c>
       <c r="J15">
         <v>1170000.0</v>
       </c>
       <c r="K15">
         <v>862000.0</v>
       </c>
@@ -38793,51 +38797,51 @@
       </c>
       <c r="AB23">
         <v>100000.0</v>
       </c>
       <c r="AC23">
         <v>-700000.0</v>
       </c>
       <c r="AD23">
         <v>-100000.0</v>
       </c>
       <c r="AE23">
         <v>400000.0</v>
       </c>
       <c r="AF23">
         <v>-400000.0</v>
       </c>
       <c r="AG23">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>244</v>
       </c>
       <c r="B24">
-        <v>-11041000.0</v>
+        <v>2393000.0</v>
       </c>
       <c r="C24">
         <v>1616000.0</v>
       </c>
       <c r="D24">
         <v>315000.0</v>
       </c>
       <c r="E24">
         <v>-43976000.0</v>
       </c>
       <c r="F24">
         <v>1282000.0</v>
       </c>
       <c r="G24">
         <v>3166000.0</v>
       </c>
       <c r="H24">
         <v>-162000.0</v>
       </c>
       <c r="I24">
         <v>958000.0</v>
       </c>
       <c r="J24">
         <v>2252000.0</v>
       </c>
@@ -40193,51 +40197,51 @@
       <c r="DI2"/>
       <c r="DJ2">
         <v>300000.0</v>
       </c>
       <c r="DK2">
         <v>400000.0</v>
       </c>
       <c r="DL2">
         <v>200000.0</v>
       </c>
       <c r="DM2"/>
       <c r="DN2">
         <v>1300000.0</v>
       </c>
       <c r="DO2">
         <v>3200000.0</v>
       </c>
       <c r="DP2"/>
       <c r="DQ2"/>
     </row>
     <row r="3" spans="1:121">
       <c r="A3" t="s">
         <v>224</v>
       </c>
       <c r="B3">
-        <v>2331000</v>
+        <v>1868000</v>
       </c>
       <c r="C3">
         <v>2238000</v>
       </c>
       <c r="D3">
         <v>2238000</v>
       </c>
       <c r="E3">
         <v>3681000</v>
       </c>
       <c r="F3">
         <v>2854000</v>
       </c>
       <c r="G3">
         <v>5754000</v>
       </c>
       <c r="H3">
         <v>5381000</v>
       </c>
       <c r="I3">
         <v>6417000</v>
       </c>
       <c r="J3">
         <v>7667000</v>
       </c>
@@ -43525,60 +43529,60 @@
       </c>
       <c r="DJ14">
         <v>100000.0</v>
       </c>
       <c r="DK14">
         <v>100000.0</v>
       </c>
       <c r="DL14">
         <v>100000.0</v>
       </c>
       <c r="DM14">
         <v>100000.0</v>
       </c>
       <c r="DN14">
         <v>100000.0</v>
       </c>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
     </row>
     <row r="15" spans="1:121">
       <c r="A15" t="s">
         <v>236</v>
       </c>
       <c r="B15">
-        <v>-617000.0</v>
+        <v>617000.0</v>
       </c>
       <c r="C15">
-        <v>-608000.0</v>
+        <v>608000.0</v>
       </c>
       <c r="D15">
-        <v>-608000.0</v>
+        <v>608000.0</v>
       </c>
       <c r="E15">
-        <v>-614000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="F15">
         <v>619000.0</v>
       </c>
       <c r="G15">
         <v>623000.0</v>
       </c>
       <c r="H15">
         <v>628000.0</v>
       </c>
       <c r="I15">
         <v>552000.0</v>
       </c>
       <c r="J15">
         <v>560000.0</v>
       </c>
       <c r="K15">
         <v>562000.0</v>
       </c>
       <c r="L15">
         <v>566000.0</v>
       </c>
       <c r="M15">
         <v>565000.0</v>
       </c>
@@ -44258,51 +44262,51 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
     </row>
     <row r="18" spans="1:121">
       <c r="A18" t="s">
         <v>239</v>
       </c>
       <c r="B18">
-        <v>12212000.0</v>
+        <v>8013000.0</v>
       </c>
       <c r="C18">
         <v>11496000.0</v>
       </c>
       <c r="D18">
         <v>11496000.0</v>
       </c>
       <c r="E18">
         <v>10112000.0</v>
       </c>
       <c r="F18">
         <v>5693000.0</v>
       </c>
       <c r="G18">
         <v>7590000.0</v>
       </c>
       <c r="H18">
         <v>10270000.0</v>
       </c>
       <c r="I18">
         <v>9347000.0</v>
       </c>
       <c r="J18">
         <v>3169000.0</v>
       </c>
@@ -45914,51 +45918,51 @@
       </c>
       <c r="DL23">
         <v>-100000.0</v>
       </c>
       <c r="DM23">
         <v>100000.0</v>
       </c>
       <c r="DN23">
         <v>-100000.0</v>
       </c>
       <c r="DO23">
         <v>1700000.0</v>
       </c>
       <c r="DP23">
         <v>500000.0</v>
       </c>
       <c r="DQ23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:121">
       <c r="A24" t="s">
         <v>244</v>
       </c>
       <c r="B24">
-        <v>-690000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="C24">
         <v>277000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>819000.0</v>
       </c>
       <c r="F24">
         <v>76000.0</v>
       </c>
       <c r="G24">
         <v>1221000.0</v>
       </c>
       <c r="H24">
         <v>1437000.0</v>
       </c>
       <c r="I24">
         <v>63000.0</v>
       </c>
       <c r="J24">
         <v>61000.0</v>
       </c>
       <c r="K24">
         <v>55000.0</v>