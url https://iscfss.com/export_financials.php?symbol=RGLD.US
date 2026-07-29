--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -23822,57 +23822,57 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" t="s">
         <v>227</v>
       </c>
       <c r="B5">
         <v>597266000.0</v>
       </c>
       <c r="C5">
-        <v>429899000.0</v>
+        <v>435841000.0</v>
       </c>
       <c r="D5">
-        <v>303202000.0</v>
+        <v>310540000.0</v>
       </c>
       <c r="E5">
-        <v>283709000.0</v>
+        <v>282868000.0</v>
       </c>
       <c r="F5">
         <v>328387000.0</v>
       </c>
       <c r="G5">
         <v>346062000.0</v>
       </c>
       <c r="H5">
         <v>140707000.0</v>
       </c>
       <c r="I5">
         <v>-74535000.0</v>
       </c>
       <c r="J5">
         <v>145942000.0</v>
       </c>
       <c r="K5">
         <v>4816000.0</v>
       </c>
       <c r="L5">
         <v>87235000.0</v>
       </c>
       <c r="M5">
         <v>108720000.0</v>
       </c>
@@ -23947,57 +23947,57 @@
       </c>
       <c r="AK5">
         <v>-2000000.0</v>
       </c>
       <c r="AL5">
         <v>-5300000.0</v>
       </c>
       <c r="AM5">
         <v>-3900000.0</v>
       </c>
       <c r="AN5">
         <v>-2800000.0</v>
       </c>
       <c r="AO5">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>228</v>
       </c>
       <c r="B6">
         <v>774348000.0</v>
       </c>
       <c r="C6">
-        <v>574325000.0</v>
+        <v>580267000.0</v>
       </c>
       <c r="D6">
-        <v>468139000.0</v>
+        <v>475477000.0</v>
       </c>
       <c r="E6">
-        <v>466931000.0</v>
+        <v>466090000.0</v>
       </c>
       <c r="F6">
         <v>517395999.0</v>
       </c>
       <c r="G6">
         <v>529631000.0</v>
       </c>
       <c r="H6">
         <v>303763000.0</v>
       </c>
       <c r="I6">
         <v>328525000.0</v>
       </c>
       <c r="J6">
         <v>305578000.0</v>
       </c>
       <c r="K6">
         <v>244512000.0</v>
       </c>
       <c r="L6">
         <v>180721000.0</v>
       </c>
       <c r="M6">
         <v>200062000.0</v>
       </c>
@@ -27698,51 +27698,51 @@
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
     </row>
     <row r="5" spans="1:163">
       <c r="A5" t="s">
         <v>227</v>
       </c>
       <c r="B5">
-        <v>297091000.0</v>
+        <v>320348000.0</v>
       </c>
       <c r="C5">
         <v>158461000.0</v>
       </c>
       <c r="D5">
         <v>169125000.0</v>
       </c>
       <c r="E5">
         <v>144556000.0</v>
       </c>
       <c r="F5">
         <v>123111000.0</v>
       </c>
       <c r="G5">
         <v>135018000.0</v>
       </c>
       <c r="H5">
         <v>118846000.0</v>
       </c>
       <c r="I5">
         <v>102083000.0</v>
       </c>
       <c r="J5">
         <v>75525000.0</v>
       </c>
@@ -28129,51 +28129,51 @@
       <c r="EQ5">
         <v>-1000000.0</v>
       </c>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
     </row>
     <row r="6" spans="1:163">
       <c r="A6" t="s">
         <v>228</v>
       </c>
       <c r="B6">
-        <v>387966000.0</v>
+        <v>411223000.0</v>
       </c>
       <c r="C6">
         <v>238492000.0</v>
       </c>
       <c r="D6">
         <v>202028000.0</v>
       </c>
       <c r="E6">
         <v>175709000.0</v>
       </c>
       <c r="F6">
         <v>156106000.0</v>
       </c>
       <c r="G6">
         <v>168755000.0</v>
       </c>
       <c r="H6">
         <v>155023000.0</v>
       </c>
       <c r="I6">
         <v>137830000.0</v>
       </c>
       <c r="J6">
         <v>114290000.0</v>
       </c>
@@ -37489,51 +37489,51 @@
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>271</v>
       </c>
       <c r="B18">
-        <v>704846000.0</v>
+        <v>-459907000.0</v>
       </c>
       <c r="C18">
         <v>426939000.0</v>
       </c>
       <c r="D18">
         <v>413114000.0</v>
       </c>
       <c r="E18">
         <v>-504810000.0</v>
       </c>
       <c r="F18">
         <v>239004000.0</v>
       </c>
       <c r="G18">
         <v>239004000.0</v>
       </c>
       <c r="H18">
         <v>252111000.0</v>
       </c>
       <c r="I18">
         <v>317012000.0</v>
       </c>
       <c r="J18">
         <v>63132000.0</v>
       </c>
@@ -37860,51 +37860,51 @@
       </c>
       <c r="AF22">
         <v>-2000000.0</v>
       </c>
       <c r="AG22">
         <v>-1500000.0</v>
       </c>
       <c r="AH22">
         <v>-600000.0</v>
       </c>
       <c r="AI22">
         <v>-600000.0</v>
       </c>
       <c r="AJ22">
         <v>-8900000.0</v>
       </c>
       <c r="AK22">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>275</v>
       </c>
       <c r="B23">
-        <v>875491000.0</v>
+        <v>-10910000.0</v>
       </c>
       <c r="C23">
         <v>-635000.0</v>
       </c>
       <c r="D23">
         <v>-2432000.0</v>
       </c>
       <c r="E23">
         <v>-1062000.0</v>
       </c>
       <c r="F23">
         <v>1577000.0</v>
       </c>
       <c r="G23">
         <v>-1062000.0</v>
       </c>
       <c r="H23">
         <v>-1914000.0</v>
       </c>
       <c r="I23">
         <v>2829000.0</v>
       </c>
       <c r="J23">
         <v>-6183000.0</v>
       </c>
@@ -37973,51 +37973,51 @@
       </c>
       <c r="AF23">
         <v>-400000.0</v>
       </c>
       <c r="AG23">
         <v>-5000000.0</v>
       </c>
       <c r="AH23">
         <v>100000.0</v>
       </c>
       <c r="AI23">
         <v>600000.0</v>
       </c>
       <c r="AJ23">
         <v>800000.0</v>
       </c>
       <c r="AK23">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>276</v>
       </c>
       <c r="B24">
-        <v>-1166103000.0</v>
+        <v>7980000.0</v>
       </c>
       <c r="C24">
         <v>24884000.0</v>
       </c>
       <c r="D24">
         <v>-151000.0</v>
       </c>
       <c r="E24">
         <v>-721000.0</v>
       </c>
       <c r="F24">
         <v>-18541000.0</v>
       </c>
       <c r="G24">
         <v>-18541000.0</v>
       </c>
       <c r="H24">
         <v>-967000.0</v>
       </c>
       <c r="I24">
         <v>-909000.0</v>
       </c>
       <c r="J24">
         <v>3605000.0</v>
       </c>
@@ -43644,51 +43644,51 @@
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
     </row>
     <row r="18" spans="1:147">
       <c r="A18" t="s">
         <v>271</v>
       </c>
       <c r="B18">
         <v>293562000.0</v>
       </c>
       <c r="C18">
-        <v>241705000.0</v>
+        <v>241435000.0</v>
       </c>
       <c r="D18">
         <v>-819534000.0</v>
       </c>
       <c r="E18">
         <v>40069000.0</v>
       </c>
       <c r="F18">
         <v>78123000.0</v>
       </c>
       <c r="G18">
         <v>94172000.0</v>
       </c>
       <c r="H18">
         <v>133223999.0</v>
       </c>
       <c r="I18">
         <v>62363000.0</v>
       </c>
       <c r="J18">
         <v>137180000.0</v>
       </c>
       <c r="K18">
         <v>101088000.0</v>
       </c>
@@ -45017,51 +45017,51 @@
       </c>
       <c r="EM22">
         <v>-400000.0</v>
       </c>
       <c r="EN22">
         <v>-1800000.0</v>
       </c>
       <c r="EO22">
         <v>-1100000.0</v>
       </c>
       <c r="EP22">
         <v>2500000.0</v>
       </c>
       <c r="EQ22">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:147">
       <c r="A23" t="s">
         <v>275</v>
       </c>
       <c r="B23">
         <v>-1657000.0</v>
       </c>
       <c r="C23">
-        <v>110401000.0</v>
+        <v>-824000.0</v>
       </c>
       <c r="D23">
         <v>-8390000.0</v>
       </c>
       <c r="E23">
         <v>-1506000.0</v>
       </c>
       <c r="F23">
         <v>-189999.0</v>
       </c>
       <c r="G23">
         <v>-155000.0</v>
       </c>
       <c r="H23">
         <v>-122000.0</v>
       </c>
       <c r="I23">
         <v>73000.0</v>
       </c>
       <c r="J23">
         <v>-431000.0</v>
       </c>
       <c r="K23">
         <v>-161000.0</v>
       </c>
@@ -45442,51 +45442,51 @@
       </c>
       <c r="EM23">
         <v>200000.0</v>
       </c>
       <c r="EN23">
         <v>-100000.0</v>
       </c>
       <c r="EO23">
         <v>200000.0</v>
       </c>
       <c r="EP23">
         <v>-400000.0</v>
       </c>
       <c r="EQ23">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:147">
       <c r="A24" t="s">
         <v>276</v>
       </c>
       <c r="B24">
         <v>-166000.0</v>
       </c>
       <c r="C24">
-        <v>-9140000.0</v>
+        <v>159346000.0</v>
       </c>
       <c r="D24">
         <v>7590000.0</v>
       </c>
       <c r="E24">
         <v>-21000.0</v>
       </c>
       <c r="F24">
         <v>-49000.0</v>
       </c>
       <c r="G24">
         <v>-25000.0</v>
       </c>
       <c r="H24">
         <v>-6000.0</v>
       </c>
       <c r="I24">
         <v>220000.0</v>
       </c>
       <c r="J24">
         <v>24695000.0</v>
       </c>
       <c r="K24">
         <v>105000.0</v>
       </c>
@@ -46212,51 +46212,51 @@
         <v>7600000.0</v>
       </c>
       <c r="EL25">
         <v>-200000.0</v>
       </c>
       <c r="EM25"/>
       <c r="EN25">
         <v>1200000.0</v>
       </c>
       <c r="EO25">
         <v>200000.0</v>
       </c>
       <c r="EP25"/>
       <c r="EQ25">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:147">
       <c r="A26" t="s">
         <v>278</v>
       </c>
       <c r="B26">
         <v>-5576000.0</v>
       </c>
       <c r="C26">
-        <v>-176000.0</v>
+        <v>-33964000.0</v>
       </c>
       <c r="D26">
         <v>4499000.0</v>
       </c>
       <c r="E26">
         <v>-1488000.0</v>
       </c>
       <c r="F26">
         <v>-3011000.0</v>
       </c>
       <c r="G26">
         <v>-56000.0</v>
       </c>
       <c r="H26">
         <v>-3132000.0</v>
       </c>
       <c r="I26">
         <v>-63000.0</v>
       </c>
       <c r="J26">
         <v>-1369000.0</v>
       </c>
       <c r="K26">
         <v>-10000.0</v>
       </c>