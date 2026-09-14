--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -328,50 +328,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5950,1015 +5953,1021 @@
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FG62"/>
+  <dimension ref="A1:FH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:163">
+    <row r="1" spans="1:164">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>102</v>
       </c>
       <c r="C1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E1" t="s">
         <v>104</v>
       </c>
       <c r="F1" t="s">
         <v>105</v>
       </c>
       <c r="G1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I1" t="s">
         <v>107</v>
       </c>
       <c r="J1" t="s">
         <v>108</v>
       </c>
       <c r="K1" t="s">
+        <v>109</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="M1" t="s">
         <v>110</v>
       </c>
       <c r="N1" t="s">
         <v>111</v>
       </c>
       <c r="O1" t="s">
+        <v>112</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Q1" t="s">
         <v>113</v>
       </c>
       <c r="R1" t="s">
         <v>114</v>
       </c>
       <c r="S1" t="s">
+        <v>115</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="U1" t="s">
         <v>116</v>
       </c>
       <c r="V1" t="s">
         <v>117</v>
       </c>
       <c r="W1" t="s">
+        <v>118</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="Y1" t="s">
         <v>119</v>
       </c>
       <c r="Z1" t="s">
         <v>120</v>
       </c>
       <c r="AA1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AC1" t="s">
         <v>122</v>
       </c>
       <c r="AD1" t="s">
         <v>123</v>
       </c>
       <c r="AE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AG1" t="s">
         <v>125</v>
       </c>
       <c r="AH1" t="s">
         <v>126</v>
       </c>
       <c r="AI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AK1" t="s">
         <v>128</v>
       </c>
       <c r="AL1" t="s">
         <v>129</v>
       </c>
       <c r="AM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AO1" t="s">
         <v>131</v>
       </c>
       <c r="AP1" t="s">
         <v>132</v>
       </c>
       <c r="AQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AS1" t="s">
         <v>134</v>
       </c>
       <c r="AT1" t="s">
         <v>135</v>
       </c>
       <c r="AU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="AW1" t="s">
         <v>137</v>
       </c>
       <c r="AX1" t="s">
         <v>138</v>
       </c>
       <c r="AY1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BA1" t="s">
         <v>140</v>
       </c>
       <c r="BB1" t="s">
         <v>141</v>
       </c>
       <c r="BC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BE1" t="s">
         <v>143</v>
       </c>
       <c r="BF1" t="s">
         <v>144</v>
       </c>
       <c r="BG1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BI1" t="s">
         <v>146</v>
       </c>
       <c r="BJ1" t="s">
         <v>147</v>
       </c>
       <c r="BK1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BM1" t="s">
         <v>149</v>
       </c>
       <c r="BN1" t="s">
         <v>150</v>
       </c>
       <c r="BO1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BQ1" t="s">
         <v>152</v>
       </c>
       <c r="BR1" t="s">
         <v>153</v>
       </c>
       <c r="BS1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BU1" t="s">
         <v>155</v>
       </c>
       <c r="BV1" t="s">
         <v>156</v>
       </c>
       <c r="BW1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BY1" t="s">
         <v>158</v>
       </c>
       <c r="BZ1" t="s">
         <v>159</v>
       </c>
       <c r="CA1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CC1" t="s">
         <v>161</v>
       </c>
       <c r="CD1" t="s">
         <v>162</v>
       </c>
       <c r="CE1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CG1" t="s">
         <v>164</v>
       </c>
       <c r="CH1" t="s">
         <v>165</v>
       </c>
       <c r="CI1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CK1" t="s">
         <v>167</v>
       </c>
       <c r="CL1" t="s">
         <v>168</v>
       </c>
       <c r="CM1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CO1" t="s">
         <v>170</v>
       </c>
       <c r="CP1" t="s">
         <v>171</v>
       </c>
       <c r="CQ1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CS1" t="s">
         <v>173</v>
       </c>
       <c r="CT1" t="s">
         <v>174</v>
       </c>
       <c r="CU1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CW1" t="s">
         <v>176</v>
       </c>
       <c r="CX1" t="s">
         <v>177</v>
       </c>
       <c r="CY1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DA1" t="s">
         <v>179</v>
       </c>
       <c r="DB1" t="s">
         <v>180</v>
       </c>
       <c r="DC1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DE1" t="s">
         <v>182</v>
       </c>
       <c r="DF1" t="s">
         <v>183</v>
       </c>
       <c r="DG1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DI1" t="s">
         <v>185</v>
       </c>
       <c r="DJ1" t="s">
         <v>186</v>
       </c>
       <c r="DK1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DM1" t="s">
         <v>188</v>
       </c>
       <c r="DN1" t="s">
         <v>189</v>
       </c>
       <c r="DO1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DQ1" t="s">
         <v>191</v>
       </c>
       <c r="DR1" t="s">
         <v>192</v>
       </c>
       <c r="DS1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DU1" t="s">
         <v>194</v>
       </c>
       <c r="DV1" t="s">
         <v>195</v>
       </c>
       <c r="DW1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DY1" t="s">
         <v>197</v>
       </c>
       <c r="DZ1" t="s">
         <v>198</v>
       </c>
       <c r="EA1" t="s">
         <v>199</v>
       </c>
       <c r="EB1" t="s">
         <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EE1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EF1" t="s">
         <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EI1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EJ1" t="s">
         <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EM1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EN1" t="s">
         <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
+        <v>211</v>
+      </c>
+      <c r="EQ1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="ER1" t="s">
         <v>212</v>
       </c>
       <c r="ES1" t="s">
         <v>213</v>
       </c>
       <c r="ET1" t="s">
+        <v>214</v>
+      </c>
+      <c r="EU1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="EV1" t="s">
         <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
+        <v>217</v>
+      </c>
+      <c r="EY1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="EZ1" t="s">
         <v>218</v>
       </c>
       <c r="FA1" t="s">
         <v>219</v>
       </c>
       <c r="FB1" t="s">
+        <v>220</v>
+      </c>
+      <c r="FC1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="FD1" t="s">
         <v>221</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
+        <v>223</v>
+      </c>
+      <c r="FG1" t="s">
         <v>40</v>
       </c>
-      <c r="FG1" t="s">
-        <v>223</v>
+      <c r="FH1" t="s">
+        <v>224</v>
       </c>
     </row>
-    <row r="2" spans="1:163">
+    <row r="2" spans="1:164">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2">
+        <v>4635000.0</v>
+      </c>
+      <c r="C2">
         <v>7269000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10060000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6047000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5506000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2464000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10578000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13245000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13227000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11599000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11441000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8626000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8552000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7852000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6686000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7332000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7067000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6267000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6475000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5471000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6398000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4380000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6398000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2901000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2484000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1501000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3170000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3496000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2890000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5005000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2291000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5055000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9090000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3008000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2251000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2924000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3908000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2474000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2282000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6129000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4114000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3413000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2781000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8383000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4911000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2205000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2742000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2311000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3897000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2949000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2269000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2254000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2838000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2446000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2255000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3087000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2615000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2180000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2740000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2224000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2499000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2900000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2624000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2233000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2367000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>4025000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3575000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1194000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2403000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5702000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6378000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7484000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4753000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4738000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4109442.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3396145.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2342330.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3707360.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2790797.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1556881.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1075644.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2418215.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3375960.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1916050.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1140509.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2038457.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1967632.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1429845.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1232539.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1611272.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1329532.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>990531.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1126591.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1712558.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1627923.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1026081.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>698136.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>820400.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>727093.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>676265.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>485785.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>330059.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>351814.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>250998.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>713580.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>683486.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>600000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>700000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>500000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>400000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>600000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DW2">
         <v>200000.0</v>
       </c>
       <c r="DX2">
+        <v>200000.0</v>
+      </c>
+      <c r="DY2">
         <v>400000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EA2">
         <v>100000.0</v>
       </c>
       <c r="EB2">
         <v>100000.0</v>
       </c>
-      <c r="EC2"/>
-      <c r="ED2">
+      <c r="EC2">
         <v>100000.0</v>
       </c>
+      <c r="ED2"/>
       <c r="EE2">
         <v>100000.0</v>
       </c>
       <c r="EF2">
         <v>100000.0</v>
       </c>
       <c r="EG2">
         <v>100000.0</v>
       </c>
       <c r="EH2">
         <v>100000.0</v>
       </c>
       <c r="EI2">
         <v>100000.0</v>
       </c>
       <c r="EJ2">
         <v>100000.0</v>
       </c>
       <c r="EK2">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="EL2">
         <v>300000.0</v>
       </c>
       <c r="EM2">
+        <v>300000.0</v>
+      </c>
+      <c r="EN2">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="EO2">
         <v>400000.0</v>
       </c>
       <c r="EP2">
         <v>400000.0</v>
       </c>
       <c r="EQ2">
+        <v>400000.0</v>
+      </c>
+      <c r="ER2">
         <v>700000.0</v>
       </c>
-      <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
+      <c r="FH2"/>
     </row>
-    <row r="3" spans="1:163">
+    <row r="3" spans="1:164">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7080,52 +7089,53 @@
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
+      <c r="FH3"/>
     </row>
-    <row r="4" spans="1:163">
+    <row r="4" spans="1:164">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7247,305 +7257,306 @@
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
+      <c r="FH4"/>
     </row>
-    <row r="5" spans="1:163">
+    <row r="5" spans="1:164">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>993000.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-1201000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>21000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>687000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1076000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>879000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1183000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>822000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>553000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1154000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3741000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3292000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4149000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1980000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1500000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-160000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6987000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-6860000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3441000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4572000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-113000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-10289000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-8716000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-13763000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-8303000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-12208000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5250000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>54000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>73000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>117000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-27000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-34000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>14000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>68000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-27000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-80000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-32000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-7000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-248000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>65000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>176000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>285485.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>272048.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>458298.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>303950.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>387025.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>576207.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>498462.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>516348.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-59766.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-198963.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-809579.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-297908.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-390899.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>79240.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>28097.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>260860.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>169578.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-42746.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>64963.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>44854.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>162160.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>106183.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>184981.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>114298.0</v>
       </c>
-      <c r="CU5"/>
       <c r="CV5"/>
-      <c r="CW5">
+      <c r="CW5"/>
+      <c r="CX5">
         <v>-553472.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-708855.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-853563.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-429901.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-400215.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-165493.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
@@ -7558,52 +7569,53 @@
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
+      <c r="FH5"/>
     </row>
-    <row r="6" spans="1:163">
+    <row r="6" spans="1:164">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7725,52 +7737,53 @@
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
       <c r="ET6"/>
       <c r="EU6"/>
       <c r="EV6"/>
       <c r="EW6"/>
       <c r="EX6"/>
       <c r="EY6"/>
       <c r="EZ6"/>
       <c r="FA6"/>
       <c r="FB6"/>
       <c r="FC6"/>
       <c r="FD6"/>
       <c r="FE6"/>
       <c r="FF6"/>
       <c r="FG6"/>
+      <c r="FH6"/>
     </row>
-    <row r="7" spans="1:163">
+    <row r="7" spans="1:164">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7892,92 +7905,95 @@
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
+      <c r="FH7"/>
     </row>
-    <row r="8" spans="1:163">
+    <row r="8" spans="1:164">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8">
+        <v>844000.0</v>
+      </c>
+      <c r="C8">
         <v>846000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>658000.0</v>
       </c>
       <c r="E8">
         <v>658000.0</v>
       </c>
       <c r="F8">
-        <v>657000.0</v>
+        <v>658000.0</v>
       </c>
       <c r="G8">
         <v>657000.0</v>
       </c>
       <c r="H8">
-        <v>656000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="I8">
         <v>656000.0</v>
       </c>
       <c r="J8">
         <v>656000.0</v>
       </c>
       <c r="K8">
         <v>656000.0</v>
       </c>
       <c r="L8">
         <v>656000.0</v>
       </c>
       <c r="M8">
         <v>656000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="N8">
+        <v>656000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
@@ -8083,52 +8099,53 @@
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
+      <c r="FH8"/>
     </row>
-    <row r="9" spans="1:163">
+    <row r="9" spans="1:164">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -8250,519 +8267,523 @@
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
       <c r="EU9"/>
       <c r="EV9"/>
       <c r="EW9"/>
       <c r="EX9"/>
       <c r="EY9"/>
       <c r="EZ9"/>
       <c r="FA9"/>
       <c r="FB9"/>
       <c r="FC9"/>
       <c r="FD9"/>
       <c r="FE9"/>
       <c r="FF9"/>
       <c r="FG9"/>
+      <c r="FH9"/>
     </row>
-    <row r="10" spans="1:163">
+    <row r="10" spans="1:164">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10">
+        <v>182468000.0</v>
+      </c>
+      <c r="C10">
         <v>234142000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>233719000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>172849000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>248180000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>240760000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>195498000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>127882000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>74232000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>137950000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>104167000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>102901000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>106157000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>126816000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>118586000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>122238000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>280617000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>183707000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>143551000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>160208000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>225916000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>370260000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>225916000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>413116000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>319128000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>93715000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>80504000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>121970000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>119475000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>215996000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>156536000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>117078000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>88750000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>109376000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>98132000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>88395000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>85847000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>88090000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>83988000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>133042000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>116633000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>122863000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>117600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>104310000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>742849000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>715228000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>675128000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>691411000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>659536000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>646112000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>659289000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>637899000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>664035000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>673103000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>680731000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>302037000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>375456000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>183338000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>95802000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>123401000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>114155000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>125771000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>71409000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>321503000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>324846000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>53650000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>316837000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>307497000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>294566000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>50538000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>55040000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>209813000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>192035000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>183823000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>195652395.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>90812323.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>82841861.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>19167669.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>70936374.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>73220304.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>78449383.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>79910270.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>79873075.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>109484240.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>48840371.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>46880989.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>43366461.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>48666658.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>44800901.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>41667029.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>38757146.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>35395228.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>33485543.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>29104679.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>28316861.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>27000855.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>11104140.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>8641060.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>6926359.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>4918975.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4578278.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>5781735.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5453523.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4522070.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4647160.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3419663.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>7600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>8500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>2700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>6600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>3300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>4400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>2100000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>2300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>3300000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>3800000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>2800000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>3700000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>3400000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>3900000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>4300000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>5500000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>2500000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>4100000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>1300000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>1400000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>800000.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>1200000.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>1300000.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="EH10">
         <v>300000.0</v>
       </c>
       <c r="EI10">
+        <v>300000.0</v>
+      </c>
+      <c r="EJ10">
         <v>100000.0</v>
       </c>
-      <c r="EJ10">
+      <c r="EK10">
         <v>200000.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>100000.0</v>
       </c>
-      <c r="EL10">
+      <c r="EM10">
         <v>200000.0</v>
       </c>
-      <c r="EM10">
+      <c r="EN10">
         <v>100000.0</v>
       </c>
-      <c r="EN10">
+      <c r="EO10">
         <v>400000.0</v>
       </c>
-      <c r="EO10">
+      <c r="EP10">
         <v>1000000.0</v>
       </c>
-      <c r="EP10">
+      <c r="EQ10">
         <v>1600000.0</v>
       </c>
-      <c r="EQ10">
+      <c r="ER10">
         <v>100000.0</v>
       </c>
-      <c r="ER10">
+      <c r="ES10">
         <v>300000.0</v>
       </c>
-      <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
-      <c r="EV10">
+      <c r="EV10"/>
+      <c r="EW10">
         <v>6900000.0</v>
       </c>
-      <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
-      <c r="EZ10">
+      <c r="EZ10"/>
+      <c r="FA10">
         <v>3600000.0</v>
       </c>
-      <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
-      <c r="FD10">
+      <c r="FD10"/>
+      <c r="FE10">
         <v>1700000.0</v>
       </c>
-      <c r="FE10"/>
       <c r="FF10"/>
       <c r="FG10"/>
+      <c r="FH10"/>
     </row>
-    <row r="11" spans="1:163">
+    <row r="11" spans="1:164">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8884,1395 +8905,1405 @@
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
+      <c r="FH11"/>
     </row>
-    <row r="12" spans="1:163">
+    <row r="12" spans="1:164">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12">
+        <v>182468000.0</v>
+      </c>
+      <c r="C12">
         <v>234142000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>233719000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>172849000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>248180000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>240760000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>195498000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>127882000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>74232000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>137950000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>104167000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>102901000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>106157000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>126816000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>118586000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>122238000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>280617000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>183707000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>143551000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>160208000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>225916000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>370260000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>225916000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>413116000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>319128000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>93715000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>80504000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>121970000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>119475000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>215996000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>156536000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>117078000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>88750000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>109376000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>98132000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>88395000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>85847000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>88090000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>83988000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>133042000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>116633000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>126724000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>117600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>104310000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>749122000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>715228000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>675128000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>691411000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>659536000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>646112000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>659289000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>637899000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>664035000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>673103000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>680731000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>302037000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>375456000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>183338000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>95802000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>123401000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>114155000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>125771000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>71409000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>321503000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>324846000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>53650000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>316837000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>307497000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>294566000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>50538000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>55040000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>209813000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>192035000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>183823000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>195652395.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>90812323.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>82841861.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>19167669.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>70936374.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>73220304.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>78449383.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>79910270.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>79873075.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>109484240.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>48840371.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>46880989.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>43366461.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>48666658.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>44800901.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>41667029.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>38757146.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>35395228.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>33485543.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>29104679.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>28316861.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>27000855.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>11104140.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>8641060.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>6926359.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4918975.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4578278.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6643368.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5920447.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5412656.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5567433.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>4421861.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>5200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>4200000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>8700000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>6400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>7600000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>8500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>6600000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2200000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>3300000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>4400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>2100000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>2300000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>3300000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>3800000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>2800000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>3700000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>3400000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>3900000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>4300000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>5500000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>2500000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>4100000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>1300000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>1400000.0</v>
       </c>
-      <c r="EC12">
+      <c r="ED12">
         <v>800000.0</v>
       </c>
-      <c r="ED12">
+      <c r="EE12">
         <v>1200000.0</v>
       </c>
-      <c r="EE12">
+      <c r="EF12">
         <v>1300000.0</v>
       </c>
-      <c r="EF12">
+      <c r="EG12">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="EH12">
         <v>300000.0</v>
       </c>
       <c r="EI12">
+        <v>300000.0</v>
+      </c>
+      <c r="EJ12">
         <v>100000.0</v>
       </c>
-      <c r="EJ12">
+      <c r="EK12">
         <v>200000.0</v>
       </c>
-      <c r="EK12">
+      <c r="EL12">
         <v>100000.0</v>
       </c>
-      <c r="EL12">
+      <c r="EM12">
         <v>200000.0</v>
       </c>
-      <c r="EM12">
+      <c r="EN12">
         <v>100000.0</v>
       </c>
-      <c r="EN12">
+      <c r="EO12">
         <v>400000.0</v>
       </c>
-      <c r="EO12">
+      <c r="EP12">
         <v>1000000.0</v>
       </c>
-      <c r="EP12">
+      <c r="EQ12">
         <v>1600000.0</v>
       </c>
-      <c r="EQ12">
+      <c r="ER12">
         <v>100000.0</v>
       </c>
-      <c r="ER12">
+      <c r="ES12">
         <v>300000.0</v>
       </c>
-      <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
-      <c r="EV12">
+      <c r="EV12"/>
+      <c r="EW12">
         <v>6900000.0</v>
       </c>
-      <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
-      <c r="EZ12">
+      <c r="EZ12"/>
+      <c r="FA12">
         <v>3600000.0</v>
       </c>
-      <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
-      <c r="FD12">
+      <c r="FD12"/>
+      <c r="FE12">
         <v>1700000.0</v>
       </c>
-      <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12"/>
+      <c r="FH12"/>
     </row>
-    <row r="13" spans="1:163">
+    <row r="13" spans="1:164">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13">
+        <v>844000.0</v>
+      </c>
+      <c r="C13">
         <v>846000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>658000.0</v>
       </c>
       <c r="E13">
         <v>658000.0</v>
       </c>
       <c r="F13">
-        <v>657000.0</v>
+        <v>658000.0</v>
       </c>
       <c r="G13">
         <v>657000.0</v>
       </c>
       <c r="H13">
         <v>657000.0</v>
       </c>
       <c r="I13">
-        <v>656000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="J13">
         <v>656000.0</v>
       </c>
       <c r="K13">
         <v>656000.0</v>
       </c>
       <c r="L13">
         <v>656000.0</v>
       </c>
       <c r="M13">
         <v>656000.0</v>
       </c>
       <c r="N13">
         <v>656000.0</v>
       </c>
       <c r="O13">
         <v>656000.0</v>
       </c>
       <c r="P13">
         <v>656000.0</v>
       </c>
       <c r="Q13">
         <v>656000.0</v>
       </c>
       <c r="R13">
         <v>656000.0</v>
       </c>
       <c r="S13">
         <v>656000.0</v>
       </c>
       <c r="T13">
         <v>656000.0</v>
       </c>
       <c r="U13">
         <v>656000.0</v>
       </c>
       <c r="V13">
         <v>656000.0</v>
       </c>
       <c r="W13">
         <v>656000.0</v>
       </c>
       <c r="X13">
         <v>656000.0</v>
       </c>
       <c r="Y13">
-        <v>655000.0</v>
+        <v>656000.0</v>
       </c>
       <c r="Z13">
         <v>655000.0</v>
       </c>
       <c r="AA13">
         <v>655000.0</v>
       </c>
       <c r="AB13">
         <v>655000.0</v>
       </c>
       <c r="AC13">
         <v>655000.0</v>
       </c>
       <c r="AD13">
-        <v>654000.0</v>
+        <v>655000.0</v>
       </c>
       <c r="AE13">
         <v>654000.0</v>
       </c>
       <c r="AF13">
         <v>654000.0</v>
       </c>
       <c r="AG13">
         <v>654000.0</v>
       </c>
       <c r="AH13">
-        <v>653000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="AI13">
         <v>653000.0</v>
       </c>
       <c r="AJ13">
         <v>653000.0</v>
       </c>
       <c r="AK13">
-        <v>652000.0</v>
+        <v>653000.0</v>
       </c>
       <c r="AL13">
         <v>652000.0</v>
       </c>
       <c r="AM13">
         <v>652000.0</v>
       </c>
       <c r="AN13">
         <v>652000.0</v>
       </c>
       <c r="AO13">
-        <v>651000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="AP13">
         <v>651000.0</v>
       </c>
       <c r="AQ13">
         <v>651000.0</v>
       </c>
       <c r="AR13">
         <v>651000.0</v>
       </c>
       <c r="AS13">
+        <v>651000.0</v>
+      </c>
+      <c r="AT13">
         <v>650000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>847000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>17352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17364000.0</v>
       </c>
       <c r="AW13">
         <v>17364000.0</v>
       </c>
       <c r="AX13">
+        <v>17364000.0</v>
+      </c>
+      <c r="AY13">
         <v>23988000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>29991000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>30003000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>30007000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>30009000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>30364000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>34204000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>35742000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>586000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>546000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>545000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>40407000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>536000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>534000.0</v>
       </c>
       <c r="BM13">
         <v>534000.0</v>
       </c>
       <c r="BN13">
+        <v>534000.0</v>
+      </c>
+      <c r="BO13">
         <v>472000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405000.0</v>
       </c>
       <c r="BQ13">
         <v>405000.0</v>
       </c>
       <c r="BR13">
-        <v>340000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="BS13">
         <v>340000.0</v>
       </c>
       <c r="BT13">
-        <v>339000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="BU13">
         <v>339000.0</v>
       </c>
       <c r="BV13">
+        <v>339000.0</v>
+      </c>
+      <c r="BW13">
         <v>344000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>303094.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>291548.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>288929.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>244291.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>238441.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238165.0</v>
       </c>
       <c r="CC13">
         <v>238165.0</v>
       </c>
       <c r="CD13">
+        <v>238165.0</v>
+      </c>
+      <c r="CE13">
         <v>237619.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>236827.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>234874.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>212585.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>212387.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>210824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210125.0</v>
       </c>
       <c r="CK13">
         <v>210125.0</v>
       </c>
       <c r="CL13">
         <v>210125.0</v>
       </c>
       <c r="CM13">
         <v>210125.0</v>
       </c>
       <c r="CN13">
+        <v>210125.0</v>
+      </c>
+      <c r="CO13">
         <v>209977.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>208838.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>207709.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>207031.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>192868.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>182798.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>181673.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>181498.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>181228.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>181016.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179808.0</v>
       </c>
       <c r="CY13">
         <v>179808.0</v>
       </c>
       <c r="CZ13">
         <v>179808.0</v>
       </c>
       <c r="DA13">
+        <v>179808.0</v>
+      </c>
+      <c r="DB13">
         <v>179108.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>178608.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD13">
         <v>200000.0</v>
       </c>
       <c r="DE13">
         <v>200000.0</v>
       </c>
-      <c r="DF13"/>
+      <c r="DF13">
+        <v>200000.0</v>
+      </c>
       <c r="DG13"/>
       <c r="DH13"/>
-      <c r="DI13">
+      <c r="DI13"/>
+      <c r="DJ13">
         <v>200000.0</v>
       </c>
-      <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
+      <c r="FH13"/>
     </row>
-    <row r="14" spans="1:163">
+    <row r="14" spans="1:164">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14">
+        <v>85052094.0</v>
+      </c>
+      <c r="C14">
         <v>85017635.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>80679415.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>65831341.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>65820530.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>65792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65795014.0</v>
       </c>
       <c r="H14">
         <v>65795014.0</v>
       </c>
       <c r="I14">
+        <v>65795014.0</v>
+      </c>
+      <c r="J14">
         <v>65767538.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>65740260.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>65726890.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>65757076.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>65762903.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>65709095.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>65663227.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>65660152.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>65678320.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>65644668.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>65621025.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>65627845.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>65636964.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>65621603.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>65619241.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>65632689.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>65627851.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>65600770.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>65611567.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>65615926.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>65537501.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>65515234.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>65473400.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>65497159.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>65507651.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>65307324.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>65306766.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>65404680.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>65320719.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>65274926.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>65253209.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>65280904.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>65090772.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65085225.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>65121744.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>65048439.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>65086806.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>65129362.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>65002307.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>65107481.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>65066869.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>65082780.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>64990771.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>64980599.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>64205211.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>64994517.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>64137237.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>59679807.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>58571829.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>59169314.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>55574814.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>55491354.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>55407382.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>55337201.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>55308709.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>55250028.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>49615423.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>44976419.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>40962137.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>40861713.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>38325395.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>34447169.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>34375388.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>34278980.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>32834637.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>31213663.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>30124299.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>28861324.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>24669670.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>24264254.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>23934747.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>23822846.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>23478440.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>23810698.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>23564037.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>21366843.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>21218820.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>21099404.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>21129742.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>21090329.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>21106687.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>21125284.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>21147687.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>21099580.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>20780618.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>21091023.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>20022836.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>19130373.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>18650299.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>18172621.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>18025966.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>18025341.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>17817320.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>17866905.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>17763862.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>17872443.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>17791949.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>17873527.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>17866337.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>17532246.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>17746781.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>18333333.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>16969072.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>18571429.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>17594281.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>15000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>17000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>16666667.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>15394737.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>15000000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>15714286.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>16000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>14166667.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>13333333.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>15000000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>14686000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>14632731.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>15000000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>13333333.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>12500000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>16666667.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>13333333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="EB14">
         <v>10000000.0</v>
       </c>
       <c r="EC14">
         <v>10000000.0</v>
       </c>
       <c r="ED14">
         <v>10000000.0</v>
       </c>
       <c r="EE14">
         <v>10000000.0</v>
       </c>
       <c r="EF14">
+        <v>10000000.0</v>
+      </c>
+      <c r="EG14">
         <v>9285715.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="EH14">
         <v>10000000.0</v>
       </c>
       <c r="EI14">
         <v>10000000.0</v>
       </c>
       <c r="EJ14">
+        <v>10000000.0</v>
+      </c>
+      <c r="EK14">
         <v>8944382.0</v>
       </c>
-      <c r="EK14">
+      <c r="EL14">
         <v>8988764.0</v>
       </c>
-      <c r="EL14">
+      <c r="EM14">
         <v>6666667.0</v>
       </c>
-      <c r="EM14">
+      <c r="EN14">
         <v>8000000.0</v>
       </c>
-      <c r="EN14">
+      <c r="EO14">
         <v>8411765.0</v>
       </c>
-      <c r="EO14">
+      <c r="EP14">
         <v>8461538.0</v>
       </c>
-      <c r="EP14">
+      <c r="EQ14">
         <v>8620690.0</v>
       </c>
-      <c r="EQ14">
+      <c r="ER14">
         <v>9166667.0</v>
       </c>
-      <c r="ER14">
+      <c r="ES14">
         <v>8529923.0</v>
       </c>
-      <c r="ES14">
+      <c r="ET14">
         <v>8406000.0</v>
       </c>
-      <c r="ET14">
+      <c r="EU14">
         <v>8606000.0</v>
       </c>
-      <c r="EU14">
+      <c r="EV14">
         <v>8531000.0</v>
       </c>
-      <c r="EV14">
+      <c r="EW14">
         <v>8358000.0</v>
       </c>
-      <c r="EW14">
+      <c r="EX14">
         <v>8716000.0</v>
       </c>
-      <c r="EX14">
+      <c r="EY14">
         <v>7991000.0</v>
       </c>
-      <c r="EY14">
+      <c r="EZ14">
         <v>6774000.0</v>
       </c>
-      <c r="EZ14">
+      <c r="FA14">
         <v>6720334.0</v>
       </c>
-      <c r="FA14">
+      <c r="FB14">
         <v>6510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6155000.0</v>
       </c>
       <c r="FC14">
         <v>6155000.0</v>
       </c>
       <c r="FD14">
+        <v>6155000.0</v>
+      </c>
+      <c r="FE14">
         <v>6151271.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6155000.0</v>
       </c>
       <c r="FF14">
         <v>6155000.0</v>
       </c>
       <c r="FG14">
         <v>6155000.0</v>
       </c>
+      <c r="FH14">
+        <v>6155000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:163">
+    <row r="15" spans="1:164">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -10394,174 +10425,175 @@
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
       <c r="FE15"/>
       <c r="FF15"/>
       <c r="FG15"/>
+      <c r="FH15"/>
     </row>
-    <row r="16" spans="1:163">
+    <row r="16" spans="1:164">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-5583000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>41849000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>9467000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8343000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>14982000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6769000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6086000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6087000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>5913000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4970000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4422000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>390000.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
@@ -10585,52 +10617,53 @@
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
+      <c r="FH16"/>
     </row>
-    <row r="17" spans="1:163">
+    <row r="17" spans="1:164">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10752,52 +10785,53 @@
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
+      <c r="FH17"/>
     </row>
-    <row r="18" spans="1:163">
+    <row r="18" spans="1:164">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -10919,52 +10953,53 @@
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
       <c r="FE18"/>
       <c r="FF18"/>
       <c r="FG18"/>
+      <c r="FH18"/>
     </row>
-    <row r="19" spans="1:163">
+    <row r="19" spans="1:164">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11086,52 +11121,53 @@
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
+      <c r="FH19"/>
     </row>
-    <row r="20" spans="1:163">
+    <row r="20" spans="1:164">
       <c r="A20" t="s">
         <v>59</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -11253,52 +11289,53 @@
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
+      <c r="FH20"/>
     </row>
-    <row r="21" spans="1:163">
+    <row r="21" spans="1:164">
       <c r="A21" t="s">
         <v>60</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -11420,186 +11457,189 @@
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
       <c r="ET21"/>
       <c r="EU21"/>
       <c r="EV21"/>
       <c r="EW21"/>
       <c r="EX21"/>
       <c r="EY21"/>
       <c r="EZ21"/>
       <c r="FA21"/>
       <c r="FB21"/>
       <c r="FC21"/>
       <c r="FD21"/>
       <c r="FE21"/>
       <c r="FF21"/>
       <c r="FG21"/>
+      <c r="FH21"/>
     </row>
-    <row r="22" spans="1:163">
+    <row r="22" spans="1:164">
       <c r="A22" t="s">
         <v>61</v>
       </c>
       <c r="B22">
+        <v>30486000.0</v>
+      </c>
+      <c r="C22">
         <v>30864000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>25883000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21009000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13337000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14556000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12973000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11620000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10904000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11417000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9788000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9851000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10657000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11599000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>12656000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13691000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>13172000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8490000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11607000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>12222000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>17684000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>14491000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17684000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>17159000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11671000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11947000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>15336000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10772000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11380000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>12413000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7954000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10011000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9311000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12699000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7359000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7794000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7883000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6624000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10179000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>12615000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9489000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5402000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8289000.0</v>
       </c>
-      <c r="AR22"/>
-      <c r="AS22">
+      <c r="AS22"/>
+      <c r="AT22">
         <v>2287000.0</v>
       </c>
-      <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
@@ -11615,655 +11655,661 @@
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
-      <c r="DB22">
+      <c r="DB22"/>
+      <c r="DC22">
         <v>6516.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
-      <c r="DE22">
+      <c r="DE22"/>
+      <c r="DF22">
         <v>100000.0</v>
       </c>
-      <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>100000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>7000000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>6700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>5400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>2900000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>2000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>3700000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>2800000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>1200000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>1300000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>800000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DV22">
         <v>200000.0</v>
       </c>
-      <c r="DW22"/>
+      <c r="DW22">
+        <v>200000.0</v>
+      </c>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
-      <c r="EL22">
+      <c r="EL22"/>
+      <c r="EM22">
         <v>200000.0</v>
       </c>
-      <c r="EM22">
+      <c r="EN22">
         <v>100000.0</v>
       </c>
-      <c r="EN22"/>
       <c r="EO22"/>
-      <c r="EP22">
+      <c r="EP22"/>
+      <c r="EQ22">
         <v>100000.0</v>
       </c>
-      <c r="EQ22">
+      <c r="ER22">
         <v>1200000.0</v>
       </c>
-      <c r="ER22">
+      <c r="ES22">
         <v>700000.0</v>
       </c>
-      <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
-      <c r="EV22">
+      <c r="EV22"/>
+      <c r="EW22">
         <v>800000.0</v>
       </c>
-      <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
+      <c r="FH22"/>
     </row>
-    <row r="23" spans="1:163">
+    <row r="23" spans="1:164">
       <c r="A23" t="s">
         <v>62</v>
       </c>
       <c r="B23">
+        <v>9449308000.0</v>
+      </c>
+      <c r="C23">
         <v>9489706000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9537524000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4465100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3572453000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3458318000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3392130000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3301625000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3269021000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3313308000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3361057000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3397163000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3439709000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3491032000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3534522000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3376793000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2853046000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2789852000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2757032000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2805677000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2651605000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2753526000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2651605000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2797187000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2766287000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2549864000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2554636000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2547911000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2544151000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2699385000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2675106000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2672866000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2682016000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2753447000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3029400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3065895000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3094065000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3128782000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3160244000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3148591000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3069729000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3099242000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3223268000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3228695000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2917191000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2910027000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2862588000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2892863000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2891544000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2882831000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2889198000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2902493000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2905341000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2893860000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2887047000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2403359000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2376366000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2108956000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1994379000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1892479000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1902702000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1912727000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1863624000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1862807000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1861333000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1586734000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>804353000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>793503000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>809924000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>574714000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>582627000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>556865000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>545850000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>540288000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>542146989.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>371790449.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>356649190.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>290347690.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>183391683.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>179128821.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>171764803.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>169576965.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>167825961.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>161585314.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>102318555.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>100778511.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>98516802.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>96096874.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>93521810.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>91421208.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>89166006.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>86952544.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>86358672.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>75854862.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>74992133.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>44165079.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>29590080.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>20642346.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>19120002.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>17557322.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>17262205.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>16550622.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>16300466.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>16770132.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>17497582.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>17668275.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>18000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>16500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>11800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>17600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>18600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>19800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>20900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>22500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>23600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>19700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>19000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>17100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>17200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>15900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>14100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>12800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>11200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>11700000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>10300000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>10700000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>10900000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>11800000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>8800000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>5500000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>2600000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>2700000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>2200000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>2500000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>3000000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>1900000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>2100000.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>2300000.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>2400000.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>2600000.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10700000.0</v>
       </c>
       <c r="EM23">
         <v>10700000.0</v>
       </c>
       <c r="EN23">
+        <v>10700000.0</v>
+      </c>
+      <c r="EO23">
         <v>11400000.0</v>
       </c>
-      <c r="EO23">
+      <c r="EP23">
         <v>12800000.0</v>
       </c>
-      <c r="EP23">
+      <c r="EQ23">
         <v>14000000.0</v>
       </c>
-      <c r="EQ23">
+      <c r="ER23">
         <v>13500000.0</v>
       </c>
-      <c r="ER23">
+      <c r="ES23">
         <v>13000000.0</v>
       </c>
-      <c r="ES23"/>
       <c r="ET23"/>
       <c r="EU23"/>
-      <c r="EV23">
+      <c r="EV23"/>
+      <c r="EW23">
         <v>18200000.0</v>
       </c>
-      <c r="EW23"/>
       <c r="EX23"/>
       <c r="EY23"/>
-      <c r="EZ23">
+      <c r="EZ23"/>
+      <c r="FA23">
         <v>17500000.0</v>
       </c>
-      <c r="FA23"/>
       <c r="FB23"/>
       <c r="FC23"/>
-      <c r="FD23">
+      <c r="FD23"/>
+      <c r="FE23">
         <v>12800000.0</v>
       </c>
-      <c r="FE23"/>
       <c r="FF23"/>
       <c r="FG23"/>
+      <c r="FH23"/>
     </row>
-    <row r="24" spans="1:163">
+    <row r="24" spans="1:164">
       <c r="A24" t="s">
         <v>63</v>
       </c>
       <c r="B24">
+        <v>395892000.0</v>
+      </c>
+      <c r="C24">
         <v>595689000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>895436000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>770195000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>146187000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>245967000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>320750000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>395529000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
@@ -12369,52 +12415,53 @@
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
+      <c r="FH24"/>
     </row>
-    <row r="25" spans="1:163">
+    <row r="25" spans="1:164">
       <c r="A25" t="s">
         <v>64</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -12536,68 +12583,71 @@
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
       <c r="FE25"/>
       <c r="FF25"/>
       <c r="FG25"/>
+      <c r="FH25"/>
     </row>
-    <row r="26" spans="1:163">
+    <row r="26" spans="1:164">
       <c r="A26" t="s">
         <v>65</v>
       </c>
       <c r="B26">
+        <v>360362000.0</v>
+      </c>
+      <c r="C26">
         <v>411395000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>473734000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>6000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
@@ -12709,52 +12759,53 @@
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
       <c r="FE26"/>
       <c r="FF26"/>
       <c r="FG26"/>
+      <c r="FH26"/>
     </row>
-    <row r="27" spans="1:163">
+    <row r="27" spans="1:164">
       <c r="A27" t="s">
         <v>66</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12876,559 +12927,565 @@
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
+      <c r="FH27"/>
     </row>
-    <row r="28" spans="1:163">
+    <row r="28" spans="1:164">
       <c r="A28" t="s">
         <v>67</v>
       </c>
       <c r="B28">
+        <v>213424000.0</v>
+      </c>
+      <c r="C28">
         <v>361547000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>731891000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>597346000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-248180000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-240760000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-195498000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-127882000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-74232000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8237000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>141800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>217849000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>289372000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>370001000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>452986000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>324089000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-280617000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-183707000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-143551000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-64805000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-225916000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-223990000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-225916000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-142420000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-18689000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6439000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>49365000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>42625000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>95079000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>146919000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>202361000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>237861000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>262277000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>312897000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>395354000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>451377000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>500323000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>547791000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>593441000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>540987000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>484052000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>507389000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>559894000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>570470000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-428980000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-395744000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-358254000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-377078000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-347676000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-336711000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-352306000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-333295000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-361772000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-373142000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-383034000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-6597000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-82208000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-68938000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>192498000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>68799000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>111945000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>119229000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>154091000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-79503000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-76346000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>201350000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-316837000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-307497000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-275316000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-31288000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-35790000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-190563000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-176285000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-168073000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-179902395.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-75062323.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-67091861.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>56582331.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-70936374.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-73220304.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-78449383.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-79910270.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-79873075.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-109484240.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-48840371.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-46880989.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-43366461.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-48666658.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-44800901.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-41667029.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-38757146.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-35395228.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-33485543.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-29104679.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-27669212.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-27000855.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-11104140.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-8641060.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-6926359.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-4918975.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-4578278.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-5781735.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-5453523.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-4522070.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-4647160.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-2419663.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-1200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-4700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-5200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-6400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-7600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-8500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-2700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-6600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-2200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-3300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-4400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-2100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-2300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-3300000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-3800000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-2800000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-3700000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-3300000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-3900000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-4200000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-5400000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-2500000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-4000000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-1200000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>-1300000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>-800000.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>-1200000.0</v>
       </c>
-      <c r="EE28">
+      <c r="EF28">
         <v>-1300000.0</v>
       </c>
-      <c r="EF28">
+      <c r="EG28">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="EH28">
         <v>-300000.0</v>
       </c>
       <c r="EI28">
+        <v>-300000.0</v>
+      </c>
+      <c r="EJ28">
         <v>-100000.0</v>
       </c>
-      <c r="EJ28">
+      <c r="EK28">
         <v>-200000.0</v>
       </c>
-      <c r="EK28">
+      <c r="EL28">
         <v>-100000.0</v>
       </c>
-      <c r="EL28">
+      <c r="EM28">
         <v>-200000.0</v>
       </c>
-      <c r="EM28">
+      <c r="EN28">
         <v>-100000.0</v>
       </c>
-      <c r="EN28">
+      <c r="EO28">
         <v>-400000.0</v>
       </c>
-      <c r="EO28">
+      <c r="EP28">
         <v>-1000000.0</v>
       </c>
-      <c r="EP28">
+      <c r="EQ28">
         <v>-1600000.0</v>
       </c>
-      <c r="EQ28">
+      <c r="ER28">
         <v>-100000.0</v>
       </c>
-      <c r="ER28">
+      <c r="ES28">
         <v>-300000.0</v>
       </c>
-      <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
-      <c r="EV28">
+      <c r="EV28"/>
+      <c r="EW28">
         <v>-6900000.0</v>
       </c>
-      <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
-      <c r="EZ28">
+      <c r="EZ28"/>
+      <c r="FA28">
         <v>-3600000.0</v>
       </c>
-      <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
-      <c r="FD28">
+      <c r="FD28"/>
+      <c r="FE28">
         <v>-1400000.0</v>
       </c>
-      <c r="FE28"/>
       <c r="FF28"/>
       <c r="FG28"/>
+      <c r="FH28"/>
     </row>
-    <row r="29" spans="1:163">
+    <row r="29" spans="1:164">
       <c r="A29" t="s">
         <v>68</v>
       </c>
       <c r="B29">
+        <v>7982898000.0</v>
+      </c>
+      <c r="C29">
         <v>8010815000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8052566000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4176662000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3306942000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3203007000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3118957000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3038637000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2968868000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3057241000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3134184000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3170136000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3219091000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
@@ -13534,493 +13591,497 @@
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
+      <c r="FH29"/>
     </row>
-    <row r="30" spans="1:163">
+    <row r="30" spans="1:164">
       <c r="A30" t="s">
         <v>69</v>
       </c>
       <c r="B30">
+        <v>151168000.0</v>
+      </c>
+      <c r="C30">
         <v>142913000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>112954000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>90506000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>78567000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>59099000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>64599000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>60308000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>45975000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41866000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51560000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48975000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>46060000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>48658000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>52471000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>43532000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44580000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>57915000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>54088000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>57040000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51762000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>60096000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>51762000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37871000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30124000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>43683000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>38117000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>30333000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23435000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>36344000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38452000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>31487000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26396000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>28944000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>56651000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>55102000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>49055000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>38797000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>40310000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>44979000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>41209000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>41811000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>35741000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>38089000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>44103000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>39486000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>61114000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>59498000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>68601000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>62235000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>66044000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>72328000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>65543000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>69398000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>77958000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>64735000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>64992000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>62086000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>64984000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>54778000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>48828000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>51962000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>55016000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>43041000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>43795000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>37103000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>36719000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>25314000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>22969000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>20286000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>14833000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>11392000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>18503000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>15677000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>13231758.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>11135438.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>12470451.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8985947.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>8620951.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>7006767.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5962053.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4729696.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6927754.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5883825.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6601329.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5125461.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5207388.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>5014547.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5221307.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5120922.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4312124.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3401711.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3125437.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4969724.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2728075.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2942691.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3022214.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2873484.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2545521.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2335329.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1219147.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1139799.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1183330.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1425445.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1761266.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2371113.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>3000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>2100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>2300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>2600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>1400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>2600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DS30">
         <v>200000.0</v>
       </c>
       <c r="DT30">
+        <v>200000.0</v>
+      </c>
+      <c r="DU30">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DV30">
         <v>200000.0</v>
       </c>
       <c r="DW30">
+        <v>200000.0</v>
+      </c>
+      <c r="DX30">
         <v>100000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DZ30">
         <v>100000.0</v>
       </c>
-      <c r="EA30"/>
+      <c r="EA30">
+        <v>100000.0</v>
+      </c>
       <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
       <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
       <c r="EH30"/>
       <c r="EI30"/>
-      <c r="EJ30">
+      <c r="EJ30"/>
+      <c r="EK30">
         <v>200000.0</v>
       </c>
-      <c r="EK30"/>
       <c r="EL30"/>
-      <c r="EM30">
+      <c r="EM30"/>
+      <c r="EN30">
         <v>100000.0</v>
       </c>
-      <c r="EN30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EO30"/>
       <c r="EP30">
         <v>200000.0</v>
       </c>
       <c r="EQ30">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="ER30">
         <v>300000.0</v>
       </c>
-      <c r="ES30"/>
+      <c r="ES30">
+        <v>300000.0</v>
+      </c>
       <c r="ET30"/>
       <c r="EU30"/>
-      <c r="EV30">
+      <c r="EV30"/>
+      <c r="EW30">
         <v>100000.0</v>
       </c>
-      <c r="EW30"/>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30"/>
       <c r="FB30"/>
       <c r="FC30"/>
-      <c r="FD30">
+      <c r="FD30"/>
+      <c r="FE30">
         <v>600000.0</v>
       </c>
-      <c r="FE30"/>
       <c r="FF30"/>
       <c r="FG30"/>
+      <c r="FH30"/>
     </row>
-    <row r="31" spans="1:163">
+    <row r="31" spans="1:164">
       <c r="A31" t="s">
         <v>70</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -14142,92 +14203,95 @@
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
       <c r="FF31"/>
       <c r="FG31"/>
+      <c r="FH31"/>
     </row>
-    <row r="32" spans="1:163">
+    <row r="32" spans="1:164">
       <c r="A32" t="s">
         <v>71</v>
       </c>
       <c r="B32">
+        <v>243487000.0</v>
+      </c>
+      <c r="C32">
         <v>295188000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>256530000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>187834000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>265912000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>249727000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>190136000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>115782000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11115000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>115903000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>95004000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>92919000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>102181000.0</v>
       </c>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
@@ -14333,559 +14397,565 @@
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
       <c r="EU32"/>
       <c r="EV32"/>
       <c r="EW32"/>
       <c r="EX32"/>
       <c r="EY32"/>
       <c r="EZ32"/>
       <c r="FA32"/>
       <c r="FB32"/>
       <c r="FC32"/>
       <c r="FD32"/>
       <c r="FE32"/>
       <c r="FF32"/>
       <c r="FG32"/>
+      <c r="FH32"/>
     </row>
-    <row r="33" spans="1:163">
+    <row r="33" spans="1:164">
       <c r="A33" t="s">
         <v>72</v>
       </c>
       <c r="B33">
+        <v>9079273000.0</v>
+      </c>
+      <c r="C33">
         <v>9077427000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9160078000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4177730000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3230440000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3141819000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3116843000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3099520000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3135523000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3120260000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3193631000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3233397000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3274460000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3301868000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3348689000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3195010000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2512706000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2531207000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2541036000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2573594000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2354470000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2307204000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2354470000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2327362000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2404137000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2399287000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2418194000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2383701000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2389472000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2434030000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2471371000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2513436000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2556209000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2601602000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2863921000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2910116000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2950458000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2994608000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3024047000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2956605000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2901784000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2924062000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3060408000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3076384000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2120168000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2150402000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2110720000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2135485000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2155567000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2170394000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2160186000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2187093000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2160844000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2144875000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2105997000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2031512000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1931158000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1857443000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1828251000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1707957000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1733429000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1727731000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1735237000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1496446000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1490065000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1493734000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>449919000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>459827000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>491216000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>502370000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>511905000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>335151000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>334873000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>340376000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>332787682.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>268924759.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>260965971.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>261892380.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>103243633.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>98386469.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>87065838.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>84045086.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>76877900.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>45474730.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>46090242.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>47556344.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>48086419.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>40832577.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>41620635.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>42416431.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>42718581.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>47894738.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>49557124.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>41622864.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>43702248.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>14052418.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>15298488.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>8991495.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>9473734.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>10116930.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>11258029.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>8530612.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>8892788.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>9646233.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>9932893.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>9711512.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>9800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>10200000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>2400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>8100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7600000.0</v>
       </c>
       <c r="DH33">
         <v>7600000.0</v>
       </c>
       <c r="DI33">
+        <v>7600000.0</v>
+      </c>
+      <c r="DJ33">
         <v>8700000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>6700000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>4300000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>4600000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>3900000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>4100000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>4000000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>3000000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DS33">
         <v>2300000.0</v>
       </c>
       <c r="DT33">
+        <v>2300000.0</v>
+      </c>
+      <c r="DU33">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DV33">
         <v>1400000.0</v>
       </c>
       <c r="DW33">
         <v>1400000.0</v>
       </c>
       <c r="DX33">
+        <v>1400000.0</v>
+      </c>
+      <c r="DY33">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DZ33">
         <v>1200000.0</v>
       </c>
       <c r="EA33">
         <v>1200000.0</v>
       </c>
       <c r="EB33">
         <v>1200000.0</v>
       </c>
       <c r="EC33">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="ED33">
         <v>1300000.0</v>
       </c>
       <c r="EE33">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="EF33">
         <v>1700000.0</v>
       </c>
       <c r="EG33">
+        <v>1700000.0</v>
+      </c>
+      <c r="EH33">
         <v>1800000.0</v>
       </c>
-      <c r="EH33">
+      <c r="EI33">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="EJ33">
         <v>2200000.0</v>
       </c>
       <c r="EK33">
+        <v>2200000.0</v>
+      </c>
+      <c r="EL33">
         <v>2700000.0</v>
       </c>
-      <c r="EL33">
+      <c r="EM33">
         <v>10200000.0</v>
       </c>
-      <c r="EM33">
+      <c r="EN33">
         <v>10300000.0</v>
       </c>
-      <c r="EN33">
+      <c r="EO33">
         <v>10700000.0</v>
       </c>
-      <c r="EO33">
+      <c r="EP33">
         <v>11600000.0</v>
       </c>
-      <c r="EP33">
+      <c r="EQ33">
         <v>12000000.0</v>
       </c>
-      <c r="EQ33">
+      <c r="ER33">
         <v>11700000.0</v>
       </c>
-      <c r="ER33">
+      <c r="ES33">
         <v>11500000.0</v>
       </c>
-      <c r="ES33"/>
       <c r="ET33"/>
       <c r="EU33"/>
-      <c r="EV33">
+      <c r="EV33"/>
+      <c r="EW33">
         <v>9800000.0</v>
       </c>
-      <c r="EW33"/>
       <c r="EX33"/>
       <c r="EY33"/>
-      <c r="EZ33">
+      <c r="EZ33"/>
+      <c r="FA33">
         <v>13200000.0</v>
       </c>
-      <c r="FA33"/>
       <c r="FB33"/>
       <c r="FC33"/>
-      <c r="FD33">
+      <c r="FD33"/>
+      <c r="FE33">
         <v>10100000.0</v>
       </c>
-      <c r="FE33"/>
       <c r="FF33"/>
       <c r="FG33"/>
+      <c r="FH33"/>
     </row>
-    <row r="34" spans="1:163">
+    <row r="34" spans="1:164">
       <c r="A34" t="s">
         <v>73</v>
       </c>
       <c r="B34">
+        <v>59458000.0</v>
+      </c>
+      <c r="C34">
         <v>57575000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>55942000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>22613000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>20749000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>19521000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>18465000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6517000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>7094000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>32676000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>7728000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>8160000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>9083000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
@@ -14991,960 +15061,967 @@
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
       <c r="ET34"/>
       <c r="EU34"/>
       <c r="EV34"/>
       <c r="EW34"/>
       <c r="EX34"/>
       <c r="EY34"/>
       <c r="EZ34"/>
       <c r="FA34"/>
       <c r="FB34"/>
       <c r="FC34"/>
       <c r="FD34"/>
       <c r="FE34"/>
       <c r="FF34"/>
       <c r="FG34"/>
+      <c r="FH34"/>
     </row>
-    <row r="35" spans="1:163">
+    <row r="35" spans="1:164">
       <c r="A35" t="s">
         <v>74</v>
       </c>
       <c r="B35">
+        <v>1689114000.0</v>
+      </c>
+      <c r="C35">
         <v>1910351000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2211261000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>948997000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>177393000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>176400000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>175773000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>164374000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>165445000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>312797000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>387994000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>464534000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>540748000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>641102000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>717466000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>592378000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>92375000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>94195000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>94393000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>190900000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>96107000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>250710000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>96107000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>377827000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>420613000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>229499000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>263292000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>293210000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>340088000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>489760000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>490960000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>496229000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>489364000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>579545000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>688008000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>696014000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>739518000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>787504000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>827641000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>824462000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>757987000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>793682000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>840532000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>841753000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>476291000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>471305000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>485088000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>493738000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>496483000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>496465000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>496235000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>499510000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>499620000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>494358000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>495746000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>497978000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>497728000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>272095000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>448715000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>352783000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>386146000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>408637000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>370629000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>384107000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>392011000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>397737000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>22055000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>23284000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>43324000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>43406000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>43371000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>45215000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>42288000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>41255000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>41851301.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>21245643.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>21758870.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>82210051.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>6724138.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>7151766.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>6781638.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>7367473.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>7217701.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>7361475.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>7683036.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>7649871.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>7856352.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>7966602.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>8182064.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>7677006.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>7785691.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>8633134.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>8860191.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>114646.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>117237.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>118881.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>120525.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>122169.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>123812.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>125456.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>127100.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>126296.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>125763.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>125230.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>124697.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>61297.0</v>
       </c>
-      <c r="DC35"/>
-      <c r="DD35">
+      <c r="DD35"/>
+      <c r="DE35">
         <v>100000.0</v>
       </c>
-      <c r="DE35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DF35"/>
       <c r="DG35">
         <v>100000.0</v>
       </c>
-      <c r="DH35"/>
-      <c r="DI35">
+      <c r="DH35">
         <v>100000.0</v>
       </c>
+      <c r="DI35"/>
       <c r="DJ35">
         <v>100000.0</v>
       </c>
       <c r="DK35">
         <v>100000.0</v>
       </c>
       <c r="DL35">
         <v>100000.0</v>
       </c>
       <c r="DM35">
+        <v>100000.0</v>
+      </c>
+      <c r="DN35">
         <v>200000.0</v>
       </c>
-      <c r="DN35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DO35"/>
       <c r="DP35">
         <v>100000.0</v>
       </c>
       <c r="DQ35">
+        <v>100000.0</v>
+      </c>
+      <c r="DR35">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DS35">
         <v>100000.0</v>
       </c>
       <c r="DT35">
+        <v>100000.0</v>
+      </c>
+      <c r="DU35">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DV35">
         <v>100000.0</v>
       </c>
       <c r="DW35">
         <v>100000.0</v>
       </c>
       <c r="DX35">
         <v>100000.0</v>
       </c>
       <c r="DY35">
         <v>100000.0</v>
       </c>
       <c r="DZ35">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="EA35">
         <v>200000.0</v>
       </c>
       <c r="EB35">
         <v>200000.0</v>
       </c>
       <c r="EC35">
         <v>200000.0</v>
       </c>
       <c r="ED35">
+        <v>200000.0</v>
+      </c>
+      <c r="EE35">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="EF35">
         <v>500000.0</v>
       </c>
       <c r="EG35">
         <v>500000.0</v>
       </c>
       <c r="EH35">
         <v>500000.0</v>
       </c>
       <c r="EI35">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="EJ35">
         <v>400000.0</v>
       </c>
       <c r="EK35">
         <v>400000.0</v>
       </c>
       <c r="EL35">
         <v>400000.0</v>
       </c>
       <c r="EM35">
+        <v>400000.0</v>
+      </c>
+      <c r="EN35">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="EO35">
         <v>400000.0</v>
       </c>
       <c r="EP35">
+        <v>400000.0</v>
+      </c>
+      <c r="EQ35">
         <v>500000.0</v>
       </c>
-      <c r="EQ35">
+      <c r="ER35">
         <v>300000.0</v>
       </c>
-      <c r="ER35">
+      <c r="ES35">
         <v>400000.0</v>
       </c>
-      <c r="ES35"/>
       <c r="ET35"/>
       <c r="EU35"/>
-      <c r="EV35">
+      <c r="EV35"/>
+      <c r="EW35">
         <v>400000.0</v>
       </c>
-      <c r="EW35"/>
       <c r="EX35"/>
       <c r="EY35"/>
-      <c r="EZ35">
+      <c r="EZ35"/>
+      <c r="FA35">
         <v>300000.0</v>
       </c>
-      <c r="FA35"/>
       <c r="FB35"/>
       <c r="FC35"/>
-      <c r="FD35">
+      <c r="FD35"/>
+      <c r="FE35">
         <v>400000.0</v>
       </c>
-      <c r="FE35"/>
       <c r="FF35"/>
       <c r="FG35"/>
+      <c r="FH35"/>
     </row>
-    <row r="36" spans="1:163">
+    <row r="36" spans="1:164">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36">
+        <v>250529000.0</v>
+      </c>
+      <c r="C36">
         <v>126746000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>68712000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>75499000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>88892000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>81934000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>74039000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>78196000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>81535000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>81765000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>118057000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>117817000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>118899000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>110483000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>111287000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>110630000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>122842000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>97518000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>95551000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>96964000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>92312000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>82769000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>92312000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>85048000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>85224000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>81874000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>85103000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>78683000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>50156000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>52438000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>51463000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>54821000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>55092000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>68999000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>53305000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>57518000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>58202000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>62521000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>62719000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>58511000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>53697000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>60622000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>55576000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>57608000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>30287000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>35081000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>35780000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>35894000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>36892000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>29739000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>29431000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>30338000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>30881000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>26678000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>23904000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>21776000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>25155000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>12404000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>12688000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>12486000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>14114000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>11911000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>19760000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>21852000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>22082000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>15780000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>14608000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>14529000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>35250000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>25036000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>36181000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>38389000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>34203000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>34099000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>34743139.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>55052509.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>45126530.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>43604832.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>2525910.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2596572.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1981251.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2421650.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>8272963.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1341601.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1112583.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1708212.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>1623027.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>1119207.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>988459.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>904205.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>682934.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>465002.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>470330.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>575508.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>830042.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>817330.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>930596.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>885329.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>809091.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>932421.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1485665.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>491086.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>528898.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>499577.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>595147.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>35767.0</v>
       </c>
-      <c r="DC36"/>
       <c r="DD36"/>
-      <c r="DE36">
+      <c r="DE36"/>
+      <c r="DF36">
         <v>100000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DH36">
         <v>1000000.0</v>
       </c>
       <c r="DI36">
+        <v>1000000.0</v>
+      </c>
+      <c r="DJ36">
         <v>2100000.0</v>
       </c>
-      <c r="DJ36"/>
-      <c r="DK36">
+      <c r="DK36"/>
+      <c r="DL36">
         <v>100000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>600000.0</v>
       </c>
-      <c r="DM36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN36"/>
       <c r="DO36">
         <v>700000.0</v>
       </c>
       <c r="DP36">
+        <v>700000.0</v>
+      </c>
+      <c r="DQ36">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DR36">
         <v>700000.0</v>
       </c>
       <c r="DS36">
         <v>700000.0</v>
       </c>
       <c r="DT36">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DU36">
         <v>800000.0</v>
       </c>
       <c r="DV36">
         <v>800000.0</v>
       </c>
       <c r="DW36">
         <v>800000.0</v>
       </c>
       <c r="DX36">
         <v>800000.0</v>
       </c>
-      <c r="DY36"/>
+      <c r="DY36">
+        <v>800000.0</v>
+      </c>
       <c r="DZ36"/>
       <c r="EA36"/>
       <c r="EB36"/>
-      <c r="EC36">
+      <c r="EC36"/>
+      <c r="ED36">
         <v>100000.0</v>
       </c>
-      <c r="ED36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EE36"/>
       <c r="EF36">
         <v>400000.0</v>
       </c>
       <c r="EG36">
+        <v>400000.0</v>
+      </c>
+      <c r="EH36">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="EI36">
         <v>400000.0</v>
       </c>
       <c r="EJ36">
         <v>400000.0</v>
       </c>
       <c r="EK36">
         <v>400000.0</v>
       </c>
       <c r="EL36">
         <v>400000.0</v>
       </c>
       <c r="EM36">
+        <v>400000.0</v>
+      </c>
+      <c r="EN36">
         <v>600000.0</v>
       </c>
-      <c r="EN36">
+      <c r="EO36">
         <v>500000.0</v>
       </c>
-      <c r="EO36">
+      <c r="EP36">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="EQ36">
         <v>600000.0</v>
       </c>
       <c r="ER36">
         <v>600000.0</v>
       </c>
-      <c r="ES36"/>
+      <c r="ES36">
+        <v>600000.0</v>
+      </c>
       <c r="ET36"/>
       <c r="EU36"/>
-      <c r="EV36">
+      <c r="EV36"/>
+      <c r="EW36">
         <v>200000.0</v>
       </c>
-      <c r="EW36"/>
       <c r="EX36"/>
       <c r="EY36"/>
-      <c r="EZ36">
+      <c r="EZ36"/>
+      <c r="FA36">
         <v>100000.0</v>
       </c>
-      <c r="FA36"/>
       <c r="FB36"/>
       <c r="FC36"/>
-      <c r="FD36">
+      <c r="FD36"/>
+      <c r="FE36">
         <v>400000.0</v>
       </c>
-      <c r="FE36"/>
       <c r="FF36"/>
       <c r="FG36"/>
+      <c r="FH36"/>
     </row>
-    <row r="37" spans="1:163">
+    <row r="37" spans="1:164">
       <c r="A37" t="s">
         <v>76</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -16066,52 +16143,53 @@
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
       <c r="ET37"/>
       <c r="EU37"/>
       <c r="EV37"/>
       <c r="EW37"/>
       <c r="EX37"/>
       <c r="EY37"/>
       <c r="EZ37"/>
       <c r="FA37"/>
       <c r="FB37"/>
       <c r="FC37"/>
       <c r="FD37"/>
       <c r="FE37"/>
       <c r="FF37"/>
       <c r="FG37"/>
+      <c r="FH37"/>
     </row>
-    <row r="38" spans="1:163">
+    <row r="38" spans="1:164">
       <c r="A38" t="s">
         <v>77</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
@@ -16233,870 +16311,877 @@
       <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
       <c r="EU38"/>
       <c r="EV38"/>
       <c r="EW38"/>
       <c r="EX38"/>
       <c r="EY38"/>
       <c r="EZ38"/>
       <c r="FA38"/>
       <c r="FB38"/>
       <c r="FC38"/>
       <c r="FD38"/>
       <c r="FE38"/>
       <c r="FF38"/>
       <c r="FG38"/>
+      <c r="FH38"/>
     </row>
-    <row r="39" spans="1:163">
+    <row r="39" spans="1:164">
       <c r="A39" t="s">
         <v>78</v>
       </c>
       <c r="B39">
+        <v>5913000.0</v>
+      </c>
+      <c r="C39">
         <v>4360000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4890000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3006000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1929000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2084000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2217000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2295000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2387000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1815000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1911000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2039000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2375000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2091000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2120000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2322000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1971000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>8533000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6750000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2613000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1773000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1475000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1773000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1679000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1227000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1232000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2485000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1135000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>389000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>602000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>793000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>854000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1350000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>826000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3337000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4488000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>822000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>663000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1720000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1350000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>614000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1243000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1230000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>9912000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1511000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4911000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>15626000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>6469000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>7840000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4090000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3679000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>5173000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>14919000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>6484000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>22361000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>5075000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>4760000.0</v>
       </c>
-      <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>6290000.0</v>
       </c>
-      <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39">
         <v>236843.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>303901.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>285798.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>235990.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1157273.0</v>
       </c>
-      <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
-      <c r="DF39">
+      <c r="DF39"/>
+      <c r="DG39">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DH39">
         <v>4100000.0</v>
       </c>
       <c r="DI39">
+        <v>4100000.0</v>
+      </c>
+      <c r="DJ39">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5800000.0</v>
       </c>
       <c r="DK39">
         <v>5800000.0</v>
       </c>
       <c r="DL39">
+        <v>5800000.0</v>
+      </c>
+      <c r="DM39">
         <v>5200000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>6300000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>5200000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>7300000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>5200000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>5300000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="DT39">
         <v>5100000.0</v>
       </c>
       <c r="DU39">
         <v>5100000.0</v>
       </c>
       <c r="DV39">
+        <v>5100000.0</v>
+      </c>
+      <c r="DW39">
         <v>5000000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DY39">
         <v>5000000.0</v>
       </c>
       <c r="DZ39">
-        <v>100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="EA39">
         <v>100000.0</v>
       </c>
       <c r="EB39">
         <v>100000.0</v>
       </c>
       <c r="EC39">
         <v>100000.0</v>
       </c>
-      <c r="ED39"/>
+      <c r="ED39">
+        <v>100000.0</v>
+      </c>
       <c r="EE39"/>
       <c r="EF39"/>
       <c r="EG39"/>
       <c r="EH39"/>
-      <c r="EI39">
+      <c r="EI39"/>
+      <c r="EJ39">
         <v>100000.0</v>
       </c>
-      <c r="EJ39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EK39"/>
       <c r="EL39">
         <v>100000.0</v>
       </c>
       <c r="EM39">
         <v>100000.0</v>
       </c>
       <c r="EN39">
+        <v>100000.0</v>
+      </c>
+      <c r="EO39">
         <v>300000.0</v>
       </c>
-      <c r="EO39"/>
-      <c r="EP39">
+      <c r="EP39"/>
+      <c r="EQ39">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="ER39">
         <v>200000.0</v>
       </c>
-      <c r="ES39"/>
+      <c r="ES39">
+        <v>200000.0</v>
+      </c>
       <c r="ET39"/>
       <c r="EU39"/>
-      <c r="EV39">
+      <c r="EV39"/>
+      <c r="EW39">
         <v>600000.0</v>
       </c>
-      <c r="EW39"/>
       <c r="EX39"/>
       <c r="EY39"/>
-      <c r="EZ39">
+      <c r="EZ39"/>
+      <c r="FA39">
         <v>700000.0</v>
       </c>
-      <c r="FA39"/>
       <c r="FB39"/>
       <c r="FC39"/>
-      <c r="FD39">
+      <c r="FD39"/>
+      <c r="FE39">
         <v>400000.0</v>
       </c>
-      <c r="FE39"/>
       <c r="FF39"/>
       <c r="FG39"/>
+      <c r="FH39"/>
     </row>
-    <row r="40" spans="1:163">
+    <row r="40" spans="1:164">
       <c r="A40" t="s">
         <v>79</v>
       </c>
       <c r="B40">
+        <v>70297000.0</v>
+      </c>
+      <c r="C40">
         <v>77353000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>73306999.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>93489000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>46174000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>48963000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>51396000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>42692000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>91053000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>43524000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>45424000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>39728000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>38913000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>38921000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>40836000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>35428000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>32899000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>35116000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>54953000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>30860000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>31206000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>32651000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>31206000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>27508000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>27748000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>27302000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>26594000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>19833000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>20856000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>20142000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>19507000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>16698000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>11696000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>21398000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>18525000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>18699000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>17391000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>19829000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>17774000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>13327000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>14452000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>17376000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>14956000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>10354000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>14952000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>17928000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>13782000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>15284000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>12511000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>15662000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>14262000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>16277000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>13891000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>16751000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>14043000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>11451000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>9755000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>10705000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>9121000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>7092000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>7587000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>12538000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>6706000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>5801000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>5040000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2695000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>654000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2826000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1383000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-829000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>6795000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-1914000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-572000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-518000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>149379.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2335980.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>3867.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-1713904.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>108956.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3052618.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1172228.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-622076.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-1102405.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>1718438.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>617210.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-397471.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>24071.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>602078.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-23644.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-417554.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>44758.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-500917.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>252799.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-1384402.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-12760.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-651365.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>905553.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-696063.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-331377.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>-408232.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>601739.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>-213777.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>-3205.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>34119.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>445086.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>-416627.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>100000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>-100000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>-300000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>-600000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>-200000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DJ40">
         <v>-400000.0</v>
       </c>
       <c r="DK40">
         <v>-400000.0</v>
       </c>
       <c r="DL40">
+        <v>-400000.0</v>
+      </c>
+      <c r="DM40">
         <v>-700000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DO40">
         <v>-300000.0</v>
       </c>
       <c r="DP40">
+        <v>-300000.0</v>
+      </c>
+      <c r="DQ40">
         <v>-600000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>-500000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>-200000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>-400000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>-600000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>100000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>-100000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>200000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>-300000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EA40">
         <v>100000.0</v>
       </c>
       <c r="EB40">
         <v>100000.0</v>
       </c>
-      <c r="EC40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EC40">
+        <v>100000.0</v>
+      </c>
+      <c r="ED40"/>
       <c r="EE40">
         <v>300000.0</v>
       </c>
       <c r="EF40">
         <v>300000.0</v>
       </c>
       <c r="EG40">
+        <v>300000.0</v>
+      </c>
+      <c r="EH40">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="EI40">
         <v>400000.0</v>
       </c>
       <c r="EJ40">
         <v>400000.0</v>
       </c>
       <c r="EK40">
+        <v>400000.0</v>
+      </c>
+      <c r="EL40">
         <v>300000.0</v>
       </c>
-      <c r="EL40">
+      <c r="EM40">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="EN40">
         <v>-100000.0</v>
       </c>
       <c r="EO40">
-        <v>-300000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="EP40">
         <v>-300000.0</v>
       </c>
       <c r="EQ40">
+        <v>-300000.0</v>
+      </c>
+      <c r="ER40">
         <v>1300000.0</v>
       </c>
-      <c r="ER40"/>
       <c r="ES40"/>
       <c r="ET40"/>
       <c r="EU40"/>
       <c r="EV40"/>
       <c r="EW40"/>
       <c r="EX40"/>
       <c r="EY40"/>
       <c r="EZ40"/>
       <c r="FA40"/>
       <c r="FB40"/>
       <c r="FC40"/>
       <c r="FD40"/>
       <c r="FE40"/>
       <c r="FF40"/>
       <c r="FG40"/>
+      <c r="FH40"/>
     </row>
-    <row r="41" spans="1:163">
+    <row r="41" spans="1:164">
       <c r="A41" t="s">
         <v>80</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -17218,519 +17303,523 @@
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
       <c r="EU41"/>
       <c r="EV41"/>
       <c r="EW41"/>
       <c r="EX41"/>
       <c r="EY41"/>
       <c r="EZ41"/>
       <c r="FA41"/>
       <c r="FB41"/>
       <c r="FC41"/>
       <c r="FD41"/>
       <c r="FE41"/>
       <c r="FF41"/>
       <c r="FG41"/>
+      <c r="FH41"/>
     </row>
-    <row r="42" spans="1:163">
+    <row r="42" spans="1:164">
       <c r="A42" t="s">
         <v>81</v>
       </c>
       <c r="B42">
+        <v>5922062000.0</v>
+      </c>
+      <c r="C42">
         <v>5946311000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>5928123000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2232063000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2229722000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2228497000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2228311000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2225788000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2225942000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2223021000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2221039000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2218695000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2217559000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2215362000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2213123000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2211353000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2210809000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2208425000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2206159000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2204457000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2203863000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2202410000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2203863000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2199705000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2210429000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2209098000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2205364000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2202350000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2201773000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2199349000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2197254000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2195034000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2192612000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2188251000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2186648000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2184639000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2185796000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2182496000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2182521000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2180815000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2179781000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2178011000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2175845000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2174720000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2170643000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2168675000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2151335000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2149996000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2147650000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2138899000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2144250000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2143761000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2142173000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2140410000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2138153000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1660001000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1656357000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1639835000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1370040000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1365861000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1319697000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1357603000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1355722000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1353246000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1351354000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1073650000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>706921000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>703837000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>702407000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>466100000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>465862000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>463971000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>463335000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>462369000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>699079992.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>316680612.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>309342240.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>186143099.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>167036642.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>165775638.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>165362799.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>163946541.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>162008573.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>157475230.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>103066643.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>102827328.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>101849411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100923019.0</v>
       </c>
       <c r="CK42">
         <v>100923019.0</v>
       </c>
       <c r="CL42">
-        <v>100252066.0</v>
+        <v>100923019.0</v>
       </c>
       <c r="CM42">
         <v>100252066.0</v>
       </c>
       <c r="CN42">
+        <v>100252066.0</v>
+      </c>
+      <c r="CO42">
         <v>100125398.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>99515176.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>98832020.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>98473137.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>70413242.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>56292348.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>54770700.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>54770880.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>54771140.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>54771350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54757458.0</v>
       </c>
       <c r="CY42">
         <v>54757458.0</v>
       </c>
       <c r="CZ42">
+        <v>54757458.0</v>
+      </c>
+      <c r="DA42">
         <v>54810700.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>54802650.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>54796901.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>54800000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>54600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>52800000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>53200000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>53100000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>53300000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>53100000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>53400000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>53500000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>47800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47500000.0</v>
       </c>
       <c r="DN42">
         <v>47500000.0</v>
       </c>
       <c r="DO42">
+        <v>47500000.0</v>
+      </c>
+      <c r="DP42">
         <v>47400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47300000.0</v>
       </c>
       <c r="DQ42">
         <v>47300000.0</v>
       </c>
       <c r="DR42">
         <v>47300000.0</v>
       </c>
       <c r="DS42">
+        <v>47300000.0</v>
+      </c>
+      <c r="DT42">
         <v>45600000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>45500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44400000.0</v>
       </c>
       <c r="DV42">
         <v>44400000.0</v>
       </c>
       <c r="DW42">
-        <v>44100000.0</v>
+        <v>44400000.0</v>
       </c>
       <c r="DX42">
         <v>44100000.0</v>
       </c>
       <c r="DY42">
+        <v>44100000.0</v>
+      </c>
+      <c r="DZ42">
         <v>40200000.0</v>
       </c>
-      <c r="DZ42">
+      <c r="EA42">
         <v>36400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33300000.0</v>
       </c>
       <c r="EB42">
         <v>33300000.0</v>
       </c>
       <c r="EC42">
-        <v>32500000.0</v>
+        <v>33300000.0</v>
       </c>
       <c r="ED42">
         <v>32500000.0</v>
       </c>
       <c r="EE42">
+        <v>32500000.0</v>
+      </c>
+      <c r="EF42">
         <v>32400000.0</v>
       </c>
-      <c r="EF42">
+      <c r="EG42">
         <v>31200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31300000.0</v>
       </c>
       <c r="EH42">
         <v>31300000.0</v>
       </c>
       <c r="EI42">
         <v>31300000.0</v>
       </c>
       <c r="EJ42">
         <v>31300000.0</v>
       </c>
       <c r="EK42">
         <v>31300000.0</v>
       </c>
       <c r="EL42">
         <v>31300000.0</v>
       </c>
       <c r="EM42">
-        <v>31100000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="EN42">
         <v>31100000.0</v>
       </c>
       <c r="EO42">
+        <v>31100000.0</v>
+      </c>
+      <c r="EP42">
         <v>30900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30800000.0</v>
       </c>
       <c r="EQ42">
         <v>30800000.0</v>
       </c>
       <c r="ER42">
         <v>30800000.0</v>
       </c>
-      <c r="ES42"/>
+      <c r="ES42">
+        <v>30800000.0</v>
+      </c>
       <c r="ET42"/>
       <c r="EU42"/>
-      <c r="EV42">
+      <c r="EV42"/>
+      <c r="EW42">
         <v>31800000.0</v>
       </c>
-      <c r="EW42"/>
       <c r="EX42"/>
       <c r="EY42"/>
-      <c r="EZ42">
+      <c r="EZ42"/>
+      <c r="FA42">
         <v>30600000.0</v>
       </c>
-      <c r="FA42"/>
       <c r="FB42"/>
       <c r="FC42"/>
-      <c r="FD42">
+      <c r="FD42"/>
+      <c r="FE42">
         <v>20000000.0</v>
       </c>
-      <c r="FE42"/>
       <c r="FF42"/>
       <c r="FG42"/>
+      <c r="FH42"/>
     </row>
-    <row r="43" spans="1:163">
+    <row r="43" spans="1:164">
       <c r="A43" t="s">
         <v>82</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17852,52 +17941,53 @@
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
       <c r="ET43"/>
       <c r="EU43"/>
       <c r="EV43"/>
       <c r="EW43"/>
       <c r="EX43"/>
       <c r="EY43"/>
       <c r="EZ43"/>
       <c r="FA43"/>
       <c r="FB43"/>
       <c r="FC43"/>
       <c r="FD43"/>
       <c r="FE43"/>
       <c r="FF43"/>
       <c r="FG43"/>
+      <c r="FH43"/>
     </row>
-    <row r="44" spans="1:163">
+    <row r="44" spans="1:164">
       <c r="A44" t="s">
         <v>83</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -18019,92 +18109,95 @@
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
       <c r="ET44"/>
       <c r="EU44"/>
       <c r="EV44"/>
       <c r="EW44"/>
       <c r="EX44"/>
       <c r="EY44"/>
       <c r="EZ44"/>
       <c r="FA44"/>
       <c r="FB44"/>
       <c r="FC44"/>
       <c r="FD44"/>
       <c r="FE44"/>
       <c r="FF44"/>
       <c r="FG44"/>
+      <c r="FH44"/>
     </row>
-    <row r="45" spans="1:163">
+    <row r="45" spans="1:164">
       <c r="A45" t="s">
         <v>84</v>
       </c>
       <c r="B45">
+        <v>10903769000.0</v>
+      </c>
+      <c r="C45">
         <v>10746659000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10703189000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6141743000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5148238000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5035505000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4985510000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4930378000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4926950000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4875799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4874194000.0</v>
       </c>
       <c r="L45">
         <v>4874194000.0</v>
       </c>
       <c r="M45">
+        <v>4874194000.0</v>
+      </c>
+      <c r="N45">
         <v>4874186000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
@@ -18210,517 +18303,521 @@
       <c r="EI45"/>
       <c r="EJ45"/>
       <c r="EK45"/>
       <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
       <c r="ES45"/>
       <c r="ET45"/>
       <c r="EU45"/>
       <c r="EV45"/>
       <c r="EW45"/>
       <c r="EX45"/>
       <c r="EY45"/>
       <c r="EZ45"/>
       <c r="FA45"/>
       <c r="FB45"/>
       <c r="FC45"/>
       <c r="FD45"/>
       <c r="FE45"/>
       <c r="FF45"/>
       <c r="FG45"/>
+      <c r="FH45"/>
     </row>
-    <row r="46" spans="1:163">
+    <row r="46" spans="1:164">
       <c r="A46" t="s">
         <v>85</v>
       </c>
       <c r="B46">
+        <v>8600469000.0</v>
+      </c>
+      <c r="C46">
         <v>8539286000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>8617632000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4102231000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3141548000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3059885000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3042804000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3021324000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3053988000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3038495000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3075574000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3115580000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3155561000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3191385000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3237402000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3084380000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2389864000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2433689000.0</v>
       </c>
-      <c r="S46"/>
-      <c r="T46">
+      <c r="T46"/>
+      <c r="U46">
         <v>2476630000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2262158000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2224435000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2262158000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2242314000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2318913000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2317413000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2333091000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2305018000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2339316000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2381592000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2419908000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2458615000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2501117000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2532603000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2810616000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2852598000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2892256000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2932087000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2961328000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2898094000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2848087000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2863440000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2996421000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3012952000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2083608000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2109702000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2067152000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2091323000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2109067000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2133375000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2123347000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2145929000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2120268000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2104043000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2063604000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1989692000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1890988000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1824565000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1798993000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1671943000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1690439000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1715820000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1715477000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1474594000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1467983000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1477954000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>435311000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>445298000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>455966000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>477334000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>475724000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>296762000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>300670000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>306277000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>298044543.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>213872250.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>215839441.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>217251641.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>99701698.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>95178745.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>84589569.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>81000050.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>68166253.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>43949736.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>44817242.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>45496958.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>46158521.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>39493816.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>40325611.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>41156015.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>41897803.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>42661921.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>43632294.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>36167428.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>36940456.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>6886634.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>7518205.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>8106166.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>8664643.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>9184509.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>9772364.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>8039526.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>8363890.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>9146656.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>9337746.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>9675745.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>9800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>10200000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>2300000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="DH46">
         <v>6600000.0</v>
       </c>
       <c r="DI46">
         <v>6600000.0</v>
       </c>
       <c r="DJ46">
+        <v>6600000.0</v>
+      </c>
+      <c r="DK46">
         <v>6700000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>4200000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>4000000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>3900000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>3400000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>3300000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>2200000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DS46">
         <v>1600000.0</v>
       </c>
       <c r="DT46">
+        <v>1600000.0</v>
+      </c>
+      <c r="DU46">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DV46">
         <v>600000.0</v>
       </c>
       <c r="DW46">
         <v>600000.0</v>
       </c>
       <c r="DX46">
+        <v>600000.0</v>
+      </c>
+      <c r="DY46">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DZ46">
         <v>1200000.0</v>
       </c>
       <c r="EA46">
         <v>1200000.0</v>
       </c>
       <c r="EB46">
         <v>1200000.0</v>
       </c>
       <c r="EC46">
         <v>1200000.0</v>
       </c>
       <c r="ED46">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="EE46">
         <v>1300000.0</v>
       </c>
       <c r="EF46">
         <v>1300000.0</v>
       </c>
       <c r="EG46">
         <v>1300000.0</v>
       </c>
       <c r="EH46">
+        <v>1300000.0</v>
+      </c>
+      <c r="EI46">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="EJ46">
         <v>1800000.0</v>
       </c>
       <c r="EK46">
+        <v>1800000.0</v>
+      </c>
+      <c r="EL46">
         <v>2300000.0</v>
       </c>
-      <c r="EL46">
+      <c r="EM46">
         <v>9800000.0</v>
       </c>
-      <c r="EM46">
+      <c r="EN46">
         <v>9700000.0</v>
       </c>
-      <c r="EN46">
+      <c r="EO46">
         <v>10200000.0</v>
       </c>
-      <c r="EO46">
+      <c r="EP46">
         <v>10900000.0</v>
       </c>
-      <c r="EP46">
+      <c r="EQ46">
         <v>11400000.0</v>
       </c>
-      <c r="EQ46">
+      <c r="ER46">
         <v>11100000.0</v>
       </c>
-      <c r="ER46">
+      <c r="ES46">
         <v>10900000.0</v>
       </c>
-      <c r="ES46"/>
       <c r="ET46"/>
       <c r="EU46"/>
-      <c r="EV46">
+      <c r="EV46"/>
+      <c r="EW46">
         <v>9600000.0</v>
       </c>
-      <c r="EW46"/>
       <c r="EX46"/>
       <c r="EY46"/>
-      <c r="EZ46">
+      <c r="EZ46"/>
+      <c r="FA46">
         <v>13100000.0</v>
       </c>
-      <c r="FA46"/>
       <c r="FB46"/>
       <c r="FC46"/>
-      <c r="FD46">
+      <c r="FD46"/>
+      <c r="FE46">
         <v>9700000.0</v>
       </c>
-      <c r="FE46"/>
       <c r="FF46"/>
       <c r="FG46"/>
+      <c r="FH46"/>
     </row>
-    <row r="47" spans="1:163">
+    <row r="47" spans="1:164">
       <c r="A47" t="s">
         <v>86</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -18842,519 +18939,523 @@
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
       <c r="ET47"/>
       <c r="EU47"/>
       <c r="EV47"/>
       <c r="EW47"/>
       <c r="EX47"/>
       <c r="EY47"/>
       <c r="EZ47"/>
       <c r="FA47"/>
       <c r="FB47"/>
       <c r="FC47"/>
       <c r="FD47"/>
       <c r="FE47"/>
       <c r="FF47"/>
       <c r="FG47"/>
+      <c r="FH47"/>
     </row>
-    <row r="48" spans="1:163">
+    <row r="48" spans="1:164">
       <c r="A48" t="s">
         <v>87</v>
       </c>
       <c r="B48">
+        <v>1664100000.0</v>
+      </c>
+      <c r="C48">
         <v>1467969000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1227169000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1173746000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1076562000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>973853000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>889989000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>812192000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>742270000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>687377000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>666522000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>630035000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>605347000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>566545000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>527314000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>495570000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>472764000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>424608000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>381929000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>336734000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>286249000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>224254000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>286249000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>149702000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>61133000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>30483000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>10290000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-12676000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-65747000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-74563000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-86238000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-92467000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-89898000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-100173000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>69842000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>100972000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>88050000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>83710000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>75732000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>63349000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>48584000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>43153000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>125821000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>125717000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>185121000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>184644000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>173972000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>194859000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>189871000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>186915000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>180446000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>183453000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>181279000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>183586000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>190131000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>175925000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>160123000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>148500000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>131451000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>116385000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>100004000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>84411000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>70935000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>58713000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>51862000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>46326000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>56503000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>50572000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>46709000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>42909000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>41534000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>22873000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>19478000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>16067000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>15819164.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>12867429.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>8991529.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>5174047.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>3314887.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-779335.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-4439777.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-6705370.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-7226889.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-8837840.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-10732358.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-13292610.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-14968221.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-16543880.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-18262929.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-19783839.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-21955276.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-23453364.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-24796477.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-25385081.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-27858167.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-28066892.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-29492397.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-35491231.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-37078997.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-38464800.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-38837098.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-38250426.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-38609423.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-38451820.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-39080904.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-39153383.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-40300000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-41300000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-42100000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-36500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-35400000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-34600000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-33300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-31600000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-31000000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-29300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-29800000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-30900000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-31200000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-32300000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-33900000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-34800000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>-34900000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>-34600000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>-34400000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-34100000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-33800000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>-33000000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>-31900000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>-31400000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>-31100000.0</v>
       </c>
-      <c r="EB48">
+      <c r="EC48">
         <v>-31000000.0</v>
       </c>
-      <c r="EC48">
+      <c r="ED48">
         <v>-30800000.0</v>
       </c>
-      <c r="ED48">
+      <c r="EE48">
         <v>-30600000.0</v>
       </c>
-      <c r="EE48">
+      <c r="EF48">
         <v>-30400000.0</v>
       </c>
-      <c r="EF48">
+      <c r="EG48">
         <v>-30300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30100000.0</v>
       </c>
       <c r="EH48">
         <v>-30100000.0</v>
       </c>
       <c r="EI48">
+        <v>-30100000.0</v>
+      </c>
+      <c r="EJ48">
         <v>-29900000.0</v>
       </c>
-      <c r="EJ48">
+      <c r="EK48">
         <v>-29700000.0</v>
       </c>
-      <c r="EK48">
+      <c r="EL48">
         <v>-29400000.0</v>
       </c>
-      <c r="EL48">
+      <c r="EM48">
         <v>-21400000.0</v>
       </c>
-      <c r="EM48">
+      <c r="EN48">
         <v>-21200000.0</v>
       </c>
-      <c r="EN48">
+      <c r="EO48">
         <v>-20800000.0</v>
       </c>
-      <c r="EO48">
+      <c r="EP48">
         <v>-19000000.0</v>
       </c>
-      <c r="EP48">
+      <c r="EQ48">
         <v>-17800000.0</v>
       </c>
-      <c r="EQ48">
+      <c r="ER48">
         <v>-20300000.0</v>
       </c>
-      <c r="ER48">
+      <c r="ES48">
         <v>-19300000.0</v>
       </c>
-      <c r="ES48"/>
       <c r="ET48"/>
       <c r="EU48"/>
-      <c r="EV48">
+      <c r="EV48"/>
+      <c r="EW48">
         <v>-14800000.0</v>
       </c>
-      <c r="EW48"/>
       <c r="EX48"/>
       <c r="EY48"/>
-      <c r="EZ48">
+      <c r="EZ48"/>
+      <c r="FA48">
         <v>-14400000.0</v>
       </c>
-      <c r="FA48"/>
       <c r="FB48"/>
       <c r="FC48"/>
-      <c r="FD48">
+      <c r="FD48"/>
+      <c r="FE48">
         <v>-8600000.0</v>
       </c>
-      <c r="FE48"/>
       <c r="FF48"/>
       <c r="FG48"/>
+      <c r="FH48"/>
     </row>
-    <row r="49" spans="1:163">
+    <row r="49" spans="1:164">
       <c r="A49" t="s">
         <v>88</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -19476,52 +19577,53 @@
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
       <c r="ET49"/>
       <c r="EU49"/>
       <c r="EV49"/>
       <c r="EW49"/>
       <c r="EX49"/>
       <c r="EY49"/>
       <c r="EZ49"/>
       <c r="FA49"/>
       <c r="FB49"/>
       <c r="FC49"/>
       <c r="FD49"/>
       <c r="FE49"/>
       <c r="FF49"/>
       <c r="FG49"/>
+      <c r="FH49"/>
     </row>
-    <row r="50" spans="1:163">
+    <row r="50" spans="1:164">
       <c r="A50" t="s">
         <v>89</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -19643,634 +19745,639 @@
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
       <c r="EU50"/>
       <c r="EV50"/>
       <c r="EW50"/>
       <c r="EX50"/>
       <c r="EY50"/>
       <c r="EZ50"/>
       <c r="FA50"/>
       <c r="FB50"/>
       <c r="FC50"/>
       <c r="FD50"/>
       <c r="FE50"/>
       <c r="FF50"/>
       <c r="FG50"/>
+      <c r="FH50"/>
     </row>
-    <row r="51" spans="1:163">
+    <row r="51" spans="1:164">
       <c r="A51" t="s">
         <v>90</v>
       </c>
       <c r="B51">
+        <v>395892000.0</v>
+      </c>
+      <c r="C51">
         <v>595689000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>965610000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>770195000.0</v>
       </c>
-      <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>50000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>146187000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>245967000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>320750000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>395529000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>496817000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>571572000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>446327000.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>95403000.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>146270000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>195983000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>270696000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>300439000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>100154000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>129869000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>164595000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>214554000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>362915000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>358897000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>354939000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>351027000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>422273000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>493486000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>539772000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>586170000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>635881000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>677429000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>674029000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>600685000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>630252000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>677494000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>674780000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>313869000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>319484000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>316874000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>314333000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>311860000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>309401000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>306983000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>304604000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>302263000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>299961000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>297697000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>295440000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>293248000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>114400000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>288300000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>192200000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>226100000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>245000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>225500000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>242000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>248500000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>255000000.0</v>
       </c>
-      <c r="BO51"/>
       <c r="BP51"/>
-      <c r="BQ51">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ51"/>
       <c r="BR51">
         <v>19250000.0</v>
       </c>
       <c r="BS51">
         <v>19250000.0</v>
       </c>
       <c r="BT51">
         <v>19250000.0</v>
       </c>
       <c r="BU51">
-        <v>15750000.0</v>
+        <v>19250000.0</v>
       </c>
       <c r="BV51">
         <v>15750000.0</v>
       </c>
       <c r="BW51">
         <v>15750000.0</v>
       </c>
       <c r="BX51">
         <v>15750000.0</v>
       </c>
       <c r="BY51">
         <v>15750000.0</v>
       </c>
       <c r="BZ51">
+        <v>15750000.0</v>
+      </c>
+      <c r="CA51">
         <v>75750000.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
-      <c r="CQ51">
+      <c r="CQ51"/>
+      <c r="CR51">
         <v>647649.0</v>
       </c>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
-      <c r="DB51">
+      <c r="DB51"/>
+      <c r="DC51">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DD51">
         <v>2000000.0</v>
       </c>
-      <c r="DE51"/>
+      <c r="DE51">
+        <v>2000000.0</v>
+      </c>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
-      <c r="DU51">
-[...1 lines deleted...]
-      </c>
+      <c r="DU51"/>
       <c r="DV51">
         <v>100000.0</v>
       </c>
       <c r="DW51">
         <v>100000.0</v>
       </c>
       <c r="DX51">
         <v>100000.0</v>
       </c>
-      <c r="DY51"/>
-      <c r="DZ51">
+      <c r="DY51">
         <v>100000.0</v>
       </c>
+      <c r="DZ51"/>
       <c r="EA51">
         <v>100000.0</v>
       </c>
       <c r="EB51">
         <v>100000.0</v>
       </c>
-      <c r="EC51"/>
+      <c r="EC51">
+        <v>100000.0</v>
+      </c>
       <c r="ED51"/>
       <c r="EE51"/>
       <c r="EF51"/>
       <c r="EG51"/>
       <c r="EH51"/>
       <c r="EI51"/>
       <c r="EJ51"/>
       <c r="EK51"/>
       <c r="EL51"/>
       <c r="EM51"/>
       <c r="EN51"/>
       <c r="EO51"/>
       <c r="EP51"/>
       <c r="EQ51"/>
       <c r="ER51"/>
       <c r="ES51"/>
       <c r="ET51"/>
       <c r="EU51"/>
       <c r="EV51"/>
       <c r="EW51"/>
       <c r="EX51"/>
       <c r="EY51"/>
       <c r="EZ51"/>
       <c r="FA51"/>
       <c r="FB51"/>
       <c r="FC51"/>
-      <c r="FD51">
+      <c r="FD51"/>
+      <c r="FE51">
         <v>300000.0</v>
       </c>
-      <c r="FE51"/>
       <c r="FF51"/>
       <c r="FG51"/>
+      <c r="FH51"/>
     </row>
-    <row r="52" spans="1:163">
+    <row r="52" spans="1:164">
       <c r="A52" t="s">
         <v>91</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>4246000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>50000000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>972000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
-[...1 lines deleted...]
-      </c>
+      <c r="BF52"/>
       <c r="BG52">
         <v>15600000.0</v>
       </c>
       <c r="BH52">
         <v>15600000.0</v>
       </c>
       <c r="BI52">
         <v>15600000.0</v>
       </c>
       <c r="BJ52">
         <v>15600000.0</v>
       </c>
       <c r="BK52">
-        <v>26000000.0</v>
+        <v>15600000.0</v>
       </c>
       <c r="BL52">
         <v>26000000.0</v>
       </c>
       <c r="BM52">
         <v>26000000.0</v>
       </c>
       <c r="BN52">
         <v>26000000.0</v>
       </c>
-      <c r="BO52"/>
+      <c r="BO52">
+        <v>26000000.0</v>
+      </c>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>647649.0</v>
       </c>
-      <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
-      <c r="DB52">
+      <c r="DB52"/>
+      <c r="DC52">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DD52">
         <v>2000000.0</v>
       </c>
-      <c r="DE52"/>
+      <c r="DE52">
+        <v>2000000.0</v>
+      </c>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
-      <c r="DV52">
-[...1 lines deleted...]
-      </c>
+      <c r="DV52"/>
       <c r="DW52">
         <v>100000.0</v>
       </c>
       <c r="DX52">
         <v>100000.0</v>
       </c>
-      <c r="DY52"/>
+      <c r="DY52">
+        <v>100000.0</v>
+      </c>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
       <c r="EE52"/>
       <c r="EF52"/>
       <c r="EG52"/>
       <c r="EH52"/>
       <c r="EI52"/>
       <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
       <c r="EM52"/>
       <c r="EN52"/>
       <c r="EO52"/>
       <c r="EP52"/>
       <c r="EQ52"/>
       <c r="ER52"/>
       <c r="ES52"/>
       <c r="ET52"/>
       <c r="EU52"/>
       <c r="EV52"/>
       <c r="EW52"/>
       <c r="EX52"/>
       <c r="EY52"/>
       <c r="EZ52"/>
       <c r="FA52"/>
       <c r="FB52"/>
       <c r="FC52"/>
       <c r="FD52"/>
       <c r="FE52"/>
       <c r="FF52"/>
       <c r="FG52"/>
+      <c r="FH52"/>
     </row>
-    <row r="53" spans="1:163">
+    <row r="53" spans="1:164">
       <c r="A53" t="s">
         <v>92</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>3861000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53">
         <v>6273000.0</v>
       </c>
-      <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
@@ -20282,75 +20389,75 @@
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>861633.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>466924.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>890586.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>920273.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>1002198.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>2000000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>3000000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>4000000.0</v>
       </c>
-      <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
@@ -20360,52 +20467,53 @@
       <c r="EI53"/>
       <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
       <c r="EQ53"/>
       <c r="ER53"/>
       <c r="ES53"/>
       <c r="ET53"/>
       <c r="EU53"/>
       <c r="EV53"/>
       <c r="EW53"/>
       <c r="EX53"/>
       <c r="EY53"/>
       <c r="EZ53"/>
       <c r="FA53"/>
       <c r="FB53"/>
       <c r="FC53"/>
       <c r="FD53"/>
       <c r="FE53"/>
       <c r="FF53"/>
       <c r="FG53"/>
+      <c r="FH53"/>
     </row>
-    <row r="54" spans="1:163">
+    <row r="54" spans="1:164">
       <c r="A54" t="s">
         <v>93</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -20527,1920 +20635,1933 @@
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
       <c r="ET54"/>
       <c r="EU54"/>
       <c r="EV54"/>
       <c r="EW54"/>
       <c r="EX54"/>
       <c r="EY54"/>
       <c r="EZ54"/>
       <c r="FA54"/>
       <c r="FB54"/>
       <c r="FC54"/>
       <c r="FD54"/>
       <c r="FE54"/>
       <c r="FF54"/>
       <c r="FG54"/>
+      <c r="FH54"/>
     </row>
-    <row r="55" spans="1:163">
+    <row r="55" spans="1:164">
       <c r="A55" t="s">
         <v>94</v>
       </c>
       <c r="B55">
+        <v>9449308000.0</v>
+      </c>
+      <c r="C55">
         <v>9489706000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9537524000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4465100000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3572453000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3458318000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3392130000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3301625000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3269021000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3313308000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3361057000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3397163000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3439709000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3491032000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3534522000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3376793000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2853046000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2789852000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2757032000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2805677000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2651605000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2753526000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2651605000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2797187000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2766287000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2549864000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2554636000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2547911000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2544151000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2699385000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2675106000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2672866000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2682016000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2753447000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3029400000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3065895000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3094065000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3128782000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3160244000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3148591000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3069729000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3099242000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3223268000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3228695000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2917191000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2910027000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2862588000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2892863000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2891544000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2882831000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2889198000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2902493000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2905341000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2893860000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2887047000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2403359000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2376366000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2108956000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1994379000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1892479000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1902702000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1912727000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1863624000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1862807000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1861333000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1586734000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>804353000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>793503000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>809924000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>574714000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>582627000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>556865000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>545850000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>540288000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>542146989.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>371790449.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>356649190.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>290347690.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>183391683.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>179128821.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>171764803.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>169576965.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>167825961.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>161585314.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>102318555.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>100778511.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>98516802.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>96096874.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>93521810.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>91421208.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>89166006.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>86952544.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>86358672.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>75854862.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>74992133.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>44165079.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>29590080.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>20642346.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>19120002.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>17557322.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>17262205.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>16550622.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>16300466.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>16770132.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>17497582.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>17668275.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>18000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>16500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>11800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>17600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>18600000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>19800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>20900000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>22500000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>23600000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>19700000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>19000000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>17100000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>17200000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>15900000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>14100000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>12800000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>11200000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>11700000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>10300000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>10700000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>10900000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>11800000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>8800000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>5500000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>2600000.0</v>
       </c>
-      <c r="EB55">
+      <c r="EC55">
         <v>2700000.0</v>
       </c>
-      <c r="EC55">
+      <c r="ED55">
         <v>2200000.0</v>
       </c>
-      <c r="ED55">
+      <c r="EE55">
         <v>2500000.0</v>
       </c>
-      <c r="EE55">
+      <c r="EF55">
         <v>3000000.0</v>
       </c>
-      <c r="EF55">
+      <c r="EG55">
         <v>1900000.0</v>
       </c>
-      <c r="EG55">
+      <c r="EH55">
         <v>2100000.0</v>
       </c>
-      <c r="EH55">
+      <c r="EI55">
         <v>2300000.0</v>
       </c>
-      <c r="EI55">
+      <c r="EJ55">
         <v>2400000.0</v>
       </c>
-      <c r="EJ55">
+      <c r="EK55">
         <v>2600000.0</v>
       </c>
-      <c r="EK55">
+      <c r="EL55">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10700000.0</v>
       </c>
       <c r="EM55">
         <v>10700000.0</v>
       </c>
       <c r="EN55">
+        <v>10700000.0</v>
+      </c>
+      <c r="EO55">
         <v>11400000.0</v>
       </c>
-      <c r="EO55">
+      <c r="EP55">
         <v>12800000.0</v>
       </c>
-      <c r="EP55">
+      <c r="EQ55">
         <v>14000000.0</v>
       </c>
-      <c r="EQ55">
+      <c r="ER55">
         <v>13500000.0</v>
       </c>
-      <c r="ER55">
+      <c r="ES55">
         <v>13000000.0</v>
       </c>
-      <c r="ES55"/>
       <c r="ET55"/>
       <c r="EU55"/>
-      <c r="EV55">
+      <c r="EV55"/>
+      <c r="EW55">
         <v>18200000.0</v>
       </c>
-      <c r="EW55"/>
       <c r="EX55"/>
       <c r="EY55"/>
-      <c r="EZ55">
+      <c r="EZ55"/>
+      <c r="FA55">
         <v>17500000.0</v>
       </c>
-      <c r="FA55"/>
       <c r="FB55"/>
       <c r="FC55"/>
-      <c r="FD55">
+      <c r="FD55"/>
+      <c r="FE55">
         <v>12800000.0</v>
       </c>
-      <c r="FE55"/>
       <c r="FF55"/>
       <c r="FG55"/>
+      <c r="FH55"/>
     </row>
-    <row r="56" spans="1:163">
+    <row r="56" spans="1:164">
       <c r="A56" t="s">
         <v>95</v>
       </c>
       <c r="B56">
+        <v>370035000.0</v>
+      </c>
+      <c r="C56">
         <v>412279000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>377446000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>287370000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>342013000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>316499000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>275287000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>202105000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>133498000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>193048000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>167426000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>163766000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>165249000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>189164000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>185833000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>181783000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>340340000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>258645000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>215996000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>232083000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>297135000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>446322000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>297135000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>469825000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>362150000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>150577000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>136442000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>164210000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>154679000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>265355000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>203735000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>159430000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>125807000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>151845000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>165479000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>155779000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>143607000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>134174000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>136197000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>191986000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>167945000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>175180000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>162860000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>152311000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>797023000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>759625000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>751868000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>757378000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>735977000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>712437000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>729012000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>715400000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>744497000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>748985000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>781050000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>371847000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>445208000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>251513000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>166128000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>184522000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>169273000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>184996000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>128387000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>366361000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>371268000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>93000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>354434000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>333676000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>318708000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>72344000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>70722000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>221714000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>210977000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>199912000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>209359307.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>102865690.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>95683219.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>28455310.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>80148050.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>80742352.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>84698965.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>85531879.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>90948061.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>116110584.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>56228313.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>53222167.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>50430383.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>55264297.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>51901175.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>49004777.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>46447425.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>39057806.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>36801548.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>34231998.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>31289885.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>30112661.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>14291592.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>11650851.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>9646268.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>7440392.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>6004176.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>8020010.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>7407678.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>7123899.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>7564689.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>7956763.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>8200000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>6300000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>9400000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>9500000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12200000.0</v>
       </c>
       <c r="DI56">
         <v>12200000.0</v>
       </c>
       <c r="DJ56">
+        <v>12200000.0</v>
+      </c>
+      <c r="DK56">
         <v>15800000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>19300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15100000.0</v>
       </c>
       <c r="DM56">
         <v>15100000.0</v>
       </c>
       <c r="DN56">
+        <v>15100000.0</v>
+      </c>
+      <c r="DO56">
         <v>13000000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>13200000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>12900000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>11700000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>10500000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>8900000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>9900000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>8900000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>9300000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>9500000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>10700000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>7600000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>4300000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>1400000.0</v>
       </c>
-      <c r="EB56">
+      <c r="EC56">
         <v>1500000.0</v>
       </c>
-      <c r="EC56">
+      <c r="ED56">
         <v>900000.0</v>
       </c>
-      <c r="ED56">
+      <c r="EE56">
         <v>1200000.0</v>
       </c>
-      <c r="EE56">
+      <c r="EF56">
         <v>1300000.0</v>
       </c>
-      <c r="EF56">
+      <c r="EG56">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="EH56">
         <v>300000.0</v>
       </c>
       <c r="EI56">
+        <v>300000.0</v>
+      </c>
+      <c r="EJ56">
         <v>200000.0</v>
       </c>
-      <c r="EJ56">
+      <c r="EK56">
         <v>400000.0</v>
       </c>
-      <c r="EK56">
+      <c r="EL56">
         <v>200000.0</v>
       </c>
-      <c r="EL56">
+      <c r="EM56">
         <v>500000.0</v>
       </c>
-      <c r="EM56">
+      <c r="EN56">
         <v>400000.0</v>
       </c>
-      <c r="EN56">
+      <c r="EO56">
         <v>700000.0</v>
       </c>
-      <c r="EO56">
+      <c r="EP56">
         <v>1200000.0</v>
       </c>
-      <c r="EP56">
+      <c r="EQ56">
         <v>2000000.0</v>
       </c>
-      <c r="EQ56">
+      <c r="ER56">
         <v>1800000.0</v>
       </c>
-      <c r="ER56">
+      <c r="ES56">
         <v>1500000.0</v>
       </c>
-      <c r="ES56"/>
       <c r="ET56"/>
       <c r="EU56"/>
-      <c r="EV56">
+      <c r="EV56"/>
+      <c r="EW56">
         <v>8400000.0</v>
       </c>
-      <c r="EW56"/>
       <c r="EX56"/>
       <c r="EY56"/>
-      <c r="EZ56">
+      <c r="EZ56"/>
+      <c r="FA56">
         <v>4300000.0</v>
       </c>
-      <c r="FA56"/>
       <c r="FB56"/>
       <c r="FC56"/>
-      <c r="FD56">
+      <c r="FD56"/>
+      <c r="FE56">
         <v>2700000.0</v>
       </c>
-      <c r="FE56"/>
       <c r="FF56"/>
       <c r="FG56"/>
+      <c r="FH56"/>
     </row>
-    <row r="57" spans="1:163">
+    <row r="57" spans="1:164">
       <c r="A57" t="s">
         <v>96</v>
       </c>
       <c r="B57">
+        <v>126548000.0</v>
+      </c>
+      <c r="C57">
         <v>117091000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>120916000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>99536000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>76101000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>66772000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>85151000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>86323000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>122383000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>77145000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>72422000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>70847000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>63068000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>54998000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>63587000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>64476000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>64013000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>49543000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>61428000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>60264000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>52083000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>62691000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>52083000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>56139000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>43555000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>49830000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>44130000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>32373000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>33610000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>49264000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>37176000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>37371000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>51383000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>43497000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>41575000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>39695000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>34283000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>24777000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>22338000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>25585000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>25857000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>24202000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>20518000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>27120000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>24973000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>25706000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>19466000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>20785000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>22504000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>25544000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>24210000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>28047000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>35085000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>21643000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>18553000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>19327000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>15209000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>31185000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>30201000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>36010000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>28861000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>33938000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>37954000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>37202000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>35774000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>36745000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>7804000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>5365000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>6189000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>10575000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>19551000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>13054000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>8934000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>8958000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>8368263.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>9128270.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>4688527.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>5700816.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>5690550.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>6166380.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>3323516.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>4214354.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>5649515.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>5550538.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2898228.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>3679443.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>3959335.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>3461768.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>2441434.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>2804990.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>2703822.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1480145.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>2505981.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>2040714.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>3890735.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>1400797.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>2301825.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>944737.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>1122809.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>944298.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>1573309.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>446341.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>700423.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>536115.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>1872246.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>1950345.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>3300000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>2900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DG57">
         <v>800000.0</v>
       </c>
       <c r="DH57">
+        <v>800000.0</v>
+      </c>
+      <c r="DI57">
         <v>1100000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>800000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>600000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DM57">
         <v>1100000.0</v>
       </c>
       <c r="DN57">
+        <v>1100000.0</v>
+      </c>
+      <c r="DO57">
         <v>500000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>900000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>800000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>500000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>200000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>400000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>600000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>200000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>300000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>500000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>600000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>400000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="EB57">
         <v>200000.0</v>
       </c>
       <c r="EC57">
+        <v>200000.0</v>
+      </c>
+      <c r="ED57">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="EE57">
         <v>500000.0</v>
       </c>
       <c r="EF57">
         <v>500000.0</v>
       </c>
       <c r="EG57">
+        <v>500000.0</v>
+      </c>
+      <c r="EH57">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="EI57">
         <v>600000.0</v>
       </c>
       <c r="EJ57">
         <v>600000.0</v>
       </c>
       <c r="EK57">
         <v>600000.0</v>
       </c>
       <c r="EL57">
+        <v>600000.0</v>
+      </c>
+      <c r="EM57">
         <v>400000.0</v>
       </c>
-      <c r="EM57">
+      <c r="EN57">
         <v>300000.0</v>
       </c>
-      <c r="EN57">
+      <c r="EO57">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="EP57">
         <v>500000.0</v>
       </c>
       <c r="EQ57">
+        <v>500000.0</v>
+      </c>
+      <c r="ER57">
         <v>2700000.0</v>
       </c>
-      <c r="ER57">
+      <c r="ES57">
         <v>1100000.0</v>
       </c>
-      <c r="ES57"/>
       <c r="ET57"/>
       <c r="EU57"/>
-      <c r="EV57">
+      <c r="EV57"/>
+      <c r="EW57">
         <v>800000.0</v>
       </c>
-      <c r="EW57"/>
       <c r="EX57"/>
       <c r="EY57"/>
-      <c r="EZ57">
+      <c r="EZ57"/>
+      <c r="FA57">
         <v>1000000.0</v>
       </c>
-      <c r="FA57"/>
       <c r="FB57"/>
       <c r="FC57"/>
-      <c r="FD57">
+      <c r="FD57"/>
+      <c r="FE57">
         <v>1000000.0</v>
       </c>
-      <c r="FE57"/>
       <c r="FF57"/>
       <c r="FG57"/>
+      <c r="FH57"/>
     </row>
-    <row r="58" spans="1:163">
+    <row r="58" spans="1:164">
       <c r="A58" t="s">
         <v>97</v>
       </c>
       <c r="B58">
+        <v>1815662000.0</v>
+      </c>
+      <c r="C58">
         <v>2027442000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2332177000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1048533000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>253494000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>243172000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>260924000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>250697000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>287828000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>389942000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>460416000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>535381000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>603816000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>696100000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>781053000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>656854000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>156388000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>143738000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>155821000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>251164000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>148190000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>313401000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>148190000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>433966000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>464168000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>279329000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>307422000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>325583000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>373698000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>539024000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>528136000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>533600000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>540747000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>623042000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>729583000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>735709000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>773801000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>812281000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>849979000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>850047000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>783844000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>817884000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>861050000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>868873000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>501264000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>497011000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>504554000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>514523000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>518987000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>522009000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>520445000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>527557000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>534705000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>516001000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>514299000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>517305000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>512937000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>303280000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>478916000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>388793000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>415007000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>442575000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>408583000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>421309000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>427785000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>434482000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>29859000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>28649000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>49513000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>53981000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>62922000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>58269000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>51222000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>50213000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>50219564.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>30373913.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>26447397.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>87910867.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>12414688.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>13318146.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>10105154.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>11581827.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>12867216.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>12912013.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>10581264.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>11329314.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>11815687.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>11428370.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>10623498.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>10481996.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>10489513.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>10113279.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>11366172.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>2155360.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>4007972.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1519678.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>2422350.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1066906.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1246621.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1069754.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1700409.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>572637.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>826186.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>661345.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1996943.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>2011642.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>3300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DF58">
         <v>900000.0</v>
       </c>
       <c r="DG58">
         <v>900000.0</v>
       </c>
       <c r="DH58">
+        <v>900000.0</v>
+      </c>
+      <c r="DI58">
         <v>1100000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>700000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>1100000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>1200000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>1300000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>500000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>1000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>900000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>700000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>300000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>500000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>800000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>300000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>400000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>600000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DZ58">
         <v>500000.0</v>
       </c>
       <c r="EA58">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="EB58">
         <v>400000.0</v>
       </c>
       <c r="EC58">
+        <v>400000.0</v>
+      </c>
+      <c r="ED58">
         <v>500000.0</v>
       </c>
-      <c r="ED58">
+      <c r="EE58">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="EF58">
         <v>1000000.0</v>
       </c>
       <c r="EG58">
+        <v>1000000.0</v>
+      </c>
+      <c r="EH58">
         <v>900000.0</v>
       </c>
-      <c r="EH58">
+      <c r="EI58">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="EJ58">
         <v>1000000.0</v>
       </c>
       <c r="EK58">
         <v>1000000.0</v>
       </c>
       <c r="EL58">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="EM58">
         <v>800000.0</v>
       </c>
       <c r="EN58">
+        <v>800000.0</v>
+      </c>
+      <c r="EO58">
         <v>1100000.0</v>
       </c>
-      <c r="EO58">
+      <c r="EP58">
         <v>900000.0</v>
       </c>
-      <c r="EP58">
+      <c r="EQ58">
         <v>1000000.0</v>
       </c>
-      <c r="EQ58">
+      <c r="ER58">
         <v>3000000.0</v>
       </c>
-      <c r="ER58">
+      <c r="ES58">
         <v>1500000.0</v>
       </c>
-      <c r="ES58"/>
       <c r="ET58"/>
       <c r="EU58"/>
-      <c r="EV58">
+      <c r="EV58"/>
+      <c r="EW58">
         <v>1200000.0</v>
       </c>
-      <c r="EW58"/>
       <c r="EX58"/>
       <c r="EY58"/>
-      <c r="EZ58">
+      <c r="EZ58"/>
+      <c r="FA58">
         <v>1300000.0</v>
       </c>
-      <c r="FA58"/>
       <c r="FB58"/>
       <c r="FC58"/>
-      <c r="FD58">
+      <c r="FD58"/>
+      <c r="FE58">
         <v>1400000.0</v>
       </c>
-      <c r="FE58"/>
       <c r="FF58"/>
       <c r="FG58"/>
+      <c r="FH58"/>
     </row>
-    <row r="59" spans="1:163">
+    <row r="59" spans="1:164">
       <c r="A59" t="s">
         <v>98</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -22562,519 +22683,523 @@
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
       <c r="ET59"/>
       <c r="EU59"/>
       <c r="EV59"/>
       <c r="EW59"/>
       <c r="EX59"/>
       <c r="EY59"/>
       <c r="EZ59"/>
       <c r="FA59"/>
       <c r="FB59"/>
       <c r="FC59"/>
       <c r="FD59"/>
       <c r="FE59"/>
       <c r="FF59"/>
       <c r="FG59"/>
+      <c r="FH59"/>
     </row>
-    <row r="60" spans="1:163">
+    <row r="60" spans="1:164">
       <c r="A60" t="s">
         <v>99</v>
       </c>
       <c r="B60">
+        <v>7587006000.0</v>
+      </c>
+      <c r="C60">
         <v>7415126000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>7157130000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3406467000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3306942000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3203007000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3118957000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3038637000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2968868000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2911054000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2888217000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2849386000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2823562000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2782563000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2741093000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2707579000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2684229000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2633689000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2588744000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2541847000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2490768000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2427320000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2490768000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2350063000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2272217000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2240236000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2216309000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2190329000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2136681000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2125440000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2111670000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2103221000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2102167000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2088752000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2257830000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2287340000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2275377000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2268041000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2259727000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2244816000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2229016000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2222368000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2301163000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2297347000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2353122000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2350017000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2340679000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2360719000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2354725000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2342815000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2347827000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2353776000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2348887000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2353892000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2348359000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1861414000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1838459000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1780618000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1489829000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1477541000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1460162000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1442623000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1427309000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1412466000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1403716000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1120462000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>763899000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>754787000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>749441000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>509317000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>507729000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>486935000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>483217000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>478956000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>480947739.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>330111637.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>319080996.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>191865387.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>170976995.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>165810675.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>161659649.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>157995138.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>154958745.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>148673301.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>91737291.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>89449197.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>86701115.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>84668504.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>82898312.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>80939212.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>78676493.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>76839265.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>74992500.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>73699502.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>70984161.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>42645401.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>27167730.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>19575440.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>17873381.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>16487568.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>15561796.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>15977985.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>15474280.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>16108787.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>15500639.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>15656633.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>14700000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>13500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>10900000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>16700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>17700000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>18700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>20000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>21800000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>22500000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>18500000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>17700000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>16600000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>16200000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>15000000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>13400000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>12500000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>10700000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>10900000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10300000.0</v>
       </c>
       <c r="DW60">
         <v>10300000.0</v>
       </c>
       <c r="DX60">
+        <v>10300000.0</v>
+      </c>
+      <c r="DY60">
         <v>11100000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>8300000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>5000000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>2200000.0</v>
       </c>
-      <c r="EB60">
+      <c r="EC60">
         <v>2300000.0</v>
       </c>
-      <c r="EC60">
+      <c r="ED60">
         <v>1700000.0</v>
       </c>
-      <c r="ED60">
+      <c r="EE60">
         <v>1900000.0</v>
       </c>
-      <c r="EE60">
+      <c r="EF60">
         <v>2000000.0</v>
       </c>
-      <c r="EF60">
+      <c r="EG60">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="EH60">
         <v>1200000.0</v>
       </c>
       <c r="EI60">
+        <v>1200000.0</v>
+      </c>
+      <c r="EJ60">
         <v>1400000.0</v>
       </c>
-      <c r="EJ60">
+      <c r="EK60">
         <v>1600000.0</v>
       </c>
-      <c r="EK60">
+      <c r="EL60">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9900000.0</v>
       </c>
       <c r="EM60">
         <v>9900000.0</v>
       </c>
       <c r="EN60">
+        <v>9900000.0</v>
+      </c>
+      <c r="EO60">
         <v>10300000.0</v>
       </c>
-      <c r="EO60">
+      <c r="EP60">
         <v>11900000.0</v>
       </c>
-      <c r="EP60">
+      <c r="EQ60">
         <v>13000000.0</v>
       </c>
-      <c r="EQ60">
+      <c r="ER60">
         <v>10500000.0</v>
       </c>
-      <c r="ER60">
+      <c r="ES60">
         <v>11500000.0</v>
       </c>
-      <c r="ES60"/>
       <c r="ET60"/>
       <c r="EU60"/>
-      <c r="EV60">
+      <c r="EV60"/>
+      <c r="EW60">
         <v>17000000.0</v>
       </c>
-      <c r="EW60"/>
       <c r="EX60"/>
       <c r="EY60"/>
-      <c r="EZ60">
+      <c r="EZ60"/>
+      <c r="FA60">
         <v>16200000.0</v>
       </c>
-      <c r="FA60"/>
       <c r="FB60"/>
       <c r="FC60"/>
-      <c r="FD60">
+      <c r="FD60"/>
+      <c r="FE60">
         <v>11400000.0</v>
       </c>
-      <c r="FE60"/>
       <c r="FF60"/>
       <c r="FG60"/>
+      <c r="FH60"/>
     </row>
-    <row r="61" spans="1:163">
+    <row r="61" spans="1:164">
       <c r="A61" t="s">
         <v>100</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -23196,52 +23321,53 @@
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
       <c r="ET61"/>
       <c r="EU61"/>
       <c r="EV61"/>
       <c r="EW61"/>
       <c r="EX61"/>
       <c r="EY61"/>
       <c r="EZ61"/>
       <c r="FA61"/>
       <c r="FB61"/>
       <c r="FC61"/>
       <c r="FD61"/>
       <c r="FE61"/>
       <c r="FF61"/>
       <c r="FG61"/>
+      <c r="FH61"/>
     </row>
-    <row r="62" spans="1:163">
+    <row r="62" spans="1:164">
       <c r="A62" t="s">
         <v>101</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23363,50 +23489,51 @@
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
       <c r="ET62"/>
       <c r="EU62"/>
       <c r="EV62"/>
       <c r="EW62"/>
       <c r="EX62"/>
       <c r="EY62"/>
       <c r="EZ62"/>
       <c r="FA62"/>
       <c r="FB62"/>
       <c r="FC62"/>
       <c r="FD62"/>
       <c r="FE62"/>
       <c r="FF62"/>
       <c r="FG62"/>
+      <c r="FH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23523,51 +23650,51 @@
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B2">
         <v>316613000.0</v>
       </c>
       <c r="C2">
         <v>97514000.0</v>
       </c>
       <c r="D2">
         <v>90523000.0</v>
       </c>
       <c r="E2">
         <v>94642000.0</v>
       </c>
       <c r="F2">
         <v>98466000.0</v>
       </c>
       <c r="G2">
         <v>283210000.0</v>
       </c>
       <c r="H2">
         <v>77535000.0</v>
       </c>
       <c r="I2">
         <v>83839000.0</v>
       </c>
@@ -23646,51 +23773,51 @@
       <c r="AH2">
         <v>100000.0</v>
       </c>
       <c r="AI2"/>
       <c r="AJ2">
         <v>1000000.0</v>
       </c>
       <c r="AK2">
         <v>2900000.0</v>
       </c>
       <c r="AL2">
         <v>8000000.0</v>
       </c>
       <c r="AM2">
         <v>5600000.0</v>
       </c>
       <c r="AN2">
         <v>1300000.0</v>
       </c>
       <c r="AO2">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B3">
         <v>177082000.0</v>
       </c>
       <c r="C3">
         <v>144426000.0</v>
       </c>
       <c r="D3">
         <v>164937000.0</v>
       </c>
       <c r="E3">
         <v>183222000.0</v>
       </c>
       <c r="F3">
         <v>189008999.0</v>
       </c>
       <c r="G3">
         <v>183569000.0</v>
       </c>
       <c r="H3">
         <v>163056000.0</v>
       </c>
       <c r="I3">
         <v>403060000.0</v>
       </c>
@@ -23771,111 +23898,111 @@
       </c>
       <c r="AI3">
         <v>100000.0</v>
       </c>
       <c r="AJ3">
         <v>200000.0</v>
       </c>
       <c r="AK3">
         <v>600000.0</v>
       </c>
       <c r="AL3">
         <v>1200000.0</v>
       </c>
       <c r="AM3">
         <v>700000.0</v>
       </c>
       <c r="AN3">
         <v>200000.0</v>
       </c>
       <c r="AO3">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B5">
         <v>597266000.0</v>
       </c>
       <c r="C5">
         <v>435841000.0</v>
       </c>
       <c r="D5">
         <v>310540000.0</v>
       </c>
       <c r="E5">
         <v>282868000.0</v>
       </c>
       <c r="F5">
-        <v>328387000.0</v>
+        <v>327644000.0</v>
       </c>
       <c r="G5">
         <v>346062000.0</v>
       </c>
       <c r="H5">
         <v>140707000.0</v>
       </c>
       <c r="I5">
         <v>-74535000.0</v>
       </c>
       <c r="J5">
         <v>145942000.0</v>
       </c>
       <c r="K5">
         <v>4816000.0</v>
       </c>
       <c r="L5">
         <v>87235000.0</v>
       </c>
       <c r="M5">
         <v>108720000.0</v>
       </c>
       <c r="N5">
         <v>171167000.0</v>
       </c>
@@ -23941,66 +24068,66 @@
       </c>
       <c r="AI5">
         <v>-900000.0</v>
       </c>
       <c r="AJ5">
         <v>-9200000.0</v>
       </c>
       <c r="AK5">
         <v>-2000000.0</v>
       </c>
       <c r="AL5">
         <v>-5300000.0</v>
       </c>
       <c r="AM5">
         <v>-3900000.0</v>
       </c>
       <c r="AN5">
         <v>-2800000.0</v>
       </c>
       <c r="AO5">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B6">
         <v>774348000.0</v>
       </c>
       <c r="C6">
         <v>580267000.0</v>
       </c>
       <c r="D6">
         <v>475477000.0</v>
       </c>
       <c r="E6">
         <v>466090000.0</v>
       </c>
       <c r="F6">
-        <v>517395999.0</v>
+        <v>516652999.0</v>
       </c>
       <c r="G6">
         <v>529631000.0</v>
       </c>
       <c r="H6">
         <v>303763000.0</v>
       </c>
       <c r="I6">
         <v>328525000.0</v>
       </c>
       <c r="J6">
         <v>305578000.0</v>
       </c>
       <c r="K6">
         <v>244512000.0</v>
       </c>
       <c r="L6">
         <v>180721000.0</v>
       </c>
       <c r="M6">
         <v>200062000.0</v>
       </c>
       <c r="N6">
         <v>256187000.0</v>
       </c>
@@ -24066,141 +24193,141 @@
       </c>
       <c r="AI6">
         <v>-800000.0</v>
       </c>
       <c r="AJ6">
         <v>-9000000.0</v>
       </c>
       <c r="AK6">
         <v>-1400000.0</v>
       </c>
       <c r="AL6">
         <v>-4100000.0</v>
       </c>
       <c r="AM6">
         <v>-3200000.0</v>
       </c>
       <c r="AN6">
         <v>-2600000.0</v>
       </c>
       <c r="AO6">
         <v>500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B9">
         <v>713858000.0</v>
       </c>
       <c r="C9">
         <v>615259000.0</v>
       </c>
       <c r="D9">
         <v>507900000.0</v>
       </c>
       <c r="E9">
         <v>501543000.0</v>
       </c>
       <c r="F9">
         <v>546703000.0</v>
       </c>
       <c r="G9">
         <v>332646000.0</v>
       </c>
       <c r="H9">
         <v>341409000.0</v>
       </c>
       <c r="I9">
         <v>372935000.0</v>
       </c>
@@ -24281,51 +24408,51 @@
       </c>
       <c r="AI9">
         <v>100000.0</v>
       </c>
       <c r="AJ9">
         <v>-600000.0</v>
       </c>
       <c r="AK9">
         <v>4100000.0</v>
       </c>
       <c r="AL9">
         <v>-2300000.0</v>
       </c>
       <c r="AM9">
         <v>-900000.0</v>
       </c>
       <c r="AN9">
         <v>-600000.0</v>
       </c>
       <c r="AO9">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B10">
         <v>573866000.0</v>
       </c>
       <c r="C10">
         <v>426092000.0</v>
       </c>
       <c r="D10">
         <v>282140000.0</v>
       </c>
       <c r="E10">
         <v>272868000.0</v>
       </c>
       <c r="F10">
         <v>328163000.0</v>
       </c>
       <c r="G10">
         <v>339643000.0</v>
       </c>
       <c r="H10">
         <v>106577000.0</v>
       </c>
       <c r="I10">
         <v>-104579000.0</v>
       </c>
@@ -24406,51 +24533,51 @@
       </c>
       <c r="AI10">
         <v>-700000.0</v>
       </c>
       <c r="AJ10">
         <v>-8900000.0</v>
       </c>
       <c r="AK10">
         <v>-1800000.0</v>
       </c>
       <c r="AL10">
         <v>-4400000.0</v>
       </c>
       <c r="AM10">
         <v>-300000.0</v>
       </c>
       <c r="AN10">
         <v>-100000.0</v>
       </c>
       <c r="AO10">
         <v>-21400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B11">
         <v>102290000.0</v>
       </c>
       <c r="C11">
         <v>93613000.0</v>
       </c>
       <c r="D11">
         <v>42008000.0</v>
       </c>
       <c r="E11">
         <v>32926000.0</v>
       </c>
       <c r="F11">
         <v>53223000.0</v>
       </c>
       <c r="G11">
         <v>36867000.0</v>
       </c>
       <c r="H11">
         <v>17498000.0</v>
       </c>
       <c r="I11">
         <v>14772000.0</v>
       </c>
@@ -24529,51 +24656,51 @@
       </c>
       <c r="AI11">
         <v>-300000.0</v>
       </c>
       <c r="AJ11">
         <v>-300000.0</v>
       </c>
       <c r="AK11">
         <v>-500000.0</v>
       </c>
       <c r="AL11">
         <v>-800000.0</v>
       </c>
       <c r="AM11">
         <v>-3500000.0</v>
       </c>
       <c r="AN11">
         <v>3000000.0</v>
       </c>
       <c r="AO11">
         <v>-6400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B12">
         <v>23400000.0</v>
       </c>
       <c r="C12">
         <v>9749000.0</v>
       </c>
       <c r="D12">
         <v>28400000.0</v>
       </c>
       <c r="E12">
         <v>10000000.0</v>
       </c>
       <c r="F12">
         <v>519000.0</v>
       </c>
       <c r="G12">
         <v>3300000.0</v>
       </c>
       <c r="H12">
         <v>29650000.0</v>
       </c>
       <c r="I12">
         <v>34214000.0</v>
       </c>
@@ -24618,51 +24745,51 @@
       </c>
       <c r="W12">
         <v>127162.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B13">
         <v>14411000.0</v>
       </c>
       <c r="C13">
         <v>6008000.0</v>
       </c>
       <c r="D13">
         <v>9952000.0</v>
       </c>
       <c r="E13">
         <v>7832000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13">
         <v>2443000.0</v>
       </c>
       <c r="H13">
         <v>2046000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
@@ -24675,51 +24802,51 @@
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B14">
         <v>-5295000.0</v>
       </c>
       <c r="C14">
         <v>-456000.0</v>
       </c>
       <c r="D14">
         <v>-692000.0</v>
       </c>
       <c r="E14">
         <v>-960000.0</v>
       </c>
       <c r="F14"/>
       <c r="G14">
         <v>-244000.0</v>
       </c>
       <c r="H14">
         <v>3093000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
@@ -24732,51 +24859,51 @@
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15">
         <v>466281000.0</v>
       </c>
       <c r="C15">
         <v>332023000.0</v>
       </c>
       <c r="D15">
         <v>239440000.0</v>
       </c>
       <c r="E15">
         <v>238982000.0</v>
       </c>
       <c r="F15">
         <v>274042000.0</v>
       </c>
       <c r="G15">
         <v>302532000.0</v>
       </c>
       <c r="H15">
         <v>93825000.0</v>
       </c>
       <c r="I15">
         <v>-113134000.0</v>
       </c>
@@ -24857,96 +24984,96 @@
       </c>
       <c r="AI15">
         <v>-600000.0</v>
       </c>
       <c r="AJ15">
         <v>-8900000.0</v>
       </c>
       <c r="AK15">
         <v>-1500000.0</v>
       </c>
       <c r="AL15">
         <v>-4500000.0</v>
       </c>
       <c r="AM15">
         <v>-400000.0</v>
       </c>
       <c r="AN15">
         <v>-5800000.0</v>
       </c>
       <c r="AO15">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B17">
         <v>471576000.0</v>
       </c>
       <c r="C17">
         <v>332479000.0</v>
       </c>
       <c r="D17">
         <v>240132000.0</v>
       </c>
       <c r="E17">
         <v>239942000.0</v>
       </c>
       <c r="F17"/>
       <c r="G17">
         <v>302776000.0</v>
       </c>
       <c r="H17">
         <v>196250000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
@@ -24959,51 +25086,51 @@
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B18">
         <v>-14611000.0</v>
       </c>
       <c r="C18">
         <v>-3741000.0</v>
       </c>
       <c r="D18">
         <v>-20915000.0</v>
       </c>
       <c r="E18">
         <v>-9338000.0</v>
       </c>
       <c r="F18"/>
       <c r="G18">
         <v>-3976000.0</v>
       </c>
       <c r="H18">
         <v>-7767000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
@@ -25016,141 +25143,141 @@
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
     </row>
     <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
     </row>
     <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B21">
         <v>664675000.0</v>
       </c>
       <c r="C21">
         <v>429899000.0</v>
       </c>
       <c r="D21">
         <v>303202000.0</v>
       </c>
       <c r="E21">
         <v>283709000.0</v>
       </c>
       <c r="F21">
         <v>328387000.0</v>
       </c>
       <c r="G21">
         <v>337602000.0</v>
       </c>
       <c r="H21">
         <v>140707000.0</v>
       </c>
       <c r="I21">
         <v>-74535000.0</v>
       </c>
@@ -25231,96 +25358,96 @@
       </c>
       <c r="AI21">
         <v>-900000.0</v>
       </c>
       <c r="AJ21">
         <v>-9200000.0</v>
       </c>
       <c r="AK21">
         <v>-2000000.0</v>
       </c>
       <c r="AL21">
         <v>-5300000.0</v>
       </c>
       <c r="AM21">
         <v>-3900000.0</v>
       </c>
       <c r="AN21">
         <v>-2800000.0</v>
       </c>
       <c r="AO21">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
     </row>
     <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
         <v>365796000.0</v>
       </c>
       <c r="C23">
         <v>282874000.0</v>
       </c>
       <c r="D23">
         <v>295221000.0</v>
       </c>
       <c r="E23">
         <v>312476000.0</v>
       </c>
       <c r="F23">
         <v>316782000.0</v>
       </c>
       <c r="G23">
         <v>278254000.0</v>
       </c>
       <c r="H23">
         <v>278237000.0</v>
       </c>
       <c r="I23">
         <v>531309000.0</v>
       </c>
@@ -25401,96 +25528,96 @@
       </c>
       <c r="AI23">
         <v>1000000.0</v>
       </c>
       <c r="AJ23">
         <v>9600000.0</v>
       </c>
       <c r="AK23">
         <v>9000000.0</v>
       </c>
       <c r="AL23">
         <v>11000000.0</v>
       </c>
       <c r="AM23">
         <v>8600000.0</v>
       </c>
       <c r="AN23">
         <v>3500000.0</v>
       </c>
       <c r="AO23">
         <v>6400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25">
         <v>177082000.0</v>
       </c>
       <c r="C25">
         <v>144426000.0</v>
       </c>
       <c r="D25">
         <v>164937000.0</v>
       </c>
       <c r="E25">
         <v>178935000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25">
         <v>183569000.0</v>
       </c>
       <c r="H25">
         <v>175434000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
@@ -25503,98 +25630,98 @@
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>1391944.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>5190000.0</v>
       </c>
       <c r="H27">
         <v>7158000.0</v>
       </c>
       <c r="I27">
         <v>8946000.0</v>
       </c>
       <c r="J27">
         <v>12861000.0</v>
       </c>
       <c r="K27">
         <v>8601000.0</v>
       </c>
       <c r="L27">
         <v>2194000.0</v>
       </c>
       <c r="M27"/>
@@ -25613,51 +25740,51 @@
       </c>
       <c r="W27">
         <v>289.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28">
         <v>49183000.0</v>
       </c>
       <c r="C28">
         <v>40934000.0</v>
       </c>
       <c r="D28">
         <v>39761000.0</v>
       </c>
       <c r="E28">
         <v>34612000.0</v>
       </c>
       <c r="F28">
         <v>29307000.0</v>
       </c>
       <c r="G28">
         <v>28387000.0</v>
       </c>
       <c r="H28">
         <v>30488000.0</v>
       </c>
       <c r="I28">
         <v>35464000.0</v>
       </c>
@@ -25706,51 +25833,51 @@
       <c r="X28"/>
       <c r="Y28">
         <v>1875000.0</v>
       </c>
       <c r="Z28">
         <v>1716000.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
         <v>102290000.0</v>
       </c>
       <c r="C29">
         <v>93613000.0</v>
       </c>
       <c r="D29">
         <v>42008000.0</v>
       </c>
       <c r="E29">
         <v>32926000.0</v>
       </c>
       <c r="F29"/>
       <c r="G29">
         <v>36867000.0</v>
       </c>
       <c r="H29">
         <v>-3654000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
@@ -25763,51 +25890,51 @@
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
         <v>49183000.0</v>
       </c>
       <c r="C30">
         <v>185360000.0</v>
       </c>
       <c r="D30">
         <v>204698000.0</v>
       </c>
       <c r="E30">
         <v>217834000.0</v>
       </c>
       <c r="F30">
         <v>218316000.0</v>
       </c>
       <c r="G30">
         <v>-4956000.0</v>
       </c>
       <c r="H30">
         <v>200702000.0</v>
       </c>
       <c r="I30">
         <v>447470000.0</v>
       </c>
@@ -25888,51 +26015,51 @@
       </c>
       <c r="AI30">
         <v>1000000.0</v>
       </c>
       <c r="AJ30">
         <v>8600000.0</v>
       </c>
       <c r="AK30">
         <v>6100000.0</v>
       </c>
       <c r="AL30">
         <v>3000000.0</v>
       </c>
       <c r="AM30">
         <v>3000000.0</v>
       </c>
       <c r="AN30">
         <v>2200000.0</v>
       </c>
       <c r="AO30">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B31">
         <v>-90809000.0</v>
       </c>
       <c r="C31">
         <v>-3807000.0</v>
       </c>
       <c r="D31">
         <v>-21062000.0</v>
       </c>
       <c r="E31">
         <v>-10841000.0</v>
       </c>
       <c r="F31">
         <v>-224000.0</v>
       </c>
       <c r="G31">
         <v>2041000.0</v>
       </c>
       <c r="H31">
         <v>-34130000.0</v>
       </c>
       <c r="I31">
         <v>-30044000.0</v>
       </c>
@@ -26013,51 +26140,51 @@
       </c>
       <c r="AI31">
         <v>200000.0</v>
       </c>
       <c r="AJ31">
         <v>300000.0</v>
       </c>
       <c r="AK31">
         <v>200000.0</v>
       </c>
       <c r="AL31">
         <v>900000.0</v>
       </c>
       <c r="AM31">
         <v>3600000.0</v>
       </c>
       <c r="AN31">
         <v>2700000.0</v>
       </c>
       <c r="AO31">
         <v>-19000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:41">
       <c r="A32" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B32">
         <v>1030471000.0</v>
       </c>
       <c r="C32">
         <v>712773000.0</v>
       </c>
       <c r="D32">
         <v>598423000.0</v>
       </c>
       <c r="E32">
         <v>596185000.0</v>
       </c>
       <c r="F32">
         <v>645169000.0</v>
       </c>
       <c r="G32">
         <v>615856000.0</v>
       </c>
       <c r="H32">
         <v>418944000.0</v>
       </c>
       <c r="I32">
         <v>456774000.0</v>
       </c>
@@ -26157,1422 +26284,1431 @@
       <c r="AO32">
         <v>4000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FG32"/>
+  <dimension ref="A1:FH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:163">
+    <row r="1" spans="1:164">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>102</v>
       </c>
       <c r="C1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E1" t="s">
         <v>104</v>
       </c>
       <c r="F1" t="s">
         <v>105</v>
       </c>
       <c r="G1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I1" t="s">
         <v>107</v>
       </c>
       <c r="J1" t="s">
         <v>108</v>
       </c>
       <c r="K1" t="s">
+        <v>109</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="M1" t="s">
         <v>110</v>
       </c>
       <c r="N1" t="s">
         <v>111</v>
       </c>
       <c r="O1" t="s">
+        <v>112</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Q1" t="s">
         <v>113</v>
       </c>
       <c r="R1" t="s">
         <v>114</v>
       </c>
       <c r="S1" t="s">
+        <v>115</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="U1" t="s">
         <v>116</v>
       </c>
       <c r="V1" t="s">
         <v>117</v>
       </c>
       <c r="W1" t="s">
+        <v>118</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="Y1" t="s">
         <v>119</v>
       </c>
       <c r="Z1" t="s">
         <v>120</v>
       </c>
       <c r="AA1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AC1" t="s">
         <v>122</v>
       </c>
       <c r="AD1" t="s">
         <v>123</v>
       </c>
       <c r="AE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AG1" t="s">
         <v>125</v>
       </c>
       <c r="AH1" t="s">
         <v>126</v>
       </c>
       <c r="AI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AK1" t="s">
         <v>128</v>
       </c>
       <c r="AL1" t="s">
         <v>129</v>
       </c>
       <c r="AM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AO1" t="s">
         <v>131</v>
       </c>
       <c r="AP1" t="s">
         <v>132</v>
       </c>
       <c r="AQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AS1" t="s">
         <v>134</v>
       </c>
       <c r="AT1" t="s">
         <v>135</v>
       </c>
       <c r="AU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="AW1" t="s">
         <v>137</v>
       </c>
       <c r="AX1" t="s">
         <v>138</v>
       </c>
       <c r="AY1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BA1" t="s">
         <v>140</v>
       </c>
       <c r="BB1" t="s">
         <v>141</v>
       </c>
       <c r="BC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BE1" t="s">
         <v>143</v>
       </c>
       <c r="BF1" t="s">
         <v>144</v>
       </c>
       <c r="BG1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BI1" t="s">
         <v>146</v>
       </c>
       <c r="BJ1" t="s">
         <v>147</v>
       </c>
       <c r="BK1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BM1" t="s">
         <v>149</v>
       </c>
       <c r="BN1" t="s">
         <v>150</v>
       </c>
       <c r="BO1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BQ1" t="s">
         <v>152</v>
       </c>
       <c r="BR1" t="s">
         <v>153</v>
       </c>
       <c r="BS1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BU1" t="s">
         <v>155</v>
       </c>
       <c r="BV1" t="s">
         <v>156</v>
       </c>
       <c r="BW1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BY1" t="s">
         <v>158</v>
       </c>
       <c r="BZ1" t="s">
         <v>159</v>
       </c>
       <c r="CA1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CC1" t="s">
         <v>161</v>
       </c>
       <c r="CD1" t="s">
         <v>162</v>
       </c>
       <c r="CE1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CG1" t="s">
         <v>164</v>
       </c>
       <c r="CH1" t="s">
         <v>165</v>
       </c>
       <c r="CI1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CK1" t="s">
         <v>167</v>
       </c>
       <c r="CL1" t="s">
         <v>168</v>
       </c>
       <c r="CM1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CO1" t="s">
         <v>170</v>
       </c>
       <c r="CP1" t="s">
         <v>171</v>
       </c>
       <c r="CQ1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CS1" t="s">
         <v>173</v>
       </c>
       <c r="CT1" t="s">
         <v>174</v>
       </c>
       <c r="CU1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CW1" t="s">
         <v>176</v>
       </c>
       <c r="CX1" t="s">
         <v>177</v>
       </c>
       <c r="CY1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DA1" t="s">
         <v>179</v>
       </c>
       <c r="DB1" t="s">
         <v>180</v>
       </c>
       <c r="DC1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DE1" t="s">
         <v>182</v>
       </c>
       <c r="DF1" t="s">
         <v>183</v>
       </c>
       <c r="DG1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DI1" t="s">
         <v>185</v>
       </c>
       <c r="DJ1" t="s">
         <v>186</v>
       </c>
       <c r="DK1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DM1" t="s">
         <v>188</v>
       </c>
       <c r="DN1" t="s">
         <v>189</v>
       </c>
       <c r="DO1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DQ1" t="s">
         <v>191</v>
       </c>
       <c r="DR1" t="s">
         <v>192</v>
       </c>
       <c r="DS1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DU1" t="s">
         <v>194</v>
       </c>
       <c r="DV1" t="s">
         <v>195</v>
       </c>
       <c r="DW1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DY1" t="s">
         <v>197</v>
       </c>
       <c r="DZ1" t="s">
         <v>198</v>
       </c>
       <c r="EA1" t="s">
         <v>199</v>
       </c>
       <c r="EB1" t="s">
         <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EE1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EF1" t="s">
         <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EI1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EJ1" t="s">
         <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EM1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EN1" t="s">
         <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
+        <v>211</v>
+      </c>
+      <c r="EQ1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="ER1" t="s">
         <v>212</v>
       </c>
       <c r="ES1" t="s">
         <v>213</v>
       </c>
       <c r="ET1" t="s">
+        <v>214</v>
+      </c>
+      <c r="EU1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="EV1" t="s">
         <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
+        <v>217</v>
+      </c>
+      <c r="EY1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="EZ1" t="s">
         <v>218</v>
       </c>
       <c r="FA1" t="s">
         <v>219</v>
       </c>
       <c r="FB1" t="s">
+        <v>220</v>
+      </c>
+      <c r="FC1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="FD1" t="s">
         <v>221</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
+        <v>223</v>
+      </c>
+      <c r="FG1" t="s">
         <v>40</v>
       </c>
-      <c r="FG1" t="s">
-        <v>223</v>
+      <c r="FH1" t="s">
+        <v>224</v>
       </c>
     </row>
-    <row r="2" spans="1:163">
+    <row r="2" spans="1:164">
       <c r="A2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B2">
+        <v>159459000.0</v>
+      </c>
+      <c r="C2">
         <v>154503000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>133104000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>66712999.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>57534000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24506000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60207000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27192000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24174000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21751000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63235000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21351000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23367000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25020000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24972000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23221000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23810000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>22639000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25099000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>79895000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>74848000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21469000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>74205000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>69557000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>67027000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21961000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21077000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20111000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23771000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19075000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18162000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16527000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>22212000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21345000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19863000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20419000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19683000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>22419000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22502000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>22662000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19019000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17921000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>22572000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11466000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9998000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10542000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6236000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6674000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6283000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1940000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>935000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>24183000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22663000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>24071000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>23317000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>23978000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>76755000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>22314000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>24365000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>19371000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>355000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2601000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3131000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>558000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2518000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1894000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4466000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2086000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1565000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1886000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1576000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1521000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1762000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1823000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2747000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1476000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1907923.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1390994.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1373095.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1086200.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1430489.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1686134.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1644049.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>924408.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>891659.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>792865.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>519404.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>459281.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>419510.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>418900.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>347183.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>335148.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>282794.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>481983.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>315126.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>360008.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>247055.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>262566.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>243058.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>340710.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>486158.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>354731.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>374679.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>343485.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>393849.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>577239.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DG2">
         <v>800000.0</v>
       </c>
       <c r="DH2">
+        <v>800000.0</v>
+      </c>
+      <c r="DI2">
         <v>1000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>600000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>700000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>500000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1700000.0</v>
       </c>
-      <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>1200000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>1000000.0</v>
       </c>
-      <c r="DW2"/>
-      <c r="DX2">
+      <c r="DX2"/>
+      <c r="DY2">
         <v>800000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>200000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>400000.0</v>
       </c>
-      <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
-      <c r="EJ2">
+      <c r="EJ2"/>
+      <c r="EK2">
         <v>200000.0</v>
       </c>
-      <c r="EK2">
+      <c r="EL2">
         <v>400000.0</v>
       </c>
-      <c r="EL2">
+      <c r="EM2">
         <v>100000.0</v>
       </c>
-      <c r="EM2"/>
-      <c r="EN2">
+      <c r="EN2"/>
+      <c r="EO2">
         <v>-100000.0</v>
       </c>
-      <c r="EO2">
+      <c r="EP2">
         <v>200000.0</v>
       </c>
-      <c r="EP2">
+      <c r="EQ2">
         <v>1900000.0</v>
       </c>
-      <c r="EQ2">
+      <c r="ER2">
         <v>900000.0</v>
       </c>
-      <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
+      <c r="FH2"/>
     </row>
-    <row r="3" spans="1:163">
+    <row r="3" spans="1:164">
       <c r="A3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B3">
+        <v>96200000.0</v>
+      </c>
+      <c r="C3">
         <v>90875000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>80031000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32903000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31153000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>32995000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>33737000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36177000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>35747000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38765000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>40090000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>40106000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>38413000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>46328000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>53483000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>37763000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>43988000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>47988000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>49074000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>50611000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>48028000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>41296000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>47945000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>46300000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>45396000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>51228000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>40096000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>38714000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>42330000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>39368000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>38807000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>42551000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>42316000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>279043000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>42009000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>39692000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>39851000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>40164000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>39519000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>40102000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>35391000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>38162000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>40408000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>27147000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>26213000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>24783000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>20278000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>22212000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>24666000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>21605000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>22671000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>22400000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>20751000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>21649000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>21120000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>21500000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>16641000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>19721000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>21418000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>17221000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>16631000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>15838000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>16005000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>18925000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>17613000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>13001000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>12101000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>11078000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>9657000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9961000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>613000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4423000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>6431000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5925000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3606000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2402000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2518268.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2572721.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2105476.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1072215.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1326124.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1006467.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1030444.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>898025.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>782523.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>695152.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>867121.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>860188.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>850734.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>762288.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>786040.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>914891.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>929856.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>776037.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>515108.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>633838.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>598300.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>569044.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>91736.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>596810.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>403674.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>330456.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>308000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>228491.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>270134.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>322974.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE3">
         <v>200000.0</v>
       </c>
       <c r="DF3">
+        <v>200000.0</v>
+      </c>
+      <c r="DG3">
         <v>-100000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>100000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>200000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>100000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>-500000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DM3">
         <v>-100000.0</v>
       </c>
-      <c r="DN3"/>
-      <c r="DO3">
+      <c r="DN3">
         <v>-100000.0</v>
       </c>
+      <c r="DO3"/>
       <c r="DP3">
         <v>-100000.0</v>
       </c>
       <c r="DQ3">
+        <v>-100000.0</v>
+      </c>
+      <c r="DR3">
         <v>100000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>500000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>100000.0</v>
       </c>
-      <c r="DT3"/>
-      <c r="DU3">
+      <c r="DU3"/>
+      <c r="DV3">
         <v>-200000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>-100000.0</v>
       </c>
-      <c r="DW3"/>
       <c r="DX3"/>
-      <c r="DY3">
+      <c r="DY3"/>
+      <c r="DZ3">
         <v>-100000.0</v>
       </c>
-      <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
-      <c r="EJ3">
-[...1 lines deleted...]
-      </c>
+      <c r="EJ3"/>
       <c r="EK3">
         <v>100000.0</v>
       </c>
       <c r="EL3">
+        <v>100000.0</v>
+      </c>
+      <c r="EM3">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EN3">
         <v>100000.0</v>
       </c>
       <c r="EO3">
         <v>100000.0</v>
       </c>
       <c r="EP3">
+        <v>100000.0</v>
+      </c>
+      <c r="EQ3">
         <v>200000.0</v>
       </c>
-      <c r="EQ3">
+      <c r="ER3">
         <v>300000.0</v>
       </c>
-      <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
+      <c r="FH3"/>
     </row>
-    <row r="4" spans="1:163">
+    <row r="4" spans="1:164">
       <c r="A4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -27692,976 +27828,983 @@
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
+      <c r="FH4"/>
     </row>
-    <row r="5" spans="1:163">
+    <row r="5" spans="1:164">
       <c r="A5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B5">
+        <v>257617000.0</v>
+      </c>
+      <c r="C5">
         <v>320348000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>158461000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>169125000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>144556000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
+        <v>125123000.0</v>
+      </c>
+      <c r="H5">
         <v>135018000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>102083000.0</v>
+        <v>119047000.0</v>
       </c>
       <c r="J5">
-        <v>75525000.0</v>
+        <v>102011000.0</v>
       </c>
       <c r="K5">
+        <v>78949000.0</v>
+      </c>
+      <c r="L5">
         <v>82318000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
-        <v>71896000.0</v>
+        <v>66951000.0</v>
       </c>
       <c r="N5">
-        <v>86055000.0</v>
+        <v>73429000.0</v>
       </c>
       <c r="O5">
-        <v>73454000.0</v>
+        <v>88442000.0</v>
       </c>
       <c r="P5">
-        <v>61774000.0</v>
+        <v>74879000.0</v>
       </c>
       <c r="Q5">
-        <v>67905000.0</v>
+        <v>60787000.0</v>
       </c>
       <c r="R5">
-        <v>80576000.0</v>
+        <v>65634000.0</v>
       </c>
       <c r="S5">
-        <v>83956000.0</v>
+        <v>81466000.0</v>
       </c>
       <c r="T5">
+        <v>81951000.0</v>
+      </c>
+      <c r="U5">
         <v>88402000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>88600000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
+        <v>73692000.0</v>
+      </c>
+      <c r="X5">
         <v>77597000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>106172000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>51391000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>52281000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>53307000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>48781000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>40722000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>43201000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>31449000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>25333000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>36250000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-193464000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>40962000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>41720000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>34618000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>35951000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>34481000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>40891000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-70070000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>26915000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>27173000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>21185000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>27568000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>32150000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>24548000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>31308000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>31454000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>28614000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>22916000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>25738000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>29926000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>42932000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>50665000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>47646000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>37146000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>43369000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>39909000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>40301000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>35257000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>32633000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>33890000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>22234000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>20514000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-975000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>15351000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>12507000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>12510000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>8194000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>33339000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>8464000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>11772000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>10717000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>6389000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>7066000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>8345697.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>5690715.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>7844453.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>6636571.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4370773.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1742577.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3252818.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>4045678.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>4936269.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3440586.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2952042.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>3333143.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3612185.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3854917.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2920595.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1823320.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1168020.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>3526771.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1598762.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1928141.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>506600.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1620610.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1417826.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1448495.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>68405.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>378243.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>249589.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>580133.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>944227.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1205716.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="DG5">
         <v>-1100000.0</v>
       </c>
       <c r="DH5">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DI5">
         <v>-1500000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="DK5">
         <v>-1100000.0</v>
       </c>
       <c r="DL5">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DM5">
         <v>400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1100000.0</v>
       </c>
-      <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>1000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>1400000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-800000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>400000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-300000.0</v>
       </c>
-      <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>-500000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-300000.0</v>
       </c>
-      <c r="DW5"/>
       <c r="DX5"/>
-      <c r="DY5">
+      <c r="DY5"/>
+      <c r="DZ5">
         <v>-400000.0</v>
       </c>
-      <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
-      <c r="EJ5">
+      <c r="EJ5"/>
+      <c r="EK5">
         <v>-300000.0</v>
       </c>
-      <c r="EK5">
+      <c r="EL5">
         <v>-7900000.0</v>
       </c>
-      <c r="EL5">
+      <c r="EM5">
         <v>-300000.0</v>
       </c>
-      <c r="EM5">
+      <c r="EN5">
         <v>-500000.0</v>
       </c>
-      <c r="EN5">
+      <c r="EO5">
         <v>-1700000.0</v>
       </c>
-      <c r="EO5">
+      <c r="EP5">
         <v>-1300000.0</v>
       </c>
-      <c r="EP5">
+      <c r="EQ5">
         <v>2100000.0</v>
       </c>
-      <c r="EQ5">
+      <c r="ER5">
         <v>-1000000.0</v>
       </c>
-      <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
+      <c r="FH5"/>
     </row>
-    <row r="6" spans="1:163">
+    <row r="6" spans="1:164">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B6">
+        <v>353817000.0</v>
+      </c>
+      <c r="C6">
         <v>411223000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>238492000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>202028000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>175709000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
+        <v>158118000.0</v>
+      </c>
+      <c r="H6">
         <v>168755000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>137830000.0</v>
+        <v>155224000.0</v>
       </c>
       <c r="J6">
-        <v>114290000.0</v>
+        <v>137758000.0</v>
       </c>
       <c r="K6">
+        <v>117714000.0</v>
+      </c>
+      <c r="L6">
         <v>122408000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>110309000.0</v>
+        <v>107057000.0</v>
       </c>
       <c r="N6">
-        <v>132383000.0</v>
+        <v>111842000.0</v>
       </c>
       <c r="O6">
-        <v>126937000.0</v>
+        <v>134770000.0</v>
       </c>
       <c r="P6">
-        <v>99537000.0</v>
+        <v>128362000.0</v>
       </c>
       <c r="Q6">
-        <v>111893000.0</v>
+        <v>98550000.0</v>
       </c>
       <c r="R6">
-        <v>128564000.0</v>
+        <v>109622000.0</v>
       </c>
       <c r="S6">
-        <v>133030000.0</v>
+        <v>129454000.0</v>
       </c>
       <c r="T6">
+        <v>131025000.0</v>
+      </c>
+      <c r="U6">
         <v>139013000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>136628000.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
+        <v>114988000.0</v>
+      </c>
+      <c r="X6">
         <v>125542000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>152472000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>96787000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>103509000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>93403000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>87495000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>83052000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>82569000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>70256000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>67884000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>78566000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>85579000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>82971000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>81412000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>74469000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>76115000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>74000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>80993000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-34679000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>65077000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>67581000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>48332000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>53781000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>56933000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>44826000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>53520000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>56120000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>50219000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>45587000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>48138000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>50677000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>64581000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>71785000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>69146000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>53787000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>63090000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>61327000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>57522000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>51888000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>48471000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>49895000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>41159000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>38127000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>12026000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>27452000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>23585000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>22167000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>18155000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>33952000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>12887000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>18203000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>16642000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>9995000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>9468000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>10863965.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>8263436.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>9949929.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>7708786.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>5696897.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2749044.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4283262.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4943703.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>5718792.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>4135738.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3819163.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>4193331.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>4462919.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4617205.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3706635.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2738211.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2097876.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4302808.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2113870.0</v>
       </c>
-      <c r="CR6">
-[...1 lines deleted...]
-      </c>
       <c r="CS6">
+        <v>2561979.0</v>
+      </c>
+      <c r="CT6">
         <v>1104900.0</v>
       </c>
-      <c r="CT6">
-[...1 lines deleted...]
-      </c>
       <c r="CU6">
+        <v>2189654.0</v>
+      </c>
+      <c r="CV6">
         <v>1509562.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2045305.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>472079.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>708699.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>557589.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>808624.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1214361.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1528690.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-1000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1100000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-1000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-1300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-1800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-1100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-400000.0</v>
       </c>
-      <c r="DL6">
-[...1 lines deleted...]
-      </c>
       <c r="DM6">
+        <v>400000.0</v>
+      </c>
+      <c r="DN6">
+        <v>1100000.0</v>
+      </c>
+      <c r="DO6">
+        <v>100000.0</v>
+      </c>
+      <c r="DP6">
         <v>1000000.0</v>
       </c>
-      <c r="DN6">
-[...7 lines deleted...]
-      </c>
       <c r="DQ6">
+        <v>1400000.0</v>
+      </c>
+      <c r="DR6">
         <v>-700000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DT6">
         <v>-200000.0</v>
       </c>
       <c r="DU6">
+        <v>-200000.0</v>
+      </c>
+      <c r="DV6">
         <v>-500000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-300000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-900000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-600000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-400000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-300000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>-100000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>-300000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>-100000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>-200000.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>-100000.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="EH6">
         <v>-100000.0</v>
       </c>
       <c r="EI6">
         <v>-100000.0</v>
       </c>
       <c r="EJ6">
+        <v>-100000.0</v>
+      </c>
+      <c r="EK6">
         <v>-200000.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>-7900000.0</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>-300000.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>-400000.0</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>-1600000.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>-1200000.0</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>2300000.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>-700000.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>-4300000.0</v>
       </c>
-      <c r="ES6">
+      <c r="ET6">
         <v>1300000.0</v>
       </c>
-      <c r="ET6">
+      <c r="EU6">
         <v>2500000.0</v>
       </c>
-      <c r="EU6">
+      <c r="EV6">
         <v>1100000.0</v>
       </c>
-      <c r="EV6">
+      <c r="EW6">
         <v>-7200000.0</v>
       </c>
-      <c r="EW6">
+      <c r="EX6">
         <v>800000.0</v>
       </c>
-      <c r="EX6">
+      <c r="EY6">
         <v>1900000.0</v>
       </c>
-      <c r="EY6">
+      <c r="EZ6">
         <v>300000.0</v>
       </c>
-      <c r="EZ6">
+      <c r="FA6">
         <v>-5400000.0</v>
       </c>
-      <c r="FA6">
+      <c r="FB6">
         <v>2500000.0</v>
       </c>
-      <c r="FB6">
+      <c r="FC6">
         <v>600000.0</v>
       </c>
-      <c r="FC6">
+      <c r="FD6">
         <v>800000.0</v>
       </c>
-      <c r="FD6">
+      <c r="FE6">
         <v>-4700000.0</v>
       </c>
-      <c r="FE6">
+      <c r="FF6">
         <v>700000.0</v>
       </c>
-      <c r="FF6">
+      <c r="FG6">
         <v>1300000.0</v>
       </c>
-      <c r="FG6">
+      <c r="FH6">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:163">
+    <row r="7" spans="1:164">
       <c r="A7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -28781,54 +28924,55 @@
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
+      <c r="FH7"/>
     </row>
-    <row r="8" spans="1:163">
+    <row r="8" spans="1:164">
       <c r="A8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -28948,1632 +29092,1644 @@
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
+      <c r="FH8"/>
     </row>
-    <row r="9" spans="1:163">
+    <row r="9" spans="1:164">
       <c r="A9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B9">
+        <v>291080000.0</v>
+      </c>
+      <c r="C9">
         <v>314622000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>242219000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>185355000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>152109000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>167169000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>142353000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>165125000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>148341000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>125702000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>89431000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>115595000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>119401000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>143383000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>135752000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>107089000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>121206000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>137495000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>141065000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>94536000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>93179000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>119285000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>84155000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>77323000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>52939000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>113625000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>101582000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>97564000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>91017000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>89697000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>78521000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>82173000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>93323000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>94215000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>93883000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>91514000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>88822000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>84164000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>84014000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>94788000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>74679000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>74608000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>74550000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>60998000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>62492000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>62633000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>53337000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>60662000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>62213000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>54085000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>50247000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>54704000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>55414000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>71744000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>77673000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>75384000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-16645000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>47324000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>44477000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>45094000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>58915000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>52945000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>53185000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>44780000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>38152000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>33149000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>30274000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>24027000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>20707000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>18911000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>13046000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>14558000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>19902000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>16908000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>11963000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>11027000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>12456418.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>9817562.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>11482194.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>8842442.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>6785977.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>4074616.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>5931258.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>5903211.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>6586211.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5075673.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>5512429.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5464810.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>5647773.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5601941.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4736278.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3846337.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3422295.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>5105584.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2802258.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3006164.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3214243.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2878194.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2646322.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2490923.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1087934.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1091279.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1030427.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1194459.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>1582276.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1814664.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>2000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>1300000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-900000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-500000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-600000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-1200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>-700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>1100000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>2000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>500000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1400000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>2000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-100000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>500000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>700000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>-1100000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>300000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>100000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>-600000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>-100000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>-300000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>200000.0</v>
       </c>
-      <c r="EB9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EC9"/>
       <c r="ED9">
         <v>100000.0</v>
       </c>
       <c r="EE9">
+        <v>100000.0</v>
+      </c>
+      <c r="EF9">
         <v>200000.0</v>
       </c>
-      <c r="EF9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EG9"/>
       <c r="EH9">
         <v>100000.0</v>
       </c>
       <c r="EI9">
         <v>100000.0</v>
       </c>
       <c r="EJ9">
+        <v>100000.0</v>
+      </c>
+      <c r="EK9">
         <v>-500000.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>-100000.0</v>
       </c>
-      <c r="EL9"/>
-      <c r="EM9">
+      <c r="EM9"/>
+      <c r="EN9">
         <v>100000.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>200000.0</v>
       </c>
-      <c r="EO9"/>
-      <c r="EP9">
+      <c r="EP9"/>
+      <c r="EQ9">
         <v>3400000.0</v>
       </c>
-      <c r="EQ9">
+      <c r="ER9">
         <v>600000.0</v>
       </c>
-      <c r="ER9">
+      <c r="ES9">
         <v>700000.0</v>
       </c>
-      <c r="ES9">
+      <c r="ET9">
         <v>1300000.0</v>
       </c>
-      <c r="ET9">
+      <c r="EU9">
         <v>2500000.0</v>
       </c>
-      <c r="EU9">
+      <c r="EV9">
         <v>1100000.0</v>
       </c>
-      <c r="EV9">
+      <c r="EW9">
         <v>1400000.0</v>
       </c>
-      <c r="EW9">
+      <c r="EX9">
         <v>800000.0</v>
       </c>
-      <c r="EX9">
+      <c r="EY9">
         <v>1900000.0</v>
       </c>
-      <c r="EY9">
+      <c r="EZ9">
         <v>300000.0</v>
       </c>
-      <c r="EZ9">
+      <c r="FA9">
         <v>-1900000.0</v>
       </c>
-      <c r="FA9">
+      <c r="FB9">
         <v>2500000.0</v>
       </c>
-      <c r="FB9">
+      <c r="FC9">
         <v>600000.0</v>
       </c>
-      <c r="FC9">
+      <c r="FD9">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="FE9">
         <v>700000.0</v>
       </c>
       <c r="FF9">
+        <v>700000.0</v>
+      </c>
+      <c r="FG9">
         <v>1300000.0</v>
       </c>
-      <c r="FG9">
+      <c r="FH9">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:163">
+    <row r="10" spans="1:164">
       <c r="A10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B10">
+        <v>295800000.0</v>
+      </c>
+      <c r="C10">
         <v>307106000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>146378000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>160509000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>143012000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>123967000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>133599000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>117840000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>100311000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>74342000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>76318000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>60251000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>65629000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>79942000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>69279000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>56887000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>65434000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>81266000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>82343000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>86494000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>87455000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>71872000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>76019000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>104297000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>48717000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>46994000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>51538000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>45347000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31607000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>37982000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20895000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>16091000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>28736000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-199977000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>32573000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>34092000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>24554000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>28023000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32146000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>34143000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>23108000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-77760000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>18660000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14236000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>21365000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>26152000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-8151999.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22878000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>21255000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>24461000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17089000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20123000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>26357000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>25183000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>43874000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>41755000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>34380000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>41817000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>38300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>38522000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>33605000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>30647000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>32092000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>19929000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>18435000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2186000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>15185000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>12152000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>12455000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7948000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>33696000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>9115000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>12610000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>10387000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7672000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>8572000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9048898.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>5477899.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8186225.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7538745.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5256643.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2496732.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4235607.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4461766.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5231655.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3621430.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3267800.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3435290.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3659293.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3991423.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2992275.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1883046.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-8953734.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3596920.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1682703.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1966057.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>513438.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1620169.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1414085.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>379897.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>314101.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>366323.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-160819.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>641922.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>977089.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1165615.0</v>
       </c>
-      <c r="DC10"/>
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-15500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-1000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-1000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-1800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1200000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>200000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1100000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>1100000.0</v>
       </c>
-      <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>-200000.0</v>
       </c>
-      <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>-300000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>-200000.0</v>
       </c>
-      <c r="DW10"/>
       <c r="DX10"/>
-      <c r="DY10">
+      <c r="DY10"/>
+      <c r="DZ10">
         <v>-300000.0</v>
       </c>
-      <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
-      <c r="EJ10">
+      <c r="EJ10"/>
+      <c r="EK10">
         <v>-200000.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>-8000000.0</v>
       </c>
-      <c r="EL10">
+      <c r="EM10">
         <v>-200000.0</v>
       </c>
-      <c r="EM10"/>
       <c r="EN10"/>
-      <c r="EO10">
+      <c r="EO10"/>
+      <c r="EP10">
         <v>-1200000.0</v>
       </c>
-      <c r="EP10">
+      <c r="EQ10">
         <v>2200000.0</v>
       </c>
-      <c r="EQ10">
+      <c r="ER10">
         <v>-900000.0</v>
       </c>
-      <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
       <c r="FF10"/>
       <c r="FG10"/>
+      <c r="FH10"/>
     </row>
-    <row r="11" spans="1:163">
+    <row r="11" spans="1:164">
       <c r="A11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B11">
+        <v>58241000.0</v>
+      </c>
+      <c r="C11">
         <v>25398000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>52659000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>28704000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10538000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10389000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>26078000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>21510000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>18991000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>27033000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>13356000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10752000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2029000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15871000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>12579000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10954000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5911000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>15304000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13981000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>16028000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5535000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>17679000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>16031000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2377000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>46000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8702000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11124000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-23525000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6143000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9388000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2148000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4115000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4728000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-45859000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>48360000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7544000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>7717000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6492000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5044000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7188000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5025000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-8262000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4740000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>59177000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6394000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1040999.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-1827000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3959000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4322000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3980000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6311000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4842000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>12697000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>18286000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>16315000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>16460999.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>13413000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>14864000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>14051000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>12381000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>10333000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>10339000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>11374000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6927000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3558000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2742000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4833000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3030000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3767000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2534000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>11998000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>3366000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3965000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>3712000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3258876.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3107717.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2904329.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2039284.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2550573.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2407598.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1690427.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>677593.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1328312.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1404335.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1620775.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>895341.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>649482.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>936864.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1359006.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1040609.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>714810.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>539933.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-3241531.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1123761.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>450358.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>540552.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-6839418.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>32403.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>28282.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>7598.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-16948.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>7326.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-32525.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>12838.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>19606.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>23312.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-4219262.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-200000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>4400000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>100000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>200000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-200000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>3700000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-100000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>800000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>100000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-100000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>2000000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-100000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-1700000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-100000.0</v>
       </c>
-      <c r="DS11"/>
-      <c r="DT11">
+      <c r="DT11"/>
+      <c r="DU11">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DV11">
         <v>100000.0</v>
       </c>
       <c r="DW11">
+        <v>100000.0</v>
+      </c>
+      <c r="DX11">
         <v>800000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>500000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>200000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EB11">
         <v>100000.0</v>
       </c>
       <c r="EC11">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="ED11">
         <v>200000.0</v>
       </c>
       <c r="EE11">
+        <v>200000.0</v>
+      </c>
+      <c r="EF11">
         <v>100000.0</v>
       </c>
-      <c r="EF11">
+      <c r="EG11">
         <v>300000.0</v>
       </c>
-      <c r="EG11">
+      <c r="EH11">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="EI11">
         <v>200000.0</v>
       </c>
-      <c r="EJ11"/>
+      <c r="EJ11">
+        <v>200000.0</v>
+      </c>
       <c r="EK11"/>
-      <c r="EL11">
+      <c r="EL11"/>
+      <c r="EM11">
         <v>-200000.0</v>
       </c>
-      <c r="EM11">
+      <c r="EN11">
         <v>-100000.0</v>
       </c>
-      <c r="EN11">
+      <c r="EO11">
         <v>100000.0</v>
       </c>
-      <c r="EO11">
+      <c r="EP11">
         <v>-100000.0</v>
       </c>
-      <c r="EP11">
+      <c r="EQ11">
         <v>-400000.0</v>
       </c>
-      <c r="EQ11">
+      <c r="ER11">
         <v>100000.0</v>
       </c>
-      <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
+      <c r="FH11"/>
     </row>
-    <row r="12" spans="1:163">
+    <row r="12" spans="1:164">
       <c r="A12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B12">
+        <v>10010000.0</v>
+      </c>
+      <c r="C12">
         <v>13242000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12083000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8616000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1544000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1156000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1419000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1207000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4607000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="R12">
         <v>200000.0</v>
       </c>
       <c r="S12">
+        <v>200000.0</v>
+      </c>
+      <c r="T12">
         <v>392000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1908000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>300000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7499000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7410000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7877000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7400000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8617000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12332000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8800000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10654000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8305000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8657000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8762000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8899000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7214000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6189000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6433000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6358000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6712000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5761000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5990000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5995000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5809000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6203000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5757000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6820000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6001000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2766000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1552000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1609000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1779000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1652000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2411000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1797000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2305000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2079000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1210000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>166000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>355000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>55000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>246000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>357000.0</v>
       </c>
-      <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>330000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
@@ -30618,89 +30774,92 @@
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12"/>
+      <c r="FH12"/>
     </row>
-    <row r="13" spans="1:163">
+    <row r="13" spans="1:164">
       <c r="A13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B13">
+        <v>3551000.0</v>
+      </c>
+      <c r="C13">
         <v>3192000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2867000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6781000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2713000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2049000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1598000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>626000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>807000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2977000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2604000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2436000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
@@ -30807,89 +30966,92 @@
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
+      <c r="FH13"/>
     </row>
-    <row r="14" spans="1:163">
+    <row r="14" spans="1:164">
       <c r="A14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B14">
+        <v>-1166000.0</v>
+      </c>
+      <c r="C14">
         <v>-578000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-108000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-4981000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-125000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-80000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-113000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-88000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-112000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-143000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-183000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-162000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
@@ -30996,511 +31158,515 @@
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
       <c r="FD14"/>
       <c r="FE14"/>
       <c r="FF14"/>
       <c r="FG14"/>
+      <c r="FH14"/>
     </row>
-    <row r="15" spans="1:163">
+    <row r="15" spans="1:164">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15">
+        <v>236393000.0</v>
+      </c>
+      <c r="C15">
         <v>281130000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>93610000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>126824000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>132349000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>113498000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>107408000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>96242000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>81208000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>47166000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>62779000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>49337000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>63449000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>63875000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>56373000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>45792000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>71140000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>65675000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>68163000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>70176000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>81677000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>54026000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>59889000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>106939000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>49014000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>38554000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>41321000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>70453000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>26457000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>28772000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>23586000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>15008000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>26652000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-153650000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-14765000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>28631000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>20021000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>23661000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>28062000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>29787000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>20440000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-67656000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>15114000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-45046000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>14817000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>25014000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-6548000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>18680000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>16637000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>20143000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>10667000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15195000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10703000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>6464000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>27217000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>24771000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>20572000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>25999000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>23411000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>22495000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>21688000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>19565000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>18312000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>11831000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10505000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-5754000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9615000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>7126000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>7059000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4142000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>21397000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>5749000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>7860000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6889000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>4610000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5538000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5686076.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>3438615.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5635652.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4960137.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>3566216.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1819139.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2907295.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3057431.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3610880.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2726089.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2618318.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2498426.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2300287.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2950814.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2277465.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1343113.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1621338.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2473159.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1232345.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1425505.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>7352856.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1587766.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1385802.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>372299.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>307819.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>358997.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-157603.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>599397.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>957483.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1142303.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-5600000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-1100000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-1300000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-1700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-600000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-1700000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1100000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>300000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1100000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>1600000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>900000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>100000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-300000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>-200000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>-400000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>-300000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="DY15">
         <v>-500000.0</v>
       </c>
       <c r="DZ15">
+        <v>-500000.0</v>
+      </c>
+      <c r="EA15">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="EB15">
         <v>-100000.0</v>
       </c>
       <c r="EC15">
-        <v>-200000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="ED15">
         <v>-200000.0</v>
       </c>
       <c r="EE15">
+        <v>-200000.0</v>
+      </c>
+      <c r="EF15">
         <v>-100000.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>-300000.0</v>
       </c>
-      <c r="EG15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EH15"/>
       <c r="EI15">
         <v>-200000.0</v>
       </c>
       <c r="EJ15">
+        <v>-200000.0</v>
+      </c>
+      <c r="EK15">
         <v>-300000.0</v>
       </c>
-      <c r="EK15">
+      <c r="EL15">
         <v>-8000000.0</v>
       </c>
-      <c r="EL15">
+      <c r="EM15">
         <v>-200000.0</v>
       </c>
-      <c r="EM15">
+      <c r="EN15">
         <v>-400000.0</v>
       </c>
-      <c r="EN15">
+      <c r="EO15">
         <v>-1800000.0</v>
       </c>
-      <c r="EO15">
+      <c r="EP15">
         <v>-1100000.0</v>
       </c>
-      <c r="EP15">
+      <c r="EQ15">
         <v>2500000.0</v>
       </c>
-      <c r="EQ15">
+      <c r="ER15">
         <v>-1100000.0</v>
       </c>
-      <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
       <c r="FE15"/>
       <c r="FF15"/>
       <c r="FG15"/>
+      <c r="FH15"/>
     </row>
-    <row r="16" spans="1:163">
+    <row r="16" spans="1:164">
       <c r="A16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -31620,89 +31786,92 @@
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
+      <c r="FH16"/>
     </row>
-    <row r="17" spans="1:163">
+    <row r="17" spans="1:164">
       <c r="A17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B17">
+        <v>237559000.0</v>
+      </c>
+      <c r="C17">
         <v>281708000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>93719000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>131805000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>132474000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>113578000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>107521000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>96330000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>81320000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>47309000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>62962000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>49499000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
@@ -31809,89 +31978,92 @@
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
+      <c r="FH17"/>
     </row>
-    <row r="18" spans="1:163">
+    <row r="18" spans="1:164">
       <c r="A18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B18">
+        <v>-6459000.0</v>
+      </c>
+      <c r="C18">
         <v>-10050000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14838000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1835000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1169000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>893000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>179000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-581000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1709000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1630000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3396000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4849000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
@@ -31998,54 +32170,55 @@
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
       <c r="FE18"/>
       <c r="FF18"/>
       <c r="FG18"/>
+      <c r="FH18"/>
     </row>
-    <row r="19" spans="1:163">
+    <row r="19" spans="1:164">
       <c r="A19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -32165,54 +32338,55 @@
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
+      <c r="FH19"/>
     </row>
-    <row r="20" spans="1:163">
+    <row r="20" spans="1:164">
       <c r="A20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -32332,543 +32506,547 @@
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
+      <c r="FH20"/>
     </row>
-    <row r="21" spans="1:163">
+    <row r="21" spans="1:164">
       <c r="A21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B21">
+        <v>279938000.0</v>
+      </c>
+      <c r="C21">
         <v>297091000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>224581000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>175142000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>141840000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>123111000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>133444000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>118846000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>102083000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>75525000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>79690000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>65562000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>71896000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>86055000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>73454000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>61774000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>67905000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>80576000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>83956000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>87407000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>85967000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>71057000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>77366000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>103212000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>44576000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>52281000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>53307000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>48781000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>40724000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>43201000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>31449000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>25333000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>36247000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-193464000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>40962000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>41720000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>34619000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>35951000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>34481000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>40891000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>28518000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>24060000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>27173000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>21185000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>27568000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>32150000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2022000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>29539000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>31454000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>28614000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>22916000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>25738000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>29926000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>42932000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>50665000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>47646000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>37108000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>42893000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>39420000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>37468000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>34633000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>31877000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>31604000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>20810000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>35716000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-1231000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>15201000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>10754000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9302000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7139000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2387000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8464000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>11772000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>9002000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6389000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7066000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>8345697.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>5690715.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>7835981.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>6633874.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4370773.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1742577.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3252818.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4045678.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4936269.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3440586.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2952042.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3333143.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3612185.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3854917.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2920595.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1823320.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1168020.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>3526771.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1598761.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1928141.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>506600.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1620610.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1509561.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1448495.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>68405.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>378243.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-240626.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>580133.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>944227.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1205716.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-5800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="DG21">
         <v>-1100000.0</v>
       </c>
       <c r="DH21">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DI21">
         <v>-1500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="DK21">
         <v>-1100000.0</v>
       </c>
       <c r="DL21">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DM21">
         <v>400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1100000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>100000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1400000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-800000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>400000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-300000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>-200000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>-500000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-300000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-900000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>-600000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>-400000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>-300000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>-100000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>-300000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>-100000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>-200000.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>-100000.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>-500000.0</v>
       </c>
-      <c r="EG21"/>
-      <c r="EH21">
+      <c r="EH21"/>
+      <c r="EI21">
         <v>-200000.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>-100000.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>-300000.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>-7900000.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>-300000.0</v>
       </c>
-      <c r="EM21">
+      <c r="EN21">
         <v>-500000.0</v>
       </c>
-      <c r="EN21">
+      <c r="EO21">
         <v>-1700000.0</v>
       </c>
-      <c r="EO21">
+      <c r="EP21">
         <v>-1300000.0</v>
       </c>
-      <c r="EP21">
+      <c r="EQ21">
         <v>2100000.0</v>
       </c>
-      <c r="EQ21">
+      <c r="ER21">
         <v>-1000000.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>-10300000.0</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>1300000.0</v>
       </c>
-      <c r="ET21">
+      <c r="EU21">
         <v>2500000.0</v>
       </c>
-      <c r="EU21">
+      <c r="EV21">
         <v>1100000.0</v>
       </c>
-      <c r="EV21">
+      <c r="EW21">
         <v>-7200000.0</v>
       </c>
-      <c r="EW21">
+      <c r="EX21">
         <v>800000.0</v>
       </c>
-      <c r="EX21">
+      <c r="EY21">
         <v>1900000.0</v>
       </c>
-      <c r="EY21">
+      <c r="EZ21">
         <v>300000.0</v>
       </c>
-      <c r="EZ21">
+      <c r="FA21">
         <v>-5400000.0</v>
       </c>
-      <c r="FA21">
+      <c r="FB21">
         <v>2500000.0</v>
       </c>
-      <c r="FB21">
+      <c r="FC21">
         <v>600000.0</v>
       </c>
-      <c r="FC21">
+      <c r="FD21">
         <v>800000.0</v>
       </c>
-      <c r="FD21">
+      <c r="FE21">
         <v>-5700000.0</v>
       </c>
-      <c r="FE21">
+      <c r="FF21">
         <v>700000.0</v>
       </c>
-      <c r="FF21">
+      <c r="FG21">
         <v>1300000.0</v>
       </c>
-      <c r="FG21">
+      <c r="FH21">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:163">
+    <row r="22" spans="1:164">
       <c r="A22" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -32988,511 +33166,515 @@
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
+      <c r="FH22"/>
     </row>
-    <row r="23" spans="1:163">
+    <row r="23" spans="1:164">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
+        <v>170601000.0</v>
+      </c>
+      <c r="C23">
         <v>172034000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>150742000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>76926000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>67803000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>68564000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>69116000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>73471000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>70432000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>71928000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>72976000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>71384000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>70872000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>82348000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>87270000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>68536000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>77111000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>79558000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>82208000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>87024000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>82060000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>69697000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>80994000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>43668000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>75390000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>83305000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>69352000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>68894000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>74066000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>65571000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>65234000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>73367000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>79285000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>309024000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>72784000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>70213000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>73887000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>70632000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>72035000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>76559000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>65180000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>164587000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>69949000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>51279000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>44922000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>41025000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>61594999.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>37797000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>37042000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>27411000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>28266000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>28966000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>25488000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>28812000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>27007999.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27738000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>23002000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>26745000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>29422000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>25669000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>24637000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>23669000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>24712000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>24528000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4954000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>19328000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>19539000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>15359000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>12970000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>13658000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>12235000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>7615000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9892000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>9729000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>8321000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5437000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>6018644.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5517841.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>5019308.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3294768.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3845693.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4018173.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4322489.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2781941.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2541601.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2427952.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3079791.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2590948.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2455098.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2165924.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2162866.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2358165.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2537069.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2060796.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1518623.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1438031.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2954698.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1520150.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1379819.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1383138.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1505687.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1067767.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1155517.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>957811.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1031898.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1186187.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>2000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DK23">
         <v>1200000.0</v>
       </c>
       <c r="DL23">
+        <v>1200000.0</v>
+      </c>
+      <c r="DM23">
         <v>1400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DP23">
         <v>1100000.0</v>
       </c>
       <c r="DQ23">
+        <v>1100000.0</v>
+      </c>
+      <c r="DR23">
         <v>2400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>400000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>800000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DV23">
         <v>600000.0</v>
       </c>
       <c r="DW23">
+        <v>600000.0</v>
+      </c>
+      <c r="DX23">
         <v>1000000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>800000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>500000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>400000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>200000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>300000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>200000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>300000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>200000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EH23">
         <v>100000.0</v>
       </c>
       <c r="EI23">
+        <v>100000.0</v>
+      </c>
+      <c r="EJ23">
         <v>200000.0</v>
       </c>
-      <c r="EJ23"/>
-      <c r="EK23">
+      <c r="EK23"/>
+      <c r="EL23">
         <v>8200000.0</v>
       </c>
-      <c r="EL23">
+      <c r="EM23">
         <v>400000.0</v>
       </c>
-      <c r="EM23">
+      <c r="EN23">
         <v>600000.0</v>
       </c>
-      <c r="EN23">
+      <c r="EO23">
         <v>1800000.0</v>
       </c>
-      <c r="EO23">
+      <c r="EP23">
         <v>1500000.0</v>
       </c>
-      <c r="EP23">
+      <c r="EQ23">
         <v>3200000.0</v>
       </c>
-      <c r="EQ23">
+      <c r="ER23">
         <v>2500000.0</v>
       </c>
-      <c r="ER23"/>
       <c r="ES23"/>
       <c r="ET23"/>
       <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
       <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23"/>
       <c r="FB23"/>
       <c r="FC23"/>
       <c r="FD23"/>
       <c r="FE23"/>
       <c r="FF23"/>
       <c r="FG23"/>
+      <c r="FH23"/>
     </row>
-    <row r="24" spans="1:163">
+    <row r="24" spans="1:164">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33612,89 +33794,92 @@
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
+      <c r="FH24"/>
     </row>
-    <row r="25" spans="1:163">
+    <row r="25" spans="1:164">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25">
+        <v>96200000.0</v>
+      </c>
+      <c r="C25">
         <v>90875000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>80031000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>32903000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>31153000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>32995000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>33737000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36177000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>35747000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>38765000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>40090000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>40106000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
@@ -33801,54 +33986,55 @@
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
       <c r="FE25"/>
       <c r="FF25"/>
       <c r="FG25"/>
+      <c r="FH25"/>
     </row>
-    <row r="26" spans="1:163">
+    <row r="26" spans="1:164">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -33866,60 +34052,60 @@
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>1105000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>988000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
@@ -33972,200 +34158,201 @@
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
       <c r="FE26"/>
       <c r="FF26"/>
       <c r="FG26"/>
+      <c r="FH26"/>
     </row>
-    <row r="27" spans="1:163">
+    <row r="27" spans="1:164">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>562999.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>485000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>565000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1514000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2626000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1624000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>330000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>842000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4362000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3848000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>536000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1358000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3203000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4450000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2646999.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2476000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3288000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2466000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1851000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1129000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3156000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2039000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>155000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>4160000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>2052.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>242519.0</v>
       </c>
-      <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
@@ -34191,357 +34378,360 @@
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
+      <c r="FH27"/>
     </row>
-    <row r="28" spans="1:163">
+    <row r="28" spans="1:164">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28">
+        <v>13445000.0</v>
+      </c>
+      <c r="C28">
         <v>17531000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17638000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10213000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10269000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11063000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8909000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10102000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10511000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11412000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9741000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9927000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9093000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8815000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7554000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9312000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8931000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8035000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7129000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7212000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6932000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6789000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7454000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6537000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9551000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6665000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7443000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6341000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6798000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7423000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9927000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10909000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9555000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6899000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9903000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5402000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7538000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10507000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8304000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7679000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5841000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9510000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6672000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5545000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8511000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7142000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6093000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3866000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4661000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6566000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4737000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7163000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5888000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6238000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7470000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4431000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5057000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6298000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6110000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3182000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3930000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3724000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10008000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3444000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2972000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2195000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>12491000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1812000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2122000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1671000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1578000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1981000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1968344.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1556948.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2117412.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1565296.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1532265.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1133656.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1832507.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1325572.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1647996.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>959508.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1500721.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>913775.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>986613.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>815863.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>904493.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>834031.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>779009.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>585687.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1081900.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>476404.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>537641.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>444185.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>498548.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>439099.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>445617.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1716000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>725716.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
@@ -34558,89 +34748,92 @@
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
       <c r="FF28"/>
       <c r="FG28"/>
+      <c r="FH28"/>
     </row>
-    <row r="29" spans="1:163">
+    <row r="29" spans="1:164">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
+        <v>58241000.0</v>
+      </c>
+      <c r="C29">
         <v>25398000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52659000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28704000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10538000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10389000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26078000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21510000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18991000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>27033000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13356000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10752000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
@@ -34747,1423 +34940,1433 @@
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
+      <c r="FH29"/>
     </row>
-    <row r="30" spans="1:163">
+    <row r="30" spans="1:164">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
+        <v>11142000.0</v>
+      </c>
+      <c r="C30">
         <v>17531000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17638000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10213000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10269000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>44058000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8909000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>46279000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46258000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>50177000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9741000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>50033000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>47505000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57328000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>62298000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>45315000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>53301000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>56919000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>57109000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7129000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7212000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>48228000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6789000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-25889000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8363000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>61344000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>48275000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>48783000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>50295000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>46496000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>47072000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>56840000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>57073000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>287679000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>52921000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>49794000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>54204000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>48213000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>49533000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>53897000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>46161000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>146666000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>47377000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>39813000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>34924000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>30483000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>55358999.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>31123000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>30759000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>25471000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>27331000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>28966000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>25488000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>28812000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>27007999.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>27738000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-53753000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4431000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5057000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6298000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>24282000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>21068000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>21581000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>23970000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2436000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>17434000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>15073000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>13273000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>11405000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11772000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>10659000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6094000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>8130000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7906000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5574000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3961000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4110721.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4126847.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3646213.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2208568.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2415204.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2332039.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2678440.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1857533.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1649942.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1635087.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2560387.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2131667.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2035588.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1747024.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1815683.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2023017.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2254275.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1578813.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1203497.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1078023.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2707643.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1257584.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1136761.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1042428.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>400152.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>713036.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>780838.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>614326.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>638049.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>608948.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DJ30">
         <v>700000.0</v>
       </c>
       <c r="DK30">
+        <v>700000.0</v>
+      </c>
+      <c r="DL30">
         <v>400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DO30">
         <v>400000.0</v>
       </c>
       <c r="DP30">
+        <v>400000.0</v>
+      </c>
+      <c r="DQ30">
         <v>600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>700000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>400000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-600000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>600000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>1000000.0</v>
       </c>
-      <c r="DX30"/>
-      <c r="DY30">
+      <c r="DY30"/>
+      <c r="DZ30">
         <v>300000.0</v>
       </c>
-      <c r="DZ30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EA30"/>
       <c r="EB30">
         <v>200000.0</v>
       </c>
       <c r="EC30">
         <v>200000.0</v>
       </c>
       <c r="ED30">
+        <v>200000.0</v>
+      </c>
+      <c r="EE30">
         <v>300000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>200000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EH30">
         <v>100000.0</v>
       </c>
       <c r="EI30">
+        <v>100000.0</v>
+      </c>
+      <c r="EJ30">
         <v>200000.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>-7100000.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>7800000.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>300000.0</v>
       </c>
-      <c r="EM30">
+      <c r="EN30">
         <v>600000.0</v>
       </c>
-      <c r="EN30">
+      <c r="EO30">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="EP30">
         <v>1300000.0</v>
       </c>
       <c r="EQ30">
+        <v>1300000.0</v>
+      </c>
+      <c r="ER30">
         <v>1600000.0</v>
       </c>
-      <c r="ER30"/>
       <c r="ES30"/>
       <c r="ET30"/>
       <c r="EU30"/>
-      <c r="EV30">
+      <c r="EV30"/>
+      <c r="EW30">
         <v>8600000.0</v>
       </c>
-      <c r="EW30"/>
       <c r="EX30"/>
       <c r="EY30"/>
-      <c r="EZ30">
+      <c r="EZ30"/>
+      <c r="FA30">
         <v>3500000.0</v>
       </c>
-      <c r="FA30"/>
       <c r="FB30"/>
       <c r="FC30"/>
       <c r="FD30"/>
       <c r="FE30"/>
       <c r="FF30"/>
       <c r="FG30"/>
+      <c r="FH30"/>
     </row>
-    <row r="31" spans="1:163">
+    <row r="31" spans="1:164">
       <c r="A31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B31">
+        <v>15862000.0</v>
+      </c>
+      <c r="C31">
         <v>10015000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-78203000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-14633000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1172000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>856000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>155000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1006000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1772000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1183000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3372000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5311000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6267000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6113000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4175000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4887000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2471000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>690000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1613000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-913000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1488000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>815000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1347000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1085000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4141000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5287000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1769000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3434000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-9115000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-5219000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-10554000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-9242000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7514000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6513000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-8389000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7628000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-10064000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-7928000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2335000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6748000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-5410000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5702000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8513000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6949000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-6203000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5998000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6130000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6661000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-10199000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-4153000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-5827000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-5615000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3569000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-17749000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-6791000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-5891000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2728000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1076000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1120000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1054000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1028000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1230000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>488000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-881000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-17281000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-955000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-16000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1398000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>3153000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>809000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>31309000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>651000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>838000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1385000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1283050.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1506090.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>703201.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-212816.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>350244.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>904871.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>885870.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>754155.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>982789.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>416088.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>295386.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>180844.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>315758.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>102147.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>47108.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>136506.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>71680.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>59726.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-10121754.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>70149.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>83942.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>37916.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>6838.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-441.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-95476.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-1068598.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>245696.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-11920.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>79807.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>61789.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>32862.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-40101.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>9394556.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>200000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-9700000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>100000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>500000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-11200000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>1000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>500000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DM31">
         <v>100000.0</v>
       </c>
       <c r="DN31">
         <v>100000.0</v>
       </c>
       <c r="DO31">
         <v>100000.0</v>
       </c>
       <c r="DP31">
         <v>100000.0</v>
       </c>
       <c r="DQ31">
+        <v>100000.0</v>
+      </c>
+      <c r="DR31">
         <v>1900000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-400000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>100000.0</v>
       </c>
-      <c r="DT31"/>
-      <c r="DU31">
+      <c r="DU31"/>
+      <c r="DV31">
         <v>200000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>100000.0</v>
       </c>
-      <c r="DW31"/>
       <c r="DX31"/>
-      <c r="DY31">
+      <c r="DY31"/>
+      <c r="DZ31">
         <v>100000.0</v>
       </c>
-      <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
-      <c r="EJ31">
+      <c r="EJ31"/>
+      <c r="EK31">
         <v>100000.0</v>
       </c>
-      <c r="EK31">
+      <c r="EL31">
         <v>-100000.0</v>
       </c>
-      <c r="EL31">
+      <c r="EM31">
         <v>100000.0</v>
       </c>
-      <c r="EM31"/>
       <c r="EN31"/>
-      <c r="EO31">
-[...1 lines deleted...]
-      </c>
+      <c r="EO31"/>
       <c r="EP31">
         <v>100000.0</v>
       </c>
       <c r="EQ31">
         <v>100000.0</v>
       </c>
-      <c r="ER31"/>
+      <c r="ER31">
+        <v>100000.0</v>
+      </c>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
       <c r="FF31"/>
       <c r="FG31"/>
+      <c r="FH31"/>
     </row>
-    <row r="32" spans="1:163">
+    <row r="32" spans="1:164">
       <c r="A32" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B32">
+        <v>450539000.0</v>
+      </c>
+      <c r="C32">
         <v>469125000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>375323000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>252068000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>209643000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>191675000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>202560000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>192317000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>172515000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>147453000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>152666000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>136946000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>142768000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>168403000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>160724000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>130310000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>145016000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>160134000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>166164000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>174431000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>168027000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>140754000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>158360000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>146880000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>119966000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>135586000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>122659000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>117675000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>114788000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>108772000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>96683000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>98700000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>115535000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>115560000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>113746000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>111933000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>108505000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>106583000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>106516000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>117450000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>93698000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>92529000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>97122000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>72464000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>72490000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>73175000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>59573000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>67336000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>68496000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>56025000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>51182000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>54704000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>55414000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>71744000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>77673000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>75384000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>60110000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>69638000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>68842000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>64465000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>59270000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>55546000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>56316000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>45338000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>40670000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>35043000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>34740000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>26113000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>22272000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>20797000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>14622000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>16079000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>21664000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>18731000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>14710000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>12503000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>14364341.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>11208556.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>12855289.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>9928642.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>8216466.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>5760750.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>7575307.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>6827619.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>7477870.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>5868538.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>6031833.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>5924091.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>6067283.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>6020841.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>5083461.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>4181485.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>3705089.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>5587567.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>3117384.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>3366172.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>3461298.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>3140760.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>2889380.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>2831633.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1574092.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>1446010.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>1405106.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>1537944.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>1976125.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>2391903.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>3000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>2000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>100000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>300000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>400000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DK32">
         <v>100000.0</v>
       </c>
       <c r="DL32">
+        <v>100000.0</v>
+      </c>
+      <c r="DM32">
         <v>1800000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>2600000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>1000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>2100000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>2500000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1600000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>800000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>500000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>700000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>100000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>300000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>100000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DZ32">
         <v>100000.0</v>
       </c>
       <c r="EA32">
+        <v>100000.0</v>
+      </c>
+      <c r="EB32">
         <v>200000.0</v>
       </c>
-      <c r="EB32"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EC32"/>
       <c r="ED32">
         <v>100000.0</v>
       </c>
       <c r="EE32">
+        <v>100000.0</v>
+      </c>
+      <c r="EF32">
         <v>200000.0</v>
       </c>
-      <c r="EF32"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EG32"/>
       <c r="EH32">
         <v>100000.0</v>
       </c>
       <c r="EI32">
         <v>100000.0</v>
       </c>
       <c r="EJ32">
+        <v>100000.0</v>
+      </c>
+      <c r="EK32">
         <v>-300000.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EM32">
         <v>100000.0</v>
       </c>
       <c r="EN32">
         <v>100000.0</v>
       </c>
       <c r="EO32">
+        <v>100000.0</v>
+      </c>
+      <c r="EP32">
         <v>200000.0</v>
       </c>
-      <c r="EP32">
+      <c r="EQ32">
         <v>5300000.0</v>
       </c>
-      <c r="EQ32">
+      <c r="ER32">
         <v>1500000.0</v>
       </c>
-      <c r="ER32">
+      <c r="ES32">
         <v>700000.0</v>
       </c>
-      <c r="ES32">
+      <c r="ET32">
         <v>1300000.0</v>
       </c>
-      <c r="ET32">
+      <c r="EU32">
         <v>2500000.0</v>
       </c>
-      <c r="EU32">
+      <c r="EV32">
         <v>1100000.0</v>
       </c>
-      <c r="EV32">
+      <c r="EW32">
         <v>1400000.0</v>
       </c>
-      <c r="EW32">
+      <c r="EX32">
         <v>800000.0</v>
       </c>
-      <c r="EX32">
+      <c r="EY32">
         <v>1900000.0</v>
       </c>
-      <c r="EY32">
+      <c r="EZ32">
         <v>300000.0</v>
       </c>
-      <c r="EZ32">
+      <c r="FA32">
         <v>-1900000.0</v>
       </c>
-      <c r="FA32">
+      <c r="FB32">
         <v>2500000.0</v>
       </c>
-      <c r="FB32">
+      <c r="FC32">
         <v>600000.0</v>
       </c>
-      <c r="FC32">
+      <c r="FD32">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="FE32">
         <v>700000.0</v>
       </c>
       <c r="FF32">
+        <v>700000.0</v>
+      </c>
+      <c r="FG32">
         <v>1300000.0</v>
       </c>
-      <c r="FG32">
+      <c r="FH32">
         <v>1500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AK30"/>
@@ -36270,51 +36473,51 @@
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B2">
         <v>195498000.0</v>
       </c>
       <c r="C2">
         <v>104167000.0</v>
       </c>
       <c r="D2">
         <v>118586000.0</v>
       </c>
       <c r="E2">
         <v>225916000.0</v>
       </c>
       <c r="F2">
         <v>319128000.0</v>
       </c>
       <c r="G2">
         <v>319128000.0</v>
       </c>
       <c r="H2">
         <v>88750000.0</v>
       </c>
       <c r="I2">
         <v>85847000.0</v>
       </c>
@@ -36383,51 +36586,51 @@
       </c>
       <c r="AE2">
         <v>3400000.0</v>
       </c>
       <c r="AF2">
         <v>1900000.0</v>
       </c>
       <c r="AG2">
         <v>1400000.0</v>
       </c>
       <c r="AH2">
         <v>200000.0</v>
       </c>
       <c r="AI2">
         <v>200000.0</v>
       </c>
       <c r="AJ2">
         <v>400000.0</v>
       </c>
       <c r="AK2">
         <v>300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B3">
         <v>1164753000</v>
       </c>
       <c r="C3">
         <v>102564000</v>
       </c>
       <c r="D3">
         <v>2678000</v>
       </c>
       <c r="E3">
         <v>922155000</v>
       </c>
       <c r="F3">
         <v>168147000</v>
       </c>
       <c r="G3">
         <v>168147000</v>
       </c>
       <c r="H3">
         <v>1055000</v>
       </c>
       <c r="I3">
         <v>11812000</v>
       </c>
@@ -36496,133 +36699,133 @@
       </c>
       <c r="AE3">
         <v>1300000</v>
       </c>
       <c r="AF3">
         <v>400000</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>200000</v>
       </c>
       <c r="AK3">
         <v>1200000</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B6">
         <v>38221000.0</v>
       </c>
       <c r="C6">
         <v>91331000.0</v>
       </c>
       <c r="D6">
         <v>-14419000.0</v>
       </c>
       <c r="E6">
         <v>-107330000.0</v>
       </c>
       <c r="F6">
         <v>-93212000.0</v>
       </c>
       <c r="G6">
         <v>-93212000.0</v>
       </c>
       <c r="H6">
         <v>30725000.0</v>
       </c>
       <c r="I6">
         <v>2903000.0</v>
       </c>
@@ -36687,51 +36890,51 @@
         <v>5200000.0</v>
       </c>
       <c r="AD6"/>
       <c r="AE6">
         <v>-100000.0</v>
       </c>
       <c r="AF6">
         <v>1400000.0</v>
       </c>
       <c r="AG6">
         <v>500000.0</v>
       </c>
       <c r="AH6">
         <v>1300000.0</v>
       </c>
       <c r="AI6"/>
       <c r="AJ6">
         <v>-200000.0</v>
       </c>
       <c r="AK6">
         <v>100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B7">
         <v>3921000.0</v>
       </c>
       <c r="C7">
         <v>31341000.0</v>
       </c>
       <c r="D7">
         <v>6570000.0</v>
       </c>
       <c r="E7">
         <v>3124000.0</v>
       </c>
       <c r="F7">
         <v>-46428000.0</v>
       </c>
       <c r="G7">
         <v>-46428000.0</v>
       </c>
       <c r="H7">
         <v>-25927000.0</v>
       </c>
       <c r="I7">
         <v>54830000.0</v>
       </c>
@@ -36800,92 +37003,92 @@
       </c>
       <c r="AE7">
         <v>-2500000.0</v>
       </c>
       <c r="AF7">
         <v>-200000.0</v>
       </c>
       <c r="AG7">
         <v>-100000.0</v>
       </c>
       <c r="AH7">
         <v>-200000.0</v>
       </c>
       <c r="AI7">
         <v>100000.0</v>
       </c>
       <c r="AJ7">
         <v>100000.0</v>
       </c>
       <c r="AK7">
         <v>400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B9">
         <v>-18124000.0</v>
       </c>
       <c r="C9">
         <v>-13040000.0</v>
       </c>
       <c r="D9">
         <v>911000.0</v>
       </c>
       <c r="E9">
         <v>6532000.0</v>
       </c>
       <c r="F9">
         <v>-21637000.0</v>
       </c>
       <c r="G9">
         <v>-21637000.0</v>
       </c>
       <c r="H9">
         <v>2960000.0</v>
       </c>
       <c r="I9">
         <v>22660000.0</v>
       </c>
@@ -36926,51 +37129,51 @@
         <v>639276.0</v>
       </c>
       <c r="V9">
         <v>-1380022.0</v>
       </c>
       <c r="W9">
         <v>-2095870.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B10">
         <v>-11740000.0</v>
       </c>
       <c r="C10">
         <v>-3186000.0</v>
       </c>
       <c r="D10">
         <v>2868000.0</v>
       </c>
       <c r="E10">
         <v>-1049000.0</v>
       </c>
       <c r="F10">
         <v>-6014000.0</v>
       </c>
       <c r="G10">
         <v>-6014000.0</v>
       </c>
       <c r="H10">
         <v>-2069000.0</v>
       </c>
       <c r="I10">
         <v>-1428000.0</v>
       </c>
@@ -37009,174 +37212,174 @@
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10">
         <v>2800000.0</v>
       </c>
       <c r="AD10">
         <v>-1700000.0</v>
       </c>
       <c r="AE10">
         <v>-1100000.0</v>
       </c>
       <c r="AF10">
         <v>-200000.0</v>
       </c>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10">
         <v>700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B14">
         <v>177082000.0</v>
       </c>
       <c r="C14">
         <v>144426000.0</v>
       </c>
       <c r="D14">
         <v>164937000.0</v>
       </c>
       <c r="E14">
         <v>178935000.0</v>
       </c>
       <c r="F14">
         <v>183569000.0</v>
       </c>
       <c r="G14">
         <v>183569000.0</v>
       </c>
       <c r="H14">
         <v>163056000.0</v>
       </c>
       <c r="I14">
         <v>163696000.0</v>
       </c>
@@ -37241,51 +37444,51 @@
         <v>200000.0</v>
       </c>
       <c r="AD14">
         <v>100000.0</v>
       </c>
       <c r="AE14">
         <v>200000.0</v>
       </c>
       <c r="AF14">
         <v>100000.0</v>
       </c>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14">
         <v>100000.0</v>
       </c>
       <c r="AJ14">
         <v>200000.0</v>
       </c>
       <c r="AK14">
         <v>600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B15">
         <v>118525000.0</v>
       </c>
       <c r="C15">
         <v>105237000.0</v>
       </c>
       <c r="D15">
         <v>98567000.0</v>
       </c>
       <c r="E15">
         <v>91925000.0</v>
       </c>
       <c r="F15">
         <v>78738000.0</v>
       </c>
       <c r="G15">
         <v>76099000.0</v>
       </c>
       <c r="H15">
         <v>67477000.0</v>
       </c>
       <c r="I15">
         <v>64117999.0</v>
       </c>
@@ -37332,51 +37535,51 @@
         <v>2591489.0</v>
       </c>
       <c r="X15">
         <v>2377713.0</v>
       </c>
       <c r="Y15">
         <v>894490.0</v>
       </c>
       <c r="Z15">
         <v>885004.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B16">
         <v>233719000.0</v>
       </c>
       <c r="C16">
         <v>195498000.0</v>
       </c>
       <c r="D16">
         <v>104167000.0</v>
       </c>
       <c r="E16">
         <v>118586000.0</v>
       </c>
       <c r="F16">
         <v>225916000.0</v>
       </c>
       <c r="G16">
         <v>225916000.0</v>
       </c>
       <c r="H16">
         <v>119475000.0</v>
       </c>
       <c r="I16">
         <v>88750000.0</v>
       </c>
@@ -37445,92 +37648,92 @@
       </c>
       <c r="AE16">
         <v>3300000.0</v>
       </c>
       <c r="AF16">
         <v>3300000.0</v>
       </c>
       <c r="AG16">
         <v>1900000.0</v>
       </c>
       <c r="AH16">
         <v>1500000.0</v>
       </c>
       <c r="AI16">
         <v>200000.0</v>
       </c>
       <c r="AJ16">
         <v>200000.0</v>
       </c>
       <c r="AK16">
         <v>400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B18">
         <v>-459907000.0</v>
       </c>
       <c r="C18">
         <v>426939000.0</v>
       </c>
       <c r="D18">
         <v>413114000.0</v>
       </c>
       <c r="E18">
         <v>-504810000.0</v>
       </c>
       <c r="F18">
         <v>239004000.0</v>
       </c>
       <c r="G18">
         <v>239004000.0</v>
       </c>
       <c r="H18">
         <v>252111000.0</v>
       </c>
       <c r="I18">
         <v>317012000.0</v>
       </c>
@@ -37599,51 +37802,51 @@
       </c>
       <c r="AE18">
         <v>-3000000.0</v>
       </c>
       <c r="AF18">
         <v>-2700000.0</v>
       </c>
       <c r="AG18">
         <v>-1400000.0</v>
       </c>
       <c r="AH18">
         <v>-800000.0</v>
       </c>
       <c r="AI18">
         <v>-600000.0</v>
       </c>
       <c r="AJ18">
         <v>-1400000.0</v>
       </c>
       <c r="AK18">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B19">
         <v>158886000.0</v>
       </c>
       <c r="C19">
         <v>-77680000.0</v>
       </c>
       <c r="D19">
         <v>-2829000.0</v>
       </c>
       <c r="E19">
         <v>-922876000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>-116737000.0</v>
       </c>
       <c r="H19">
         <v>-152859000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
@@ -37652,143 +37855,143 @@
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B21">
         <v>900000000.0</v>
       </c>
       <c r="C21">
         <v>-250000000.0</v>
       </c>
       <c r="D21">
         <v>-325000000.0</v>
       </c>
       <c r="E21">
         <v>575000000.0</v>
       </c>
       <c r="F21"/>
       <c r="G21">
         <v>-305000000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B22">
         <v>471576000.0</v>
       </c>
       <c r="C22">
         <v>332023000.0</v>
       </c>
       <c r="D22">
         <v>239440000.0</v>
       </c>
       <c r="E22">
         <v>238982000.0</v>
       </c>
       <c r="F22">
         <v>302532000.0</v>
       </c>
       <c r="G22">
         <v>302532000.0</v>
       </c>
       <c r="H22">
         <v>93825000.0</v>
       </c>
       <c r="I22">
         <v>-113134000.0</v>
       </c>
@@ -37857,51 +38060,51 @@
       </c>
       <c r="AE22">
         <v>600000.0</v>
       </c>
       <c r="AF22">
         <v>-2000000.0</v>
       </c>
       <c r="AG22">
         <v>-1500000.0</v>
       </c>
       <c r="AH22">
         <v>-600000.0</v>
       </c>
       <c r="AI22">
         <v>-600000.0</v>
       </c>
       <c r="AJ22">
         <v>-8900000.0</v>
       </c>
       <c r="AK22">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B23">
         <v>-10910000.0</v>
       </c>
       <c r="C23">
         <v>-635000.0</v>
       </c>
       <c r="D23">
         <v>-2432000.0</v>
       </c>
       <c r="E23">
         <v>-1062000.0</v>
       </c>
       <c r="F23">
         <v>1577000.0</v>
       </c>
       <c r="G23">
         <v>-1062000.0</v>
       </c>
       <c r="H23">
         <v>-1914000.0</v>
       </c>
       <c r="I23">
         <v>2829000.0</v>
       </c>
@@ -37970,51 +38173,51 @@
       </c>
       <c r="AE23">
         <v>-1300000.0</v>
       </c>
       <c r="AF23">
         <v>-400000.0</v>
       </c>
       <c r="AG23">
         <v>-5000000.0</v>
       </c>
       <c r="AH23">
         <v>100000.0</v>
       </c>
       <c r="AI23">
         <v>600000.0</v>
       </c>
       <c r="AJ23">
         <v>800000.0</v>
       </c>
       <c r="AK23">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B24">
         <v>7980000.0</v>
       </c>
       <c r="C24">
         <v>24884000.0</v>
       </c>
       <c r="D24">
         <v>-151000.0</v>
       </c>
       <c r="E24">
         <v>-721000.0</v>
       </c>
       <c r="F24">
         <v>-18541000.0</v>
       </c>
       <c r="G24">
         <v>-18541000.0</v>
       </c>
       <c r="H24">
         <v>-967000.0</v>
       </c>
       <c r="I24">
         <v>-909000.0</v>
       </c>
@@ -38063,51 +38266,51 @@
       </c>
       <c r="AA24">
         <v>-417270.0</v>
       </c>
       <c r="AB24">
         <v>-100000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24">
         <v>-100000.0</v>
       </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24">
         <v>200000.0</v>
       </c>
       <c r="AK24">
         <v>500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B25">
         <v>44388000.0</v>
       </c>
       <c r="C25">
         <v>13359000.0</v>
       </c>
       <c r="D25">
         <v>11314000.0</v>
       </c>
       <c r="E25">
         <v>16140000.0</v>
       </c>
       <c r="F25">
         <v>-39033000.0</v>
       </c>
       <c r="G25">
         <v>-32978000.0</v>
       </c>
       <c r="H25">
         <v>23957000.0</v>
       </c>
       <c r="I25">
         <v>256275000.0</v>
       </c>
@@ -38170,51 +38373,51 @@
       </c>
       <c r="AC25">
         <v>-100000.0</v>
       </c>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25">
         <v>-200000.0</v>
       </c>
       <c r="AG25">
         <v>1000000.0</v>
       </c>
       <c r="AH25"/>
       <c r="AI25">
         <v>-200000.0</v>
       </c>
       <c r="AJ25">
         <v>7400000.0</v>
       </c>
       <c r="AK25">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B26">
         <v>-5032000.0</v>
       </c>
       <c r="C26">
         <v>-4620000.0</v>
       </c>
       <c r="D26">
         <v>-1383000.0</v>
       </c>
       <c r="E26">
         <v>-1447000.0</v>
       </c>
       <c r="F26">
         <v>-1465000.0</v>
       </c>
       <c r="G26">
         <v>-4180000.0</v>
       </c>
       <c r="H26">
         <v>-1595000.0</v>
       </c>
       <c r="I26">
         <v>-4042000.0</v>
       </c>
@@ -38245,51 +38448,51 @@
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
         <v>-53242.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26">
         <v>-400000.0</v>
       </c>
       <c r="AC26">
         <v>-700000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B27">
         <v>11805000.0</v>
       </c>
       <c r="C27">
         <v>11892000.0</v>
       </c>
       <c r="D27">
         <v>9696000.0</v>
       </c>
       <c r="E27">
         <v>8411000.0</v>
       </c>
       <c r="F27">
         <v>6055000.0</v>
       </c>
       <c r="G27">
         <v>9116000.0</v>
       </c>
       <c r="H27">
         <v>6617000.0</v>
       </c>
       <c r="I27">
         <v>8279000.0</v>
       </c>
@@ -38324,51 +38527,51 @@
         <v>2147000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>100000.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B28">
         <v>751934000.0</v>
       </c>
       <c r="C28">
         <v>-360492000.0</v>
       </c>
       <c r="D28">
         <v>-427382000.0</v>
       </c>
       <c r="E28">
         <v>480566000.0</v>
       </c>
       <c r="F28">
         <v>-383626000.0</v>
       </c>
       <c r="G28">
         <v>-383626000.0</v>
       </c>
       <c r="H28">
         <v>-220986000.0</v>
       </c>
       <c r="I28">
         <v>-315331000.0</v>
       </c>
@@ -38433,51 +38636,51 @@
         <v>5900000.0</v>
       </c>
       <c r="AD28">
         <v>200000.0</v>
       </c>
       <c r="AE28">
         <v>2900000.0</v>
       </c>
       <c r="AF28">
         <v>4100000.0</v>
       </c>
       <c r="AG28">
         <v>6900000.0</v>
       </c>
       <c r="AH28">
         <v>2000000.0</v>
       </c>
       <c r="AI28"/>
       <c r="AJ28">
         <v>200000.0</v>
       </c>
       <c r="AK28"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B29">
         <v>704846000.0</v>
       </c>
       <c r="C29">
         <v>529503000.0</v>
       </c>
       <c r="D29">
         <v>415792000.0</v>
       </c>
       <c r="E29">
         <v>417345000.0</v>
       </c>
       <c r="F29">
         <v>407151000.0</v>
       </c>
       <c r="G29">
         <v>407151000.0</v>
       </c>
       <c r="H29">
         <v>253166000.0</v>
       </c>
       <c r="I29">
         <v>328824000.0</v>
       </c>
@@ -38546,51 +38749,51 @@
       </c>
       <c r="AE29">
         <v>-1700000.0</v>
       </c>
       <c r="AF29">
         <v>-2300000.0</v>
       </c>
       <c r="AG29">
         <v>-1400000.0</v>
       </c>
       <c r="AH29">
         <v>-800000.0</v>
       </c>
       <c r="AI29">
         <v>-600000.0</v>
       </c>
       <c r="AJ29">
         <v>-1200000.0</v>
       </c>
       <c r="AK29">
         <v>800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B30">
         <v>-1418559000.0</v>
       </c>
       <c r="C30">
         <v>-77680000.0</v>
       </c>
       <c r="D30">
         <v>-2829000.0</v>
       </c>
       <c r="E30">
         <v>-922876000.0</v>
       </c>
       <c r="F30">
         <v>-116737000.0</v>
       </c>
       <c r="G30">
         <v>-116737000.0</v>
       </c>
       <c r="H30">
         <v>-1455000.0</v>
       </c>
       <c r="I30">
         <v>-10590000.0</v>
       </c>
@@ -38678,1379 +38881,1388 @@
       <c r="AK30">
         <v>-700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EQ30"/>
+  <dimension ref="A1:ER30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:147">
+    <row r="1" spans="1:148">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>102</v>
       </c>
       <c r="C1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E1" t="s">
         <v>104</v>
       </c>
       <c r="F1" t="s">
         <v>105</v>
       </c>
       <c r="G1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I1" t="s">
         <v>107</v>
       </c>
       <c r="J1" t="s">
         <v>108</v>
       </c>
       <c r="K1" t="s">
+        <v>109</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="M1" t="s">
         <v>110</v>
       </c>
       <c r="N1" t="s">
         <v>111</v>
       </c>
       <c r="O1" t="s">
+        <v>112</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Q1" t="s">
         <v>113</v>
       </c>
       <c r="R1" t="s">
         <v>114</v>
       </c>
       <c r="S1" t="s">
+        <v>115</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="U1" t="s">
         <v>116</v>
       </c>
       <c r="V1" t="s">
         <v>117</v>
       </c>
       <c r="W1" t="s">
+        <v>118</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="Y1" t="s">
         <v>119</v>
       </c>
       <c r="Z1" t="s">
         <v>120</v>
       </c>
       <c r="AA1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AC1" t="s">
         <v>122</v>
       </c>
       <c r="AD1" t="s">
         <v>123</v>
       </c>
       <c r="AE1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AG1" t="s">
         <v>125</v>
       </c>
       <c r="AH1" t="s">
         <v>126</v>
       </c>
       <c r="AI1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AK1" t="s">
         <v>128</v>
       </c>
       <c r="AL1" t="s">
         <v>129</v>
       </c>
       <c r="AM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AO1" t="s">
         <v>131</v>
       </c>
       <c r="AP1" t="s">
         <v>132</v>
       </c>
       <c r="AQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AS1" t="s">
         <v>134</v>
       </c>
       <c r="AT1" t="s">
         <v>135</v>
       </c>
       <c r="AU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="AW1" t="s">
         <v>137</v>
       </c>
       <c r="AX1" t="s">
         <v>138</v>
       </c>
       <c r="AY1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BA1" t="s">
         <v>140</v>
       </c>
       <c r="BB1" t="s">
         <v>141</v>
       </c>
       <c r="BC1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BE1" t="s">
         <v>143</v>
       </c>
       <c r="BF1" t="s">
         <v>144</v>
       </c>
       <c r="BG1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BI1" t="s">
         <v>146</v>
       </c>
       <c r="BJ1" t="s">
         <v>147</v>
       </c>
       <c r="BK1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BM1" t="s">
         <v>149</v>
       </c>
       <c r="BN1" t="s">
         <v>150</v>
       </c>
       <c r="BO1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BQ1" t="s">
         <v>152</v>
       </c>
       <c r="BR1" t="s">
         <v>153</v>
       </c>
       <c r="BS1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BU1" t="s">
         <v>155</v>
       </c>
       <c r="BV1" t="s">
         <v>156</v>
       </c>
       <c r="BW1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BY1" t="s">
         <v>158</v>
       </c>
       <c r="BZ1" t="s">
         <v>159</v>
       </c>
       <c r="CA1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CC1" t="s">
         <v>161</v>
       </c>
       <c r="CD1" t="s">
         <v>162</v>
       </c>
       <c r="CE1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CG1" t="s">
         <v>164</v>
       </c>
       <c r="CH1" t="s">
         <v>165</v>
       </c>
       <c r="CI1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CK1" t="s">
         <v>167</v>
       </c>
       <c r="CL1" t="s">
         <v>168</v>
       </c>
       <c r="CM1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CO1" t="s">
         <v>170</v>
       </c>
       <c r="CP1" t="s">
         <v>171</v>
       </c>
       <c r="CQ1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CS1" t="s">
         <v>173</v>
       </c>
       <c r="CT1" t="s">
         <v>174</v>
       </c>
       <c r="CU1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CW1" t="s">
         <v>176</v>
       </c>
       <c r="CX1" t="s">
         <v>177</v>
       </c>
       <c r="CY1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DA1" t="s">
         <v>179</v>
       </c>
       <c r="DB1" t="s">
         <v>180</v>
       </c>
       <c r="DC1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DE1" t="s">
         <v>182</v>
       </c>
       <c r="DF1" t="s">
         <v>183</v>
       </c>
       <c r="DG1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DI1" t="s">
         <v>185</v>
       </c>
       <c r="DJ1" t="s">
         <v>186</v>
       </c>
       <c r="DK1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DM1" t="s">
         <v>188</v>
       </c>
       <c r="DN1" t="s">
         <v>189</v>
       </c>
       <c r="DO1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DQ1" t="s">
         <v>191</v>
       </c>
       <c r="DR1" t="s">
         <v>192</v>
       </c>
       <c r="DS1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DU1" t="s">
         <v>194</v>
       </c>
       <c r="DV1" t="s">
         <v>195</v>
       </c>
       <c r="DW1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DY1" t="s">
         <v>197</v>
       </c>
       <c r="DZ1" t="s">
         <v>198</v>
       </c>
       <c r="EA1" t="s">
         <v>199</v>
       </c>
       <c r="EB1" t="s">
         <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EE1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EF1" t="s">
         <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EI1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EJ1" t="s">
         <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EM1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EN1" t="s">
         <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
+        <v>211</v>
+      </c>
+      <c r="EQ1" t="s">
         <v>36</v>
       </c>
-      <c r="EQ1" t="s">
-        <v>211</v>
+      <c r="ER1" t="s">
+        <v>212</v>
       </c>
     </row>
-    <row r="2" spans="1:147">
+    <row r="2" spans="1:148">
       <c r="A2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B2">
+        <v>234142000.0</v>
+      </c>
+      <c r="C2">
         <v>233719000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>172849000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>248180000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>240760000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>195498000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>127882000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>74232000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>137950000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>104167000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>102901000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>106157000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>126816000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>118586000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>122238000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>280617000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>183707000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>225916000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>370260000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>225916000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>370260000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>381859000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>413116000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>319128000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>93715000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>80504000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>121970000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>119475000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>215996000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>156536000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>117078000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>88750000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>109376000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>98132000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>88395000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>85847000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>88090000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>83988000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>133042000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>116633000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>122863000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>117600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>104310000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>742849000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>715228000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>675128000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>691411000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>659536000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>646112000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>659289000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>637899000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>664035000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>673103000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>680731000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>302037000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>375456000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>183338000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>95802000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>123401000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>114155000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>125771000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>71409000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>321503000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>324846000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>53650000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>316837000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>307497000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>294566000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>50538000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>55040000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>209813000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>192035000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>183823000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>195652000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>90812000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>82841000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>19167669.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>70936374.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>73220304.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>78449383.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>79910270.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>79873075.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>109484240.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>48840371.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>46880989.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>43366461.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>48666658.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>44800901.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>41667029.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>38757146.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>35395228.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>33485543.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>29104679.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>28316861.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>27000855.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11104140.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8641060.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6926359.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4918975.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>4578278.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5781735.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>5453523.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4522070.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>4647160.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3419663.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>7600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>8500000.0</v>
       </c>
-      <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>4400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>2200000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>3300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2200000.0</v>
       </c>
-      <c r="DN2"/>
-      <c r="DO2">
+      <c r="DO2"/>
+      <c r="DP2">
         <v>2300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>3300000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1000000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>3700000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>3400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1500000.0</v>
       </c>
-      <c r="DV2"/>
-      <c r="DW2">
+      <c r="DW2"/>
+      <c r="DX2">
         <v>5500000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>1900000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>2800000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>1300000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>1400000.0</v>
       </c>
-      <c r="EB2"/>
       <c r="EC2"/>
-      <c r="ED2">
+      <c r="ED2"/>
+      <c r="EE2">
         <v>1300000.0</v>
       </c>
-      <c r="EE2">
+      <c r="EF2">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EG2">
         <v>100000.0</v>
       </c>
       <c r="EH2">
         <v>100000.0</v>
       </c>
       <c r="EI2">
+        <v>100000.0</v>
+      </c>
+      <c r="EJ2">
         <v>200000.0</v>
       </c>
-      <c r="EJ2"/>
-      <c r="EK2">
+      <c r="EK2"/>
+      <c r="EL2">
         <v>200000.0</v>
       </c>
-      <c r="EL2"/>
-      <c r="EM2">
+      <c r="EM2"/>
+      <c r="EN2">
         <v>400000.0</v>
       </c>
-      <c r="EN2"/>
-      <c r="EO2">
+      <c r="EO2"/>
+      <c r="EP2">
         <v>1400000.0</v>
       </c>
-      <c r="EP2">
+      <c r="EQ2">
         <v>100000.0</v>
       </c>
-      <c r="EQ2">
+      <c r="ER2">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:147">
+    <row r="3" spans="1:148">
       <c r="A3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B3">
+        <v>50031000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>270000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>993504000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>112733000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>58246000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>46881000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3427000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>51152000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1104000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2678000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2670000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>206326000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>677988000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>41000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>37800000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>85659000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>265000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>85659000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>33656000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>37528000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11304000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>48130000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>35438000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>68055000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4362000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>52000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>10800000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1012000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000</v>
       </c>
       <c r="AJ3">
         <v>5000</v>
       </c>
       <c r="AK3">
+        <v>5000</v>
+      </c>
+      <c r="AL3">
         <v>0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10903000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>102735000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>90083000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>19853000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1272000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>24103000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1300881000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>88000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21607000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>32525000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6209000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>327000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>31603000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>61000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>48028000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>37181000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>62049000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>94997000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>120035000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>83021000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>45480000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>148182000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>509000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>254500000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>25000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>15054000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>217942000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>186095000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>186105000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3270000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>13628000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1900000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>411000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1089094</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>119959277</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>11624880</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>11669602</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4921452</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>39043587</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>5066</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7503604</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>7526121</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>53548</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>50889</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>177320</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>34072</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>17353</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>42275</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>17063</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3007</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1730</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2267</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>10339</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>10567</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>5083</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>8956</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2136512</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>6092</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>15449</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>37401</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>52245</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>188384</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>8100000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000</v>
       </c>
       <c r="DH3">
         <v>100000</v>
       </c>
       <c r="DI3">
+        <v>100000</v>
+      </c>
+      <c r="DJ3">
         <v>0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2600000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>200000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>100000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>500000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>200000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1000000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>600000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>200000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>600000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>500000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>1900000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DX3">
         <v>0</v>
       </c>
       <c r="DY3">
         <v>0</v>
       </c>
       <c r="DZ3">
         <v>0</v>
       </c>
       <c r="EA3">
         <v>0</v>
       </c>
       <c r="EB3">
         <v>0</v>
       </c>
       <c r="EC3">
         <v>0</v>
       </c>
       <c r="ED3">
         <v>0</v>
       </c>
       <c r="EE3">
         <v>0</v>
       </c>
       <c r="EF3">
         <v>0</v>
       </c>
       <c r="EG3">
         <v>0</v>
       </c>
       <c r="EH3">
         <v>0</v>
       </c>
       <c r="EI3">
         <v>0</v>
       </c>
       <c r="EJ3">
+        <v>0</v>
+      </c>
+      <c r="EK3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="EL3">
         <v>0</v>
       </c>
       <c r="EM3">
         <v>0</v>
       </c>
       <c r="EN3">
+        <v>0</v>
+      </c>
+      <c r="EO3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000</v>
       </c>
       <c r="EP3">
         <v>300000</v>
       </c>
       <c r="EQ3">
+        <v>300000</v>
+      </c>
+      <c r="ER3">
         <v>500000</v>
       </c>
     </row>
-    <row r="4" spans="1:147">
+    <row r="4" spans="1:148">
       <c r="A4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -40154,54 +40366,55 @@
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
+      <c r="ER4"/>
     </row>
-    <row r="5" spans="1:147">
+    <row r="5" spans="1:148">
       <c r="A5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -40305,920 +40518,927 @@
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
+      <c r="ER5"/>
     </row>
-    <row r="6" spans="1:147">
+    <row r="6" spans="1:148">
       <c r="A6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B6">
+        <v>-51674000.0</v>
+      </c>
+      <c r="C6">
         <v>423000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>60870000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-75331000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7420000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>45262000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>67616000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>53650000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-63718000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>33783000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1266000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3256000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-20659000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8230000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3652000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-158379000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>96910000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-42209000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-144344000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-65708000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-144344000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11599000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-31257000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>93988000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>225413000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>13211000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-41466000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2495000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-96521000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>59460000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>39458000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>28328000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-20626000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11244000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9737000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2548000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>85847000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>88090000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>83988000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>16409000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-6230000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5263000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>13290000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-638539000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>27621000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>40100000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-16283000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>31875000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>13424000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-13177000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>21390000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-26136000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-9068000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-7628000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>378694000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-73419000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>192118000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>87536000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-27599000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>9246000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-11616000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>54362000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-250094000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-3343000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>271196000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-263187000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>9340000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12931000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>244028000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-4502000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-154773000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>17778000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>8212000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-11829000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>104840000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>7971000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>63674192.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-51768705.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-2283930.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-5229079.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1460887.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>37195.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-29611165.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>60643869.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1959382.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3514528.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-5300197.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3865757.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3133872.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2909883.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3361918.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1909685.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>4380864.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>787818.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1316006.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>15896715.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2463080.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1714701.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2007384.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>340697.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-1203457.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>328212.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>931453.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-125090.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1227497.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>219663.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-3500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-600000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-1200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>5700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-3900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="DM6">
         <v>-1100000.0</v>
       </c>
       <c r="DN6">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DO6">
         <v>2200000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-1000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-500000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>1000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-900000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-500000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>1500000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-1300000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>3600000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>2800000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>-100000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>600000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>-300000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>-100000.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>1100000.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EH6">
         <v>100000.0</v>
       </c>
       <c r="EI6">
+        <v>100000.0</v>
+      </c>
+      <c r="EJ6">
         <v>-100000.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>200000.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>-200000.0</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>200000.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>-400000.0</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>-700000.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>-500000.0</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>1400000.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:147">
+    <row r="7" spans="1:148">
       <c r="A7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B7">
+        <v>3255000.0</v>
+      </c>
+      <c r="C7">
         <v>-36311000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-100846000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7994000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11566000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4835000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6482000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-981000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-9995000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>48799000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4022999.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4017000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>11463000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4887000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9384000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1040999.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>28810000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-15261000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-18425000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7032000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-18425000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2339000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-12228000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-13436000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-3297000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2569000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-867000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-6965000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-7114000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>10824000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-13613000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-16024000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>5782000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>34882000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>13899000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>267000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5201000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>13656000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>4107999.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-18261000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-22254000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-146000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>16751000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1334000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-7781000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>26679000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1518000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>9707000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-22291000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>6182000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>4161000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-3318000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>13425000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>26988000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-37503000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1576000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-664000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-162000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-15133000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>3363000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>7429000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>3690000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-8611000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2976000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-6065000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-7435000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-11386000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-2543000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-6413000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-16267000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>3103000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>11201000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-5645000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-610000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-5257000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>5790000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-3719180.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-510617.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-2588488.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1620347.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1051175.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>4893151.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-4544293.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>3147728.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-2274679.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>70477.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-178261.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>1059479.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-421202.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-949923.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-509474.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-350898.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>1276855.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-2042886.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>380283.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>526995.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-176239.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-469597.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-21625.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-831684.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>184025.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-142961.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>388853.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-164580.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>416469.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>423446.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-900000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-1000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-300000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>100000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-100000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>7700000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-1600000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-1300000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-1100000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-1800000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>1900000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-300000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-2000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-1300000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-700000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-200000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-300000.0</v>
       </c>
-      <c r="DU7"/>
-      <c r="DV7">
+      <c r="DV7"/>
+      <c r="DW7">
         <v>-500000.0</v>
       </c>
-      <c r="DW7"/>
       <c r="DX7"/>
-      <c r="DY7">
+      <c r="DY7"/>
+      <c r="DZ7">
         <v>-100000.0</v>
       </c>
-      <c r="DZ7"/>
       <c r="EA7"/>
-      <c r="EB7">
+      <c r="EB7"/>
+      <c r="EC7">
         <v>-300000.0</v>
       </c>
-      <c r="EC7">
+      <c r="ED7">
         <v>100000.0</v>
       </c>
-      <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
-      <c r="EI7">
-[...1 lines deleted...]
-      </c>
+      <c r="EI7"/>
       <c r="EJ7">
         <v>100000.0</v>
       </c>
       <c r="EK7">
+        <v>100000.0</v>
+      </c>
+      <c r="EL7">
         <v>300000.0</v>
       </c>
-      <c r="EL7">
+      <c r="EM7">
         <v>-100000.0</v>
       </c>
-      <c r="EM7">
+      <c r="EN7">
         <v>-300000.0</v>
       </c>
-      <c r="EN7">
+      <c r="EO7">
         <v>100000.0</v>
       </c>
-      <c r="EO7">
+      <c r="EP7">
         <v>200000.0</v>
       </c>
-      <c r="EP7">
+      <c r="EQ7">
         <v>600000.0</v>
       </c>
-      <c r="EQ7">
+      <c r="ER7">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:147">
+    <row r="8" spans="1:148">
       <c r="A8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -41322,231 +41542,234 @@
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
+      <c r="ER8"/>
     </row>
-    <row r="9" spans="1:147">
+    <row r="9" spans="1:148">
       <c r="A9" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B9">
+        <v>29959000.0</v>
+      </c>
+      <c r="C9">
         <v>-29959000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7782000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-11938000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-19468000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4293000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14332000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4109000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9694000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2585000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2916000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2599000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3813000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8939000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1048000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13336000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1087000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>8336000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-5279000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8336000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-6842000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-15383000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-7748000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13558000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5565000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-7785000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6897000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12908000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2108000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-6965000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-5091000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2549000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>27707000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1549000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-6047000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-8599000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6331000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4771000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-22442000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-8936000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-6318000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1626000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>13142000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1805000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-5168000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5913000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>3427000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-4444000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>845000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5137000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2193000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>8635000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>11735000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-6019000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-10789000.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9">
         <v>2435000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-9743000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-5950000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -41589,353 +41812,357 @@
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
+      <c r="ER9"/>
     </row>
-    <row r="10" spans="1:147">
+    <row r="10" spans="1:148">
       <c r="A10" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B10">
+        <v>4981000.0</v>
+      </c>
+      <c r="C10">
         <v>-4981000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3704000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7673000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1220000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1583000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1354000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-716000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>513000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1629000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>63000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>807000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>942000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1056000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1034000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-519000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4682000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3118000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3194000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5463000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3194000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-591000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3259000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5488000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>276000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3389000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4564000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>608000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1032999.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4458000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2057000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-701000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3388000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5340000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>435000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>89000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1259000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3554000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2436000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3125000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4088000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2887000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-4021000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1981000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12308000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-874000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-8363000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7367000.0</v>
       </c>
-      <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>-2274000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4224000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5874000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>-22288000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2003000.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>-43000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-6627000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-519000.0</v>
       </c>
-      <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>-14076.0</v>
       </c>
-      <c r="DC10"/>
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>100000.0</v>
       </c>
-      <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
-      <c r="DH10">
+      <c r="DH10"/>
+      <c r="DI10">
         <v>-100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>7700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-1100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-1300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-2500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-900000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-1600000.0</v>
       </c>
-      <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10">
         <v>-500000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-100000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>-500000.0</v>
       </c>
-      <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
-      <c r="EL10">
-[...1 lines deleted...]
-      </c>
+      <c r="EL10"/>
       <c r="EM10">
         <v>-100000.0</v>
       </c>
-      <c r="EN10"/>
-      <c r="EO10">
+      <c r="EN10">
+        <v>-100000.0</v>
+      </c>
+      <c r="EO10"/>
+      <c r="EP10">
         <v>200000.0</v>
       </c>
-      <c r="EP10">
+      <c r="EQ10">
         <v>1000000.0</v>
       </c>
-      <c r="EQ10">
+      <c r="ER10">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:147">
+    <row r="11" spans="1:148">
       <c r="A11" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -42039,54 +42266,55 @@
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
+      <c r="ER11"/>
     </row>
-    <row r="12" spans="1:147">
+    <row r="12" spans="1:148">
       <c r="A12" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -42190,54 +42418,55 @@
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
+      <c r="ER12"/>
     </row>
-    <row r="13" spans="1:147">
+    <row r="13" spans="1:148">
       <c r="A13" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -42341,1197 +42570,1207 @@
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
+      <c r="ER13"/>
     </row>
-    <row r="14" spans="1:147">
+    <row r="14" spans="1:148">
       <c r="A14" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B14">
+        <v>96200000.0</v>
+      </c>
+      <c r="C14">
         <v>90875000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>80031000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32903000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>31153000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>32994999.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>33737000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36177000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>35747000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38765000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>40090000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>40106000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>38412000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>46328000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>49196000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>37761000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43989000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>47988000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>48028000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41296000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>48028000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>41296000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>47945000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>46300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>45396000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>51228000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>40096000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>38714000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>42331000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>39368000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>38807000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>42551000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>42317000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>39679000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42008000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>39692000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>39851000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>40164000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>39519000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>40102000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>35391000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>38163000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>40505000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>27297000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>26060000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>27779000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>46471000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24284000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>28888000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>21234000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>22435000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22428000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16324000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>33696000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>20679000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>20639000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>12636000.0</v>
       </c>
-      <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
-      <c r="BP14">
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>11027000.0</v>
       </c>
-      <c r="BQ14"/>
       <c r="BR14"/>
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14">
         <v>8537000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4423000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6431000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>5925179.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3606000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2402000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2518268.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2572721.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2105476.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1072215.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1326124.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1006467.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1030444.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>898025.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>782523.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>695152.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>867121.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>860188.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>850734.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>762288.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>786040.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>914891.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>929856.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>776037.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>515108.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>633838.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>598300.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>569044.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>524950.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>596810.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>403674.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>330456.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>308000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>228491.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>270134.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>322974.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE14">
         <v>200000.0</v>
       </c>
-      <c r="DF14"/>
-      <c r="DG14">
+      <c r="DF14">
+        <v>200000.0</v>
+      </c>
+      <c r="DG14"/>
+      <c r="DH14">
         <v>100000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>100000.0</v>
       </c>
-      <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
-      <c r="DQ14">
+      <c r="DQ14"/>
+      <c r="DR14">
         <v>100000.0</v>
       </c>
-      <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
-      <c r="EJ14">
+      <c r="EJ14"/>
+      <c r="EK14">
         <v>100000.0</v>
       </c>
-      <c r="EK14"/>
       <c r="EL14"/>
-      <c r="EM14">
-[...1 lines deleted...]
-      </c>
+      <c r="EM14"/>
       <c r="EN14">
         <v>100000.0</v>
       </c>
-      <c r="EO14"/>
-      <c r="EP14">
+      <c r="EO14">
+        <v>100000.0</v>
+      </c>
+      <c r="EP14"/>
+      <c r="EQ14">
         <v>200000.0</v>
       </c>
-      <c r="EQ14">
+      <c r="ER14">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:147">
+    <row r="15" spans="1:148">
       <c r="A15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B15">
+        <v>40330000.0</v>
+      </c>
+      <c r="C15">
         <v>40186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29640000.0</v>
       </c>
       <c r="D15">
         <v>29640000.0</v>
       </c>
       <c r="E15">
+        <v>29640000.0</v>
+      </c>
+      <c r="F15">
         <v>29634000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>29611000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>26320000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26314000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>26311000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26292000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24649000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>24647000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>24642000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>24629000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>22987000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>22985000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22975000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19682000.0</v>
       </c>
       <c r="T15">
         <v>19682000.0</v>
       </c>
       <c r="U15">
         <v>19682000.0</v>
       </c>
       <c r="V15">
         <v>19682000.0</v>
       </c>
       <c r="W15">
+        <v>19682000.0</v>
+      </c>
+      <c r="X15">
         <v>18370000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18365000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>18360000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>18356000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>17382000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17373000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>17363000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>17360000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16378000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>16376000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16363000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>16364000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>15709000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>15682000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>15681000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>15680000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>15023000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15012000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>15011000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>15010000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>14358000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>14341000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>14342000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>14343000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>13691000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>13678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13674000.0</v>
       </c>
       <c r="AX15">
         <v>13674000.0</v>
       </c>
       <c r="AY15">
+        <v>13674000.0</v>
+      </c>
+      <c r="AZ15">
         <v>13022000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>13010000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>13009000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>13010000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>8966000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>8949000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>8950000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>8345000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6114000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>6095000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6088000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6089000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4980000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4973000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4627000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>576000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6371000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3259000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3646000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>5396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384000.0</v>
       </c>
       <c r="BT15">
         <v>2384000.0</v>
       </c>
       <c r="BU15">
         <v>2384000.0</v>
       </c>
       <c r="BV15">
+        <v>2384000.0</v>
+      </c>
+      <c r="BW15">
         <v>4916000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1885000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1870000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1579455.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1541430.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1299695.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1300623.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1297620.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1296344.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1162913.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1050628.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1050478.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1042661.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>779377.0</v>
       </c>
       <c r="CJ15">
         <v>779377.0</v>
       </c>
       <c r="CK15">
         <v>779377.0</v>
       </c>
       <c r="CL15">
         <v>779377.0</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15">
+      <c r="CM15">
+        <v>779377.0</v>
+      </c>
+      <c r="CN15"/>
+      <c r="CO15">
         <v>1032735.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1023692.0</v>
       </c>
-      <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CR15"/>
+      <c r="CS15">
         <v>1354022.0</v>
       </c>
-      <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>894490.0</v>
       </c>
-      <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
-      <c r="CZ15">
+      <c r="CZ15"/>
+      <c r="DA15">
         <v>885004.0</v>
       </c>
-      <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
+      <c r="ER15"/>
     </row>
-    <row r="16" spans="1:147">
+    <row r="16" spans="1:148">
       <c r="A16" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B16">
+        <v>182468000.0</v>
+      </c>
+      <c r="C16">
         <v>234142000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>233719000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>172849000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>248180000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>240760000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>195498000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>127882000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>74232000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>137950000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>104167000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>102901000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>106157000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>126816000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>118586000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>122238000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>280617000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>183707000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>225916000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>160208000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>225916000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>370260000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>381859000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>413116000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>319128000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>93715000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>80504000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>121970000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>119475000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>215996000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>156536000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>117078000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>88750000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>109376000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>98132000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>88395000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>85847000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>88090000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>83988000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>133042000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>116633000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>122863000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>117600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>104310000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>742849000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>715228000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>675128000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>691411000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>659536000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>646112000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>659289000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>637899000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>664035000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>673103000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>680731000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>302037000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>375456000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>183338000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>95802000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>123401000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>114155000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>125771000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>71409000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>321503000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>324846000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>53650000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>316837000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>307497000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>294566000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>50538000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>55040000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>209813000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>192035000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>183823000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>195652000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>90812000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>82841861.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>19167669.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>70936374.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>73220304.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>78449383.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>79910270.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>79873075.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>109484240.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>48840371.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>46880989.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>43366461.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>48666658.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>44800901.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>41667029.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>38757146.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>35395228.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>33485543.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>29104679.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>28316861.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>27000855.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>11104140.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>8641060.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>6926359.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4918975.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4578278.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>5781735.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>5453523.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4522070.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4647160.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3419663.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>3200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>1200000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>4700000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>5100000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>6400000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>7600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>5700000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-3900000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>4400000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>2200000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>-1100000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>2200000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-100000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>2300000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>-500000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>1000000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>-900000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>3700000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>-500000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>1500000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>-1300000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>5500000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>2800000.0</v>
       </c>
-      <c r="EA16">
+      <c r="EB16">
         <v>1300000.0</v>
       </c>
-      <c r="EB16">
+      <c r="EC16">
         <v>600000.0</v>
       </c>
-      <c r="EC16">
+      <c r="ED16">
         <v>-300000.0</v>
       </c>
-      <c r="ED16">
+      <c r="EE16">
         <v>-100000.0</v>
       </c>
-      <c r="EE16">
+      <c r="EF16">
         <v>1300000.0</v>
       </c>
-      <c r="EF16">
+      <c r="EG16">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EH16">
         <v>100000.0</v>
       </c>
       <c r="EI16">
         <v>100000.0</v>
       </c>
       <c r="EJ16">
+        <v>100000.0</v>
+      </c>
+      <c r="EK16">
         <v>200000.0</v>
       </c>
-      <c r="EK16">
+      <c r="EL16">
         <v>-200000.0</v>
       </c>
-      <c r="EL16">
+      <c r="EM16">
         <v>200000.0</v>
       </c>
-      <c r="EM16"/>
-      <c r="EN16">
+      <c r="EN16"/>
+      <c r="EO16">
         <v>-700000.0</v>
       </c>
-      <c r="EO16">
+      <c r="EP16">
         <v>-500000.0</v>
       </c>
-      <c r="EP16">
+      <c r="EQ16">
         <v>1400000.0</v>
       </c>
-      <c r="EQ16">
+      <c r="ER16">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:147">
+    <row r="17" spans="1:148">
       <c r="A17" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43635,531 +43874,537 @@
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
+      <c r="ER17"/>
     </row>
-    <row r="18" spans="1:147">
+    <row r="18" spans="1:148">
       <c r="A18" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B18">
+        <v>285122000.0</v>
+      </c>
+      <c r="C18">
         <v>293562000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>241435000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-819534000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>40069000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>78123000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>94172000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>133223999.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>62363000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>137180000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>101088000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>98114000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>105257000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>108655000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-105300000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-582998000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>120155000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>63333000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>35194000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-135115000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>35194000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>58578000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>62384000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>82848000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>43427000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>64260999.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10202000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>66876999.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>72257000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>76441000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>58779000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>44634000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>66215000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>103563000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>75630000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>71604000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>65959000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>65196000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-33072000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-34951000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>29359000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>64779000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>28002000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-1298390000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>43817000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>44313000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2709000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>46249000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>31789000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>13277000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>34658000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-12541000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2936000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>6039000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-84114000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-66493000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-43759000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>1986000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-118920000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>46174000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>44097000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>40997000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-227380000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>9234000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>5974000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-218482000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>11693000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>16190000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>8642000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-186895000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-185486000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>21581000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>7143000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-2033000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1950000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>12849000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>4491481.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-114289418.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>16899549.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-3847410.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-810932.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-31818855.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>205007.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>6977303.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>10434561.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-3695470.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>3309113.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>4645134.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>3913249.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>3650618.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>3235102.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2331059.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>3561737.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>2398707.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>2614274.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>3085304.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>2399262.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>1676646.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>1980330.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>1203862.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-1345055.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>578212.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>989715.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>746144.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>1660518.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>1526799.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>1000000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-8300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-1300000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-1400000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-1000000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>5800000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-3900000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1900000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-700000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-1100000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>2100000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-200000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-1000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-500000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DT18">
         <v>-900000.0</v>
       </c>
       <c r="DU18">
+        <v>-900000.0</v>
+      </c>
+      <c r="DV18">
         <v>-500000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>1200000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>-900000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DZ18">
         <v>-400000.0</v>
       </c>
       <c r="EA18">
+        <v>-400000.0</v>
+      </c>
+      <c r="EB18">
         <v>-100000.0</v>
       </c>
-      <c r="EB18">
+      <c r="EC18">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="ED18">
         <v>-300000.0</v>
       </c>
-      <c r="EE18"/>
-      <c r="EF18">
+      <c r="EE18">
         <v>-300000.0</v>
       </c>
+      <c r="EF18"/>
       <c r="EG18">
-        <v>-100000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="EH18">
         <v>-100000.0</v>
       </c>
       <c r="EI18">
         <v>-100000.0</v>
       </c>
       <c r="EJ18">
+        <v>-100000.0</v>
+      </c>
+      <c r="EK18">
         <v>-200000.0</v>
       </c>
-      <c r="EK18">
+      <c r="EL18">
         <v>-100000.0</v>
       </c>
-      <c r="EL18">
+      <c r="EM18">
         <v>-400000.0</v>
       </c>
-      <c r="EM18">
+      <c r="EN18">
         <v>-600000.0</v>
       </c>
-      <c r="EN18">
+      <c r="EO18">
         <v>-500000.0</v>
       </c>
-      <c r="EO18">
+      <c r="EP18">
         <v>-1000000.0</v>
       </c>
-      <c r="EP18">
+      <c r="EQ18">
         <v>3000000.0</v>
       </c>
-      <c r="EQ18">
+      <c r="ER18">
         <v>-1900000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:147">
+    <row r="19" spans="1:148">
       <c r="A19" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B19">
+        <v>2892000.0</v>
+      </c>
+      <c r="C19">
         <v>48973000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-985914000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-112754000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-58295000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-46906000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3433000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-50932000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>23591000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2624000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
@@ -44249,54 +44494,55 @@
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
+      <c r="ER19"/>
     </row>
-    <row r="20" spans="1:147">
+    <row r="20" spans="1:148">
       <c r="A20" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44400,77 +44646,80 @@
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
+      <c r="ER20"/>
     </row>
-    <row r="21" spans="1:147">
+    <row r="21" spans="1:148">
       <c r="A21" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B21">
+        <v>-200000000.0</v>
+      </c>
+      <c r="C21">
         <v>-300000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>125000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>775000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-50000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -44565,2157 +44814,2175 @@
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
+      <c r="ER21"/>
     </row>
-    <row r="22" spans="1:147">
+    <row r="22" spans="1:148">
       <c r="A22" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B22">
+        <v>238136000.0</v>
+      </c>
+      <c r="C22">
         <v>281130000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>199037000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>126824000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>132348999.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>113498000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>107408000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>96242000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>81208000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47166000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>62780000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>49337000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>63449000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>63875000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>56373000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>45792000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>71140000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>65675000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>81677000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>70466000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>81677000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>54026000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>59889000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>106939000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>49015000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>38554000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>41321000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>70453000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>26459000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>28772000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>23586000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>15008000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>26650000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-153650000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-14765000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>28631000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>20021000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>23661000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>28062000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>29787000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>20440000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-67656000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13918000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-44941000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>14971000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>25111000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-6323000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>18919000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>16933000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>20480000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10778000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15281000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>13660000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6897000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>27558000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>25294000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>20967000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>26952000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>24249000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>26141000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>23272000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>20306000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>20719000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>13002000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>14877000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-4928000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>10351000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9122000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>7059000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>5415000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>21935000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5749000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7860000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>6209000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5290000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5538000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5686076.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3438615.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5635652.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4960137.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3566216.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1819139.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2907295.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3057431.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3610880.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2726089.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2618320.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2498426.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>2300287.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>2950815.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2277464.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1343113.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1621338.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2473158.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1232345.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1425505.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>7352856.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1587766.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1385802.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>372299.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>307819.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>358997.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-157603.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>629084.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>957483.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1095496.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-5600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-1100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>-1300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-1700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-600000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-1700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>300000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1100000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>1600000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>900000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DT22">
         <v>-200000.0</v>
       </c>
       <c r="DU22">
+        <v>-200000.0</v>
+      </c>
+      <c r="DV22">
         <v>-400000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>-200000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>-900000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DZ22">
         <v>-400000.0</v>
       </c>
       <c r="EA22">
-        <v>-100000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="EB22">
         <v>-100000.0</v>
       </c>
       <c r="EC22">
-        <v>-200000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="ED22">
         <v>-200000.0</v>
       </c>
       <c r="EE22">
+        <v>-200000.0</v>
+      </c>
+      <c r="EF22">
         <v>-100000.0</v>
       </c>
-      <c r="EF22">
+      <c r="EG22">
         <v>-300000.0</v>
       </c>
-      <c r="EG22">
+      <c r="EH22">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="EI22">
         <v>-200000.0</v>
       </c>
       <c r="EJ22">
+        <v>-200000.0</v>
+      </c>
+      <c r="EK22">
         <v>-300000.0</v>
       </c>
-      <c r="EK22">
+      <c r="EL22">
         <v>-8000000.0</v>
       </c>
-      <c r="EL22">
+      <c r="EM22">
         <v>-200000.0</v>
       </c>
-      <c r="EM22">
+      <c r="EN22">
         <v>-400000.0</v>
       </c>
-      <c r="EN22">
+      <c r="EO22">
         <v>-1800000.0</v>
       </c>
-      <c r="EO22">
+      <c r="EP22">
         <v>-1100000.0</v>
       </c>
-      <c r="EP22">
+      <c r="EQ22">
         <v>2500000.0</v>
       </c>
-      <c r="EQ22">
+      <c r="ER22">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:147">
+    <row r="23" spans="1:148">
       <c r="A23" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B23">
+        <v>-7318000.0</v>
+      </c>
+      <c r="C23">
         <v>-1657000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-824000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8390000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1506000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-189999.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-155000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-122000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>73000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-431000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-161000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-99000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1970000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-202000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-311000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-210000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-212000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-329000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-377000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2269000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-377000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-398000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-220000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-67000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-511000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-187000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1167000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>556000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1922000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-202000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1953000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2163000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2589000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>163000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>22000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>55000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3759000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>179000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2264000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-339000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-302000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-185000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-311000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>349420000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1152000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-316000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-69000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-768000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-241000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-13528000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-310000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-561000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3633000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-754000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-270000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>211000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>359161000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1371000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>100584000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-3813000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-606000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>17900000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-2598000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1847000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>758000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>255799000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3585000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-2845000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>45000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>36000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>255000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3500000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>591000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>105959000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>104696000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>60000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-59754338.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>75386049.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>351598.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-11750648.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>547704.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>890695.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-32114070.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-5066.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-11343.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-25674.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>130554.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-50889.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-177320.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4570.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-17353.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-42275.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>647649.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-647649.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-1334249.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>32202.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>15077.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>27493.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>21961.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>22367.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-2010014.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-256092.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-20469.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-32381.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DB23">
         <v>-1000000.0</v>
       </c>
       <c r="DC23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DD23">
         <v>1000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-2500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-1000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-200000.0</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>-600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-500000.0</v>
       </c>
-      <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>1900000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-400000.0</v>
       </c>
-      <c r="DX23"/>
-      <c r="DY23">
+      <c r="DY23"/>
+      <c r="DZ23">
         <v>-5000000.0</v>
       </c>
-      <c r="DZ23"/>
       <c r="EA23"/>
-      <c r="EB23">
+      <c r="EB23"/>
+      <c r="EC23">
         <v>100000.0</v>
       </c>
-      <c r="EC23"/>
       <c r="ED23"/>
       <c r="EE23"/>
-      <c r="EF23">
-[...1 lines deleted...]
-      </c>
+      <c r="EF23"/>
       <c r="EG23">
         <v>200000.0</v>
       </c>
       <c r="EH23">
         <v>200000.0</v>
       </c>
-      <c r="EI23"/>
-      <c r="EJ23">
+      <c r="EI23">
+        <v>200000.0</v>
+      </c>
+      <c r="EJ23"/>
+      <c r="EK23">
         <v>300000.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>-100000.0</v>
       </c>
-      <c r="EL23">
+      <c r="EM23">
         <v>400000.0</v>
       </c>
-      <c r="EM23">
+      <c r="EN23">
         <v>200000.0</v>
       </c>
-      <c r="EN23">
+      <c r="EO23">
         <v>-100000.0</v>
       </c>
-      <c r="EO23">
+      <c r="EP23">
         <v>200000.0</v>
       </c>
-      <c r="EP23">
+      <c r="EQ23">
         <v>-400000.0</v>
       </c>
-      <c r="EQ23">
+      <c r="ER23">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:147">
+    <row r="24" spans="1:148">
       <c r="A24" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B24">
+        <v>-95000.0</v>
+      </c>
+      <c r="C24">
         <v>-166000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>159346000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7590000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-21000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-49000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-25000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-6000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>220000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>24695000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>105000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-61000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-197000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-45000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-640000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-25000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-11000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-18090000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-7733000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-18090000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-87000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-25000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-339000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>360000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1547000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-83999.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4858000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-810000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-70000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-745000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-121000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>342000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1157000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-194000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>100000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2102000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-271000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-226000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-7000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-31000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-43000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>324772000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-702000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>10446000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-390000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-127000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-5009000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>281000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-30000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-24000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>4638000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>102000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-21000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>101000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-30000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>643000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>370000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>4344000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-31881000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1580000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2726000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1438000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>497000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>330000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>64000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>21870000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>35618000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-214970000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>32842000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-4919000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>63000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>44000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>79000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-826000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-1539886.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-11441856.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-18235383.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>31909355.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>-7514947.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>7500000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-7960487.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>38642.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>277283.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-1332519.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>34469.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>25416.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>38060.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>27044.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>31323.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>126498.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-250000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-5020.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>5020.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-439270.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-1298488.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
-      <c r="DF24">
+      <c r="DF24"/>
+      <c r="DG24">
         <v>100000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-100000.0</v>
       </c>
-      <c r="DH24"/>
       <c r="DI24"/>
-      <c r="DJ24">
+      <c r="DJ24"/>
+      <c r="DK24">
         <v>100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>600000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-700000.0</v>
       </c>
-      <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
-      <c r="DV24">
+      <c r="DV24"/>
+      <c r="DW24">
         <v>-1900000.0</v>
       </c>
-      <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
-      <c r="EJ24">
+      <c r="EJ24"/>
+      <c r="EK24">
         <v>400000.0</v>
       </c>
-      <c r="EK24"/>
       <c r="EL24"/>
-      <c r="EM24">
+      <c r="EM24"/>
+      <c r="EN24">
         <v>200000.0</v>
       </c>
-      <c r="EN24">
+      <c r="EO24">
         <v>100000.0</v>
       </c>
-      <c r="EO24">
+      <c r="EP24">
         <v>500000.0</v>
       </c>
-      <c r="EP24">
+      <c r="EQ24">
         <v>-100000.0</v>
       </c>
-      <c r="EQ24"/>
+      <c r="ER24"/>
     </row>
-    <row r="25" spans="1:147">
+    <row r="25" spans="1:148">
       <c r="A25" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B25">
+        <v>-27430000.0</v>
+      </c>
+      <c r="C25">
         <v>-14368000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>56372000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3315000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3057000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3539000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2944000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3724000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3784000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2906000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2698999.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3533999.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2834000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2247000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6920000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2121000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5059000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2043000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>67000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9984000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>67000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-104000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2166000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-35106000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4275000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8339000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>694000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2176000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6997000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3499000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8677000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4783000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3526000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>244205000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4798000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3746000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3466000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1673000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>155000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4534000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3372000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>101169000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>43748000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>30104000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>28686000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>30390000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>49011000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>26757000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>31347000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>23652000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>24815000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>24768000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>18726000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>35961000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>22935000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>22831000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>12410000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>19049000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>19633000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13964000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>16171000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>16701000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>13256000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>18013000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>13664000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>13911000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>11287000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>9411000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7443000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8945000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-30838000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>636000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>509000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>324821.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>675000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-34000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>689527.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>374415.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>840585.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>412839.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>221398.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1117889.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-238341.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>238341.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>431030.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-1364.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>20981.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-17136.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
-      <c r="CO25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>12457.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>143583.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>71564.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25">
+      <c r="CS25"/>
+      <c r="CT25">
         <v>-5365316.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>96286.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1075393.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-104061.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>37812.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>465914.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>90550.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>68677.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-126733.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>500000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>4400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-300000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>900000.0</v>
       </c>
-      <c r="DK25"/>
       <c r="DL25"/>
-      <c r="DM25">
-[...1 lines deleted...]
-      </c>
+      <c r="DM25"/>
       <c r="DN25">
         <v>100000.0</v>
       </c>
-      <c r="DO25"/>
+      <c r="DO25">
+        <v>100000.0</v>
+      </c>
       <c r="DP25"/>
       <c r="DQ25"/>
-      <c r="DR25">
+      <c r="DR25"/>
+      <c r="DS25">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DT25">
         <v>100000.0</v>
       </c>
       <c r="DU25">
+        <v>100000.0</v>
+      </c>
+      <c r="DV25">
         <v>-100000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>100000.0</v>
       </c>
-      <c r="DW25"/>
-      <c r="DX25">
+      <c r="DX25"/>
+      <c r="DY25">
         <v>300000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>100000.0</v>
       </c>
-      <c r="DZ25"/>
       <c r="EA25"/>
-      <c r="EB25">
+      <c r="EB25"/>
+      <c r="EC25">
         <v>200000.0</v>
       </c>
-      <c r="EC25">
+      <c r="ED25">
         <v>-200000.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>-100000.0</v>
       </c>
-      <c r="EE25">
+      <c r="EF25">
         <v>100000.0</v>
       </c>
-      <c r="EF25"/>
-      <c r="EG25">
+      <c r="EG25"/>
+      <c r="EH25">
         <v>-200000.0</v>
       </c>
-      <c r="EH25">
+      <c r="EI25">
         <v>100000.0</v>
       </c>
-      <c r="EI25"/>
       <c r="EJ25"/>
-      <c r="EK25">
+      <c r="EK25"/>
+      <c r="EL25">
         <v>7600000.0</v>
       </c>
-      <c r="EL25">
+      <c r="EM25">
         <v>-200000.0</v>
       </c>
-      <c r="EM25"/>
-      <c r="EN25">
+      <c r="EN25"/>
+      <c r="EO25">
         <v>1200000.0</v>
       </c>
-      <c r="EO25">
+      <c r="EP25">
         <v>200000.0</v>
       </c>
-      <c r="EP25"/>
-      <c r="EQ25">
+      <c r="EQ25"/>
+      <c r="ER25">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:147">
+    <row r="26" spans="1:148">
       <c r="A26" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B26">
+        <v>-24427000.0</v>
+      </c>
+      <c r="C26">
         <v>-5576000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-33964000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4499000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1488000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3011000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-56000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3132000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-63000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1369000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-10000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-9000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-909000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-40000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-10000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-26000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1389000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>77000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1510000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-324000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2423000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>387000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>235000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-245000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1972000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-540000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>39000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-12000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-3529000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>192000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-298000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-282000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-2037999.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-179000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-174000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26">
         <v>357023000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>100000000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>255000000.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>-225000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
-      <c r="DE26">
+      <c r="DE26"/>
+      <c r="DF26">
         <v>-100000.0</v>
       </c>
-      <c r="DF26"/>
-      <c r="DG26">
+      <c r="DG26"/>
+      <c r="DH26">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DI26">
         <v>-100000.0</v>
       </c>
-      <c r="DJ26"/>
+      <c r="DJ26">
+        <v>-100000.0</v>
+      </c>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
+      <c r="ER26"/>
     </row>
-    <row r="27" spans="1:147">
+    <row r="27" spans="1:148">
       <c r="A27" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B27">
+        <v>6886000.0</v>
+      </c>
+      <c r="C27">
         <v>3592000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2952000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2942000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2713000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3198000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2579000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2977000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3348000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2988000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2354000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2763000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1943000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2636000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1779000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2090000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2418000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2124000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1715000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1503000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1494000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1344000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1399000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1493000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>833000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4644000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1538000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2101000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1107000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1440000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1626000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2444000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2321000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1563000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2022000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2373000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3225000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>315000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2299000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4144000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2250000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2340000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1222000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4227000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1481000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>836000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>375000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2449000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1291000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>-470000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>146000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1613000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-107000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1908000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1805000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2095000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>947000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1494000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1868000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2198000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1484000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1803000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1922000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1285000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>883000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2549000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1937000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1150000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>651000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>638000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>664000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1629821.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>559000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-510000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>890695.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
@@ -46737,1317 +47004,1327 @@
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
+      <c r="ER27"/>
     </row>
-    <row r="28" spans="1:147">
+    <row r="28" spans="1:148">
       <c r="A28" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B28">
+        <v>-269593000.0</v>
+      </c>
+      <c r="C28">
         <v>-327246000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>80761000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>736613000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-32628000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-32811999.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-26531000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-79568000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-126301000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-128092000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-99820000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-101372000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-125962000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-100228000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>101693000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>425259000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-23220000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-23166000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-170099000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>77140000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-170099000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-70090000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-93616000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-49821000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>181206000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-50053000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-53873000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-69240000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-168898000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-17327000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-18576000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-16184999.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-89314000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-91162000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-65699000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-69156000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-69248000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-60799000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-17569000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>52611000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-40554000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-66418000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-14669000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>335079000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-15494000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-14659000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-13184000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-14247000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-13356000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-26735000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-13238000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-13571000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-16642000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-13769000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>462829000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-7027000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>235907000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>84907000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>90951000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-41272000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-25798000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>11811000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-24078000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-13320000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>264725000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>225268000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-2417000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-25129000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>231322000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-5375000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2129000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1116000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1770000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-9778000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>102811000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1810000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>60722641.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>73962569.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-948097.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1300623.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-649955.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-53305.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2297898.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>53666566.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-960232.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-290449.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-648823.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-779377.0</v>
       </c>
       <c r="CK28">
         <v>-779377.0</v>
       </c>
       <c r="CL28">
         <v>-779377.0</v>
       </c>
       <c r="CM28">
+        <v>-779377.0</v>
+      </c>
+      <c r="CN28">
         <v>126816.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-421374.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1240864.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-1311780.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>34251.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>12776942.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>38402.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-5.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>10.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-894488.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>15100.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>-53242.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-876254.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-993751.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-979124.0</v>
       </c>
-      <c r="DC28"/>
-      <c r="DD28">
+      <c r="DD28"/>
+      <c r="DE28">
         <v>3800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-200000.0</v>
       </c>
-      <c r="DF28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DG28"/>
       <c r="DH28">
         <v>-100000.0</v>
       </c>
       <c r="DI28">
         <v>-100000.0</v>
       </c>
       <c r="DJ28">
         <v>-100000.0</v>
       </c>
       <c r="DK28">
+        <v>-100000.0</v>
+      </c>
+      <c r="DL28">
         <v>5700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>300000.0</v>
       </c>
-      <c r="DM28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN28"/>
       <c r="DO28">
         <v>100000.0</v>
       </c>
-      <c r="DP28"/>
+      <c r="DP28">
+        <v>100000.0</v>
+      </c>
       <c r="DQ28"/>
-      <c r="DR28">
+      <c r="DR28"/>
+      <c r="DS28">
         <v>1700000.0</v>
       </c>
-      <c r="DS28"/>
-      <c r="DT28">
+      <c r="DT28"/>
+      <c r="DU28">
         <v>1200000.0</v>
       </c>
-      <c r="DU28"/>
-      <c r="DV28">
+      <c r="DV28"/>
+      <c r="DW28">
         <v>300000.0</v>
       </c>
-      <c r="DW28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DX28"/>
       <c r="DY28">
         <v>3800000.0</v>
       </c>
       <c r="DZ28">
+        <v>3800000.0</v>
+      </c>
+      <c r="EA28">
         <v>3200000.0</v>
       </c>
-      <c r="EA28"/>
-      <c r="EB28">
+      <c r="EB28"/>
+      <c r="EC28">
         <v>700000.0</v>
       </c>
-      <c r="EC28"/>
-      <c r="ED28">
+      <c r="ED28"/>
+      <c r="EE28">
         <v>200000.0</v>
       </c>
-      <c r="EE28">
+      <c r="EF28">
         <v>1100000.0</v>
       </c>
-      <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
-      <c r="EL28">
+      <c r="EL28"/>
+      <c r="EM28">
         <v>200000.0</v>
       </c>
-      <c r="EM28"/>
-      <c r="EN28">
+      <c r="EN28"/>
+      <c r="EO28">
         <v>-200000.0</v>
       </c>
-      <c r="EO28"/>
-      <c r="EP28">
+      <c r="EP28"/>
+      <c r="EQ28">
         <v>-1500000.0</v>
       </c>
-      <c r="EQ28">
+      <c r="ER28">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:147">
+    <row r="29" spans="1:148">
       <c r="A29" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B29">
+        <v>335153000.0</v>
+      </c>
+      <c r="C29">
         <v>293562000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>241705000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>173970000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>152802000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>136369000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>141053000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>136651000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>113515000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>138284000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>101088000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>98122000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>107927000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>108655000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>101026000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>94990000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>120196000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>101133000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>120853000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>129885000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>120853000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>92234000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>99912000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>94152000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>91557000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>99699000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>78257000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>71239000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>72257000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>77441000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>58831000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>44637000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>77015000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>104575000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>75625000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>71609000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>65959000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>76099000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>69663000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>55132000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>49212000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>66051000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>52105000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2491000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>43905000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>65920000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>29816000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>52458000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>32116000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>44880000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>34719000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>35487000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>40117000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>68088000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>10883000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>53542000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>39262000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>47466000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>29262000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>46174000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>44606000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>40997000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>27120000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>34234000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>21028000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-540000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>11693000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>16190000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>8642000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-800000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>619000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>21586000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10413000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>11595000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3850000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>13260000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>5580575.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>5669859.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>5274669.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>7822192.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>4110520.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>7224732.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>205007.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>6982369.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2930957.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>3830651.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3362661.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>4696023.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>4090569.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>3684690.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>3252455.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2373334.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>3578800.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2401714.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2616004.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>3087571.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>2409601.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1687213.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1985413.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1212818.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>791457.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>584304.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>1005164.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>783545.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1712763.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>1715183.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>1000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-200000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DG29">
         <v>-900000.0</v>
       </c>
       <c r="DH29">
+        <v>-900000.0</v>
+      </c>
+      <c r="DI29">
         <v>-600000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>5800000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-1300000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="DM29">
         <v>-600000.0</v>
       </c>
       <c r="DN29">
+        <v>-600000.0</v>
+      </c>
+      <c r="DO29">
         <v>2300000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>800000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-400000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-300000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-700000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-300000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-400000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>-500000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>-700000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>-900000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DZ29">
         <v>-400000.0</v>
       </c>
       <c r="EA29">
+        <v>-400000.0</v>
+      </c>
+      <c r="EB29">
         <v>-100000.0</v>
       </c>
-      <c r="EB29">
+      <c r="EC29">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="ED29">
         <v>-300000.0</v>
       </c>
-      <c r="EE29"/>
-      <c r="EF29">
+      <c r="EE29">
         <v>-300000.0</v>
       </c>
+      <c r="EF29"/>
       <c r="EG29">
-        <v>-100000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="EH29">
         <v>-100000.0</v>
       </c>
       <c r="EI29">
         <v>-100000.0</v>
       </c>
       <c r="EJ29">
         <v>-100000.0</v>
       </c>
       <c r="EK29">
         <v>-100000.0</v>
       </c>
       <c r="EL29">
+        <v>-100000.0</v>
+      </c>
+      <c r="EM29">
         <v>-400000.0</v>
       </c>
-      <c r="EM29">
+      <c r="EN29">
         <v>-600000.0</v>
       </c>
-      <c r="EN29">
+      <c r="EO29">
         <v>-400000.0</v>
       </c>
-      <c r="EO29">
+      <c r="EP29">
         <v>-700000.0</v>
       </c>
-      <c r="EP29">
+      <c r="EQ29">
         <v>3300000.0</v>
       </c>
-      <c r="EQ29">
+      <c r="ER29">
         <v>-1400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:147">
+    <row r="30" spans="1:148">
       <c r="A30" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B30">
+        <v>-117234000.0</v>
+      </c>
+      <c r="C30">
         <v>34107000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-261596000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-985914000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-112754000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-58295000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-46906000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3433000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-50932000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23591000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2624000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-197000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-206371000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-678628000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-66000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-37811000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-95098000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-272733000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-95098000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-33743000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-37553000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>49657000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-47350000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-36435000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-65849999.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>496000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>120000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-654000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-797000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-124000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-8327000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2169000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-189000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>95000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1046000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-11198000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-101148000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-91334000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-14888000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5630000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-24146000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-976109000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-790000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-11161000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-32915000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-6336000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5336000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-31322000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-91000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-48052000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-32543000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-61947000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-95018000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-119934000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-83051000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-44837000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-147812000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4344000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-30424000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1554000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-253136000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-24257000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-14557000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-487915000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>64000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>21870000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4064000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1673000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-153263000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-4924000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-431000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-13647000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1821000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-3479000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2629024.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-131401133.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-6610502.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-11750648.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-4921452.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-7134232.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-32114070.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-5066.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-11343.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-25674.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-8014035.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-50889.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-177320.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4570.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-17353.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-42275.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-438800.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-302116.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-1334249.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>32202.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>15077.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>27493.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>21961.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>22367.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-2010014.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-256092.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-20469.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-32381.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>508485.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-486872.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-7100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-100000.0</v>
       </c>
-      <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>-2500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-1000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-200000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-600000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-500000.0</v>
       </c>
-      <c r="DU30"/>
-      <c r="DV30">
+      <c r="DV30"/>
+      <c r="DW30">
         <v>1900000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-400000.0</v>
       </c>
-      <c r="DX30"/>
-      <c r="DY30">
+      <c r="DY30"/>
+      <c r="DZ30">
         <v>-5000000.0</v>
       </c>
-      <c r="DZ30"/>
       <c r="EA30"/>
-      <c r="EB30">
+      <c r="EB30"/>
+      <c r="EC30">
         <v>100000.0</v>
       </c>
-      <c r="EC30"/>
       <c r="ED30"/>
       <c r="EE30"/>
-      <c r="EF30">
-[...1 lines deleted...]
-      </c>
+      <c r="EF30"/>
       <c r="EG30">
         <v>200000.0</v>
       </c>
       <c r="EH30">
         <v>200000.0</v>
       </c>
-      <c r="EI30"/>
-      <c r="EJ30">
+      <c r="EI30">
+        <v>200000.0</v>
+      </c>
+      <c r="EJ30"/>
+      <c r="EK30">
         <v>300000.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>-100000.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>400000.0</v>
       </c>
-      <c r="EM30">
+      <c r="EN30">
         <v>200000.0</v>
       </c>
-      <c r="EN30">
+      <c r="EO30">
         <v>-100000.0</v>
       </c>
-      <c r="EO30">
+      <c r="EP30">
         <v>200000.0</v>
       </c>
-      <c r="EP30">
+      <c r="EQ30">
         <v>-400000.0</v>
       </c>
-      <c r="EQ30">
+      <c r="ER30">
         <v>-500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>