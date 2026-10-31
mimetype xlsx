--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -3932,54 +3932,62 @@
         <v>400000.0</v>
       </c>
       <c r="AJ36">
         <v>400000.0</v>
       </c>
       <c r="AK36">
         <v>500000.0</v>
       </c>
       <c r="AL36">
         <v>600000.0</v>
       </c>
       <c r="AM36">
         <v>200000.0</v>
       </c>
       <c r="AN36">
         <v>100000.0</v>
       </c>
       <c r="AO36">
         <v>400000.0</v>
       </c>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" t="s">
         <v>76</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>48217000.0</v>
+      </c>
+      <c r="C37">
+        <v>12249000.0</v>
+      </c>
+      <c r="D37">
+        <v>12424000.0</v>
+      </c>
+      <c r="E37">
+        <v>12376000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -15981,55 +15989,65 @@
       <c r="EU36"/>
       <c r="EV36"/>
       <c r="EW36">
         <v>200000.0</v>
       </c>
       <c r="EX36"/>
       <c r="EY36"/>
       <c r="EZ36"/>
       <c r="FA36">
         <v>100000.0</v>
       </c>
       <c r="FB36"/>
       <c r="FC36"/>
       <c r="FD36"/>
       <c r="FE36">
         <v>400000.0</v>
       </c>
       <c r="FF36"/>
       <c r="FG36"/>
       <c r="FH36"/>
     </row>
     <row r="37" spans="1:164">
       <c r="A37" t="s">
         <v>76</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>46640000.0</v>
+      </c>
+      <c r="C37">
+        <v>47138000.0</v>
+      </c>
+      <c r="D37">
+        <v>48217000.0</v>
+      </c>
+      <c r="E37">
+        <v>10100000.0</v>
+      </c>
+      <c r="F37">
+        <v>12017000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -23785,51 +23803,51 @@
       </c>
       <c r="AM2">
         <v>5600000.0</v>
       </c>
       <c r="AN2">
         <v>1300000.0</v>
       </c>
       <c r="AO2">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" t="s">
         <v>226</v>
       </c>
       <c r="B3">
         <v>177082000.0</v>
       </c>
       <c r="C3">
         <v>144426000.0</v>
       </c>
       <c r="D3">
         <v>164937000.0</v>
       </c>
       <c r="E3">
-        <v>183222000.0</v>
+        <v>178935000.0</v>
       </c>
       <c r="F3">
         <v>189008999.0</v>
       </c>
       <c r="G3">
         <v>183569000.0</v>
       </c>
       <c r="H3">
         <v>163056000.0</v>
       </c>
       <c r="I3">
         <v>403060000.0</v>
       </c>
       <c r="J3">
         <v>159636000.0</v>
       </c>
       <c r="K3">
         <v>239696000.0</v>
       </c>
       <c r="L3">
         <v>93486000.0</v>
       </c>
       <c r="M3">
         <v>91342000.0</v>
       </c>
@@ -24080,51 +24098,51 @@
       </c>
       <c r="AM5">
         <v>-3900000.0</v>
       </c>
       <c r="AN5">
         <v>-2800000.0</v>
       </c>
       <c r="AO5">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>229</v>
       </c>
       <c r="B6">
         <v>774348000.0</v>
       </c>
       <c r="C6">
         <v>580267000.0</v>
       </c>
       <c r="D6">
         <v>475477000.0</v>
       </c>
       <c r="E6">
-        <v>466090000.0</v>
+        <v>461803000.0</v>
       </c>
       <c r="F6">
         <v>516652999.0</v>
       </c>
       <c r="G6">
         <v>529631000.0</v>
       </c>
       <c r="H6">
         <v>303763000.0</v>
       </c>
       <c r="I6">
         <v>328525000.0</v>
       </c>
       <c r="J6">
         <v>305578000.0</v>
       </c>
       <c r="K6">
         <v>244512000.0</v>
       </c>
       <c r="L6">
         <v>180721000.0</v>
       </c>
       <c r="M6">
         <v>200062000.0</v>
       </c>