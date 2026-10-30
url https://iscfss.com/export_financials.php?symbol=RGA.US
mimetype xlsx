--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3820,53 +3823,59 @@
         <v>2155800000.0</v>
       </c>
       <c r="AC36">
         <v>-4016570000.0</v>
       </c>
       <c r="AD36">
         <v>1433045000.0</v>
       </c>
       <c r="AE36">
         <v>1099795000.0</v>
       </c>
       <c r="AF36">
         <v>1905200000.0</v>
       </c>
       <c r="AG36">
         <v>1323800000.0</v>
       </c>
       <c r="AH36">
         <v>1216200000.0</v>
       </c>
     </row>
     <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>69</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>90000000.0</v>
+      </c>
+      <c r="C37">
+        <v>90000000.0</v>
+      </c>
+      <c r="D37">
+        <v>90000000.0</v>
+      </c>
       <c r="E37">
         <v>90000000.0</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
@@ -5861,806 +5870,810 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ED62"/>
+  <dimension ref="A1:EE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134">
+    <row r="1" spans="1:135">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:134">
+    <row r="2" spans="1:135">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>955000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>917000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>874000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1103000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>750000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>858000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>851000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>756000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>909000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582000000.0</v>
       </c>
       <c r="R2">
         <v>582000000.0</v>
       </c>
       <c r="S2">
+        <v>582000000.0</v>
+      </c>
+      <c r="T2">
         <v>613000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>543000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>531000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>560000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>-3263000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>524000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>510000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>596000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>557000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6660315000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6649298000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6428650000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>-1798800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5906582000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5747056000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5844857000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4992074000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4899367000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4809780000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4649192000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>-2770640000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>353426000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>344527000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>397375000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4094640000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>280093000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>311388000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>320950000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3824069000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>276314000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>258023000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>283249000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>275138000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>264023000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>254815000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3243948000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>-2120501000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1179687000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>249336000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>132389000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>118219000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>136298000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>159340000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>184958000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>-1396747000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>134066000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>143723000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>211532000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>106706000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>153627000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>144234000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>197695000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>173645000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2064578000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2239868000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2196089000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>201614000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2050378000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1909720000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1821888000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1826831000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1685678000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1665071000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1544500000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1529298000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1447734000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1513983000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1451333000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1316225000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1244573000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1192997000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1209619000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1091038000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>889210000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>870692000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>849180000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>760166000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>670849000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>661063000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>656466000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>650082000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>660320000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>602989000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>547359000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>555423000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>518774000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>521891000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>533586000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
+      <c r="EE2"/>
     </row>
-    <row r="3" spans="1:134">
+    <row r="3" spans="1:135">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6753,52 +6766,53 @@
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
+      <c r="EE3"/>
     </row>
-    <row r="4" spans="1:134">
+    <row r="4" spans="1:135">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6891,460 +6905,462 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
+      <c r="EE4"/>
     </row>
-    <row r="5" spans="1:134">
+    <row r="5" spans="1:135">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>2348000000.0</v>
+      </c>
+      <c r="C5">
         <v>2314000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2682000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2552000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1752000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1238000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>849000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1272000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-20000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-125000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-369000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1333000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1398000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1461000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1871000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5964000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3559000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-55000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3642000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3583000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4041000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3002000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5359000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4289000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3801000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1130000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3137000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3258346000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2642113000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1765965000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>636763000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>812805000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1004971000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1428396000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1907259000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1625757000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1671898000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1321155000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1139329000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2212326000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1985374000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1330383000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>708284000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>906479000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1149364000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1884236000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1657129000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1499607000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1628660000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1279499000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1005607000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1100001000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1182134000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1976740000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2108902000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2151647000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1799198000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1611802000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1623055000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1305287000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1064688000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>898798000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>907415000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1059759000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>628342000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>474388000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>299209000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>317382000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-241406000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-712576000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-548271000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-222334000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>254978000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>362637000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>526806000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>444379000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>374454000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>452021000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>433351000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>480340000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>248782000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>330275000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>446942000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>436530000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>454823000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>296117000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>338366000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>228479000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>105983000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>276235000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>224259000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>206676000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>245296000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>97441000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>715000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>93986000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>30667000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-35428000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-6175000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-57880000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-81188000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-61109000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-57871000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-84218000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-110653000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-84336000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-141250000.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>30305000.0</v>
       </c>
-      <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>30305000.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
-      <c r="DJ5">
-[...1 lines deleted...]
-      </c>
+      <c r="DJ5"/>
       <c r="DK5">
         <v>59089000.0</v>
       </c>
-      <c r="DL5"/>
+      <c r="DL5">
+        <v>59089000.0</v>
+      </c>
       <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>22829000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
-      <c r="DX5">
+      <c r="DX5"/>
+      <c r="DY5">
         <v>-3500000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-5300000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>-4900000.0</v>
       </c>
-      <c r="EA5"/>
-      <c r="EB5">
+      <c r="EB5"/>
+      <c r="EC5">
         <v>-2500000.0</v>
       </c>
-      <c r="EC5">
+      <c r="ED5">
         <v>-1400000.0</v>
       </c>
-      <c r="ED5">
+      <c r="EE5">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:134">
+    <row r="6" spans="1:135">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7400,51 +7416,53 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7469,52 +7487,53 @@
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
+      <c r="EE6"/>
     </row>
-    <row r="7" spans="1:134">
+    <row r="7" spans="1:135">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7607,52 +7626,53 @@
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
+      <c r="EE7"/>
     </row>
-    <row r="8" spans="1:134">
+    <row r="8" spans="1:135">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
@@ -7672,51 +7692,53 @@
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
       <c r="U8">
         <v>1000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7785,224 +7807,225 @@
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
+      <c r="EE8"/>
     </row>
-    <row r="9" spans="1:134">
+    <row r="9" spans="1:135">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>2640000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2628000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2624000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2608000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2600000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2577000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2534000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2522000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2506000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2502000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2493000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2478000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2465000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2461000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2447000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2430000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2411000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2406000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2421000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2413000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1942000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1937000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1927943000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1920144000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1906291000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1898652000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1899144000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1887336000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1880352000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1870906000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1865699000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1860001000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1858226000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1848611000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1842390000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1834995000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1827646000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1816142000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1812377000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1805858000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1802774000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1798279000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1784818000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1783856000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1782838000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>1778307000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1772811000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1765255000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1755421000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>1719683000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1713893000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1708096000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1478398000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
@@ -8029,486 +8052,490 @@
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
+      <c r="EE9"/>
     </row>
-    <row r="10" spans="1:134">
+    <row r="10" spans="1:135">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>5288000000.0</v>
+      </c>
+      <c r="C10">
         <v>4993000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4168000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4625000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5416000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5151000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3326000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5195000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4596000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5935000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2970000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2820000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2598000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3294000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2927000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3512000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2556000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2709000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2948000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3027000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3254000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3122000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3408000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3256000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4313000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2820000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1449000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2635596000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2287526000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2020396000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1889733000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1730489000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1397679000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1510407000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1303524000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1204590000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1123350000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1178114000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1200718000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1379693000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1034329000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1502082000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1525275000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1747692000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1335661000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1083179000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1645669000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1118745000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1378117000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1127132000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>923647000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1423235000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>973619000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1001841000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1259892000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1603730000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>957341000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>873933000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>962870000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>802651000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>710973000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>467672000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>463661000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>634075000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>557756000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>525360000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>512027000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>546882000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>416947000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>586542000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>875403000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>412255000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>362689000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>304083000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>404351000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>451027000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>414888000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>315222000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>160428000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>244584000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>279020000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>430740000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>128692000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>142072000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>159111000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>135022000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>152095000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>129206000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>127316000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>255851000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>84586000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>133298000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>158282000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>121172000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>88101000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>131799000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>187887000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>115399000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>226670000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>183515000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>155792000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>123264000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>70797000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>124120000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>67787000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>75516000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>24316000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>114000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>15966000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>31000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>15966000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>24000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37395000.0</v>
       </c>
       <c r="DK10">
         <v>37395000.0</v>
       </c>
       <c r="DL10">
+        <v>37395000.0</v>
+      </c>
+      <c r="DM10">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DN10">
         <v>12000000.0</v>
       </c>
       <c r="DO10">
+        <v>12000000.0</v>
+      </c>
+      <c r="DP10">
         <v>13145000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>14000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>15000000.0</v>
       </c>
-      <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
+      <c r="EE10"/>
     </row>
-    <row r="11" spans="1:134">
+    <row r="11" spans="1:135">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>4168000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4625000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5416000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5151000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3326000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5195000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2820000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2598000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3294000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2927000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3512000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2556000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2709000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2948000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3027000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3254000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8577,430 +8604,434 @@
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
+      <c r="EE11"/>
     </row>
-    <row r="12" spans="1:134">
+    <row r="12" spans="1:135">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>5666000000.0</v>
+      </c>
+      <c r="C12">
         <v>4993000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4168000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4625000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5416000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5151000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3326000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5195000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4596000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5935000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2970000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2820000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2598000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3294000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2927000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3512000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>56122000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2709000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>63784000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3027000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3254000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3122000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>60370000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3256000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4313000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2820000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1449000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>52224366000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>48635619000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>43878054000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>42024677000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>40965629000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>38305661000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>39586097000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>39547648000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>37666914000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>37592084000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>33927195000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>33371053000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>35042814000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>34391284000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>33082331000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>31726464000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>29217680000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>29475754000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>26973538000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>27224335000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>25638633000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>25904109000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>23403103000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22537178000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>22756535000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>22296436000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>23584207000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23839588000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1694519000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1007322000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>949358000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>17252386000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>884398000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>836591000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>542574000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>582048000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>718166000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>621718000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>604520000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>633087000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>636254000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>470900000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>641094000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>933526000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>444775000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>409770000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>350419000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>479413000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>604784000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>593556000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>513866000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>300709000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>293916000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>306441000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>475288000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>254988000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>176223000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>192540000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>161878000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>184059000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>144202000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>134845000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>277203000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>113503000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>179171000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>178767000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>136789000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>92370000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>135699000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>192824000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>132149000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>367243000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>238010000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>205385000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>151451000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>139532000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>209937000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>212159000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>167852000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>262740000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>114000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>330919000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>31000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>330919000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>24000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315030000.0</v>
       </c>
       <c r="DK12">
         <v>315030000.0</v>
       </c>
       <c r="DL12">
+        <v>315030000.0</v>
+      </c>
+      <c r="DM12">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DN12">
         <v>12000000.0</v>
       </c>
       <c r="DO12">
+        <v>12000000.0</v>
+      </c>
+      <c r="DP12">
         <v>106693000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>14000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>15000000.0</v>
       </c>
-      <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
+      <c r="EE12"/>
     </row>
-    <row r="13" spans="1:134">
+    <row r="13" spans="1:135">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -9039,51 +9070,51 @@
       <c r="T13">
         <v>1000000.0</v>
       </c>
       <c r="U13">
         <v>1000000.0</v>
       </c>
       <c r="V13">
         <v>1000000.0</v>
       </c>
       <c r="W13">
         <v>1000000.0</v>
       </c>
       <c r="X13">
         <v>1000000.0</v>
       </c>
       <c r="Y13">
         <v>1000000.0</v>
       </c>
       <c r="Z13">
         <v>1000000.0</v>
       </c>
       <c r="AA13">
         <v>1000000.0</v>
       </c>
       <c r="AB13">
-        <v>791000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AC13">
         <v>791000.0</v>
       </c>
       <c r="AD13">
         <v>791000.0</v>
       </c>
       <c r="AE13">
         <v>791000.0</v>
       </c>
       <c r="AF13">
         <v>791000.0</v>
       </c>
       <c r="AG13">
         <v>791000.0</v>
       </c>
       <c r="AH13">
         <v>791000.0</v>
       </c>
       <c r="AI13">
         <v>791000.0</v>
       </c>
       <c r="AJ13">
         <v>791000.0</v>
       </c>
@@ -9144,78 +9175,78 @@
       <c r="BC13">
         <v>791000.0</v>
       </c>
       <c r="BD13">
         <v>791000.0</v>
       </c>
       <c r="BE13">
         <v>791000.0</v>
       </c>
       <c r="BF13">
         <v>791000.0</v>
       </c>
       <c r="BG13">
         <v>791000.0</v>
       </c>
       <c r="BH13">
         <v>791000.0</v>
       </c>
       <c r="BI13">
         <v>791000.0</v>
       </c>
       <c r="BJ13">
         <v>791000.0</v>
       </c>
       <c r="BK13">
-        <v>734000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="BL13">
         <v>734000.0</v>
       </c>
       <c r="BM13">
         <v>734000.0</v>
       </c>
       <c r="BN13">
         <v>734000.0</v>
       </c>
       <c r="BO13">
         <v>734000.0</v>
       </c>
       <c r="BP13">
         <v>734000.0</v>
       </c>
       <c r="BQ13">
         <v>734000.0</v>
       </c>
       <c r="BR13">
         <v>734000.0</v>
       </c>
       <c r="BS13">
         <v>734000.0</v>
       </c>
       <c r="BT13">
-        <v>631000.0</v>
+        <v>734000.0</v>
       </c>
       <c r="BU13">
         <v>631000.0</v>
       </c>
       <c r="BV13">
         <v>631000.0</v>
       </c>
       <c r="BW13">
         <v>631000.0</v>
       </c>
       <c r="BX13">
         <v>631000.0</v>
       </c>
       <c r="BY13">
         <v>631000.0</v>
       </c>
       <c r="BZ13">
         <v>631000.0</v>
       </c>
       <c r="CA13">
         <v>631000.0</v>
       </c>
       <c r="CB13">
         <v>631000.0</v>
       </c>
@@ -9231,601 +9262,605 @@
       <c r="CF13">
         <v>631000.0</v>
       </c>
       <c r="CG13">
         <v>631000.0</v>
       </c>
       <c r="CH13">
         <v>631000.0</v>
       </c>
       <c r="CI13">
         <v>631000.0</v>
       </c>
       <c r="CJ13">
         <v>631000.0</v>
       </c>
       <c r="CK13">
         <v>631000.0</v>
       </c>
       <c r="CL13">
         <v>631000.0</v>
       </c>
       <c r="CM13">
         <v>631000.0</v>
       </c>
       <c r="CN13">
-        <v>511000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="CO13">
         <v>511000.0</v>
       </c>
       <c r="CP13">
         <v>511000.0</v>
       </c>
       <c r="CQ13">
         <v>511000.0</v>
       </c>
       <c r="CR13">
         <v>511000.0</v>
       </c>
       <c r="CS13">
         <v>511000.0</v>
       </c>
       <c r="CT13">
         <v>511000.0</v>
       </c>
       <c r="CU13">
         <v>511000.0</v>
       </c>
       <c r="CV13">
         <v>511000.0</v>
       </c>
       <c r="CW13">
         <v>511000.0</v>
       </c>
       <c r="CX13">
         <v>511000.0</v>
       </c>
       <c r="CY13">
         <v>511000.0</v>
       </c>
       <c r="CZ13">
         <v>511000.0</v>
       </c>
       <c r="DA13">
         <v>511000.0</v>
       </c>
       <c r="DB13">
         <v>511000.0</v>
       </c>
       <c r="DC13">
         <v>511000.0</v>
       </c>
-      <c r="DD13"/>
-      <c r="DE13">
+      <c r="DD13">
+        <v>511000.0</v>
+      </c>
+      <c r="DE13"/>
+      <c r="DF13">
         <v>466000.0</v>
       </c>
-      <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>466000.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
-      <c r="DJ13">
-[...1 lines deleted...]
-      </c>
+      <c r="DJ13"/>
       <c r="DK13">
         <v>261000.0</v>
       </c>
-      <c r="DL13"/>
+      <c r="DL13">
+        <v>261000.0</v>
+      </c>
       <c r="DM13"/>
       <c r="DN13"/>
-      <c r="DO13">
+      <c r="DO13"/>
+      <c r="DP13">
         <v>174000.0</v>
       </c>
-      <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
+      <c r="EE13"/>
     </row>
-    <row r="14" spans="1:134">
+    <row r="14" spans="1:135">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
         <v>66731000.0</v>
       </c>
       <c r="C14">
         <v>66731000.0</v>
       </c>
       <c r="D14">
         <v>66731000.0</v>
       </c>
       <c r="E14">
         <v>66731000.0</v>
       </c>
       <c r="F14">
+        <v>66731000.0</v>
+      </c>
+      <c r="G14">
         <v>66861000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>66982000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>66797000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>66732000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>66559000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>66721000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="N14">
         <v>68000000.0</v>
       </c>
       <c r="O14">
+        <v>68000000.0</v>
+      </c>
+      <c r="P14">
         <v>67793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="Q14">
         <v>68000000.0</v>
       </c>
       <c r="R14">
+        <v>68000000.0</v>
+      </c>
+      <c r="S14">
         <v>67000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>67930000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>68000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>69000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>68000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>68378000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>68000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>64000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>62000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>63774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="AC14">
         <v>64000000.0</v>
       </c>
       <c r="AD14">
         <v>64000000.0</v>
       </c>
       <c r="AE14">
+        <v>64000000.0</v>
+      </c>
+      <c r="AF14">
         <v>64156000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>64296000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>65250000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>65872000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>65806000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>65653000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>65608000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>65671000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>65124000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>64815000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>64796000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65217000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>66247000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>66882000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>67120000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>68942000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>69550000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>69335000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>69718000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>71264000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>71332000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>71391000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>72769000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>74389000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>74375000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>74138000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>74054000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>74043000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>74108000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>74254000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>74530000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>73836000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>73213000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>74553488.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>74721000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>74657927.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>74578000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>72921074.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>72942381.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>72884000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>72710000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>63607000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>63989595.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>64230000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>61774510.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>64303361.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>64562500.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>64077311.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>61493548.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>63277778.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>63000990.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>62790909.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>61123894.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>63800943.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>64167647.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>63997115.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>62789623.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>62531746.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>62824038.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>62998980.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>62362626.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>50302410.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>50069412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49609091.0</v>
       </c>
       <c r="CQ14">
         <v>49609091.0</v>
       </c>
       <c r="CR14">
+        <v>49609091.0</v>
+      </c>
+      <c r="CS14">
         <v>49394118.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>50091071.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49607143.0</v>
       </c>
       <c r="CU14">
         <v>49607143.0</v>
       </c>
       <c r="CV14">
+        <v>49607143.0</v>
+      </c>
+      <c r="CW14">
         <v>49916667.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>50022951.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>49886000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>49186364.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>49720000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>49336472.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>50135000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>49809756.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>45311000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>44782609.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>45833333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43829787.0</v>
       </c>
       <c r="DH14">
         <v>43829787.0</v>
       </c>
       <c r="DI14">
+        <v>43829787.0</v>
+      </c>
+      <c r="DJ14">
         <v>41063830.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>38780488.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>37835000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>38630000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>38649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38556000.0</v>
       </c>
       <c r="DO14">
         <v>38556000.0</v>
       </c>
       <c r="DP14">
+        <v>38556000.0</v>
+      </c>
+      <c r="DQ14">
         <v>38181818.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>38571429.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>37500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38620690.0</v>
       </c>
       <c r="DT14">
         <v>38620690.0</v>
       </c>
       <c r="DU14">
+        <v>38620690.0</v>
+      </c>
+      <c r="DV14">
         <v>37419355.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>38260870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38636364.0</v>
       </c>
       <c r="DX14">
         <v>38636364.0</v>
       </c>
       <c r="DY14">
+        <v>38636364.0</v>
+      </c>
+      <c r="DZ14">
         <v>38400000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38461538.0</v>
       </c>
       <c r="EB14">
         <v>38461538.0</v>
       </c>
       <c r="EC14">
+        <v>38461538.0</v>
+      </c>
+      <c r="ED14">
         <v>33939394.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>23333333.0</v>
       </c>
     </row>
-    <row r="15" spans="1:134">
+    <row r="15" spans="1:135">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
         <v>1000000.0</v>
       </c>
       <c r="W15">
         <v>1000000.0</v>
       </c>
       <c r="X15">
         <v>1000000.0</v>
       </c>
       <c r="Y15">
         <v>1000000.0</v>
       </c>
       <c r="Z15">
         <v>1000000.0</v>
       </c>
       <c r="AA15">
         <v>1000000.0</v>
       </c>
       <c r="AB15">
-        <v>791000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>791000.0</v>
       </c>
       <c r="AD15">
         <v>791000.0</v>
       </c>
       <c r="AE15">
         <v>791000.0</v>
       </c>
       <c r="AF15">
         <v>791000.0</v>
       </c>
       <c r="AG15">
         <v>791000.0</v>
       </c>
       <c r="AH15">
         <v>791000.0</v>
       </c>
       <c r="AI15">
         <v>791000.0</v>
       </c>
       <c r="AJ15">
         <v>791000.0</v>
       </c>
@@ -9886,78 +9921,78 @@
       <c r="BC15">
         <v>791000.0</v>
       </c>
       <c r="BD15">
         <v>791000.0</v>
       </c>
       <c r="BE15">
         <v>791000.0</v>
       </c>
       <c r="BF15">
         <v>791000.0</v>
       </c>
       <c r="BG15">
         <v>791000.0</v>
       </c>
       <c r="BH15">
         <v>791000.0</v>
       </c>
       <c r="BI15">
         <v>791000.0</v>
       </c>
       <c r="BJ15">
         <v>791000.0</v>
       </c>
       <c r="BK15">
-        <v>734000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="BL15">
         <v>734000.0</v>
       </c>
       <c r="BM15">
         <v>734000.0</v>
       </c>
       <c r="BN15">
         <v>734000.0</v>
       </c>
       <c r="BO15">
         <v>734000.0</v>
       </c>
       <c r="BP15">
         <v>734000.0</v>
       </c>
       <c r="BQ15">
         <v>734000.0</v>
       </c>
       <c r="BR15">
         <v>734000.0</v>
       </c>
       <c r="BS15">
         <v>734000.0</v>
       </c>
       <c r="BT15">
-        <v>631000.0</v>
+        <v>734000.0</v>
       </c>
       <c r="BU15">
         <v>631000.0</v>
       </c>
       <c r="BV15">
         <v>631000.0</v>
       </c>
       <c r="BW15">
         <v>631000.0</v>
       </c>
       <c r="BX15">
         <v>631000.0</v>
       </c>
       <c r="BY15">
         <v>631000.0</v>
       </c>
       <c r="BZ15">
         <v>631000.0</v>
       </c>
       <c r="CA15">
         <v>631000.0</v>
       </c>
       <c r="CB15">
         <v>631000.0</v>
       </c>
@@ -9973,230 +10008,233 @@
       <c r="CF15">
         <v>631000.0</v>
       </c>
       <c r="CG15">
         <v>631000.0</v>
       </c>
       <c r="CH15">
         <v>631000.0</v>
       </c>
       <c r="CI15">
         <v>631000.0</v>
       </c>
       <c r="CJ15">
         <v>631000.0</v>
       </c>
       <c r="CK15">
         <v>631000.0</v>
       </c>
       <c r="CL15">
         <v>631000.0</v>
       </c>
       <c r="CM15">
         <v>631000.0</v>
       </c>
       <c r="CN15">
-        <v>511000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="CO15">
         <v>511000.0</v>
       </c>
       <c r="CP15">
         <v>511000.0</v>
       </c>
       <c r="CQ15">
         <v>511000.0</v>
       </c>
       <c r="CR15">
         <v>511000.0</v>
       </c>
       <c r="CS15">
         <v>511000.0</v>
       </c>
       <c r="CT15">
         <v>511000.0</v>
       </c>
       <c r="CU15">
         <v>511000.0</v>
       </c>
       <c r="CV15">
         <v>511000.0</v>
       </c>
       <c r="CW15">
         <v>511000.0</v>
       </c>
       <c r="CX15">
         <v>511000.0</v>
       </c>
       <c r="CY15">
         <v>511000.0</v>
       </c>
       <c r="CZ15">
         <v>511000.0</v>
       </c>
       <c r="DA15">
         <v>511000.0</v>
       </c>
       <c r="DB15">
         <v>511000.0</v>
       </c>
       <c r="DC15">
         <v>511000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>511000.0</v>
+      </c>
       <c r="DE15"/>
-      <c r="DF15">
-[...1 lines deleted...]
-      </c>
+      <c r="DF15"/>
       <c r="DG15">
         <v>466000.0</v>
       </c>
-      <c r="DH15"/>
+      <c r="DH15">
+        <v>466000.0</v>
+      </c>
       <c r="DI15"/>
       <c r="DJ15"/>
-      <c r="DK15">
+      <c r="DK15"/>
+      <c r="DL15">
         <v>261000.0</v>
       </c>
-      <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
-      <c r="DO15">
+      <c r="DO15"/>
+      <c r="DP15">
         <v>174000.0</v>
       </c>
-      <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
+      <c r="EE15"/>
     </row>
-    <row r="16" spans="1:134">
+    <row r="16" spans="1:135">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>736000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>686000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1060000000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>2886000000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>3263000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>2712000000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>1798800000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>2198309000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>2770640000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>2218328000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>2365817000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>1837577000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>2120501000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>1831869000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>1396747000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
@@ -10223,52 +10261,53 @@
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
+      <c r="EE16"/>
     </row>
-    <row r="17" spans="1:134">
+    <row r="17" spans="1:135">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10361,226 +10400,227 @@
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
+      <c r="EE17"/>
     </row>
-    <row r="18" spans="1:134">
+    <row r="18" spans="1:135">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1424000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1446000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>736000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>686000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1060000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1843000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2886000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2407000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2699000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2417000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3263000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3016000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2856000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2163000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2712000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2761726000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2443429000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2144680000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1798800000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1883848000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2009514000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2085631000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2198309000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3180545000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3162666000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2863744000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2770640000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>3071995000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2901264000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2483584000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2218328000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2285066000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2246086000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2529733000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2365817000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2149076000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2232821000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>2023588000.0</v>
       </c>
-      <c r="AY18">
-[...1 lines deleted...]
-      </c>
       <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
         <v>1975819000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1839909000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>2105391000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2120501000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>1662806000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1421480000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1415333000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1396747000.0</v>
       </c>
-      <c r="BL18">
-[...1 lines deleted...]
-      </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -10605,52 +10645,53 @@
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
+      <c r="EE18"/>
     </row>
-    <row r="19" spans="1:134">
+    <row r="19" spans="1:135">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10743,632 +10784,633 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
+      <c r="EE19"/>
     </row>
-    <row r="20" spans="1:134">
+    <row r="20" spans="1:135">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>5410000000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>7000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>7000000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>7000000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>7000000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>7000000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>7000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>7000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>7000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
-        <v>7000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU20">
         <v>7000000.0</v>
       </c>
       <c r="AV20">
-        <v>0.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>7000000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
-        <v>7000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC20">
         <v>7000000.0</v>
       </c>
       <c r="BD20">
-        <v>0.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>7000000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
         <v>7000000.0</v>
       </c>
-      <c r="BL20">
-[...1 lines deleted...]
-      </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
-      <c r="BO20">
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20"/>
+      <c r="BP20">
         <v>7000000.0</v>
       </c>
-      <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>7000000.0</v>
       </c>
-      <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>7000000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20">
         <v>7000000.0</v>
       </c>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>7000000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>7000000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20">
         <v>7000000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
-      <c r="CQ20">
+      <c r="CQ20"/>
+      <c r="CR20">
         <v>7000000.0</v>
       </c>
-      <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
-      <c r="CU20">
+      <c r="CU20"/>
+      <c r="CV20">
         <v>7800000.0</v>
       </c>
-      <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>9500000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
+      <c r="EE20"/>
     </row>
-    <row r="21" spans="1:134">
+    <row r="21" spans="1:135">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>6000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5954000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5823000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5649000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5477000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4720000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4673000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4289000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4286000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4257000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3887000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3856000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3797000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>186000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3687000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3622000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3617000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>206000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3534000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3565000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3622000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>26000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3411481000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3440339000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3404593000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>78200000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3211145000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3205667000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3245851000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>55600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3315237000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3334094000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3300548000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>64300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3406093000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3401935000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3490509000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>74200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3311086000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3299541000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3286348000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>80800000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3297616000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3368343000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3450523000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>91300000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3533932000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3453513000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3545063000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>182300000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3630877000.0</v>
       </c>
-      <c r="BE21">
-[...1 lines deleted...]
-      </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
         <v>172300000.0</v>
       </c>
-      <c r="BH21">
-[...1 lines deleted...]
-      </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
+        <v>0.0</v>
+      </c>
+      <c r="BL21">
         <v>8000000.0</v>
       </c>
-      <c r="BL21">
-[...1 lines deleted...]
-      </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21">
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
+      <c r="BO21"/>
+      <c r="BP21">
         <v>8300000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>8700000.0</v>
       </c>
-      <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>9100000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>9700000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>10500000.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>11500000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21">
         <v>12800000.0</v>
       </c>
-      <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>14500000.0</v>
       </c>
-      <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>17600000.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>22100000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
+      <c r="EE21"/>
     </row>
-    <row r="22" spans="1:134">
+    <row r="22" spans="1:135">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-19879000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-20796000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-17516000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-14845000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-14941000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-15258000000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>-14159000000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-8002000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-8105000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-13731000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-12594000000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -11424,51 +11466,53 @@
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
@@ -11493,976 +11537,983 @@
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
+      <c r="EE22"/>
     </row>
-    <row r="23" spans="1:134">
+    <row r="23" spans="1:135">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>167115000000.0</v>
+      </c>
+      <c r="C23">
         <v>164064000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>156590000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>152003000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>133479000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>128210000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>118675000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>120258000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>109888000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>106000000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>97623000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>87422000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>89040000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>89120000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>84904000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>82705000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>84609000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>89761000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>92175000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>91449000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>88944000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>84810000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>84656000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>82127000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>80729000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>75654000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>76731000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>75773985000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>72043816000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>66692481000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>64609026000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>62972642000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>59766497000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>60954823000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>60514818000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>58694031000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>58138072000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>53805820000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>53097879000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>54832498000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>53876703000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>52186624000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>50383152000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>47606120000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>47460271000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>44691268000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>44679611000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>42910363000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>43171051000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>40541581000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>39674473000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>39526555000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>38790621000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>40197101000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>40360438000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>39924013000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>38344323000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>32286082000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>32104032000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>31183454000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>30659277000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>29510019000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>29081908000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>28934028000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>27220606000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>26722458000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>25249501000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>24162113000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>22649349000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>21634314000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>21658818000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>21844347000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>22410167000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>21812508000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>21598009000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>21099347000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>20334435000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>19825895000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>19036837000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>18478247000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>17816667000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>16563929000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>16193866000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>15449916000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>15029570000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>14429437000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>14048129000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>13313386000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>12508978000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>12705062000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>12113374000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>10525534000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>10265273000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>9571243000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8892634000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>7729164000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>7491170000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>7226268000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>7016100000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>6505424000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>6212159000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>6136090000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>6061860000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>5921852000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>5812316000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>5380842000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>5119978000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>5179700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>6728900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>6410700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5846500000.0</v>
       </c>
       <c r="DH23">
         <v>5846500000.0</v>
       </c>
       <c r="DI23">
+        <v>5846500000.0</v>
+      </c>
+      <c r="DJ23">
         <v>5537100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>5074900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>4673550000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>3756400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>3361100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>3148000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>2893700000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>2714800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>2498500000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>2352200000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>1989900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>1885700000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1588800000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>1506600000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>1394300000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>1345900000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>1309000000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>1286800000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>1249600000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>1190900000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>1117400000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>928100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:134">
+    <row r="24" spans="1:135">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24">
+        <v>5709000000.0</v>
+      </c>
+      <c r="C24">
         <v>6105000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5710000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5734000000.0</v>
       </c>
       <c r="E24">
         <v>5734000000.0</v>
       </c>
       <c r="F24">
         <v>5734000000.0</v>
       </c>
       <c r="G24">
+        <v>5734000000.0</v>
+      </c>
+      <c r="H24">
         <v>5042000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5067000000.0</v>
       </c>
       <c r="I24">
         <v>5067000000.0</v>
       </c>
       <c r="J24">
-        <v>4427000000.0</v>
+        <v>5067000000.0</v>
       </c>
       <c r="K24">
         <v>4427000000.0</v>
       </c>
       <c r="L24">
+        <v>4427000000.0</v>
+      </c>
+      <c r="M24">
         <v>4450000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4850000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4455000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3961000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4207000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3819000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3833000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3847000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3487000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3496000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3919000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3961000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3981000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4006000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3550000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3579000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3991652000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4016711000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3443891000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3469834000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3498767000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3513109000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3541633000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3572303000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3585305000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3611602000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3614145000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3929335000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3636223000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3658955000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2897452000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3196709000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3227505000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3239880000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3088235000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3096994000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2796808000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2696797000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2699273000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2699102000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2698882000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2303089000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2307379000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2467263000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2467079000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2066905000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2066858000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2066720000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2095550000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2252195000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2015319000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2025885000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2225714000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2225576000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2225431000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2225306000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1825841000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1825712000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1927013000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1927316000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1932078000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1935041000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1935007000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1905287000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1905067000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1917702000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1953289000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1685268000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1683594000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1683433000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>858272000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>832945000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>434885000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>385255000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>508194000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>508121000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>533519000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>532454000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>562437000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>556438000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>552425000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>535274000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>502867000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>485963000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>483709000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>483556000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>481782000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>481481000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>318246000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>318003000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>281787000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>262757000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>262073000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>263364000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>184764000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
+      <c r="EE24"/>
     </row>
-    <row r="25" spans="1:134">
+    <row r="25" spans="1:135">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>5710000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5734000000.0</v>
       </c>
       <c r="E25">
         <v>5734000000.0</v>
       </c>
       <c r="F25">
         <v>5734000000.0</v>
       </c>
       <c r="G25">
+        <v>5734000000.0</v>
+      </c>
+      <c r="H25">
         <v>5042000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5067000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4450000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4850000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4455000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3961000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4207000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3819000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3833000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3847000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3487000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3496000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3919000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3961000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3981000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4006000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3550000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3579000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3991652000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4016711000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3443891000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3469834000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3498767000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3513109000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3541633000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3572303000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3585305000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3611602000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3614145000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3929335000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3636223000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3658955000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2897452000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3196709000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3227505000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3239880000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3088235000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3096994000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2796808000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2696797000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2699273000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>2698882000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2303089000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2307379000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2467263000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>2095550000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2252195000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2015319000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2025885000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
@@ -12489,232 +12540,235 @@
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
+      <c r="EE25"/>
     </row>
-    <row r="26" spans="1:134">
+    <row r="26" spans="1:135">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26">
+        <v>114123000000.0</v>
+      </c>
+      <c r="C26">
         <v>112146000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>106241000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>103763000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>90038000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>88342000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>81273000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>81657000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>73761000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>68995000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>63463000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>57005000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>74992000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>74687000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>55516000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>68668000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>71530000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>76480000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>60987000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>78143000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>58618000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>72960000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>72911000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>70702000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>68135000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>64422000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>67048000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>49723223000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>46494848000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>56557081000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>54633080000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>53573909000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>50900787000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>51890974000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>52083874000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>50097769000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>49835229000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>45756180000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>45188491000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>46777342000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>46129762000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>43854761000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>42317711000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>39288765000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>39923814000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>37456182000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>36957164000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>35826834000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>35680691000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>33381922000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>32185353000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>31991672000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>33211883000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>33113527000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>24458590000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>24048757000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>23241646000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>22794442000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
@@ -12741,52 +12795,53 @@
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
+      <c r="EE26"/>
     </row>
-    <row r="27" spans="1:134">
+    <row r="27" spans="1:135">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12879,523 +12934,529 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
+      <c r="EE27"/>
     </row>
-    <row r="28" spans="1:134">
+    <row r="28" spans="1:135">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>421000000.0</v>
+      </c>
+      <c r="C28">
         <v>1112000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1542000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1109000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>318000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>583000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1716000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-128000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>471000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1508000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1457000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1630000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2252000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1161000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1034000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>695000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1263000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1124000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>899000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>460000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>242000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>797000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>553000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>725000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-307000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>730000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2130000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1356056000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1729185000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1423495000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1580101000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1768278000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2115430000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2031226000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2268779000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2380715000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2488252000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2436031000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2728617000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2556406000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2924433000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1695109000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1671434000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1479813000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1904219000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2005056000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1451325000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1678063000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1428680000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1622141000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1775455000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1275647000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1449470000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1305538000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1207371000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>863349000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>457628000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>540896000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>451818000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>811892000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>903426000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>804827000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>752749000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9317145000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>9289911000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>9090973000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>704025000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>8566691000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8704549000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>8794879000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>42843000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>605739000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>563406000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>621810000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>521487000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>475675000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>523902000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>658442000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>545121000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>458167000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>423242000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>368943000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>671310000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>260889000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>244231000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>270131000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>253687000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>273108000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>274089000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>148264000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>313560000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>260865000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>218760000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>223492000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>239686000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>193566000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>137489000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>208287000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>96726000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>134731000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>162211000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>158523000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>201460000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>137953000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>195577000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>109248000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>159638000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>183900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>183800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>109800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>107700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>83700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>108100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>107000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>69435000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>107700000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>106100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>106400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>93348000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>106400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>104500000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>104300000.0</v>
       </c>
-      <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
-      <c r="DV28">
+      <c r="DV28"/>
+      <c r="DW28">
         <v>437400000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>434000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>428400000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>396600000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>391000000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>385100000.0</v>
       </c>
-      <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
+      <c r="EE28"/>
     </row>
-    <row r="29" spans="1:134">
+    <row r="29" spans="1:135">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29">
+        <v>19403000000.0</v>
+      </c>
+      <c r="C29">
         <v>19399000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19171000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18712000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17787000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17136000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15858000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16194000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14802000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13895000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13508000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12513000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12655000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12081000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8106000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7860000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9658000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13015000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16861000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16372000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16940000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>16009000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18313000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>17195000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>16559000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12851000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13459,614 +13520,618 @@
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
+      <c r="EE29"/>
     </row>
-    <row r="30" spans="1:134">
+    <row r="30" spans="1:135">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>4735000000.0</v>
+      </c>
+      <c r="C30">
         <v>4259000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4475000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4035000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4202000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3749000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3898000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3738000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3635000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3342000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3528000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3279000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3321000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3114000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3013000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2820000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5442000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2883000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5468000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3013000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3102000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2907000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3825000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2792000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2852000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2836000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2940000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3680736000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3796200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3672479000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3775440000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3548880000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3406811000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3431069000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3120508000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3190895000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3003996000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2769124000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2614727000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>694906000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>681425000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>688491000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2435363000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>661185000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>711463000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>665797000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2105935000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>596704000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>614203000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>594794000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>594515000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>592948000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>585555000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1861654000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1976988000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1179687000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1104176000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1131334000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>626194000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1060631000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1045131000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>986658000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1037679000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>987342000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>898522000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>880372000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>850096000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>808719000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>743643000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>657647000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>640235000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>691120000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>800404000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>758977000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>717228000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>688821000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>599767000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>580227000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>563570000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>551833000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>555336000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>534523000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>541944000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>897690000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>914268000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>836314000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>810562000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>754552000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>324534000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>842454000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>875970000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>709311000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>718893000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>731512000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>706112000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>621209000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>645770000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>606642000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>572383000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>530388000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>459143000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>533665000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>522733000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>543806000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>586714000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>530396000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>590613000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>333800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>287600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>222400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193700000.0</v>
       </c>
       <c r="DH30">
         <v>193700000.0</v>
       </c>
       <c r="DI30">
+        <v>193700000.0</v>
+      </c>
+      <c r="DJ30">
         <v>149800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>118600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>435710000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>142600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>96800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>100400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>136056000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>88600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>69500000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>72800000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>84700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>102000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>72600000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>75500000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>70500000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>91900000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>71400000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>67900000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>33400000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>107700000.0</v>
       </c>
-      <c r="EC30"/>
-      <c r="ED30">
+      <c r="ED30"/>
+      <c r="EE30">
         <v>61000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:134">
+    <row r="31" spans="1:135">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>8063000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7805000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7626000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4145000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3653000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5839000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>9182000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>13014000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>12885000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>13444000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>12090000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>14352000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>13214000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>12553000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>9301000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>11601000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>11523734000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>10709011000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>9670108000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8450553000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8579323000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>8601702000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>9008261000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>9569535000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>8097118000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>7971155000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>7420030000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>7093082000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>7993482000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>7580646000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>6718869000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>6135381000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>6241066000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>6483233000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>7150025000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7023452000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>6679998000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>6688959000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>6250546000.0</v>
       </c>
-      <c r="AY31"/>
-      <c r="AZ31">
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>5895650000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>5887920000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>6915088000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>6910187000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>5662886000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>5324525000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>5022864000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>5040567000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
@@ -14093,52 +14158,53 @@
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
+      <c r="EE31"/>
     </row>
-    <row r="32" spans="1:134">
+    <row r="32" spans="1:135">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -14231,612 +14297,616 @@
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
+      <c r="EE32"/>
     </row>
-    <row r="33" spans="1:134">
+    <row r="33" spans="1:135">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>157092000000.0</v>
+      </c>
+      <c r="C33">
         <v>154812000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>147947000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>143343000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>123861000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>119310000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>111451000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>111325000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>101657000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>96723000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>91125000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>81323000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>83121000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>82712000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>78964000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>76373000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1060000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>84169000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>61450000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>85409000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>82588000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>78781000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>57567000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>76079000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>73564000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>69998000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>72342000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>8128094000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23566985000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>8115004000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8012432000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>7668244000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>7468031000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>7553442000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7127420000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7391672000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7179493000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>6871526000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>6708670000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>53452805000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>52842374000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>50684542000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>6540166000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>45858428000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>46124610000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>43608089000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>6076778000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>41791618000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>41792934000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>39414449000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>38750826000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>38103320000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>37817002000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>5983377000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>16808932000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>37049807000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>36232825000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>30205390000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>31052596000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>29238425000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>28777555000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>27980787000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>5823805000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>27228520000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>25700366000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>25237566000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>23766318000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>22717140000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>21434806000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>20335573000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>20085057000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>20708452000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>21199993000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>20703112000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>20401368000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>19805742000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>19141112000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>18731802000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>18172558000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>17632498000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>16954890000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>15554118000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>15396934000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>14376003000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>13922762000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>13431245000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>13053508000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>12414632000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>12049599000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>11585405000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>11123901000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>9637052000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>9367613000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>8702942000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>8094115000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>6972256000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>6652576000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>6487477000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>6487421000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>5737026000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>5547631000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>5450974000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>2761575000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>5168418000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>5013443000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>4686955000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>4270390000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>4845900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>6441300000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>6188300000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>5652800000.0</v>
       </c>
-      <c r="DH33"/>
-      <c r="DI33">
+      <c r="DI33"/>
+      <c r="DJ33">
         <v>5387300000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>4956300000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>2805925000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>3613800000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>3264300000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>3047600000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>2710607000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>2626200000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>2429000000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>2279400000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>1905200000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>1783700000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>1516200000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>1431100000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>1323800000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>1254000000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>1237600000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>1218900000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>1216200000.0</v>
       </c>
-      <c r="EB33">
+      <c r="EC33">
         <v>1083200000.0</v>
       </c>
-      <c r="EC33">
+      <c r="ED33">
         <v>1117400000.0</v>
       </c>
-      <c r="ED33">
+      <c r="EE33">
         <v>867100000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:134">
+    <row r="34" spans="1:135">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>74636000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>75242000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>75774000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>74069000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>73801000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>74813000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>72428000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>72670000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>69305000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>66384000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>63080000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>61916000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>61314000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>60640000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>58839000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>57496873000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>54874665000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>51433802000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>50816058000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>49010704000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>45642172000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>46319298000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>45174671000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>43831063000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>43392649000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>39907901000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>39304822000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>39830922000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>39436031000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>39786980000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>38832734000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>35852483000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>35491072000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>31923275000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>32193348000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>31284481000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>31442474000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>29518174000.0</v>
       </c>
-      <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>28956204000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>28639703000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>28869243000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>28862487000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>21562215000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>21461084000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>20800514000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>20418724000.0</v>
       </c>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
@@ -14863,906 +14933,921 @@
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
+      <c r="EE34"/>
     </row>
-    <row r="35" spans="1:134">
+    <row r="35" spans="1:135">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>153331000000.0</v>
+      </c>
+      <c r="C35">
         <v>150680000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>143039000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>138935000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>121336000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>116718000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>107769000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>109041000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>100063000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>96442000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>88452000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>79269000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>81145000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>81404000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>77733000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>78962000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4879000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>80489000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6733000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>78564000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>75500000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>72720000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3573000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>68913000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>68176000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>66353000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>65130000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3991652000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4016711000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3443891000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3469834000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3499000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3513000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3542000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3572000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3585000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3612000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3614000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3929000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>46185714000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>45651723000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>44770641000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3197000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>41365054000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>40977038000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>37541243000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3072000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>36230365000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>36114069000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>33957786000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>33463808000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>33630905000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>32782701000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2307000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2467000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>33189978000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>32096706000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>26356727000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>24601093000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>25320571000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>25134759000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>24231166000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>2026000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>23802153000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>22634192000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>22345492000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>21274868000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>20235810000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>19405942000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>18963425000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>18868365000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>19142480000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>19348760000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>18753635000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>18176790000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>18028670000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>17409734000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>16907121000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>16192069000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>15675119000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>15322920000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>13979062000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>13540772000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>12797048000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>12372334000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>12070487000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>11713026000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>11170824000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>10526439000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>10644150000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>10007359000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>8923577000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>8666763000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>8163357000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>7511958000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>6548623000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>6404249000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>6231682000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>5852415000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>5586907000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>5324025000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>5255513000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>272000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>5091953000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>5032846000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>4570657000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>4383265000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>4530900000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>6028800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>5670500000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>5054400000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>108000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>4769300000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>4545600000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>107000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>3277600000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>2913600000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>2734100000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>2461300000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>2319700000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>2118900000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>1977100000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>1605100000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>1540700000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>1256800000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>1202000000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>1107500000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>1060300000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>1027800000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>1007000000.0</v>
       </c>
-      <c r="EA35">
+      <c r="EB35">
         <v>966500000.0</v>
       </c>
-      <c r="EB35">
+      <c r="EC35">
         <v>919600000.0</v>
       </c>
-      <c r="EC35">
+      <c r="ED35">
         <v>849000000.0</v>
       </c>
-      <c r="ED35">
+      <c r="EE35">
         <v>816300000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:134">
+    <row r="36" spans="1:135">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>17746000000.0</v>
+      </c>
+      <c r="C36">
         <v>17798000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16980000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15739000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>13960000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>13730000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12953000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>13089000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12037000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>12209000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11798000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9091000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8831000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8697000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>8062000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8333000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-53693000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8267000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>89140000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7840000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6262000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6367000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>81021000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5924000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5923000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>6086000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5458000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-47768336000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-28811631000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-39381792000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-32538609000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-36762958000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-34763202000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-35957713000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-31415404000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-35566434000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-35786001000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-32041847000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-25754665000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>37324328000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>37036558000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>35283953000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-23961823000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>31070653000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>29117331000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>29039583000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-19812388000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>27492936000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>27549260000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>25091791000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>27824950000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>23979665000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>23927787000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-22249443000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-5960064000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1414881000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>4775955000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>4770491000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>22198200000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>5051880000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>5014852000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>4969225000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-8599179000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>5006228000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>4715160000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>4757176000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>4663286000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>4577669000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>4134840000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>4319486000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>4222083000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>4116407000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>3878546000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>9464015000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>9112456000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>9026938000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>8604605000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>8976949000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>8784991000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>9292970000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>9977537000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>8727662000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>8396395000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>7841319000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>7569769000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>7271522000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>6997848000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>6624039000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>7375195000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>6709580000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>6519249000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>5697978000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>5406122000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>5009931000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>4611930000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>3619696000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>3542764000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>3491924000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>3578563000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>3004719000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>2830365000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>2719471000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-2761575000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>2537316000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>2376702000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>2425551000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>2155800000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>4845900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>6441300000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>6188300000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>5652800000.0</v>
       </c>
-      <c r="DH36"/>
-      <c r="DI36">
+      <c r="DI36"/>
+      <c r="DJ36">
         <v>5387300000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>4956300000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>-2805925000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>3613800000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>3264300000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>3047600000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>1099795000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>2626200000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>2429000000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>2279400000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>1905200000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>1783700000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>1516200000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>1431100000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>1323800000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>1254000000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>1237600000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>1218900000.0</v>
       </c>
-      <c r="EA36">
+      <c r="EB36">
         <v>1216200000.0</v>
       </c>
-      <c r="EB36">
+      <c r="EC36">
         <v>1083200000.0</v>
       </c>
-      <c r="EC36">
+      <c r="ED36">
         <v>1117400000.0</v>
       </c>
-      <c r="ED36">
+      <c r="EE36">
         <v>867100000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:134">
+    <row r="37" spans="1:135">
       <c r="A37" t="s">
         <v>69</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>90000000.0</v>
+      </c>
+      <c r="C37">
+        <v>90000000.0</v>
+      </c>
+      <c r="D37">
+        <v>90000000.0</v>
+      </c>
+      <c r="E37">
+        <v>90000000.0</v>
+      </c>
+      <c r="F37">
+        <v>90000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
-[...1 lines deleted...]
-      </c>
+      <c r="M37"/>
       <c r="N37">
         <v>90000000.0</v>
       </c>
       <c r="O37">
         <v>90000000.0</v>
       </c>
       <c r="P37">
         <v>90000000.0</v>
       </c>
       <c r="Q37">
         <v>90000000.0</v>
       </c>
       <c r="R37">
         <v>90000000.0</v>
       </c>
-      <c r="S37"/>
+      <c r="S37">
+        <v>90000000.0</v>
+      </c>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15818,51 +15903,53 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -15887,613 +15974,619 @@
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
+      <c r="EE37"/>
     </row>
-    <row r="38" spans="1:134">
+    <row r="38" spans="1:135">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38">
+        <v>52557000000.0</v>
+      </c>
+      <c r="C38">
         <v>51743000000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>47805000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>133479000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>17479000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-16265000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>34855000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-3959000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>98168000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>11544000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>87422000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>89040000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>89120000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>84904000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>82705000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>27699000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-60832000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-38527000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>91449000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>88944000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>84810000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>23681000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>82127000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>80729000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>75654000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>76731000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>20895396000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>21123556000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>20788962000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>73781000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>20353093000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>19574350000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>19413525000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>48821102000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>54228314000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>53728748000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>49709674000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>42694517000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>-34358027000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>-34038380000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>-32268740000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>39970524000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-28131173000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-28851556000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>-26556156000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>35662790000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-24475451000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-24480396000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-22157182000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>31796801000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>-21289108000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>-21284216000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>36909162000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>32449484000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>36423308000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>35551387000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>29607959000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>-16827144000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>28636250000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>28401206000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>27552112000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>23938716000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>27151136000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>25621015000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>25299607000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>24003192000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>22850180000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>21721748000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>20741959000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>11941251000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>20999903000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>21438485000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>20754126000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>11035109000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>19858988000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>19073634000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>18627689000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>9675388000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>9292970000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>9977537000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>8727662000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>8003020000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>7841319000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>7569769000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>7271522000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>6997848000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>6624039000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>7375195000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>6709580000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>6519249000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>5697978000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>5406122000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>5009931000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>4611930000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>3619696000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>3542764000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>3491924000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>3045861000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>3004719000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>2830365000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>2719471000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>2638020000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>-309000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>2376702000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>-4361000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>-3765000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>5179700000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>-3747000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>6410700000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>1533694000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>5846500000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>5537100000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>5074900000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>1116885000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>3756400000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>3361100000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>3148000000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>1040093000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>2714800000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>2498500000.0</v>
       </c>
-      <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
+      <c r="EE38"/>
     </row>
-    <row r="39" spans="1:134">
+    <row r="39" spans="1:135">
       <c r="A39" t="s">
         <v>71</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-4735000000.0</v>
+      </c>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>80867000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>68586000000.0</v>
       </c>
-      <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>10309000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10798000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11725000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-66137000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-14383000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-14274000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-14909000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-13417000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-14012000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-5714000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>8002000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8105000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-13914000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-12409000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-12328000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-60787000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-12655000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-13443000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-11765000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-10973000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>11740789000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-3954988000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>11026944000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10722696000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10789889000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>10585994000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10384215000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>10719242000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>10444550000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10362499000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>10237975000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>10403429000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>10584953000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>10173538000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>9699728000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>9681159000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>9604499000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>9554050000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>9390216000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>9272563000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-2133134000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-2219325000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-2168542000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-2173438000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-1889750000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-1938160000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>8767863000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-2265070000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>20387938000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>30535280000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>24477194000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>23960808000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>23316212000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>22878008000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>22180086000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>21638376000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>21412200000.0</v>
       </c>
-      <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
@@ -16519,1148 +16612,1156 @@
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
+      <c r="EE39"/>
     </row>
-    <row r="40" spans="1:134">
+    <row r="40" spans="1:135">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
+        <v>-3207000000.0</v>
+      </c>
+      <c r="C40">
         <v>-3182000000.0</v>
       </c>
-      <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>-955000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-5122000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-5265000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-5448000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-750000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-858000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-851000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-1156000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-909000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-2558000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-582000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-613000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-543000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-531000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-560000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-400000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-524000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-510000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-596000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-957000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>60258599000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>57318094000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>53578482000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>52214917000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>50894000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>47652000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>48405000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>45174691000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>47012000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>46555000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>42772000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>41776055000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>353426000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>344527000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>397375000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>38832672000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>280093000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>311388000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>320950000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>32193183000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>276314000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>258023000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>283249000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>275138000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>264023000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>254815000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>30975000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>29886474000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-1179687000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-249336000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-132389000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1095963000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-136298000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-159340000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-184958000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>21815015000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-242686000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-173985000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-237549000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-210878000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-185570000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-105631000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>3050000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-19794000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-143729000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-215582000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-203662000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-221987000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-238267000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-181956000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-123124000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-109067000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-28085000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-27726000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-100000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-125610000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-126593000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-176570000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-55409000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-56078000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-27180000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-27304000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>10082000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>9610000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>8530000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>8290000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>7819000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>7184000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>6065000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>5920000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>5750000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>5529000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>5269000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>5006000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>4974000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>4927000000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>4831000000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>4770000000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>4394000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>4207000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>4349000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>5847000000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>5564000000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>5462000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>4954000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>4668000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>4447000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>4067000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>3177000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>2815000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>2634000000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>2362000000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>2222000000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>2022000000.0</v>
       </c>
-      <c r="DR40"/>
       <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
+      <c r="EE40"/>
     </row>
-    <row r="41" spans="1:134">
+    <row r="41" spans="1:135">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>70971000000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>68708000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>67597000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>65952000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>67060000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>67708000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>65876000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>64678000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>61164000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>59332000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>56055000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>55350000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>54137000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>54299000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>52561025000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>49714389000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>46217865000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>45512612000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>44067839000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>40966762000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>41588557000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>40182597000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>38931696000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>38582869000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>35258709000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>35041796000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>35526431000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>35130812000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>35402908000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>34738094000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>31960447000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>31633462000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>28100576000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>28369279000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>27423421000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>27445737000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>25619170000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>25630506000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>25515833000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>25322976000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>25625295000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>25702237000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>25784187000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>25217720000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>19576423000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>19226965000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>18735918000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>18687053000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>18072392000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>17819675000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>18055765000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>17186887000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>17084115000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>16313011000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>15685489000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>15220876000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>15026012000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>14880520000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>14746155000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>14611939000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>13914576000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>13657210000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>13437650000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>12915067000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>12447604000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>11851122000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>11542611000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>11407091000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>10945775000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>10526505000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>10288635000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>9757623000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>9528051000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>9326695000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>8887530000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>8372352000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>8385593000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>8079202000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>7215689000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>7016154000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>6666468000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>6132025000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>5107344000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>5045469000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>4930848000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>4595102000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>4429244000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>4226795000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>4261004000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>4200352000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>4180918000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>4138733000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>3745425000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
+      <c r="EE41"/>
     </row>
-    <row r="42" spans="1:134">
+    <row r="42" spans="1:135">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>571000000.0</v>
+      </c>
+      <c r="C42">
         <v>604000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>627000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>668000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>737000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>720000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>711000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>688000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>678000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>658000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>644000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>682000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>719000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>750000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>782000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>796000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>805000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>790000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>808000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>843000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>871000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>852000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>844000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>858000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>850000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>368000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>511000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>498919000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>516370000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>491236000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>528050000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>550006000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>643741000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>781529000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>768479000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>757737000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>774742000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>768620000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>753832000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>740895000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>723770000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>719107000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>806003000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>851087000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>907776000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>925970000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1125885000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1105553000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1117731000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1197480000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2274798000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1250226000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1276349000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1415805000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1443141000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1427280000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1414123000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1410452000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>3317885000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1367577000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1403037000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1384407000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1545015000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1519908000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1514989000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1509290000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1512435000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1488008000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1498348000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1493744000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1482258000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1149002000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1137735000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1131115000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1114079000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1100366000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1095833000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1081831000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1062010000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1055638000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1046698000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1042176000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1031696000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1103438000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>1101528000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>1099291000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>1093456000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1089507000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1087511000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1084538000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>1081331000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>648095000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>644820000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>641655000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>740973000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>636168000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>636493000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>635345000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>641915000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>575474000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>574418000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>574332000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>572102000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>571417000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>573883000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>589835000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>591298000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>376900000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>408100000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>465900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537400000.0</v>
       </c>
       <c r="DH42">
         <v>537400000.0</v>
       </c>
       <c r="DI42">
+        <v>537400000.0</v>
+      </c>
+      <c r="DJ42">
         <v>531900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>310000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>243250000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>295300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>277200000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>258400000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>254797000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>256000000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>253200000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>259800000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>279100000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>254300000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>250800000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>231400000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>221900000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>237700000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>242800000.0</v>
       </c>
-      <c r="DZ42">
+      <c r="EA42">
         <v>255800000.0</v>
       </c>
-      <c r="EA42">
+      <c r="EB42">
         <v>260800000.0</v>
       </c>
-      <c r="EB42">
+      <c r="EC42">
         <v>263700000.0</v>
       </c>
-      <c r="EC42">
+      <c r="ED42">
         <v>266400000.0</v>
       </c>
-      <c r="ED42">
+      <c r="EE42">
         <v>107300000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:134">
+    <row r="43" spans="1:135">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17753,88 +17854,87 @@
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
+      <c r="EE43"/>
     </row>
-    <row r="44" spans="1:134">
+    <row r="44" spans="1:135">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17890,51 +17990,53 @@
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
@@ -17959,118 +18061,119 @@
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
+      <c r="EE44"/>
     </row>
-    <row r="45" spans="1:134">
+    <row r="45" spans="1:135">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>260000000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>244000000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>248700000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>236100000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>221700000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>219600000.0</v>
       </c>
-      <c r="AR45"/>
       <c r="AS45"/>
-      <c r="AT45">
-[...1 lines deleted...]
-      </c>
+      <c r="AT45"/>
       <c r="AU45">
         <v>222700000.0</v>
       </c>
-      <c r="AV45"/>
+      <c r="AV45">
+        <v>222700000.0</v>
+      </c>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
@@ -18113,209 +18216,210 @@
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
       <c r="ED45"/>
+      <c r="EE45"/>
     </row>
-    <row r="46" spans="1:134">
+    <row r="46" spans="1:135">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46">
         <v>480000000.0</v>
       </c>
-      <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>450000000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>79456000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>58122000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>416000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>-4289000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>-4286000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>-4257000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>408000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>-3887000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>-3856000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>-3797000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>270000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>-3687000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>-3622000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>-3617000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>260000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>-3534000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>-3565000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>-3622000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>296000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>-3411481000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>-3440339000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>-3404593000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>248700000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>-3211145000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>-3205667000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>-3245851000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>236100000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>-3315237000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>-3334094000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>-3300548000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>221700000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>-3406093000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>-3401935000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>-3490509000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>219600000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>-3311086000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>-16295816000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>-3286348000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>222700000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>-3297616000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>-3368343000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>-3450523000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>75000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>-3533932000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>-3453513000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>-3545063000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46">
+      <c r="BD46"/>
+      <c r="BE46">
         <v>-3630877000.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
@@ -18349,146 +18453,145 @@
       <c r="DF46"/>
       <c r="DG46"/>
       <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
       <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
       <c r="DW46"/>
       <c r="DX46"/>
       <c r="DY46"/>
       <c r="DZ46"/>
       <c r="EA46"/>
       <c r="EB46"/>
       <c r="EC46"/>
       <c r="ED46"/>
+      <c r="EE46"/>
     </row>
-    <row r="47" spans="1:134">
+    <row r="47" spans="1:135">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>134000000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
-      <c r="S47">
+      <c r="S47"/>
+      <c r="T47">
         <v>139000000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>144000000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>145000000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-      <c r="AE47">
+      <c r="AE47"/>
+      <c r="AF47">
         <v>151700000.0</v>
       </c>
-      <c r="AF47">
-[...1 lines deleted...]
-      </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
+        <v>0.0</v>
+      </c>
+      <c r="AJ47">
         <v>156700000.0</v>
       </c>
-      <c r="AJ47">
-[...1 lines deleted...]
-      </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
+        <v>0.0</v>
+      </c>
+      <c r="AN47">
         <v>160900000.0</v>
       </c>
-      <c r="AN47">
-[...1 lines deleted...]
-      </c>
       <c r="AO47">
         <v>0.0</v>
       </c>
       <c r="AP47">
         <v>0.0</v>
       </c>
       <c r="AQ47">
+        <v>0.0</v>
+      </c>
+      <c r="AR47">
         <v>170600000.0</v>
       </c>
-      <c r="AR47">
-[...1 lines deleted...]
-      </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
         <v>0.0</v>
       </c>
       <c r="AU47">
+        <v>0.0</v>
+      </c>
+      <c r="AV47">
         <v>184200000.0</v>
       </c>
-      <c r="AV47">
-[...1 lines deleted...]
-      </c>
       <c r="AW47">
         <v>0.0</v>
       </c>
       <c r="AX47">
         <v>0.0</v>
       </c>
       <c r="AY47">
         <v>0.0</v>
       </c>
       <c r="AZ47">
         <v>0.0</v>
       </c>
       <c r="BA47">
         <v>0.0</v>
       </c>
       <c r="BB47">
         <v>0.0</v>
       </c>
       <c r="BC47">
         <v>0.0</v>
       </c>
       <c r="BD47">
         <v>0.0</v>
       </c>
       <c r="BE47">
@@ -18496,51 +18599,53 @@
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
       <c r="BI47">
         <v>0.0</v>
       </c>
       <c r="BJ47">
         <v>0.0</v>
       </c>
       <c r="BK47">
         <v>0.0</v>
       </c>
       <c r="BL47">
         <v>0.0</v>
       </c>
       <c r="BM47">
         <v>0.0</v>
       </c>
-      <c r="BN47"/>
+      <c r="BN47">
+        <v>0.0</v>
+      </c>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
@@ -18565,626 +18670,630 @@
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
+      <c r="EE47"/>
     </row>
-    <row r="48" spans="1:134">
+    <row r="48" spans="1:135">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>10774000000.0</v>
+      </c>
+      <c r="C48">
         <v>10375000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>10151000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9757000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>9563000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>9443000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>9255000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>9166000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>9076000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>8934000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>8805000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>8713000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>8483000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>8336000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>8169000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>8820000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>8592000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>8446000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>8563000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>8458000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>8531000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>8235000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>8148000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>8066000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>7901000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>7802000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>7952000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>7765678000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>7549737000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>7412081000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>7284949000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>7215526000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6952170000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>6797545000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>6892637000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>5712590000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>5523622000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>5329464000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>5199130000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5039470000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4870711000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4668588000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>4620303000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>4482709000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>4425302000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>4339028000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>4239647000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>4074047000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>3941777000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>3772776000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>3659938000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>3544632000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>3428646000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>3521492000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>3357255000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>3154317000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>3033505000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2906310000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2818429000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>2989231000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2856009000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>2738868000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>2587403000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>2402167000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>2282968000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>2165410000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>2055549000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1952934000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1841497000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1691292000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1682087000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1679568000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1660041000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1556127000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1540122000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1482970000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1412105000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1343795000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1307743000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>1238434000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>1169910000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1111785000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1048215000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>985676000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>923684000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>907502000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>846572000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>796765000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>761110000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>699508000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>641502000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>588413000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>549651000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>510076000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>480301000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>449876000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>419250000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>394158000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>369349000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>400412000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>394393000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>366843000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>348158000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>341880000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>315729000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>299814000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>282389000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>269700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>289600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>271200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247300000.0</v>
       </c>
       <c r="DH48">
         <v>247300000.0</v>
       </c>
       <c r="DI48">
+        <v>247300000.0</v>
+      </c>
+      <c r="DJ48">
         <v>228800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>211100000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>196685000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>175900000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>163000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>149300000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>147800000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>130700000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>119400000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>107200000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>97800000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>83300000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>73300000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>62800000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>54900000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>41700000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>34200000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>25700000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>18600000.0</v>
       </c>
-      <c r="EB48">
+      <c r="EC48">
         <v>6600000.0</v>
       </c>
-      <c r="EC48"/>
       <c r="ED48"/>
+      <c r="EE48"/>
     </row>
-    <row r="49" spans="1:134">
+    <row r="49" spans="1:135">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>8483000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>8336000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>8967000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>8820000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>8592000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>8446000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>8563000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>8458000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>8531000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>8235000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>8148000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>8066000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>7901000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>7802000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>7952000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>7765678000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>7549737000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>7412081000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>7284949000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>7215526000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>6952170000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>6797545000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>6736265000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>5712590000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>5523622000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>5329464000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>5199130000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>5039470000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>4870711000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>4668588000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>4620303000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>4482709000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>4425302000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>4339028000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>4239647000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>4074047000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>3941777000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>3772776000.0</v>
       </c>
-      <c r="AY49">
-[...1 lines deleted...]
-      </c>
       <c r="AZ49">
+        <v>0.0</v>
+      </c>
+      <c r="BA49">
         <v>3544632000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>3428646000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>3521492000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>3357255000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>2989231000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>2856009000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>2738868000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>2587403000.0</v>
       </c>
-      <c r="BL49">
-[...1 lines deleted...]
-      </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
-      <c r="BN49"/>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -19209,144 +19318,145 @@
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
+      <c r="EE49"/>
     </row>
-    <row r="50" spans="1:134">
+    <row r="50" spans="1:135">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
-[...2 lines deleted...]
-      <c r="L50"/>
+      <c r="K50"/>
+      <c r="L50">
+        <v>0.0</v>
+      </c>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>400000000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
-[...2 lines deleted...]
-      <c r="T50"/>
+      <c r="S50"/>
+      <c r="T50">
+        <v>0.0</v>
+      </c>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>400000000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
+        <v>0.0</v>
+      </c>
+      <c r="AC50">
         <v>26024000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>19945000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>17620000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>18542000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>14166000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>14740000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>11752000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>14311000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>23958000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>3638097000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3638762000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>24374000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>299876000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>299807000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>34182000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>22162000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19389,1100 +19499,1106 @@
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
+      <c r="EE50"/>
     </row>
-    <row r="51" spans="1:134">
+    <row r="51" spans="1:135">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>5709000000.0</v>
+      </c>
+      <c r="C51">
         <v>6105000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5710000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5734000000.0</v>
       </c>
       <c r="E51">
         <v>5734000000.0</v>
       </c>
       <c r="F51">
         <v>5734000000.0</v>
       </c>
       <c r="G51">
+        <v>5734000000.0</v>
+      </c>
+      <c r="H51">
         <v>5042000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5067000000.0</v>
       </c>
       <c r="I51">
         <v>5067000000.0</v>
       </c>
       <c r="J51">
-        <v>4427000000.0</v>
+        <v>5067000000.0</v>
       </c>
       <c r="K51">
         <v>4427000000.0</v>
       </c>
       <c r="L51">
+        <v>4427000000.0</v>
+      </c>
+      <c r="M51">
         <v>4450000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4850000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4455000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3961000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4207000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5795000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3833000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5814000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3487000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3496000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3919000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4361000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3981000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4006000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3550000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3579000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4017676000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4036656000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3461511000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3869775000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3512933000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3527849000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3553385000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3586614000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3609263000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>7249699000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>7252907000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4229280000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3936099000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3958762000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3197191000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3230891000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3227505000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3239880000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3088235000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3119156000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2796808000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2806797000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2749273000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2699102000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2698882000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2423089000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3403905000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>3563789000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2467079000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1414969000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1414829000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1414688000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1614543000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1614399000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1272499000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2225870000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>9951220000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>9847667000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>9616333000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>1216052000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>9113573000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>9121496000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>9381421000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>918246000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1017994000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>926095000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>925893000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>925838000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>926702000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>938790000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>973664000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>705549000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>702751000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>702262000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>799683000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>800002000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>402961000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>403342000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>405153000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>405782000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>402314000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>401405000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>404115000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>398146000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>394163000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>377042000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>344664000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>327787000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>325365000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>325376000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>323686000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>323396000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>318246000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>318003000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>281787000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>272257000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>262073000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>263364000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>184764000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>183954000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>183900000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>183800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>109800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107700000.0</v>
       </c>
       <c r="DH51">
         <v>107700000.0</v>
       </c>
       <c r="DI51">
+        <v>107700000.0</v>
+      </c>
+      <c r="DJ51">
         <v>108100000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>107000000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>106830000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>107700000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>106100000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>106400000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>106493000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>106400000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>104500000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>104300000.0</v>
       </c>
-      <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
-      <c r="DV51">
+      <c r="DV51"/>
+      <c r="DW51">
         <v>437400000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>434000000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>428400000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>396600000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>391000000.0</v>
       </c>
-      <c r="EA51">
+      <c r="EB51">
         <v>385100000.0</v>
       </c>
-      <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
+      <c r="EE51"/>
     </row>
-    <row r="52" spans="1:134">
+    <row r="52" spans="1:135">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
         <v>400000000.0</v>
       </c>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
       <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
         <v>1976000000.0</v>
       </c>
-      <c r="R52">
-[...1 lines deleted...]
-      </c>
       <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
         <v>1967000000.0</v>
       </c>
-      <c r="T52">
-[...1 lines deleted...]
-      </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
         <v>400000000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>400000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>26024000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>19945000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>17620000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>399941000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>14166000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>14740000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11752000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>14311000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>23958000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3638097000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3638762000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>299945000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>299876000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>299807000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>299739000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>34182000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>22162000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>110000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>50000000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096526000.0</v>
       </c>
       <c r="BC52">
         <v>1096526000.0</v>
       </c>
-      <c r="BD52"/>
+      <c r="BD52">
+        <v>1096526000.0</v>
+      </c>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>199997000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>199993000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>255989000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>199985000.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>95000000.0</v>
       </c>
-      <c r="BU52"/>
       <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>29773000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>30710000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>30132000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>29517000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>29384000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>28085000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>27726000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>100000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>125610000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>126593000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>176570000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>55409000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>56078000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>27180000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>27304000.0</v>
       </c>
-      <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
+      <c r="EE52"/>
     </row>
-    <row r="53" spans="1:134">
+    <row r="53" spans="1:135">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53">
+        <v>378000000.0</v>
+      </c>
+      <c r="C53">
         <v>107328000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>14074000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>12948000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>12071000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2762000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2179000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2354000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1822000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1785000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>60689000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>8745000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>9012000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>8892000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>7819000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>8044000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>53566000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>57922000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>60836000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>8302000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>8062000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>8117000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>56962000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>8449000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>8185000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>8056000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>8620000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>49588770000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>46348093000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>41857658000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>40134944000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>39235140000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>36907982000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>38075690000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>38244124000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>36462324000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>36468734000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>32749081000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>32170335000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>33663121000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>33356955000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>31580249000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>30201189000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>27469988000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>28140093000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>25890359000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>25578666000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>24519888000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>24525992000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>22275971000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>21613531000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>21333300000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>21322817000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>22582366000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>22579696000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>90789000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>49981000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>75425000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>16289516000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>81747000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>125618000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>74902000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>118387000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>84091000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>63962000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>79160000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>121060000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>89372000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>53953000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>54552000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>58123000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>32520000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>47081000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>46336000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>75062000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>153757000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>178668000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>198644000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>140281000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>49332000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>27421000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>44548000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>126296000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>34151000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>33429000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>26856000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>31964000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>14996000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>7529000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>21352000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>28917000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>45873000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>20485000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>15617000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>4269000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>3900000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>4937000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>16750000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>140573000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>54495000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>49593000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>28187000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>68735000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>85817000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>144372000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>92336000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>238424000.0</v>
       </c>
-      <c r="DD53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE53"/>
       <c r="DF53">
         <v>314953000.0</v>
       </c>
       <c r="DG53">
         <v>314953000.0</v>
       </c>
-      <c r="DH53"/>
+      <c r="DH53">
+        <v>314953000.0</v>
+      </c>
       <c r="DI53"/>
-      <c r="DJ53">
-[...1 lines deleted...]
-      </c>
+      <c r="DJ53"/>
       <c r="DK53">
         <v>277635000.0</v>
       </c>
-      <c r="DL53"/>
+      <c r="DL53">
+        <v>277635000.0</v>
+      </c>
       <c r="DM53"/>
       <c r="DN53"/>
-      <c r="DO53">
+      <c r="DO53"/>
+      <c r="DP53">
         <v>93548000.0</v>
       </c>
-      <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
+      <c r="EE53"/>
     </row>
-    <row r="54" spans="1:134">
+    <row r="54" spans="1:135">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20538,51 +20654,53 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -20607,1668 +20725,1679 @@
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
+      <c r="EE54"/>
     </row>
-    <row r="55" spans="1:134">
+    <row r="55" spans="1:135">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>167115000000.0</v>
+      </c>
+      <c r="C55">
         <v>164064000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>156590000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>152003000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>133479000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>128210000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>118675000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>120258000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>109888000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>106000000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>97623000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>87422000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>89040000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>89120000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>84904000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>82705000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>84609000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>89761000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>92175000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>91449000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>88944000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>84810000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>84656000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>82127000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>80729000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>75654000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>76731000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>75773985000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>72043816000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>66692481000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>64609026000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>62972642000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>59766497000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>60954823000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>60514818000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>58694031000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>58138072000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>53805820000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>53097879000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>54832498000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>53876703000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>52186624000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>50383152000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>47606120000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>47460271000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>44691268000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>44679611000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>42910363000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>43171051000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>40541581000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>39674473000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>39526555000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>38790621000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>40197101000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>40360438000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>39924013000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>38344323000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>32286082000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>32104032000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>31183454000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>30659277000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>29510019000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>29081908000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>28934028000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>27220606000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>26722458000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>25249501000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>24162113000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>22649349000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>21634314000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>21658818000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>21844347000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>22410167000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>21812508000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>21598009000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>21099347000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>20334435000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>19825895000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>19036837000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>18478247000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>17816667000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>16563929000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>16193866000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>15449916000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>15029570000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>14429437000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>14048129000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>13313386000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>12508978000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>12705062000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>12113374000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>10525534000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>10265273000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>9571243000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>8892597000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>7729164000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>7491170000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>7226268000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>7016100000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>6505424000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>6212159000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>6136090000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>6061860000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>5921852000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>5812316000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>5380842000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>5119978000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>5179700000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>6728900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>6410700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5846500000.0</v>
       </c>
       <c r="DH55">
         <v>5846500000.0</v>
       </c>
       <c r="DI55">
+        <v>5846500000.0</v>
+      </c>
+      <c r="DJ55">
         <v>5537100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>5074900000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>4673550000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>3756400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>3361100000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>3148000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>2893700000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>2714800000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>2498500000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>2352200000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>1989900000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>1885700000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>1588800000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>1506600000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>1394300000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>1345900000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>1309000000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>1286800000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>1249600000.0</v>
       </c>
-      <c r="EB55">
+      <c r="EC55">
         <v>1190900000.0</v>
       </c>
-      <c r="EC55">
+      <c r="ED55">
         <v>1117400000.0</v>
       </c>
-      <c r="ED55">
+      <c r="EE55">
         <v>928100000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:134">
+    <row r="56" spans="1:135">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>10401000000.0</v>
+      </c>
+      <c r="C56">
         <v>9252000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8643000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>8660000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9618000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8900000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7224000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8933000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8231000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>9277000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6498000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6099000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5919000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6408000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5940000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6332000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>55850000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5592000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>69252000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>6040000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6356000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>6029000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3408000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6048000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7165000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5656000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4389000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>67645891000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>48476831000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>58577477000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>56522813000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>55304398000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>52298466000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>53401381000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>53387398000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>51302359000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>50958579000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>46934294000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>46389209000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>35737720000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>35072709000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>33770822000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>43842986000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>29878865000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>30187217000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>27639335000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>38602833000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>25594196000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>25858513000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>23284314000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>923647000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>22712343000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>22257835000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>34213724000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>23551506000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2874206000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2111498000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2080692000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>17878580000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1945029000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1881722000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1529232000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>23258103000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1705508000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1520240000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1484892000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1483183000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1444973000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1214543000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1298741000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1573761000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1135895000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1210174000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1109396000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1196641000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1293605000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1193323000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1094093000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>864279000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>845749000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>861777000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1009811000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>796932000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1073913000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1106808000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>998192000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>994621000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>898754000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>459379000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>1119657000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>989473000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>888482000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>897660000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>868301000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>798482000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>756908000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>838594000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>738791000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>528679000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>768398000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>664528000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>685116000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>662265000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>753743000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>798873000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>698248000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>853353000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>333800000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>287600000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>222400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>193700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>217700000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>149800000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>118600000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>750740000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>142600000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>96800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>100400000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>183093000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>88600000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>69500000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>72800000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>84700000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>102000000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>72600000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>75500000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>70500000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>91900000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>71400000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>67900000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>33400000.0</v>
       </c>
-      <c r="EB56">
+      <c r="EC56">
         <v>107700000.0</v>
       </c>
-      <c r="EC56"/>
-      <c r="ED56">
+      <c r="ED56"/>
+      <c r="EE56">
         <v>61000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:134">
+    <row r="57" spans="1:135">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>3207000000.0</v>
+      </c>
+      <c r="C57">
         <v>3182000000.0</v>
       </c>
-      <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
-      <c r="G57">
+      <c r="G57"/>
+      <c r="H57">
         <v>5017000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4809000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>-4205000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>-4391000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>-4345000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>750000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>858000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>851000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>736000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>909000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1060000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>582000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2886000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>543000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>531000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>560000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3263000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>8877000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>510000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>596000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>61551000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>60258599000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>57318094000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>53578482000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>52614858000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>50894000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>47652000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>48405000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>47373000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>47012000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>46555000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>42772000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>42076000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>653302000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>644334000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>697114000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>41051000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>280093000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>311388000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>320950000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>34559000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>276314000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>368023000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>333249000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>275138000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>264023000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>374815000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>30975000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>30983000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>30723000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>249336000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>132389000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1214182000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>199997000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>199993000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>255989000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>22015000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>134066000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>143723000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>211532000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>106706000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>153627000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>144234000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>197695000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>173645000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>95000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>17414000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>16819000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>231387000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>30710000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>30132000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>29517000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>29384000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>28085000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>27726000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>100000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>125610000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>126593000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>176570000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>55409000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>56078000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>27180000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>27304000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>10082000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>9610000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>8530000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>8290000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>7819000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>7184000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>6065000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>5920000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>5750000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>5529000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>5269000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>5006000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>4974000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>4927000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>4831000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>4770000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>4394000000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>4207000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>4349000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>5847000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>5564000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>5462000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>4954000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>4668000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>4447000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>4067000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>3177000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>2815000000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>2634000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>2362000000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>2222000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>2022000000.0</v>
       </c>
-      <c r="DR57"/>
       <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
       <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
       <c r="EA57"/>
       <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
+      <c r="EE57"/>
     </row>
-    <row r="58" spans="1:134">
+    <row r="58" spans="1:135">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>153331000000.0</v>
+      </c>
+      <c r="C58">
         <v>150680000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>143039000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>138935000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>121336000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>116718000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>107769000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>109041000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>100063000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>96442000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>88452000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>79269000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>81145000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>81404000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>77733000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>78962000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>78680000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>80489000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>79161000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>78564000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>75500000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>72720000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>70304000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>68913000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>68176000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>66353000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>65130000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>64250251000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>61334805000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>57022373000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>56158473000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>54393319000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>51164795000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>51946562000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>50945283000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>50596913000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>50166917000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>46385790000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>46004797000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>46839016000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>46296057000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>45467755000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>44247771000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>41365054000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>40977038000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>37541243000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>37656159000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>36230365000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>36482092000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>34291035000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>33738946000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>33630905000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>32902701000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>33282013000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>33450251000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>33189978000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>32096706000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>26356727000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>25815275000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>25520568000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>25334752000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>24487155000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>24041341000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>23936219000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>22777915000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>22557024000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>21381574000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>20389437000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>19550176000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>19161120000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>19042010000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>19237480000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>19348760000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>18753635000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>18408177000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>18059380000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>17439866000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>16936638000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>16221453000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>15703204000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>15350646000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>14079062000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>13666382000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>12923641000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>12548904000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>12125896000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>11769104000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>11198004000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>10553743000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>10644150000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>10007359000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>8923577000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>8666763000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>8163357000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>7511958000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>6548623000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>6404249000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>6231682000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>5888757000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>5586907000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>5324025000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>5255513000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>5198937000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>5091953000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>5032846000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>4570657000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>4383265000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>4530900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>6028800000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>5670500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5054400000.0</v>
       </c>
       <c r="DH58">
         <v>5054400000.0</v>
       </c>
       <c r="DI58">
+        <v>5054400000.0</v>
+      </c>
+      <c r="DJ58">
         <v>4769300000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>4545600000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>4165964000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>3277600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>2913600000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>2734100000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>2461300000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>2319700000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>2118900000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>1977100000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>1605100000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>1540700000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>1256800000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>1202000000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>1107500000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>1060300000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>1027800000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>1007000000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>966500000.0</v>
       </c>
-      <c r="EB58">
+      <c r="EC58">
         <v>919600000.0</v>
       </c>
-      <c r="EC58">
+      <c r="ED58">
         <v>849000000.0</v>
       </c>
-      <c r="ED58">
+      <c r="EE58">
         <v>816300000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:134">
+    <row r="59" spans="1:135">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -22324,51 +22453,53 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -22393,782 +22524,787 @@
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
+      <c r="EE59"/>
     </row>
-    <row r="60" spans="1:134">
+    <row r="60" spans="1:135">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>13694000000.0</v>
+      </c>
+      <c r="C60">
         <v>13294000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>13461000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12978000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>12053000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11402000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>10816000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11127000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>9735000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>9468000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>9081000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>8063000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7805000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>7626000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>7081000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3653000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5839000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>9182000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>13014000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>12885000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>13444000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>12090000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>14352000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>13214000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>12553000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>9301000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>11601000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>11523734000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>10709011000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>9670108000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>8450553000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>8579323000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>8601702000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>9008261000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>9569535000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>8097118000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>7971155000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>7420030000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>7093082000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>7993482000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>7580646000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6718869000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>6135381000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>6241066000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>6483233000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>7150025000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>7023452000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>6679998000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>6688959000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>6250546000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>5935527000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>5895650000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>5887920000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>6915088000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>6910187000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>6734035000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>6247617000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>5929355000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>6137105000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>5662886000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>5324525000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>5022864000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>5040567000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>4997809000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>4442691000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>4165434000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>3867927000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>3772676000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>3099173000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2473194000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2616808000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2606867000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>3061407000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3058873000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>3189832000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>3039967000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>2894569000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>2889257000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>2815384000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>2775043000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>2466021000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>2484867000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>2527484000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>2526275000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>2480666000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>2303541000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>2279025000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>2115382000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1955235000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>2060912000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1947723000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1443695000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1440278000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1249683000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1222500000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1180541000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1086921000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>994586000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1005600000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>918517000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>888134000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>880577000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>862923000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>829590000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>779470000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>805824000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>732948000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>646600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>697700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>737100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>784700000.0</v>
       </c>
       <c r="DH60">
         <v>784700000.0</v>
       </c>
       <c r="DI60">
+        <v>784700000.0</v>
+      </c>
+      <c r="DJ60">
         <v>760700000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>521100000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>499321000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>471200000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>440200000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>407700000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>425600000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>386700000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>372600000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>367000000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>376900000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>337600000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>324100000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>294200000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>276800000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>275900000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>271700000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>276600000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>279400000.0</v>
       </c>
-      <c r="EB60">
+      <c r="EC60">
         <v>267800000.0</v>
       </c>
-      <c r="EC60">
+      <c r="ED60">
         <v>265000000.0</v>
       </c>
-      <c r="ED60">
+      <c r="EE60">
         <v>106400000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:134">
+    <row r="61" spans="1:135">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-1803000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-1756000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-1720000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-1697000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-1673000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-1675000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1653000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1604000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1559000000.0</v>
       </c>
       <c r="V61">
         <v>-1559000000.0</v>
       </c>
       <c r="W61">
+        <v>-1559000000.0</v>
+      </c>
+      <c r="X61">
         <v>-1562000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1563000000.0</v>
       </c>
       <c r="Y61">
         <v>-1563000000.0</v>
       </c>
       <c r="Z61">
+        <v>-1563000000.0</v>
+      </c>
+      <c r="AA61">
         <v>-1574000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-1426000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-1429024000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-1403774000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-1415020000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-1370602000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-1348943000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-1243566000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-1098823000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-1102058000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-1107719000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-1085157000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-1089606000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-1094779000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-1101495000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-1111225000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-1108539000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-1010139000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-961290000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-898082000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-876804000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-672394000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-679265000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-666125000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-585358000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-508715000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-528081000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-496462000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-349190000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-312182000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-316542000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-326292000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-325732000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-346449000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-352106000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-310856000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-323689000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-295000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-8774000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-9570000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-11817000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-17578000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-25647000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-26275000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-28190000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-34697000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-36201000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-36698000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-40414000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-48598000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-49894000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-50184000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-61835000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-74689000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-76583000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-84342000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-84706000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-89033000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-14156000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-14215000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-15291000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-19974000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-22495000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-23632000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-25633000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-28028000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-32736000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-36239000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-39702000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-41789000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-42750000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-42769000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-43402000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-36818000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-37333000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-38037000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-38102000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-39224000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-39632000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-37139000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-21205000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
+      <c r="EE61"/>
     </row>
-    <row r="62" spans="1:134">
+    <row r="62" spans="1:135">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23189,54 +23325,54 @@
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
-      <c r="BK62">
+      <c r="BK62"/>
+      <c r="BL62">
         <v>66912000.0</v>
       </c>
-      <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
@@ -23263,50 +23399,51 @@
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
+      <c r="EE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23402,51 +23539,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
         <v>17003000000.0</v>
       </c>
       <c r="C2">
         <v>19555000000.0</v>
       </c>
       <c r="D2">
         <v>16061000000.0</v>
       </c>
       <c r="E2">
         <v>14309000000.0</v>
       </c>
       <c r="F2">
         <v>936000000.0</v>
       </c>
       <c r="G2">
         <v>816000000.0</v>
       </c>
       <c r="H2">
         <v>868000000.0</v>
       </c>
       <c r="I2">
         <v>786000.0</v>
       </c>
@@ -23504,51 +23641,51 @@
       <c r="AA2">
         <v>1532794000.0</v>
       </c>
       <c r="AB2">
         <v>1285425000.0</v>
       </c>
       <c r="AC2"/>
       <c r="AD2">
         <v>788162000.0</v>
       </c>
       <c r="AE2">
         <v>678545000.0</v>
       </c>
       <c r="AF2">
         <v>98100000.0</v>
       </c>
       <c r="AG2">
         <v>78600000.0</v>
       </c>
       <c r="AH2">
         <v>70900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B3">
         <v>43000000.0</v>
       </c>
       <c r="C3">
         <v>46000000.0</v>
       </c>
       <c r="D3">
         <v>41000000.0</v>
       </c>
       <c r="E3">
         <v>38000000.0</v>
       </c>
       <c r="F3">
         <v>43000000.0</v>
       </c>
       <c r="G3">
         <v>49000000.0</v>
       </c>
       <c r="H3">
         <v>49000000.0</v>
       </c>
       <c r="I3">
         <v>45127000.0</v>
       </c>
@@ -23608,89 +23745,89 @@
       </c>
       <c r="AB3">
         <v>-26700000.0</v>
       </c>
       <c r="AC3">
         <v>-19100000.0</v>
       </c>
       <c r="AD3">
         <v>-14100000.0</v>
       </c>
       <c r="AE3">
         <v>-7800000.0</v>
       </c>
       <c r="AF3">
         <v>-7300000.0</v>
       </c>
       <c r="AG3">
         <v>-1800000.0</v>
       </c>
       <c r="AH3">
         <v>-1300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B5">
         <v>1906000000.0</v>
       </c>
       <c r="C5">
         <v>1284000000.0</v>
       </c>
       <c r="D5">
         <v>1417000000.0</v>
       </c>
       <c r="E5">
         <v>909000000.0</v>
       </c>
       <c r="F5">
         <v>691000000.0</v>
       </c>
       <c r="G5">
         <v>553000000.0</v>
       </c>
       <c r="H5">
         <v>1132000000.0</v>
       </c>
       <c r="I5">
         <v>846000.0</v>
       </c>
@@ -23750,51 +23887,51 @@
       </c>
       <c r="AB5">
         <v>257210000.0</v>
       </c>
       <c r="AC5">
         <v>273188000.0</v>
       </c>
       <c r="AD5">
         <v>7800000.0</v>
       </c>
       <c r="AE5">
         <v>6200000.0</v>
       </c>
       <c r="AF5">
         <v>570000000.0</v>
       </c>
       <c r="AG5">
         <v>447200000.0</v>
       </c>
       <c r="AH5">
         <v>370500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
         <v>1949000000.0</v>
       </c>
       <c r="C6">
         <v>1330000000.0</v>
       </c>
       <c r="D6">
         <v>1458000000.0</v>
       </c>
       <c r="E6">
         <v>947000000.0</v>
       </c>
       <c r="F6">
         <v>734000000.0</v>
       </c>
       <c r="G6">
         <v>602000000.0</v>
       </c>
       <c r="H6">
         <v>1181000000.0</v>
       </c>
       <c r="I6">
         <v>45973000.0</v>
       </c>
@@ -23854,137 +23991,137 @@
       </c>
       <c r="AB6">
         <v>230510000.0</v>
       </c>
       <c r="AC6">
         <v>254088000.0</v>
       </c>
       <c r="AD6">
         <v>-6300000.0</v>
       </c>
       <c r="AE6">
         <v>-1600000.0</v>
       </c>
       <c r="AF6">
         <v>562700000.0</v>
       </c>
       <c r="AG6">
         <v>445400000.0</v>
       </c>
       <c r="AH6">
         <v>369200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>62173000.0</v>
       </c>
       <c r="J8">
         <v>1033755000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8">
         <v>545000.0</v>
       </c>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
         <v>5788000000.0</v>
       </c>
       <c r="C9">
         <v>2488000000.0</v>
       </c>
       <c r="D9">
         <v>2331000000.0</v>
       </c>
       <c r="E9">
         <v>1571000000.0</v>
       </c>
       <c r="F9">
         <v>15722000000.0</v>
       </c>
       <c r="G9">
         <v>13780000000.0</v>
       </c>
       <c r="H9">
         <v>13432000000.0</v>
       </c>
       <c r="I9">
         <v>12090000.0</v>
       </c>
@@ -24044,51 +24181,51 @@
       </c>
       <c r="AB9">
         <v>321657000.0</v>
       </c>
       <c r="AC9">
         <v>1344492000.0</v>
       </c>
       <c r="AD9">
         <v>190038000.0</v>
       </c>
       <c r="AE9">
         <v>92655000.0</v>
       </c>
       <c r="AF9">
         <v>570000000.0</v>
       </c>
       <c r="AG9">
         <v>447200000.0</v>
       </c>
       <c r="AH9">
         <v>370500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
         <v>1540000000.0</v>
       </c>
       <c r="C10">
         <v>980000000.0</v>
       </c>
       <c r="D10">
         <v>1160000000.0</v>
       </c>
       <c r="E10">
         <v>718000000.0</v>
       </c>
       <c r="F10">
         <v>691000000.0</v>
       </c>
       <c r="G10">
         <v>553000000.0</v>
       </c>
       <c r="H10">
         <v>1132000000.0</v>
       </c>
       <c r="I10">
         <v>846000.0</v>
       </c>
@@ -24148,51 +24285,51 @@
       </c>
       <c r="AB10">
         <v>93072000.0</v>
       </c>
       <c r="AC10">
         <v>138047000.0</v>
       </c>
       <c r="AD10">
         <v>113000000.0</v>
       </c>
       <c r="AE10">
         <v>90900000.0</v>
       </c>
       <c r="AF10">
         <v>74400000.0</v>
       </c>
       <c r="AG10">
         <v>64000000.0</v>
       </c>
       <c r="AH10">
         <v>54300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
         <v>351000000.0</v>
       </c>
       <c r="C11">
         <v>256000000.0</v>
       </c>
       <c r="D11">
         <v>251000000.0</v>
       </c>
       <c r="E11">
         <v>197000000.0</v>
       </c>
       <c r="F11">
         <v>74000000.0</v>
       </c>
       <c r="G11">
         <v>138000000.0</v>
       </c>
       <c r="H11">
         <v>262000000.0</v>
       </c>
       <c r="I11">
         <v>130000.0</v>
       </c>
@@ -24252,51 +24389,51 @@
       </c>
       <c r="AB11">
         <v>39059000.0</v>
       </c>
       <c r="AC11">
         <v>49055000.0</v>
       </c>
       <c r="AD11">
         <v>40400000.0</v>
       </c>
       <c r="AE11">
         <v>33100000.0</v>
       </c>
       <c r="AF11">
         <v>27100000.0</v>
       </c>
       <c r="AG11">
         <v>23600000.0</v>
       </c>
       <c r="AH11">
         <v>20200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12">
         <v>366000000.0</v>
       </c>
       <c r="C12">
         <v>304000000.0</v>
       </c>
       <c r="D12">
         <v>257000000.0</v>
       </c>
       <c r="E12">
         <v>191000000.0</v>
       </c>
       <c r="F12">
         <v>127000000.0</v>
       </c>
       <c r="G12">
         <v>170000000.0</v>
       </c>
       <c r="H12">
         <v>173000000.0</v>
       </c>
       <c r="I12">
         <v>147000.0</v>
       </c>
@@ -24356,51 +24493,51 @@
       </c>
       <c r="AB12">
         <v>164138000.0</v>
       </c>
       <c r="AC12">
         <v>162052000.0</v>
       </c>
       <c r="AD12">
         <v>7800000.0</v>
       </c>
       <c r="AE12">
         <v>6200000.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13">
         <v>366000000.0</v>
       </c>
       <c r="C13">
         <v>265000000.0</v>
       </c>
       <c r="D13">
         <v>209000000.0</v>
       </c>
       <c r="E13">
         <v>191000000.0</v>
       </c>
       <c r="F13">
         <v>139000000.0</v>
       </c>
       <c r="G13">
         <v>187000000.0</v>
       </c>
       <c r="H13">
         <v>202000000.0</v>
       </c>
       <c r="I13">
         <v>177054000.0</v>
       </c>
@@ -24416,51 +24553,51 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14">
         <v>-7000000.0</v>
       </c>
       <c r="C14">
         <v>-7000000.0</v>
       </c>
       <c r="D14">
         <v>-7000000.0</v>
       </c>
       <c r="E14">
         <v>-4000000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
@@ -24468,51 +24605,51 @@
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14">
         <v>287000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
         <v>1182000000.0</v>
       </c>
       <c r="C15">
         <v>717000000.0</v>
       </c>
       <c r="D15">
         <v>902000000.0</v>
       </c>
       <c r="E15">
         <v>517000000.0</v>
       </c>
       <c r="F15">
         <v>617000000.0</v>
       </c>
       <c r="G15">
         <v>415000000.0</v>
       </c>
       <c r="H15">
         <v>870000000.0</v>
       </c>
       <c r="I15">
         <v>716000.0</v>
       </c>
@@ -24572,51 +24709,51 @@
       </c>
       <c r="AB15">
         <v>40858000.0</v>
       </c>
       <c r="AC15">
         <v>62081000.0</v>
       </c>
       <c r="AD15">
         <v>54600000.0</v>
       </c>
       <c r="AE15">
         <v>55100000.0</v>
       </c>
       <c r="AF15">
         <v>47300000.0</v>
       </c>
       <c r="AG15">
         <v>40400000.0</v>
       </c>
       <c r="AH15">
         <v>34100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16">
         <v>1182000000.0</v>
       </c>
       <c r="C16">
         <v>717000000.0</v>
       </c>
       <c r="D16">
         <v>902000000.0</v>
       </c>
       <c r="E16">
         <v>623000000.0</v>
       </c>
       <c r="F16">
         <v>617000000.0</v>
       </c>
       <c r="G16">
         <v>415000000.0</v>
       </c>
       <c r="H16">
         <v>870000000.0</v>
       </c>
       <c r="I16">
         <v>716000000.0</v>
       </c>
@@ -24662,51 +24799,51 @@
       <c r="W16">
         <v>245300000.0</v>
       </c>
       <c r="X16">
         <v>178319000.0</v>
       </c>
       <c r="Y16">
         <v>128463000.0</v>
       </c>
       <c r="Z16">
         <v>39901000.0</v>
       </c>
       <c r="AA16">
         <v>105787000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B17">
         <v>1189000000.0</v>
       </c>
       <c r="C17">
         <v>724000000.0</v>
       </c>
       <c r="D17">
         <v>1148000000.0</v>
       </c>
       <c r="E17">
         <v>627000000.0</v>
       </c>
       <c r="F17">
         <v>617000000.0</v>
       </c>
       <c r="G17">
         <v>415000000.0</v>
       </c>
       <c r="H17">
         <v>870000000.0</v>
       </c>
       <c r="I17">
         <v>715842000.0</v>
       </c>
@@ -24728,51 +24865,51 @@
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>574402000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18">
         <v>-366000000.0</v>
       </c>
       <c r="C18">
         <v>-304000000.0</v>
       </c>
       <c r="D18">
         <v>-243000000.0</v>
       </c>
       <c r="E18">
         <v>-191000000.0</v>
       </c>
       <c r="F18">
         <v>-139000000.0</v>
       </c>
       <c r="G18">
         <v>-187000000.0</v>
       </c>
       <c r="H18">
         <v>-202000000.0</v>
       </c>
       <c r="I18">
         <v>-177054000.0</v>
       </c>
@@ -24786,127 +24923,127 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
         <v>1540000000.0</v>
       </c>
       <c r="C21">
         <v>980000000.0</v>
       </c>
       <c r="D21">
         <v>1160000000.0</v>
       </c>
       <c r="E21">
         <v>718000000.0</v>
       </c>
       <c r="F21">
         <v>691000000.0</v>
       </c>
       <c r="G21">
         <v>553000000.0</v>
       </c>
       <c r="H21">
         <v>1132000000.0</v>
       </c>
       <c r="I21">
         <v>846000.0</v>
       </c>
@@ -24966,89 +25103,89 @@
       </c>
       <c r="AB21">
         <v>93072000.0</v>
       </c>
       <c r="AC21">
         <v>273188000.0</v>
       </c>
       <c r="AD21">
         <v>822300000.0</v>
       </c>
       <c r="AE21">
         <v>646900000.0</v>
       </c>
       <c r="AF21">
         <v>570000000.0</v>
       </c>
       <c r="AG21">
         <v>447200000.0</v>
       </c>
       <c r="AH21">
         <v>370500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
         <v>21251000000.0</v>
       </c>
       <c r="C23">
         <v>21063000000.0</v>
       </c>
       <c r="D23">
         <v>17232000000.0</v>
       </c>
       <c r="E23">
         <v>15162000000.0</v>
       </c>
       <c r="F23">
         <v>936000000.0</v>
       </c>
       <c r="G23">
         <v>816000000.0</v>
       </c>
       <c r="H23">
         <v>868000000.0</v>
       </c>
       <c r="I23">
         <v>786000.0</v>
       </c>
@@ -25108,89 +25245,89 @@
       </c>
       <c r="AB23">
         <v>1514010000.0</v>
       </c>
       <c r="AC23">
         <v>1206445000.0</v>
       </c>
       <c r="AD23">
         <v>155900000.0</v>
       </c>
       <c r="AE23">
         <v>124300000.0</v>
       </c>
       <c r="AF23">
         <v>98100000.0</v>
       </c>
       <c r="AG23">
         <v>78600000.0</v>
       </c>
       <c r="AH23">
         <v>70900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B25">
         <v>43000000.0</v>
       </c>
       <c r="C25">
         <v>46000000.0</v>
       </c>
       <c r="D25">
         <v>41000000.0</v>
       </c>
       <c r="E25">
         <v>38000000.0</v>
       </c>
       <c r="F25">
         <v>43000000.0</v>
       </c>
       <c r="G25">
         <v>49000000.0</v>
       </c>
       <c r="H25">
         <v>49000000.0</v>
       </c>
       <c r="I25">
         <v>45127000.0</v>
       </c>
@@ -25202,51 +25339,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -25258,89 +25395,89 @@
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28">
         <v>0.0</v>
       </c>
       <c r="N28">
         <v>0.0</v>
@@ -25358,51 +25495,51 @@
         <v>303047000.0</v>
       </c>
       <c r="S28">
         <v>28723000.0</v>
       </c>
       <c r="T28">
         <v>52031000.0</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B29">
         <v>351000000.0</v>
       </c>
       <c r="C29">
         <v>256000000.0</v>
       </c>
       <c r="D29">
         <v>342000000.0</v>
       </c>
       <c r="E29">
         <v>204000000.0</v>
       </c>
       <c r="F29">
         <v>74000000.0</v>
       </c>
       <c r="G29">
         <v>138000000.0</v>
       </c>
       <c r="H29">
         <v>262000000.0</v>
       </c>
       <c r="I29">
         <v>129978000.0</v>
       </c>
@@ -25418,51 +25555,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
         <v>4248000000.0</v>
       </c>
       <c r="C30">
         <v>1508000000.0</v>
       </c>
       <c r="D30">
         <v>1171000000.0</v>
       </c>
       <c r="E30">
         <v>853000000.0</v>
       </c>
       <c r="F30">
         <v>-15031000000.0</v>
       </c>
       <c r="G30">
         <v>-13227000000.0</v>
       </c>
       <c r="H30">
         <v>-12300000000.0</v>
       </c>
       <c r="I30">
         <v>-11244000.0</v>
       </c>
@@ -25522,51 +25659,51 @@
       </c>
       <c r="AB30">
         <v>228585000.0</v>
       </c>
       <c r="AC30">
         <v>-1071304000.0</v>
       </c>
       <c r="AD30">
         <v>-632262000.0</v>
       </c>
       <c r="AE30">
         <v>-554245000.0</v>
       </c>
       <c r="AF30">
         <v>668100000.0</v>
       </c>
       <c r="AG30">
         <v>525800000.0</v>
       </c>
       <c r="AH30">
         <v>441400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31">
         <v>907000000.0</v>
       </c>
       <c r="C31">
         <v>-315000000.0</v>
       </c>
       <c r="D31">
         <v>-257000000.0</v>
       </c>
       <c r="E31">
         <v>-191000000.0</v>
       </c>
       <c r="F31">
         <v>447000000.0</v>
       </c>
       <c r="G31">
         <v>360000000.0</v>
       </c>
       <c r="H31">
         <v>392000000.0</v>
       </c>
       <c r="I31">
         <v>363451000.0</v>
       </c>
@@ -25626,51 +25763,51 @@
       </c>
       <c r="AB31">
         <v>93072000.0</v>
       </c>
       <c r="AC31">
         <v>23200000.0</v>
       </c>
       <c r="AD31">
         <v>-709300000.0</v>
       </c>
       <c r="AE31">
         <v>-556000000.0</v>
       </c>
       <c r="AF31">
         <v>-495600000.0</v>
       </c>
       <c r="AG31">
         <v>-383200000.0</v>
       </c>
       <c r="AH31">
         <v>-316200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
         <v>22791000000.0</v>
       </c>
       <c r="C32">
         <v>22043000000.0</v>
       </c>
       <c r="D32">
         <v>18392000000.0</v>
       </c>
       <c r="E32">
         <v>15880000000.0</v>
       </c>
       <c r="F32">
         <v>16658000000.0</v>
       </c>
       <c r="G32">
         <v>14596000000.0</v>
       </c>
       <c r="H32">
         <v>14300000000.0</v>
       </c>
       <c r="I32">
         <v>12876000.0</v>
       </c>
@@ -25749,1279 +25886,1286 @@
       <c r="AH32">
         <v>441400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ED32"/>
+  <dimension ref="A1:EE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134">
+    <row r="1" spans="1:135">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:134">
+    <row r="2" spans="1:135">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
+        <v>4458000000.0</v>
+      </c>
+      <c r="C2">
         <v>4621000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4672000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5458000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4843000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4511000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4545000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5060000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4236000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5714000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4484000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4427000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3553000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3597000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3760000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3827000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3470000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3380000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4047000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3804000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3370000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3671000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3705000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3100000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3177000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3058000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3193110000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3018000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2934000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2953000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2894154000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2663851000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2709196000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2799452000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2702702000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2592203000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2599480000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2593218000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2550268000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2410874000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2499032000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2208432000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2421290000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2115529000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2243841000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2173172000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2260340000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2312400000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2367221000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2309144000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2347533000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2042919000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2519424000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2171750000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2237405000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2111072000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2028082000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1975825000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1977389000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1714388000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1890728000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1921759000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1869392000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1645725000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1623557000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1798416000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1678287000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1512753000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1504996000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1405454000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1178174000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1197077000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1381099000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1209671000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1199137000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1145945000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1158354000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1085791000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1154769000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1035639000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1047231000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>963317000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1016413000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>933034000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>985785000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>882029000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>920777000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>789708000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>768959000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>790122000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>901612000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>569178000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>567620000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>528186000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>581565000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>438604000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>451574000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>459225000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>522420000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>385554000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>369646000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>403399000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>451460000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>300516000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>329845000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>317222000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>63114000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>49300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>56700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>49200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>44800000.0</v>
       </c>
-      <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>46200000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>39500000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>46400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>47800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>40500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>42809000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>32600000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>30600000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>30400000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>31900000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>26300000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>21000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>18800000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>20300000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>20900000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>18800000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>18600000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>9600000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>22600000.0</v>
       </c>
-      <c r="EC2">
+      <c r="ED2">
         <v>23800000.0</v>
       </c>
-      <c r="ED2">
+      <c r="EE2">
         <v>24500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:134">
+    <row r="3" spans="1:135">
       <c r="A3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>-3000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-341000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-340000000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>389000000.0</v>
+      </c>
+      <c r="M3">
         <v>-452000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-328000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-404000000.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
+        <v>375000000.0</v>
+      </c>
+      <c r="Q3">
         <v>28000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-191000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-310000000.0</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>680000000.0</v>
+      </c>
+      <c r="U3">
         <v>-10000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-527000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>19000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AC3">
         <v>11000000.0</v>
       </c>
       <c r="AD3">
         <v>11000000.0</v>
       </c>
       <c r="AE3">
+        <v>11000000.0</v>
+      </c>
+      <c r="AF3">
         <v>12974000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10599000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11260000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>10294000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31518000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7515000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7024000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6845000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6431000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6601000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6760000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6128000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-6695301200.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-180835000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-254899000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-225763000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-7104282800.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-270451000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-338337000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-236875000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-6824289700.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-235224000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>42190000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-263345000.0</v>
       </c>
-      <c r="BC3">
-[...3 lines deleted...]
-      <c r="BE3"/>
+      <c r="BD3">
+        <v>160617000.0</v>
+      </c>
+      <c r="BE3">
+        <v>7703000.0</v>
+      </c>
       <c r="BF3"/>
-      <c r="BG3">
+      <c r="BG3"/>
+      <c r="BH3">
         <v>27093000.0</v>
       </c>
-      <c r="BH3"/>
       <c r="BI3"/>
-      <c r="BJ3">
+      <c r="BJ3"/>
+      <c r="BK3">
         <v>-27093000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>-299897600.0</v>
       </c>
-      <c r="BL3"/>
       <c r="BM3"/>
-      <c r="BN3">
+      <c r="BN3"/>
+      <c r="BO3">
         <v>-16833000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4665000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>-111269000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>-99016000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>33033000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>50866000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>-17231000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-27667000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-23199000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-21334000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-24647000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-20123000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-9551000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-12819000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-13901000.0</v>
       </c>
-      <c r="CC3"/>
       <c r="CD3"/>
-      <c r="CE3">
+      <c r="CE3"/>
+      <c r="CF3">
         <v>-10728000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-13285000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-11019000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-5256000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>-5693000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>-9734000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>-8393000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>-8760000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>-8925000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-10373000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-11645000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-9284000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>-24481000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>8062000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>-10132000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>-9351000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>-11994000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>-7370000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-18963000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>-658000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-13544000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>-6439000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>-9785000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>-6116000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>-9400000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-3700000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>-14500000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4300000.0</v>
       </c>
       <c r="DH3">
         <v>-4300000.0</v>
       </c>
       <c r="DI3">
+        <v>-4300000.0</v>
+      </c>
+      <c r="DJ3">
         <v>-5500000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>-300000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>-4800000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>-4100000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>-3000000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>-2200000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>-1800000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>-800000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>-3000000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>-2300000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>-2600000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>-2000000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>-1600000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>-1100000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>-700000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>-800000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="EB3">
         <v>-100000.0</v>
       </c>
       <c r="EC3">
+        <v>-100000.0</v>
+      </c>
+      <c r="ED3">
         <v>-1200000.0</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:134">
+    <row r="4" spans="1:135">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -27203,911 +27347,926 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
+      <c r="EE4"/>
     </row>
-    <row r="5" spans="1:134">
+    <row r="5" spans="1:135">
       <c r="A5" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-      <c r="F5"/>
+        <v>199</v>
+      </c>
+      <c r="B5">
+        <v>706000000.0</v>
+      </c>
+      <c r="C5">
+        <v>540000000.0</v>
+      </c>
+      <c r="D5">
+        <v>608000000.0</v>
+      </c>
+      <c r="E5">
+        <v>418000000.0</v>
+      </c>
+      <c r="F5">
+        <v>431000000.0</v>
+      </c>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>298000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>268000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>270000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
+        <v>233000000.0</v>
+      </c>
+      <c r="M5">
+        <v>832000000.0</v>
+      </c>
+      <c r="N5">
+        <v>593000000.0</v>
+      </c>
+      <c r="O5">
+        <v>400000000.0</v>
+      </c>
+      <c r="P5">
+        <v>325000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>410000000.0</v>
+      </c>
+      <c r="R5">
+        <v>295000000.0</v>
+      </c>
+      <c r="S5">
+        <v>-18000000.0</v>
+      </c>
+      <c r="T5">
+        <v>55000000.0</v>
+      </c>
+      <c r="U5">
+        <v>194000000.0</v>
+      </c>
+      <c r="V5">
+        <v>1052000000.0</v>
+      </c>
+      <c r="W5">
         <v>231000000.0</v>
       </c>
-      <c r="L5">
-[...32 lines deleted...]
-      <c r="W5">
+      <c r="X5">
         <v>213000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>328000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>237000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-55000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>351886000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>393000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>303000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>257000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>177532000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>355951000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>284313000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>175379000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>292929000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>376998000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>368667000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>250246000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>336965000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>330663000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>373554000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>140387000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6937864200.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>356537000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>504540000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>445515000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7371365800.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>538331000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>674083000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>471399000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7088851700.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>467750000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-44840000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>307313000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
-        <v>201479000.0</v>
+        <v>350006000.0</v>
       </c>
       <c r="BE5">
+        <v>231228000.0</v>
+      </c>
+      <c r="BF5">
         <v>215892000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>180763000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>245811000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>171540000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>200406000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>251324000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>300472000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>197173000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>198072000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>208764000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>183150000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>229477000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>252195000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1173000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-104444000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>42481000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>192544000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>79782000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>174479000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>162065000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>146945000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>200749000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>238262000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>176254000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>97434000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>108200000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>176025000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>183533000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>81119000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>165473000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>149826000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>146097000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>159267000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>151371000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>149934000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>118641000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>119918000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>99608000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>105671000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>85192000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>83876000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>81470000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>4140000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>49760000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>74062000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>67997000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>61161000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>81882000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3775000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3534000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>250510000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2500000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>2300000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DH5">
         <v>2200000.0</v>
       </c>
       <c r="DI5">
         <v>2200000.0</v>
       </c>
       <c r="DJ5">
+        <v>2200000.0</v>
+      </c>
+      <c r="DK5">
         <v>2000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>128411000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>1900000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>2000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>191400000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>89030000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>2000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>1900000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>300000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>162900000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>135300000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>130200000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>141700000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>132800000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>103300000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>97300000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>113800000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>93200000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>91600000.0</v>
       </c>
-      <c r="EC5">
+      <c r="ED5">
         <v>81400000.0</v>
       </c>
-      <c r="ED5">
+      <c r="EE5">
         <v>94700000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:134">
+    <row r="6" spans="1:135">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
+        <v>706000000.0</v>
+      </c>
+      <c r="C6">
         <v>541000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>608000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>418000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>431000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>449000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>311000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>292000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>341000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>340000000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>622000000.0</v>
+      </c>
+      <c r="M6">
         <v>452000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>328000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>404000000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
+        <v>700000000.0</v>
+      </c>
+      <c r="Q6">
         <v>-28000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>191000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>309000000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>735000000.0</v>
+      </c>
+      <c r="U6">
         <v>7000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>525000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>242000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>229000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>338000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>256000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-51000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>367262000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>404000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>314000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>268000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>190506000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>366550000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>295573000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>185673000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>324447000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>384513000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>375691000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>257091000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>336965000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>337264000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>380314000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>146515000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>242563000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>175702000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>249641000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>219752000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>267083000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>267880000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>335746000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>234524000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>264562000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>232526000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-44840000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>307313000.0</v>
       </c>
-      <c r="BC6">
-[...1 lines deleted...]
-      </c>
       <c r="BD6">
-        <v>231228000.0</v>
+        <v>510623000.0</v>
       </c>
       <c r="BE6">
+        <v>238931000.0</v>
+      </c>
+      <c r="BF6">
         <v>239252000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>204085000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>245811000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>183421000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>212987000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>224231000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>300472000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>222364000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>223213000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>191931000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>183150000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>187794000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>235018000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>56323000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-104444000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>42481000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>164877000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>56583000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>153145000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>137418000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>126822000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>191198000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>225443000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>162353000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>157180000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>186496000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>165297000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>170248000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>70100000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>160217000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>144133000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>136363000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>150874000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>142611000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>141009000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>108268000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>108273000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>90324000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>81190000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>93254000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>73744000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>72119000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-7854000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>42390000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>55099000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>67339000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>47617000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>75443000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-6010000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-2582000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>241110000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-1200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-12200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2100000.0</v>
       </c>
       <c r="DH6">
         <v>-2100000.0</v>
       </c>
       <c r="DI6">
+        <v>-2100000.0</v>
+      </c>
+      <c r="DJ6">
         <v>-3300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1700000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>123611000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-2200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-1000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>189200000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>87230000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-1100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-2000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>160300000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>133300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>128600000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>140600000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>132100000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>102500000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>95700000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>115100000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>93100000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>91500000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>80200000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>94800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:134">
+    <row r="7" spans="1:135">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -28289,118 +28448,119 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
+      <c r="EE7"/>
     </row>
-    <row r="8" spans="1:134">
+    <row r="8" spans="1:135">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>349000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -28532,1806 +28692,1823 @@
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
         <v>545000.0</v>
       </c>
-      <c r="CN8">
-[...1 lines deleted...]
-      </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
+      <c r="EE8"/>
     </row>
-    <row r="9" spans="1:134">
+    <row r="9" spans="1:135">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
+        <v>2179000000.0</v>
+      </c>
+      <c r="C9">
         <v>1852000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1664000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>771000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>713000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>778000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>651000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>549000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>638000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>653000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>440000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>670000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>579000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>642000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>540000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>182000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>360000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>370000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-289000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>113000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>697000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>287000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>363000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>543000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>443000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>193000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>591886000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>623000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>539000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>478000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>384364000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>563680000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>486712000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>374255000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>529741000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>553107000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>529796000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>415522000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>519030000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>489703000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>540036000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>304136000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>407301000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>323105000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>386499000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>347441000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>437073000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>404188000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>465799000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>348029000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>389261000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>346896000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>71218000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>429352000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>485697000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>338009000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>347671000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>317150000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>370830000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>280519000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>313249000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>360676000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>404737000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>309814000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>308320000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>301769000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>265548000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>266228000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>308170000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>125386000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>189861000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>113218000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>261507000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>150596000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>297458000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>232396000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>330422000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>268858000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>314806000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>246844000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>195305000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>235780000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>222387000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>225383000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>105547000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>214187000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>203041000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>169756000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>207456000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>189100000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>192295000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>143324000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>146755000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>125363000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>132723000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>111550000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>105735000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>100987000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>28566000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>72562000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>95881000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>90256000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>501964000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>101846000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>89430000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>84912000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>365268000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>276900000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>352600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>393900000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>257900000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>355700000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>269200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>274000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>317815000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>202600000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>205100000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>211300000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>193220000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>159400000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>170900000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>170000000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>162900000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>135300000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>130200000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>141700000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>132800000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>103300000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>97300000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>113800000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>93200000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>91600000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>81400000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>94700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:134">
+    <row r="10" spans="1:135">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
+        <v>605000000.0</v>
+      </c>
+      <c r="C10">
         <v>441000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>510000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>320000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>341000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>369000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>225000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>214000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>269000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>272000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>164000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>380000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>265000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>351000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>271000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-77000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>147000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>267000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-34000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>482000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>186000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>169000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>285000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>195000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-96000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>308269000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>347000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>260000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>217000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>137946000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>322661000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>247288000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>137925000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>255494000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>340162000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>339315000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>207844000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>295543000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>287600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>353223000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>107580000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>206743000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>140137000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>213790000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>184125000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>276743000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>231815000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>300535000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>199440000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>229490000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>201695000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-74758000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>278827000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>321089000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>201479000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>215892000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>180763000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>220585000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>156396000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>187169000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>226755000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>275257000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>197173000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>198072000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>193315000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>160165000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>182551000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>215423000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>34206000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20194000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>32546000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>170964000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>56688000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>110245000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>121730000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>123713000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>119230000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>128185000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>117569000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>97434000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>108200000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>109640000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>113562000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>32609000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>100535000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>79879000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>89106000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>105393000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>94815000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>91741000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>63007000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>67009000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>49853000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>49692000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>54030000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>45065000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>45191000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-32360000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>12690000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>50138000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>35682000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>45325000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>50687000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>39494000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>39552000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>93072000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-18900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>44000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>35700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>33900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>114000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>30700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>24700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>84071000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>22200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>23900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>191400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>87061000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>20200000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>21500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>16700000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>24200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>17600000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>18300000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>14200000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>22700000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>13700000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>14800000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>12800000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>20600000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>8900000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>17000000.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>7700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:134">
+    <row r="11" spans="1:135">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
+        <v>141000000.0</v>
+      </c>
+      <c r="C11">
         <v>110000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>45000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>65000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>160000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>81000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>75000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>56000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>65000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>60000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>91000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>58000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>98000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>65000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>41000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>70000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-99000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-12000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>138000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>47000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>37000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>72000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>37000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-8000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>73239000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>84000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>58000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>47000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>27907000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>21462000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>42914000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>37695000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-961394000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>112571000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>107125000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>62332000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>105394000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>88881000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>117120000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>31108000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>43616000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>56603000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>83399000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>59011000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>85652000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>73819000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>102239000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>62776000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>84531000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>63740000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-25146000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>93292000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>98100000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>57004000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>74781000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>57445000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>62054000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>21794000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>63225000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>77835000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>78545000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>68941000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>71053000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>70876000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>47756000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>64343000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>62244000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>10916000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5024000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>7296000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>60158000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>20099000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>38744000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>40932000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>44676000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>42293000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>44867000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>41995000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>33645000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>37620000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>39975000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>40043000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>7449000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>33271000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>23962000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>31107000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>37003000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>31821000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>32392000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>20783000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>23423000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>16693000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>13912000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>19307000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>16141000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>16155000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-11120000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3705000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>19624000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>14040000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>16528000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>19011000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>18084000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>15648000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>11859000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-5000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>18400000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>13700000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>12300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>11800000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>11100000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>8800000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>12150000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>7800000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>8800000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>48300000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>9887000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>7600000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>8000000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>6200000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>8600000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>6400000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>6700000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>5400000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>8500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="DY11">
         <v>5200000.0</v>
       </c>
       <c r="DZ11">
+        <v>5200000.0</v>
+      </c>
+      <c r="EA11">
         <v>4700000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>7600000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>3900000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>5800000.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:134">
+    <row r="12" spans="1:135">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12">
-        <v>100000000.0</v>
+        <v>101000000.0</v>
       </c>
       <c r="C12">
-        <v>98000000.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="D12">
         <v>98000000.0</v>
       </c>
       <c r="E12">
+        <v>98000000.0</v>
+      </c>
+      <c r="F12">
         <v>90000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>80000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>86000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>78000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>72000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>68000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>69000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>72000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>63000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>53000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>54000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>49000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>44000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>42000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>41000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>43000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>45000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>44000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>42000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>41000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>43617000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>46000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>43000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>40000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>39586000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>33290000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>37025000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>37454000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>37435000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>36836000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>29352000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>42402000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>41422000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>43063000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20331000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>32807000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>35820000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35565000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>35851000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>35627000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1781000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>36065000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>35211000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>35084000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>35072000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>30831000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>29918000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>28486000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>28917000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>29749000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>23360000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>23322000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>25226000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>27025000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>25818000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>24569000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>25215000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>25191000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>25141000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>15449000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>22985000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5243000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>19595000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>22117000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>21552000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9935000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>21580000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>23094000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>64234000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>40335000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>23232000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>81519000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>110077000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>58685000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>59746000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>78296000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>66385000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>69971000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>48510000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>64938000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>69947000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>56991000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>53874000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>56556000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>58193000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>55634000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>52909000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>49755000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>55979000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>31162000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>38811000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>36279000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>36500000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>37070000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>23924000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>32315000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>35399000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>31195000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>3775000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>3534000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>157438000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>2500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>2300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DH12">
         <v>2200000.0</v>
       </c>
       <c r="DI12">
         <v>2200000.0</v>
       </c>
       <c r="DJ12">
+        <v>2200000.0</v>
+      </c>
+      <c r="DK12">
         <v>2000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>93942000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>1900000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1969000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>2000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>1900000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>300000.0</v>
       </c>
-      <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
+      <c r="EE12"/>
     </row>
-    <row r="13" spans="1:134">
+    <row r="13" spans="1:135">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13">
+        <v>86000000.0</v>
+      </c>
+      <c r="C13">
         <v>108000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>98000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>81000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>90000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>87000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>65000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>61000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>76000000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>72000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>63000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>56000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>55000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>42000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>25000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>17000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>45000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="X13">
         <v>47000000.0</v>
       </c>
       <c r="Y13">
+        <v>47000000.0</v>
+      </c>
+      <c r="Z13">
         <v>46000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>47000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>49947000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>53029000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>50434000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>48590000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -30391,119 +30568,120 @@
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
+      <c r="EE13"/>
     </row>
-    <row r="14" spans="1:134">
+    <row r="14" spans="1:135">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="D14">
         <v>-2000000.0</v>
       </c>
       <c r="E14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="F14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="G14">
         <v>-2000000.0</v>
       </c>
       <c r="H14">
         <v>-2000000.0</v>
       </c>
       <c r="I14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="J14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="K14">
         <v>-2000000.0</v>
       </c>
       <c r="L14">
         <v>-2000000.0</v>
       </c>
       <c r="M14">
+        <v>-2000000.0</v>
+      </c>
+      <c r="N14">
         <v>2000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="Q14">
         <v>1000000.0</v>
       </c>
-      <c r="R14"/>
+      <c r="R14">
+        <v>1000000.0</v>
+      </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -30674,1024 +30852,1031 @@
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
         <v>-19000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>306000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>-562000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>562000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
+      <c r="EE14"/>
     </row>
-    <row r="15" spans="1:134">
+    <row r="15" spans="1:135">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
+        <v>462000000.0</v>
+      </c>
+      <c r="C15">
         <v>330000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>463000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>253000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>180000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>286000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>148000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>156000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>203000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>210000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>158000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>287000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>205000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>252000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>204000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-76000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>105000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>197000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>156000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-22000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>344000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>139000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>132000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>213000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>158000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-88000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>235030000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>263000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>202000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>170000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>110039000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>301199000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>204374000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>100230000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1216888000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>227591000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>232190000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>145512000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>190149000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>198719000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>236103000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>76472000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>163127000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>83534000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>130391000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>125114000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>191091000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>157996000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>198296000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>136664000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>144959000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>137955000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-49612000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>185535000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>222989000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>144475000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>141111000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>123318000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>158531000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>134602000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>123944000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>148920000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>196712000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>128232000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>127019000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>122439000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>112409000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>118208000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>153179000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>23290000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9361000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>25228000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>110702000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>31505000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>63586000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>76521000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>77475000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>76252000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>81474000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>74035000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>63631000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>69070000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>68177000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>67629000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>21817000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>66557000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>55420000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>39395000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>65337000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>61739000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>56089000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>41751000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>42559000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>32742000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>33387000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>33588000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>28051000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>27780000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-28095000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>8985000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>30514000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>21642000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>9234000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>29109000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>18904000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>20422000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>15358000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-17100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>20600000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>22000000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>20600000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>20700000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>19300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>15900000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>22319000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>14400000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>15100000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>2800000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>18472000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>12600000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>13500000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>10500000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>15600000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>11200000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>11600000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>8800000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>14200000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>8500000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>9600000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>8100000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>13000000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>5000000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>11200000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:134">
+    <row r="16" spans="1:135">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>463000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>253000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>180000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>286000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>148000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>156000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>287000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>205000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>252000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>204000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>284000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>198000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-63000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>156000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-22000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>344000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>139000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>132000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>213000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>158000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-88000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>235030000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>262765000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>202698000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>169507000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>110039000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>301199000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>204374000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>100230000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1216888000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>227591000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>232190000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>145512000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>190149000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>198719000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>236103000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>76472000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>163127000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>83534000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>130391000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>125114000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>191091000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>157996000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>198296000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>136664000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>144959000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>137955000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-49612000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>185535000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>222989000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>144475000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>141111000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>123318000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>138579000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>147385000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>132888000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>160816000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>196712000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>128232000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>127019000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>122439000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>112409000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>118208000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>153179000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>23290000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>15170000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>25250000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>110806000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>36589000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>71501000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>80798000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>79037000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>76937000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>83318000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>75574000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>63789000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>70580000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>69665000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>73519000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>25160000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>67264000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>55917000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>57999000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>68390000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>62994000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>59349000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>42224000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>43586000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>33160000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>35780000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>34723000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>28924000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>29036000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>30916000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>8985000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>30514000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>21642000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>29103000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>31370000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>21410000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>23904000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
+      <c r="EE16"/>
     </row>
-    <row r="17" spans="1:134">
+    <row r="17" spans="1:135">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B17">
+        <v>464000000.0</v>
+      </c>
+      <c r="C17">
         <v>331000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>465000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>255000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>181000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>288000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>150000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>158000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>204000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>212000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>160000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>289000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>207000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>253000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>206000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>285000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>199000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-63000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>156000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-22000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>344000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>139000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>132000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>213000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>158000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-88000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>235030000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>262765000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>202698000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>169507000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>110039000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>301199000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>204374000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>100230000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1216888000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>227591000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>232190000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>145512000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>190149000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>198719000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>236103000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>76472000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>163127000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>83534000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>130391000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>125114000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>191091000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>157996000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>198296000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>136664000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>137955000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-49612000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>185535000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>147385000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>132888000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>160816000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -31777,171 +31962,176 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
+      <c r="EE17"/>
     </row>
-    <row r="18" spans="1:134">
+    <row r="18" spans="1:135">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18">
+        <v>-101000000.0</v>
+      </c>
+      <c r="C18">
         <v>-99000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98000000.0</v>
       </c>
       <c r="D18">
         <v>-98000000.0</v>
       </c>
       <c r="E18">
+        <v>-98000000.0</v>
+      </c>
+      <c r="F18">
         <v>-90000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-80000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-86000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-78000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-72000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-68000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-69000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-72000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-63000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-53000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-55000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-49000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-182000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-184000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-44000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-45000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47000000.0</v>
       </c>
       <c r="X18">
         <v>-47000000.0</v>
       </c>
       <c r="Y18">
+        <v>-47000000.0</v>
+      </c>
+      <c r="Z18">
         <v>-46000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-47000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-49947000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-53029000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-50434000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-48590000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32001,54 +32191,55 @@
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
+      <c r="EE18"/>
     </row>
-    <row r="19" spans="1:134">
+    <row r="19" spans="1:135">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -32139,87 +32330,86 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
+      <c r="EE19"/>
     </row>
-    <row r="20" spans="1:134">
+    <row r="20" spans="1:135">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -32401,519 +32591,523 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
+      <c r="EE20"/>
     </row>
-    <row r="21" spans="1:134">
+    <row r="21" spans="1:135">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
+        <v>605000000.0</v>
+      </c>
+      <c r="C21">
         <v>441000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>510000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>320000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>341000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>369000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>225000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>214000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>269000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>272000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>164000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>380000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>265000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>351000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>271000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-77000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>147000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>267000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>57000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-34000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>482000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>186000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>169000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>285000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>195000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-96000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>308269000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>347000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>260000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>217000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>137946000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>322661000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>247288000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>137925000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>255494000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>340162000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>339315000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>207844000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>295543000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>287600000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>353223000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>107580000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>206743000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>140137000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>213790000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>184125000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>276743000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>231815000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>300535000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>199440000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>229490000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>201695000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-74758000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>278827000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>321089000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>201479000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>215892000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>180763000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>220585000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>156396000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>187169000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>226755000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>275257000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>197173000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>198072000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>193315000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>160165000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>182551000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>215423000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>34206000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>20194000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>32546000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>170964000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>56688000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>110245000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>121730000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>123713000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>119230000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>128185000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>117569000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>97434000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>108200000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>109640000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>113562000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>32609000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>100535000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>79879000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>89106000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>105393000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>94815000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>91741000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>63007000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>67009000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>49853000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>49692000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>54030000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>45065000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>45191000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-32360000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>12690000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>50138000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>35682000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>61161000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>50687000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>353321000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>347117000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-923728000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>323700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>350300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>391900000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>255700000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>34700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>267000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>272000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>128411000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>200700000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>203100000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>191400000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-409039000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>157400000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>169000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>169700000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>162900000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>135300000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>130200000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>141700000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>132800000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>103300000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>97300000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>113800000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>93200000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>91600000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>81400000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>94700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:134">
+    <row r="22" spans="1:135">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -33095,486 +33289,492 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
+      <c r="EE22"/>
     </row>
-    <row r="23" spans="1:134">
+    <row r="23" spans="1:135">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
         <v>6032000000.0</v>
       </c>
       <c r="C23">
+        <v>6032000000.0</v>
+      </c>
+      <c r="D23">
         <v>5826000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5909000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5215000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4920000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4971000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5395000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4605000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6095000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4760000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4717000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3867000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3888000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4029000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4086000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3683000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3483000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3701000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3951000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3585000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3772000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3899000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3358000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3425000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3347000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3476727000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3294000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3213000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3214000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3140572000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2904870000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2948620000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3035782000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2976949000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2805148000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2789961000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2800896000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2773755000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2612977000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2685845000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2404988000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2621848000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2298497000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2416550000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2336488000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2420670000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2484773000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2532485000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2457733000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2507304000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2188120000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2665400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2322275000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2402013000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2247602000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2159861000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2112212000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2127634000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1838511000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2016808000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2055680000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1998872000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1758366000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1733805000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1906870000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1783670000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1596430000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1597743000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1496634000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1347841000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1277749000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1471642000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1303579000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1386350000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1256611000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1365063000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1235419000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1341390000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1164914000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1145102000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1090897000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1129160000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1044855000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1058723000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>995681000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1043939000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>870358000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>871022000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>884407000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1002166000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>649495000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>647366000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>603696000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>664596000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>496124000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>512244000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>515021000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>583346000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>445426000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>415389000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>457973000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>456639000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>351675000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>65954000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>55017000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1352110000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>59000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>51200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>47000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>68700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>48400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>41500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>828844000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>48300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>49800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>60400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>645068000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>34600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>32500000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>30700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>31900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>26300000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>21000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>18800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>20300000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>20900000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>18800000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>18600000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>9600000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>22600000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>23800000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>24500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:134">
+    <row r="24" spans="1:135">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33665,385 +33865,385 @@
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
+      <c r="EE24"/>
     </row>
-    <row r="25" spans="1:134">
+    <row r="25" spans="1:135">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>-33000000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>-65000000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>11000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>16000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15376000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11461000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11146000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>11017000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>12974000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10599000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11260000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10294000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>31518000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7515000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7024000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6845000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>-27093000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
-      <c r="BU25">
+      <c r="BU25"/>
+      <c r="BV25">
         <v>-27667000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-23199000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-21334000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-24647000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-20123000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-9551000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-12819000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-13901000.0</v>
       </c>
-      <c r="CC25"/>
       <c r="CD25"/>
-      <c r="CE25">
+      <c r="CE25"/>
+      <c r="CF25">
         <v>-10728000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-13285000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-11019000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-5256000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-5693000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-9734000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-8393000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-8760000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-8925000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-10373000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-11645000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-9284000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-24481000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>8062000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-10132000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-9351000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-11994000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-7370000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-13544000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-658000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-13544000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-6439000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-9785000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-6116000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-9400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-3700000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-14500000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>900000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-9000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-4300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-5500000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-4800000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-4100000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-3000000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-2200000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-1800000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-800000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-3000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-2300000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-2600000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-2000000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-1600000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-1100000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-700000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-800000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="EB25">
         <v>-100000.0</v>
       </c>
       <c r="EC25">
+        <v>-100000.0</v>
+      </c>
+      <c r="ED25">
         <v>-1200000.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:134">
+    <row r="26" spans="1:135">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -34225,82 +34425,85 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
+      <c r="EE26"/>
     </row>
-    <row r="27" spans="1:134">
+    <row r="27" spans="1:135">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -34391,87 +34594,86 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
+      <c r="EE27"/>
     </row>
-    <row r="28" spans="1:134">
+    <row r="28" spans="1:135">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
-[...1 lines deleted...]
-      </c>
+      <c r="AE28"/>
       <c r="AF28">
         <v>0.0</v>
       </c>
       <c r="AG28">
         <v>0.0</v>
       </c>
       <c r="AH28">
         <v>0.0</v>
       </c>
       <c r="AI28">
         <v>0.0</v>
       </c>
       <c r="AJ28">
         <v>0.0</v>
       </c>
       <c r="AK28">
         <v>0.0</v>
       </c>
       <c r="AL28">
         <v>0.0</v>
       </c>
       <c r="AM28">
         <v>0.0</v>
       </c>
       <c r="AN28">
@@ -34501,115 +34703,115 @@
       <c r="AV28">
         <v>0.0</v>
       </c>
       <c r="AW28">
         <v>0.0</v>
       </c>
       <c r="AX28">
         <v>0.0</v>
       </c>
       <c r="AY28">
         <v>0.0</v>
       </c>
       <c r="AZ28">
         <v>0.0</v>
       </c>
       <c r="BA28">
         <v>0.0</v>
       </c>
       <c r="BB28">
         <v>0.0</v>
       </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
       <c r="BD28">
+        <v>0.0</v>
+      </c>
+      <c r="BE28">
         <v>2995000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2878000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2967000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3019000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3069000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3101000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3202000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>257706000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2041000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1960000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1806000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>82398000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>78434000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>73152000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>69063000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7432000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>70737000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>68963000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>70814000.0</v>
       </c>
-      <c r="BW28">
-[...1 lines deleted...]
-      </c>
       <c r="BX28">
+        <v>0.0</v>
+      </c>
+      <c r="BY28">
         <v>13047000.0</v>
       </c>
-      <c r="BY28">
-[...1 lines deleted...]
-      </c>
       <c r="BZ28">
         <v>0.0</v>
       </c>
       <c r="CA28">
         <v>0.0</v>
       </c>
       <c r="CB28">
         <v>0.0</v>
       </c>
       <c r="CC28">
         <v>0.0</v>
       </c>
       <c r="CD28">
         <v>0.0</v>
       </c>
       <c r="CE28">
         <v>0.0</v>
       </c>
       <c r="CF28">
         <v>0.0</v>
       </c>
       <c r="CG28">
         <v>0.0</v>
       </c>
       <c r="CH28">
@@ -34653,171 +34855,176 @@
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
-      <c r="DC28"/>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
+      <c r="EE28"/>
     </row>
-    <row r="29" spans="1:134">
+    <row r="29" spans="1:135">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B29">
+        <v>141000000.0</v>
+      </c>
+      <c r="C29">
         <v>110000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>45000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>65000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>160000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>81000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>75000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>65000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>60000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>91000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>58000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>98000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>65000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>81000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>55000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-99000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>138000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>47000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>37000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>72000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>37000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-8000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>73239000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>84325000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>57379000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>47057000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34877,1260 +35084,1270 @@
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
+      <c r="EE29"/>
     </row>
-    <row r="30" spans="1:134">
+    <row r="30" spans="1:135">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
+        <v>1574000000.0</v>
+      </c>
+      <c r="C30">
         <v>1411000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1154000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>451000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>372000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>409000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>426000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>335000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>369000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>381000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>276000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>290000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>314000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>291000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>269000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>259000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>213000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>103000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-346000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>147000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>215000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>101000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>194000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>258000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>248000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>289000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>283617000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>276000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>279000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>261000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>246418000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>241019000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>239424000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>236330000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>274247000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>212945000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>190481000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>207678000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>223487000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>202103000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>186813000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>196556000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>200558000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>182968000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>172709000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>163316000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>160330000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>172373000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>165264000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>148589000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>159771000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>145201000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>145976000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>150525000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>164608000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>136530000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>131779000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>136387000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>150245000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>124123000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>126080000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>133921000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>129480000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>112641000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>110248000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>108454000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>105383000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>83677000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>92747000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>91180000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>169667000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>80672000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>90543000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>93908000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>187213000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>110666000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>206709000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>149628000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>186621000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>129275000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>97871000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>127580000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>112747000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>111821000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>72938000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>113652000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>123162000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>80650000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>102063000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>94285000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>100554000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>80317000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>79746000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>75510000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>83031000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>57520000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>60670000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>55796000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>60926000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>59872000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>45743000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>54574000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-440803000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>51159000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-263891000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-262205000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1288996000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-46800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>2300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>2200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-321000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>2200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>2000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-189404000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>2000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>19900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>602259000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>2000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>194800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>161600000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>151200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>160500000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>153100000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>124200000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>116100000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>132400000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>102800000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>114200000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>105200000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>119200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:134">
+    <row r="31" spans="1:135">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31">
+        <v>1046000.0</v>
+      </c>
+      <c r="C31">
         <v>368000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>299000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>338000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-90000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-80000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-88000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-81000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-75000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-71000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-69000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4773000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3891000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3900000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-55000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-49000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-44000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-42000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-15967000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-42000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3655000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-46000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>7411000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3358000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3411000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7142000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13921306000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-13883636000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13978703000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14015411000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-47067000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2904870000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2948620000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>6538788000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2954649000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2805148000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2789961000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2800896000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2740655000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7650672000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7627940000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-7640416000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2605848000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2298497000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2416550000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2336428000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2396270000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2484773000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2532485000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2457733000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2487004000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2188120000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-4956651000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4911251000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-20074000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-379120100.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-23360000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-23322000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>5858000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-256296400.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-253182400.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-253790400.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>929023600.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>629150000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>629200000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>638892000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>47756000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>64343000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>137650000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>86322000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-167621000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>179941000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>232803000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>192744000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-198028000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>277704000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>281448000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>279065000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-165076000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>459577000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>457135000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>439937000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-64897000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-64081000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-45167000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-64231000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>79879000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>89106000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>105393000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>94815000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>91741000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>63007000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>67009000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>49853000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>49692000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>54030000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>45065000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>45191000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-29645000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>12690000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>50138000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>35682000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>45325000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>50687000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-313827000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-307565000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>1016800000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-342600000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-306300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-356200000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-221800000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>79300000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-236300000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-247300000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>84071000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-178500000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-179200000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>46400000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>496100000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-137200000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-147500000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-153000000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-138700000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-117700000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-111900000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-127500000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-110100000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-89600000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-82500000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-101000000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-72600000.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>-82700000.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>-64400000.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>-87000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:134">
+    <row r="32" spans="1:135">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
+        <v>6637000000.0</v>
+      </c>
+      <c r="C32">
         <v>6473000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6336000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6229000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5556000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5289000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5196000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5609000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4874000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6367000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4924000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5097000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4132000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4239000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4300000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4009000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3830000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3750000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3758000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3917000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4067000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3958000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4068000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3643000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3620000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3251000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3784996000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3641000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3473000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3431000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3278518000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3227531000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3195908000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3173707000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3232443000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3145310000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3129276000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3008740000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3069298000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2900577000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3039068000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2512568000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2828591000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2438634000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2630340000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2520613000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2697413000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2716588000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2833020000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2657173000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2736794000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2389815000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2590642000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2601102000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2723102000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2449081000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2375753000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2292975000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2348219000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1994907000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2203977000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2282435000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2274129000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1955539000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1931877000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2100185000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1943835000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1778981000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1813166000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1530840000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1368035000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1310295000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1642606000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1360267000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1496595000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1378341000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1488776000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1354649000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1469575000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1282483000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1242536000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1199097000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1238800000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1158417000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1091332000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1096216000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1123818000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>959464000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>976415000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>979222000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>1093907000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>712502000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>714375000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>653549000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>714288000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>550154000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>557309000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>560212000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>550986000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>458116000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>465527000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>493655000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>501964000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>402362000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>419275000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>402134000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>428382000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>326200000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>409300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>443100000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>302700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>355700000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>315400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>313500000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>317815000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>249000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>252900000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>251800000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>236029000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>192000000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>201500000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>200400000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>194800000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>161600000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>151200000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>160500000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>153100000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>124200000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>116100000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>132400000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>102800000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>114200000.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>105200000.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>119200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -36228,51 +36445,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
         <v>3326000000.0</v>
       </c>
       <c r="C2">
         <v>2970000000.0</v>
       </c>
       <c r="D2">
         <v>2927000000.0</v>
       </c>
       <c r="E2">
         <v>2948000000.0</v>
       </c>
       <c r="F2">
         <v>3408000000.0</v>
       </c>
       <c r="G2">
         <v>1449000000.0</v>
       </c>
       <c r="H2">
         <v>1890000000.0</v>
       </c>
       <c r="I2">
         <v>1303524000.0</v>
       </c>
@@ -36332,51 +36549,51 @@
       </c>
       <c r="AB2">
         <v>15966000.0</v>
       </c>
       <c r="AC2">
         <v>37395000.0</v>
       </c>
       <c r="AD2">
         <v>13145000.0</v>
       </c>
       <c r="AE2">
         <v>18258000.0</v>
       </c>
       <c r="AF2">
         <v>11500000.0</v>
       </c>
       <c r="AG2">
         <v>7300000.0</v>
       </c>
       <c r="AH2">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>77000000</v>
       </c>
       <c r="E3">
         <v>25000000</v>
       </c>
       <c r="F3">
         <v>19000000</v>
       </c>
       <c r="G3">
         <v>28000000</v>
       </c>
       <c r="H3">
         <v>34000000</v>
       </c>
       <c r="I3">
         <v>28891000</v>
       </c>
@@ -36436,51 +36653,51 @@
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>91000000.0</v>
       </c>
       <c r="F4">
         <v>-460000000.0</v>
       </c>
       <c r="G4">
         <v>1959000000.0</v>
       </c>
       <c r="H4">
         <v>-441000000.0</v>
       </c>
       <c r="I4">
         <v>586209000.0</v>
       </c>
       <c r="J4">
         <v>102806000.0</v>
       </c>
       <c r="K4">
         <v>-324557000.0</v>
       </c>
@@ -36496,51 +36713,51 @@
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>-48366000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-489000000.0</v>
       </c>
       <c r="F5">
         <v>-168000000.0</v>
       </c>
       <c r="G5">
         <v>130000000.0</v>
       </c>
       <c r="H5">
         <v>-85000000.0</v>
       </c>
       <c r="I5">
         <v>-270160000.0</v>
       </c>
       <c r="J5">
         <v>396700000.0</v>
       </c>
       <c r="K5">
         <v>-67651000.0</v>
       </c>
@@ -36556,51 +36773,51 @@
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>-219128000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
         <v>842000000.0</v>
       </c>
       <c r="C6">
         <v>356000000.0</v>
       </c>
       <c r="D6">
         <v>43000000.0</v>
       </c>
       <c r="E6">
         <v>-21000000.0</v>
       </c>
       <c r="F6">
         <v>-460000000.0</v>
       </c>
       <c r="G6">
         <v>1959000000.0</v>
       </c>
       <c r="H6">
         <v>-441000000.0</v>
       </c>
       <c r="I6">
         <v>586209000.0</v>
       </c>
@@ -36660,51 +36877,51 @@
       </c>
       <c r="AB6">
         <v>8350000.0</v>
       </c>
       <c r="AC6">
         <v>-21429000.0</v>
       </c>
       <c r="AD6">
         <v>24250000.0</v>
       </c>
       <c r="AE6">
         <v>-5200000.0</v>
       </c>
       <c r="AF6">
         <v>6800000.0</v>
       </c>
       <c r="AG6">
         <v>4200000.0</v>
       </c>
       <c r="AH6">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7">
         <v>3167000000.0</v>
       </c>
       <c r="C7">
         <v>8264000000.0</v>
       </c>
       <c r="D7">
         <v>3135000000.0</v>
       </c>
       <c r="E7">
         <v>674000000.0</v>
       </c>
       <c r="F7">
         <v>4583000000.0</v>
       </c>
       <c r="G7">
         <v>2969000000.0</v>
       </c>
       <c r="H7">
         <v>1591000000.0</v>
       </c>
       <c r="I7">
         <v>738260000.0</v>
       </c>
@@ -36764,51 +36981,51 @@
       </c>
       <c r="AB7">
         <v>302583000.0</v>
       </c>
       <c r="AC7">
         <v>681120000.0</v>
       </c>
       <c r="AD7">
         <v>900700000.0</v>
       </c>
       <c r="AE7">
         <v>422100000.0</v>
       </c>
       <c r="AF7">
         <v>322400000.0</v>
       </c>
       <c r="AG7">
         <v>266900000.0</v>
       </c>
       <c r="AH7">
         <v>127900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-253000000.0</v>
       </c>
       <c r="F8">
         <v>-222000000.0</v>
       </c>
       <c r="G8">
         <v>36000000.0</v>
       </c>
       <c r="H8">
         <v>-72000000.0</v>
       </c>
       <c r="I8">
         <v>-690702000.0</v>
       </c>
       <c r="J8">
         <v>-513935000.0</v>
       </c>
       <c r="K8">
         <v>-228818000.0</v>
       </c>
@@ -36824,51 +37041,51 @@
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>-183033000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9">
         <v>-355000000.0</v>
       </c>
       <c r="C9">
         <v>-166000000.0</v>
       </c>
       <c r="D9">
         <v>-746000000.0</v>
       </c>
       <c r="E9">
         <v>-142000000.0</v>
       </c>
       <c r="F9">
         <v>-207000000.0</v>
       </c>
       <c r="G9">
         <v>47000000.0</v>
       </c>
       <c r="H9">
         <v>-68000000.0</v>
       </c>
       <c r="I9">
         <v>-697861000.0</v>
       </c>
@@ -36924,51 +37141,51 @@
       </c>
       <c r="AB9">
         <v>-121000000.0</v>
       </c>
       <c r="AC9">
         <v>-111700000.0</v>
       </c>
       <c r="AD9">
         <v>-72500000.0</v>
       </c>
       <c r="AE9">
         <v>6900000.0</v>
       </c>
       <c r="AF9">
         <v>-15800000.0</v>
       </c>
       <c r="AG9">
         <v>-39300000.0</v>
       </c>
       <c r="AH9">
         <v>5100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
@@ -37002,51 +37219,51 @@
       </c>
       <c r="Z10">
         <v>5470549000.0</v>
       </c>
       <c r="AA10">
         <v>4875544000.0</v>
       </c>
       <c r="AB10">
         <v>4306683000.0</v>
       </c>
       <c r="AC10">
         <v>5793020000.0</v>
       </c>
       <c r="AD10">
         <v>4670287000.0</v>
       </c>
       <c r="AE10">
         <v>2532492000.0</v>
       </c>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1129000000.0</v>
       </c>
       <c r="F11">
         <v>5062000000.0</v>
       </c>
       <c r="G11">
         <v>2819000000.0</v>
       </c>
       <c r="H11">
         <v>1537000000.0</v>
       </c>
       <c r="I11">
         <v>1593065000.0</v>
       </c>
       <c r="J11">
         <v>-847000000.0</v>
       </c>
       <c r="K11">
         <v>293777000.0</v>
       </c>
@@ -37062,51 +37279,51 @@
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>1580458000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>362000000.0</v>
       </c>
       <c r="F12">
         <v>-1096000000.0</v>
       </c>
       <c r="G12">
         <v>-81000000.0</v>
       </c>
       <c r="H12">
         <v>63000000.0</v>
       </c>
       <c r="I12">
         <v>245327000.0</v>
       </c>
       <c r="J12">
         <v>-877000000.0</v>
       </c>
       <c r="K12">
         <v>-599962000.0</v>
       </c>
@@ -37122,51 +37339,51 @@
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>234375000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>951000000.0</v>
       </c>
       <c r="F13">
         <v>4772000000.0</v>
       </c>
       <c r="G13">
         <v>2823000000.0</v>
       </c>
       <c r="H13">
         <v>1270000000.0</v>
       </c>
       <c r="I13">
         <v>1396000000.0</v>
       </c>
       <c r="J13">
         <v>1550000000.0</v>
       </c>
       <c r="K13">
         <v>670841000.0</v>
       </c>
@@ -37178,87 +37395,87 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14">
         <v>43000000.0</v>
       </c>
       <c r="C14">
         <v>46000000.0</v>
       </c>
       <c r="D14">
         <v>41000000.0</v>
       </c>
       <c r="E14">
         <v>-33000000.0</v>
       </c>
       <c r="F14">
         <v>-11000000.0</v>
       </c>
       <c r="G14">
         <v>3000000.0</v>
       </c>
       <c r="H14">
         <v>-6000000.0</v>
       </c>
       <c r="I14">
-        <v>45127000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="J14">
         <v>53000000.0</v>
       </c>
       <c r="K14">
         <v>26853000.0</v>
       </c>
       <c r="L14">
         <v>31103000.0</v>
       </c>
       <c r="M14">
-        <v>-102459000.0</v>
+        <v>15309000.0</v>
       </c>
       <c r="N14">
         <v>-95547000.0</v>
       </c>
       <c r="O14">
         <v>-83787000.0</v>
       </c>
       <c r="P14">
         <v>-172688000.0</v>
       </c>
       <c r="Q14">
         <v>-144334000.0</v>
       </c>
       <c r="R14">
         <v>-134524000.0</v>
       </c>
       <c r="S14">
         <v>-89942000.0</v>
       </c>
       <c r="T14">
         <v>-75655000.0</v>
       </c>
       <c r="U14">
         <v>-53344000.0</v>
       </c>
@@ -37282,51 +37499,51 @@
       </c>
       <c r="AB14">
         <v>-26700000.0</v>
       </c>
       <c r="AC14">
         <v>-19100000.0</v>
       </c>
       <c r="AD14">
         <v>-14100000.0</v>
       </c>
       <c r="AE14">
         <v>-7900000.0</v>
       </c>
       <c r="AF14">
         <v>-7300000.0</v>
       </c>
       <c r="AG14">
         <v>-1800000.0</v>
       </c>
       <c r="AH14">
         <v>-1300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15">
         <v>240000000.0</v>
       </c>
       <c r="C15">
         <v>229000000.0</v>
       </c>
       <c r="D15">
         <v>219000000.0</v>
       </c>
       <c r="E15">
         <v>205000000.0</v>
       </c>
       <c r="F15">
         <v>194000000.0</v>
       </c>
       <c r="G15">
         <v>182000000.0</v>
       </c>
       <c r="H15">
         <v>163000000.0</v>
       </c>
       <c r="I15">
         <v>140110000.0</v>
       </c>
@@ -37386,51 +37603,51 @@
       </c>
       <c r="AB15">
         <v>9981000.0</v>
       </c>
       <c r="AC15">
         <v>7254000.0</v>
       </c>
       <c r="AD15">
         <v>5800000.0</v>
       </c>
       <c r="AE15">
         <v>5100000.0</v>
       </c>
       <c r="AF15">
         <v>4400000.0</v>
       </c>
       <c r="AG15">
         <v>4100000.0</v>
       </c>
       <c r="AH15">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
         <v>4168000000.0</v>
       </c>
       <c r="C16">
         <v>3326000000.0</v>
       </c>
       <c r="D16">
         <v>2970000000.0</v>
       </c>
       <c r="E16">
         <v>2927000000.0</v>
       </c>
       <c r="F16">
         <v>2948000000.0</v>
       </c>
       <c r="G16">
         <v>3408000000.0</v>
       </c>
       <c r="H16">
         <v>1449000000.0</v>
       </c>
       <c r="I16">
         <v>1889733000.0</v>
       </c>
@@ -37490,51 +37707,51 @@
       </c>
       <c r="AB16">
         <v>24316000.0</v>
       </c>
       <c r="AC16">
         <v>15966000.0</v>
       </c>
       <c r="AD16">
         <v>37395000.0</v>
       </c>
       <c r="AE16">
         <v>13145000.0</v>
       </c>
       <c r="AF16">
         <v>18300000.0</v>
       </c>
       <c r="AG16">
         <v>11500000.0</v>
       </c>
       <c r="AH16">
         <v>7300000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-34000000.0</v>
       </c>
       <c r="G17">
         <v>63000000.0</v>
       </c>
       <c r="H17">
         <v>11000000.0</v>
       </c>
       <c r="I17">
         <v>-36387000.0</v>
       </c>
       <c r="J17">
         <v>52693000.0</v>
       </c>
       <c r="K17">
         <v>-19938000.0</v>
       </c>
       <c r="L17">
         <v>-68986000.0</v>
@@ -37548,51 +37765,51 @@
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>22805000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
         <v>4091000000.0</v>
       </c>
       <c r="C18">
         <v>9370000000.0</v>
       </c>
       <c r="D18">
         <v>4044000000.0</v>
       </c>
       <c r="E18">
         <v>1318000000.0</v>
       </c>
       <c r="F18">
         <v>4163000000.0</v>
       </c>
       <c r="G18">
         <v>3294000000.0</v>
       </c>
       <c r="H18">
         <v>2273000000.0</v>
       </c>
       <c r="I18">
         <v>1552230000.0</v>
       </c>
@@ -37652,51 +37869,51 @@
       </c>
       <c r="AB18">
         <v>277701000.0</v>
       </c>
       <c r="AC18">
         <v>349147000.0</v>
       </c>
       <c r="AD18">
         <v>432725000.0</v>
       </c>
       <c r="AE18">
         <v>256678000.0</v>
       </c>
       <c r="AF18">
         <v>171000000.0</v>
       </c>
       <c r="AG18">
         <v>129400000.0</v>
       </c>
       <c r="AH18">
         <v>114000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B19">
         <v>-8709000000.0</v>
       </c>
       <c r="C19">
         <v>-12545000000.0</v>
       </c>
       <c r="D19">
         <v>-3485000000.0</v>
       </c>
       <c r="E19">
         <v>-5479000000.0</v>
       </c>
       <c r="F19">
         <v>-4780000000.0</v>
       </c>
       <c r="G19">
         <v>-2186000000.0</v>
       </c>
       <c r="H19">
         <v>-2244000000.0</v>
       </c>
       <c r="I19">
         <v>-157352000.0</v>
       </c>
@@ -37718,51 +37935,51 @@
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-1579509000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20">
         <v>4000000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>90000000.0</v>
       </c>
       <c r="F20">
         <v>90000000.0</v>
       </c>
       <c r="G20">
         <v>481000000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
@@ -37770,51 +37987,51 @@
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B21">
         <v>662000000.0</v>
       </c>
       <c r="C21">
         <v>612000000.0</v>
       </c>
       <c r="D21">
         <v>462000000.0</v>
       </c>
       <c r="E21">
         <v>106000000.0</v>
       </c>
       <c r="F21">
         <v>-117000000.0</v>
       </c>
       <c r="G21">
         <v>376000000.0</v>
       </c>
       <c r="H21">
         <v>-63000000.0</v>
       </c>
       <c r="I21">
         <v>-55437000.0</v>
       </c>
@@ -37836,51 +38053,51 @@
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>26324000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
         <v>1182000000.0</v>
       </c>
       <c r="C22">
         <v>717000000.0</v>
       </c>
       <c r="D22">
         <v>902000000.0</v>
       </c>
       <c r="E22">
         <v>627000000.0</v>
       </c>
       <c r="F22">
         <v>617000000.0</v>
       </c>
       <c r="G22">
         <v>415000000.0</v>
       </c>
       <c r="H22">
         <v>870000000.0</v>
       </c>
       <c r="I22">
         <v>715842000.0</v>
       </c>
@@ -37940,51 +38157,51 @@
       </c>
       <c r="AB22">
         <v>40858000.0</v>
       </c>
       <c r="AC22">
         <v>89700000.0</v>
       </c>
       <c r="AD22">
         <v>54600000.0</v>
       </c>
       <c r="AE22">
         <v>57800000.0</v>
       </c>
       <c r="AF22">
         <v>47300000.0</v>
       </c>
       <c r="AG22">
         <v>40400000.0</v>
       </c>
       <c r="AH22">
         <v>34100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
         <v>8546000000.0</v>
       </c>
       <c r="C23">
         <v>3305000000.0</v>
       </c>
       <c r="D23">
         <v>62000000.0</v>
       </c>
       <c r="E23">
         <v>5282000000.0</v>
       </c>
       <c r="F23">
         <v>1304000000.0</v>
       </c>
       <c r="G23">
         <v>1779000000.0</v>
       </c>
       <c r="H23">
         <v>633000000.0</v>
       </c>
       <c r="I23">
         <v>217137000.0</v>
       </c>
@@ -38044,54 +38261,54 @@
       </c>
       <c r="AB23">
         <v>-657000.0</v>
       </c>
       <c r="AC23">
         <v>1016245000.0</v>
       </c>
       <c r="AD23">
         <v>861400000.0</v>
       </c>
       <c r="AE23">
         <v>450200000.0</v>
       </c>
       <c r="AF23">
         <v>132000000.0</v>
       </c>
       <c r="AG23">
         <v>27000000.0</v>
       </c>
       <c r="AH23">
         <v>187100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
-        <v>-613000000.0</v>
+        <v>-2858000000.0</v>
       </c>
       <c r="C24">
         <v>-1034000000.0</v>
       </c>
       <c r="D24">
         <v>711000000.0</v>
       </c>
       <c r="E24">
         <v>-184000000.0</v>
       </c>
       <c r="F24">
         <v>171000000.0</v>
       </c>
       <c r="G24">
         <v>-466000000.0</v>
       </c>
       <c r="H24">
         <v>-360000000.0</v>
       </c>
       <c r="I24">
         <v>-615694000.0</v>
       </c>
       <c r="J24">
         <v>-657069000.0</v>
       </c>
@@ -38142,87 +38359,87 @@
       <c r="AA24">
         <v>452605000.0</v>
       </c>
       <c r="AB24">
         <v>2640551000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24">
         <v>-856434000.0</v>
       </c>
       <c r="AE24">
         <v>-789441000.0</v>
       </c>
       <c r="AF24">
         <v>-88700000.0</v>
       </c>
       <c r="AG24">
         <v>-51800000.0</v>
       </c>
       <c r="AH24">
         <v>-71100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
         <v>-301000000.0</v>
       </c>
       <c r="C25">
         <v>343000000.0</v>
       </c>
       <c r="D25">
         <v>-34000000.0</v>
       </c>
       <c r="E25">
         <v>-190000000.0</v>
       </c>
       <c r="F25">
         <v>3665000000.0</v>
       </c>
       <c r="G25">
         <v>2920000000.0</v>
       </c>
       <c r="H25">
         <v>1232000000.0</v>
       </c>
       <c r="I25">
-        <v>5385000.0</v>
+        <v>5512000.0</v>
       </c>
       <c r="J25">
         <v>-249144000.0</v>
       </c>
       <c r="K25">
         <v>136492000.0</v>
       </c>
       <c r="L25">
         <v>-13252000.0</v>
       </c>
       <c r="M25">
-        <v>142977000.0</v>
+        <v>25209000.0</v>
       </c>
       <c r="N25">
         <v>106129000.0</v>
       </c>
       <c r="O25">
         <v>-403389000.0</v>
       </c>
       <c r="P25">
         <v>-32260000.0</v>
       </c>
       <c r="Q25">
         <v>-770155000.0</v>
       </c>
       <c r="R25">
         <v>-139672000.0</v>
       </c>
       <c r="S25">
         <v>481758000.0</v>
       </c>
       <c r="T25">
         <v>53413000.0</v>
       </c>
       <c r="U25">
         <v>-6191000.0</v>
       </c>
@@ -38246,51 +38463,51 @@
       </c>
       <c r="AB25">
         <v>-87053000.0</v>
       </c>
       <c r="AC25">
         <v>-409729000.0</v>
       </c>
       <c r="AD25">
         <v>-523375000.0</v>
       </c>
       <c r="AE25">
         <v>-228700000.0</v>
       </c>
       <c r="AF25">
         <v>-205800000.0</v>
       </c>
       <c r="AG25">
         <v>-180200000.0</v>
       </c>
       <c r="AH25">
         <v>-48700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
         <v>-174000000.0</v>
       </c>
       <c r="C26">
         <v>-27000000.0</v>
       </c>
       <c r="D26">
         <v>-227000000.0</v>
       </c>
       <c r="E26">
         <v>-81000000.0</v>
       </c>
       <c r="F26">
         <v>-99000000.0</v>
       </c>
       <c r="G26">
         <v>-163000000.0</v>
       </c>
       <c r="H26">
         <v>-101000000.0</v>
       </c>
       <c r="I26">
         <v>-299679000.0</v>
       </c>
@@ -38340,51 +38557,51 @@
       </c>
       <c r="Z26">
         <v>-20000000.0</v>
       </c>
       <c r="AA26">
         <v>-20000000.0</v>
       </c>
       <c r="AB26">
         <v>75000000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26">
         <v>-12900000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26">
         <v>-2400000.0</v>
       </c>
       <c r="AG26">
         <v>-11300000.0</v>
       </c>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>46000000.0</v>
       </c>
       <c r="E27">
         <v>45000000.0</v>
       </c>
       <c r="F27">
         <v>89000000.0</v>
       </c>
       <c r="G27">
         <v>16000000.0</v>
       </c>
       <c r="H27">
         <v>-211000000.0</v>
       </c>
       <c r="I27">
         <v>30000000.0</v>
       </c>
       <c r="J27">
         <v>22000000.0</v>
       </c>
       <c r="K27">
@@ -38426,51 +38643,51 @@
       <c r="W27">
         <v>-32580000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>-27468000.0</v>
       </c>
       <c r="AC27">
         <v>-20611000.0</v>
       </c>
       <c r="AD27">
         <v>-15471000.0</v>
       </c>
       <c r="AE27">
         <v>-9071000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
         <v>8798000000.0</v>
       </c>
       <c r="C28">
         <v>3661000000.0</v>
       </c>
       <c r="D28">
         <v>78000000.0</v>
       </c>
       <c r="E28">
         <v>4436000000.0</v>
       </c>
       <c r="F28">
         <v>20000000.0</v>
       </c>
       <c r="G28">
         <v>1254000000.0</v>
       </c>
       <c r="H28">
         <v>-121000000.0</v>
       </c>
       <c r="I28">
         <v>-321973000.0</v>
       </c>
@@ -38530,51 +38747,51 @@
       </c>
       <c r="AB28">
         <v>-1611433000.0</v>
       </c>
       <c r="AC28">
         <v>1231815000.0</v>
       </c>
       <c r="AD28">
         <v>846700000.0</v>
       </c>
       <c r="AE28">
         <v>555500000.0</v>
       </c>
       <c r="AF28">
         <v>125400000.0</v>
       </c>
       <c r="AG28">
         <v>11600000.0</v>
       </c>
       <c r="AH28">
         <v>185000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
         <v>4091000000.0</v>
       </c>
       <c r="C29">
         <v>9370000000.0</v>
       </c>
       <c r="D29">
         <v>4044000000.0</v>
       </c>
       <c r="E29">
         <v>1343000000.0</v>
       </c>
       <c r="F29">
         <v>4182000000.0</v>
       </c>
       <c r="G29">
         <v>3322000000.0</v>
       </c>
       <c r="H29">
         <v>2307000000.0</v>
       </c>
       <c r="I29">
         <v>1581121000.0</v>
       </c>
@@ -38634,51 +38851,51 @@
       </c>
       <c r="AB29">
         <v>277701000.0</v>
       </c>
       <c r="AC29">
         <v>349147000.0</v>
       </c>
       <c r="AD29">
         <v>433400000.0</v>
       </c>
       <c r="AE29">
         <v>257000000.0</v>
       </c>
       <c r="AF29">
         <v>171000000.0</v>
       </c>
       <c r="AG29">
         <v>129400000.0</v>
       </c>
       <c r="AH29">
         <v>114000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
         <v>-12094000000.0</v>
       </c>
       <c r="C30">
         <v>-12545000000.0</v>
       </c>
       <c r="D30">
         <v>-4066000000.0</v>
       </c>
       <c r="E30">
         <v>-5688000000.0</v>
       </c>
       <c r="F30">
         <v>-4628000000.0</v>
       </c>
       <c r="G30">
         <v>-2680000000.0</v>
       </c>
       <c r="H30">
         <v>-2638000000.0</v>
       </c>
       <c r="I30">
         <v>-636552000.0</v>
       </c>
@@ -38753,1019 +38970,1025 @@
       <c r="AH30">
         <v>-294800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ED30"/>
+  <dimension ref="A1:EE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134">
+    <row r="1" spans="1:135">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:134">
+    <row r="2" spans="1:135">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
+        <v>4993000000.0</v>
+      </c>
+      <c r="C2">
         <v>4168000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4625000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5416000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5151000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3326000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5195000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4596000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5935000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2970000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2820000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2598000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>54000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2927000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3512000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2556000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2709000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2948000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3027000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3254000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3122000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3408000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3256000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4313000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2820000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1449000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2635596000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2288000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2020000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1889733000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1730489000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1397679000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1510407000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1303524000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1204590000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1123350000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1178114000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1200718000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1379693000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1034329000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1502082000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1525275000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1747692000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1335661000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1083179000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1645669000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1118745000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1378117000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1127132000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>923647000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1423235000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>973619000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1001841000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1259892000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1603730000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>957341000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>873933000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>962870000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>802651000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>710973000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>467672000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>463661000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>634075000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>557756000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>525360000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>512027000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>546882000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>416947000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>586542000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>875403000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>412255000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>362689000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>304083000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>404351000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>451027000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>414888000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>315222000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>160428000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>244584000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>279020000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>430740000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>128692000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>142072000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>159111000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>135022000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>152095000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>129206000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>127316000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>255851000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>84586000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>133298000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>158282000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>121172000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>88101000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>131799000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>187887000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>115399000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>226670000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>183515000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>155792000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>123263000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>70797000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>124120000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>67787000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>75516000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>24316000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>114400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>70400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>30600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26714000.0</v>
       </c>
       <c r="DH2">
         <v>26714000.0</v>
       </c>
       <c r="DI2">
+        <v>26714000.0</v>
+      </c>
+      <c r="DJ2">
         <v>39300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>37400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>18400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>11900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>11700000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>13100000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>15100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>18300000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>71000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>1500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>6100000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>11500000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>1200000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>100000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>11200000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>7300000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>28600000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>158600000.0</v>
       </c>
-      <c r="EC2">
+      <c r="ED2">
         <v>5700000.0</v>
       </c>
-      <c r="ED2">
+      <c r="EE2">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:134">
+    <row r="3" spans="1:135">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>20000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000</v>
       </c>
       <c r="R3">
         <v>6000000</v>
       </c>
       <c r="S3">
+        <v>6000000</v>
+      </c>
+      <c r="T3">
         <v>4000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10033000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6500000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7027000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>10440000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8413000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5905000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>9281000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5292000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10969000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>33242000</v>
-      </c>
-[...1 lines deleted...]
-        <v>16893000</v>
       </c>
       <c r="AL3">
         <v>16893000</v>
       </c>
       <c r="AM3">
+        <v>16893000</v>
+      </c>
+      <c r="AN3">
         <v>44642000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
         <v>687000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1296000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1440000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>21504000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>14019000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>31047000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>43295000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
@@ -39975,205 +40198,208 @@
       </c>
       <c r="DW3">
         <v>0</v>
       </c>
       <c r="DX3">
         <v>0</v>
       </c>
       <c r="DY3">
         <v>0</v>
       </c>
       <c r="DZ3">
         <v>0</v>
       </c>
       <c r="EA3">
         <v>0</v>
       </c>
       <c r="EB3">
         <v>0</v>
       </c>
       <c r="EC3">
         <v>0</v>
       </c>
       <c r="ED3">
         <v>0</v>
       </c>
+      <c r="EE3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:134">
+    <row r="4" spans="1:135">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-668000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>366000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-652000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1027000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-66000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-218000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-79000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-227000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>132000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-286000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>152000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1057000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>1493000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>1371000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1186863000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>348070000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>267130000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>130663000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>159244000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>332810000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-112728000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>206883000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>98934000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>81240000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-54764000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-22604000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-178975000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>345364000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-467753000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-23193000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-222417000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>412031000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>252482000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-562490000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>526924000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-259372000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>250985000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>203485000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4">
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>449616000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-28222000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-258051000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>91678000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>243301000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>4011000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -40201,191 +40427,192 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
+      <c r="EE4"/>
     </row>
-    <row r="5" spans="1:134">
+    <row r="5" spans="1:135">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-489000000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-212000000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>44000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>112000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>87000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>76000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-145000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>298710000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-146186000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-112474000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-125050000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-245864000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>53983000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-49901000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-28378000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>250381000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>174260000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-75802000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>47861000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-81935000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>63427000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>48838000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-97981000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-64453000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-105024000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>39146000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8353000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-235329000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>119744000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>164615000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>35219000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-175693000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-45045000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-16082000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-349840000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>48877000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>94536000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -40413,991 +40640,996 @@
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
+      <c r="EE5"/>
     </row>
-    <row r="6" spans="1:134">
+    <row r="6" spans="1:135">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
+        <v>295000000.0</v>
+      </c>
+      <c r="C6">
         <v>825000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-457000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-791000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>265000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1825000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1869000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>599000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1339000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2965000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>150000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>222000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>505000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>367000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-585000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>956000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-153000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-239000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-79000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-227000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>132000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-286000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>152000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1057000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1493000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1371000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1186596000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>348000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>268000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>130663000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>159244000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>332810000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-112728000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>206883000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>98934000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>81240000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-54764000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-22604000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-178975000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>345364000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-467753000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-23193000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-222417000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>412031000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>252482000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-562490000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>526924000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-259372000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>250985000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>203485000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-499588000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>449616000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-28222000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-258051000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-343838000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>646389000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>83408000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-88937000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>160219000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>91678000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>243301000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4011000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-170414000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>76319000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>32396000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>13333000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-34855000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>129935000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-169595000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-288861000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>463148000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>49566000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>58606000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-100268000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-46676000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>36139000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>99666000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>154794000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-84156000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-34436000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-151720000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>302048000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-13380000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-17039000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>24089000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-17073000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>22889000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1890000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-128535000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>171265000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-48712000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-24984000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>37110000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>33071000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-43698000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-56088000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>72488000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-111271000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>43155000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>27723000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>32529000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>52466000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-53323000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>56333000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-7729000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>51200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-90084000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>13400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>70400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>14600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2214000.0</v>
       </c>
       <c r="DH6">
         <v>-2214000.0</v>
       </c>
       <c r="DI6">
+        <v>-2214000.0</v>
+      </c>
+      <c r="DJ6">
         <v>-12586000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>18995000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>6500000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1400000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-1313000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-400000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-3200000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>13400000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>71000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>1500000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-5400000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-1000000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>1200000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>100000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>3900000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>-3000000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>28600000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>158600000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:134">
+    <row r="7" spans="1:135">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>4091000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3239000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2249000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1429000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8249000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7770000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>2852000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2818000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1818000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1574000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-295000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>862000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-40000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>82000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2686000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3254000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-705000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2686000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>650000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>133000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>328000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2173000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>383262000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>454381000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>432273000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>122000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>278816000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>187215000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>78069000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>130895000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-404036000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>293726000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>118543000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>297928000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>288127000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>271254000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>82517000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>156020000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1045517000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>158111000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>156289000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>147365000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>661629000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>241150000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>259807000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>451202000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>351007000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>274071000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>445603000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>376427000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>293055000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>639174000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>192051000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>471170000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>303955000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>81832000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>83008000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>313412000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>440391000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>185320000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-24012000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>990389000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>329786000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>288716000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>176326000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>301994000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>22359000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-96536000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>86058000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>8930000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>301041000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>22881000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>158895000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>204445000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>277362000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>122201000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>107225000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>87065000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>176416000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>12902000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>1088000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>122563000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>367281000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>80415000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>61749000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>333586000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>817002000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-454185000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-543707000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>165597000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>35931000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-40940000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>131065000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>151091000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>370911000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-67696000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>106985000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>75118000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>105260000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>37864000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>1301000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>61121000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-384717000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>41600000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>133100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>224800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18400000.0</v>
       </c>
       <c r="DH7">
         <v>18400000.0</v>
       </c>
       <c r="DI7">
+        <v>18400000.0</v>
+      </c>
+      <c r="DJ7">
         <v>258300000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>15400000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>802087000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>201300000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>67100000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>182600000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>122392000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>10700000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>312500000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-11700000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>408900000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-307200000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>80500000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>140200000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>160900000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>-69700000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>41100000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>134600000.0</v>
       </c>
-      <c r="EA7">
+      <c r="EB7">
         <v>-4600000.0</v>
       </c>
-      <c r="EB7">
+      <c r="EC7">
         <v>146600000.0</v>
       </c>
-      <c r="EC7">
+      <c r="ED7">
         <v>-3300000.0</v>
       </c>
-      <c r="ED7">
+      <c r="EE7">
         <v>-10800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:134">
+    <row r="8" spans="1:135">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-253000000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>5000000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>-227000000.0</v>
       </c>
-      <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>53000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-31000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>14000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-89568000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>54180000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-124836000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>88224000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-232536000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-132992000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-17464000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-307710000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>90426000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-211040000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-246929000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-146392000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-88595000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>53557000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-48705000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-145075000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-183568000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-28818000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-49136000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-112558000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>7566000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>35114000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-164007000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>23107000.0</v>
       </c>
-      <c r="AY8"/>
-      <c r="AZ8">
+      <c r="AZ8"/>
+      <c r="BA8">
         <v>42879000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-46655000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>70912000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>-132631000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>3322000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>20915000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
@@ -41425,456 +41657,456 @@
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
+      <c r="EE8"/>
     </row>
-    <row r="9" spans="1:134">
+    <row r="9" spans="1:135">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-397000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-537000000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>-233000000.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>-233000000.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>192000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-100000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>93000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-192000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>162000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>101000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-49000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-125728000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>82140000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-123324000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>98912000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>481639000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-154631000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-29782000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-297226000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>70247000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-182395000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-222754000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-135891000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>81360000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>77715000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-38379000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-120696000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>143424000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-8386000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>133000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-84115000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>64128000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>67184000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-119939000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-11373000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-174553000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>70761000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-41281000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>100995000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>102447000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-55077000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>14352000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-61722000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2689000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-153261000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-18986000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>85908000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9">
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9"/>
+      <c r="BP9">
         <v>21847000.0</v>
       </c>
-      <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>57812000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>54731000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-112543000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>90757000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-70207000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3414000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>38673000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>37955000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>53455000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-82752000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-8658000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-13095000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>58204000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-34575000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-38418000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-12636000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-7597000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>121094000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-30878000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-104309000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>11149000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-21866000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-51842000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-16829000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>23980000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-47669000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>7960000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>59223000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-39971000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>71314000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>59334000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>77850000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>22055000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-95783000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>64285000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-49600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>67500000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-124100000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-14800000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>67200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-56800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>15600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-106400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>22300000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>23600000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-22000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-50400000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>33900000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-21700000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-8900000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>3600000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>32900000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>-36000000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>-1900000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>-10800000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>31700000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>-40500000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>9200000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>-39700000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>121100000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>-73500000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>-17400000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>-25100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:134">
+    <row r="10" spans="1:135">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -41930,358 +42162,361 @@
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
-      <c r="BN10"/>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>450825000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>151011000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-499112000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-285521000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-701740000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>89010000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>161450000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1521318000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>9139000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>196464000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>90114000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>11331664000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>10183222000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>9708703000.0</v>
       </c>
-      <c r="CN10"/>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>7861062000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7087119000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>6032067000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>5921538000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>5790811000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5663871000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5195044000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4977487000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>5004147000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4904482000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4845258000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4716070000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>4404734000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3859183000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4535400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>6010300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5661800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>5597220000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>5001400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>4819200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4444200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>4399687000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>3315700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2861800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2719100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>2387892000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>2217100000.0</v>
       </c>
-      <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
+      <c r="EE10"/>
     </row>
-    <row r="11" spans="1:134">
+    <row r="11" spans="1:135">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>1129000000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>1998000000.0</v>
       </c>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
       <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
         <v>195000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3064000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>529000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-70000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>309000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2051000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>362573000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>438176000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>616631000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>119620000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>672573000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>322477000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>131032000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>466983000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>338646000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>236365000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>349340000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>396459000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>330868000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>99309000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4627000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>375670000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1273099000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>240443000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>102376000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>251570000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>889392000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>154357000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>188936000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>392876000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>199584000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>531081000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>275091000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>336563000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>105102000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>227509000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
@@ -42309,207 +42544,208 @@
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
+      <c r="EE11"/>
     </row>
-    <row r="12" spans="1:134">
+    <row r="12" spans="1:135">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>713000000.0</v>
       </c>
       <c r="N12">
         <v>713000000.0</v>
       </c>
       <c r="O12">
+        <v>713000000.0</v>
+      </c>
+      <c r="P12">
         <v>362000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>551000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-119000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>226000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-443000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1513000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2317000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-653000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-233000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-84000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-147000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>383000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-267757000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>183167000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>53628000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>93962000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>165996000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-9250000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>75219000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13362000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-1039895000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>61498000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-3122000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-9449000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>106491000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>23538000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>12072000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>175268000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>37533000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>105332000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>84059000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>65398000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>267530000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-108178000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4906000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-21281000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>268209000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-58413000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1971000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>327259000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-87361000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>-101035000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
@@ -42537,156 +42773,157 @@
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
+      <c r="EE12"/>
     </row>
-    <row r="13" spans="1:134">
+    <row r="13" spans="1:135">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...1 lines deleted...]
-      </c>
+      <c r="O13"/>
       <c r="P13">
         <v>951000000.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>951000000.0</v>
+      </c>
       <c r="R13"/>
-      <c r="S13">
-[...1 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13">
         <v>4772000000.0</v>
       </c>
       <c r="U13">
+        <v>4772000000.0</v>
+      </c>
+      <c r="V13">
         <v>-2974000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2974000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>617000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-44000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>332000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1918000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>643733000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>248751000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>458687000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-81171000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>439225000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>417322000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>133566000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>406249000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1550312000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>389962000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>202414000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>98935000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>670841000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>186477000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>185302000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1685312000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1748300000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -42729,1361 +42966,1369 @@
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
+      <c r="EE13"/>
     </row>
-    <row r="14" spans="1:134">
+    <row r="14" spans="1:135">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14"/>
+      <c r="K14"/>
+      <c r="L14">
+        <v>389000000.0</v>
+      </c>
       <c r="M14"/>
       <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>-33000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>23000000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
+        <v>680000000.0</v>
+      </c>
+      <c r="U14">
         <v>121000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-11000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11461000.0</v>
       </c>
       <c r="AC14">
         <v>11000000.0</v>
       </c>
       <c r="AD14">
         <v>11000000.0</v>
       </c>
       <c r="AE14">
+        <v>11000000.0</v>
+      </c>
+      <c r="AF14">
         <v>12974000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10599000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11260000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10294000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>31518000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7515000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7024000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6845000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-67099000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6601000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6760000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6128000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-77303000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-22693000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-17355000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-21666000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-102459000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-28667000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-26164000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-25357000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-95547000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>43662000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-21165000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-22497000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
+        <v>160617000.0</v>
+      </c>
+      <c r="BE14">
         <v>7703000.0</v>
       </c>
-      <c r="BE14">
-[...1 lines deleted...]
-      </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>-35281000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-145595000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-32573000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-40662000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>-27093000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-144334000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>-16833000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>-134524000.0</v>
       </c>
-      <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>-34342000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>-39076000.0</v>
       </c>
-      <c r="BT14"/>
-      <c r="BU14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>-27667000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>-23199000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>-21334000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-24647000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-20123000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>-9551000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>-12819000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-13901000.0</v>
       </c>
-      <c r="CC14"/>
       <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14">
         <v>-10728000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>-13285000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-11019000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>-5256000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-5693000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>-9734000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>-8393000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>-8760000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-8925000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-10373000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-11645000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-9284000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>-24481000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>8062000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>-10132000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>-9351000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-11994000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>-7370000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>-18963000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>-658000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>-13544000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>-6439000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>-9785000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>-6116000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>-9400000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>-3700000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>-14500000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4300000.0</v>
       </c>
       <c r="DH14">
         <v>-4300000.0</v>
       </c>
       <c r="DI14">
+        <v>-4300000.0</v>
+      </c>
+      <c r="DJ14">
         <v>-5500000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>-300000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>-4800000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>-4100000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>-3000000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>-2200000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>-1800000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>-800000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>-3000000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>-2300000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>-2600000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>-2000000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>-1600000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>-1100000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>-700000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>-800000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="EB14">
         <v>-100000.0</v>
       </c>
       <c r="EC14">
+        <v>-100000.0</v>
+      </c>
+      <c r="ED14">
         <v>-1200000.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:134">
+    <row r="15" spans="1:135">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15">
         <v>61000000.0</v>
       </c>
       <c r="C15">
         <v>61000000.0</v>
       </c>
       <c r="D15">
         <v>61000000.0</v>
       </c>
       <c r="E15">
-        <v>59000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="F15">
         <v>59000000.0</v>
       </c>
       <c r="G15">
+        <v>59000000.0</v>
+      </c>
+      <c r="H15">
         <v>58000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000000.0</v>
       </c>
       <c r="J15">
         <v>56000000.0</v>
       </c>
       <c r="K15">
         <v>56000000.0</v>
       </c>
       <c r="L15">
         <v>56000000.0</v>
       </c>
       <c r="M15">
+        <v>56000000.0</v>
+      </c>
+      <c r="N15">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="O15">
         <v>53000000.0</v>
       </c>
       <c r="P15">
+        <v>53000000.0</v>
+      </c>
+      <c r="Q15">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="R15">
         <v>49000000.0</v>
       </c>
       <c r="S15">
         <v>49000000.0</v>
       </c>
       <c r="T15">
+        <v>49000000.0</v>
+      </c>
+      <c r="U15">
         <v>50000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="W15">
         <v>48000000.0</v>
       </c>
       <c r="X15">
+        <v>48000000.0</v>
+      </c>
+      <c r="Y15">
         <v>47000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>43000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>44000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>43767000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>44000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>37000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>37707000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>37669000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>38071000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>32129000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>32241000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>32205000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>32271000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>26434000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>26381000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>26337000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>26288000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>23727000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>24019000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>24270000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>24592000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>21850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22669000.0</v>
       </c>
       <c r="AU15">
         <v>22669000.0</v>
       </c>
       <c r="AV15">
+        <v>22669000.0</v>
+      </c>
+      <c r="AW15">
         <v>22632000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>20711000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>21244000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>21177000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>21296000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>17416000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>17753000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>17725000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>17696000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>13269000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>13255000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>13190000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>13336000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>8871000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8832000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>8830000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>8779000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>8777000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>8784000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6577000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6550000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6548000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6537000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>6530000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>5609000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5605000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5585000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5580000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5579000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5567000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5530000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5523000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5510000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>5507000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5500000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>5638000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5637000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5635000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>5627000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>5613000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3740000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>3735000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>3733000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>3000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2989000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2984000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2962000.0</v>
       </c>
       <c r="CR15">
         <v>2962000.0</v>
       </c>
       <c r="CS15">
+        <v>2962000.0</v>
+      </c>
+      <c r="CT15">
         <v>2959000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2971000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2968000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2966000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2963000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2958000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2956000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2958000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2990000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2996000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2681000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DF15">
         <v>2300000.0</v>
       </c>
       <c r="DG15">
-        <v>2100000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="DH15">
         <v>2100000.0</v>
       </c>
       <c r="DI15">
-        <v>1500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="DJ15">
         <v>1500000.0</v>
       </c>
       <c r="DK15">
+        <v>1500000.0</v>
+      </c>
+      <c r="DL15">
         <v>1558000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1300000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1400000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1349000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DR15">
         <v>1200000.0</v>
       </c>
       <c r="DS15">
         <v>1200000.0</v>
       </c>
       <c r="DT15">
         <v>1200000.0</v>
       </c>
       <c r="DU15">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="DV15">
         <v>1000000.0</v>
       </c>
       <c r="DW15">
         <v>1000000.0</v>
       </c>
       <c r="DX15">
         <v>1000000.0</v>
       </c>
       <c r="DY15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DZ15">
         <v>1100000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>1000000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>1100000.0</v>
       </c>
-      <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
+      <c r="EE15"/>
     </row>
-    <row r="16" spans="1:134">
+    <row r="16" spans="1:135">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
+        <v>5288000000.0</v>
+      </c>
+      <c r="C16">
         <v>4993000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4168000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4625000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5416000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5151000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3326000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5195000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4596000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5935000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2970000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2820000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>559000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3294000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2927000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3512000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2556000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2709000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2948000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3027000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3254000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3122000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3408000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3256000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4313000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2820000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1449000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2636000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2288000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2020396000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1889733000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1730489000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1397679000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1510407000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1303524000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1204590000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1123350000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1178114000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1200718000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1379693000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1034329000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1502082000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1525275000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1747692000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1335661000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1083179000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1645669000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1118745000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1378117000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1127132000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>923647000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1423235000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>973619000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1001841000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1259892000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1603730000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>957341000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>873933000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>962870000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>802651000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>710973000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>467672000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>463661000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>634075000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>557756000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>525360000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>512027000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>546882000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>416947000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>586542000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>875403000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>412255000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>362689000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>304083000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>404351000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>451027000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>414888000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>315222000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>160428000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>244584000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>279020000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>430740000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>128692000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>142072000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>159111000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>135022000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>152095000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>129206000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>127316000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>255851000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>84586000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>133298000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>158282000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>121172000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>88101000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>131799000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>187887000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>115399000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>226670000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>183515000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>155792000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>123263000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>70797000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>124120000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>67787000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>75516000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>24316000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>13400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>70400000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>30600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24500000.0</v>
       </c>
       <c r="DH16">
         <v>24500000.0</v>
       </c>
       <c r="DI16">
+        <v>24500000.0</v>
+      </c>
+      <c r="DJ16">
         <v>26714000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>39300000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>37395000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>18400000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>11900000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>11700000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-1313000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>-400000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>15100000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>13400000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>71000000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>1500000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>6100000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>-1000000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>1200000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>100000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>11200000.0</v>
       </c>
-      <c r="EA16">
+      <c r="EB16">
         <v>-3000000.0</v>
       </c>
-      <c r="EB16">
+      <c r="EC16">
         <v>28600000.0</v>
       </c>
-      <c r="EC16">
+      <c r="ED16">
         <v>158600000.0</v>
       </c>
-      <c r="ED16">
+      <c r="EE16">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:134">
+    <row r="17" spans="1:135">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-1000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-22000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>6000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-17000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>55000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>32000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>23000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-47000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>28588000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-24347000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-382000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7141000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-4374000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-12260000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-41742000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>21989000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8994000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>9562000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>15304000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>18833000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-45374000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5641000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-644000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>20439000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-19278000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-23523000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>8905000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-35090000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-31102000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-35010000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>11177000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>7306000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>9696000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-30227000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-16004000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-24270000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>11812000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>3923000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
@@ -44111,631 +44356,637 @@
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
+      <c r="EE17"/>
     </row>
-    <row r="18" spans="1:134">
+    <row r="18" spans="1:135">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
+        <v>484000000.0</v>
+      </c>
+      <c r="C18">
         <v>2873000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>852000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>990000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>820000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1429000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1600000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1067000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>967000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5736000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1246000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>992000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>237000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1569000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>260000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>828000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>73000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>157000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>357000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1486000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-42000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2362000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>532000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>194000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>367000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2201000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>533717000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>786419000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>622683000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>330181000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>472545000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>510670000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>350558000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>218457000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>866840000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>415283000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>255502000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>400472000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>401204000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>425426000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>225874000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>368572000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1210836000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>271478000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>288041000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>294707000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1083960000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>299319000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>323287000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>541228000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>476130000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>445909000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>310191000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>494930000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>445451000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>710819000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>263602000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>554655000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>475555000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>296163000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>162166000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>375648000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>512461000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>295066000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>87181000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>948032000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>461298000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>363721000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>186732000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>352485000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>261838000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>98814000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>177815000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>188515000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>356272000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>142939000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>223237000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>287936000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>355725000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>182581000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>155869000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>152050000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>238461000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>68292000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>21855000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>209488000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>230449000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>131938000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-23721000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>375813000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>374129000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>26108000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>40965000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>131072000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-54493000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>68601000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>88523000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>59220000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>101621000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>25735000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>73835000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>42740000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>95497000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>7520000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-4060000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>93842000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>52601000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>131000000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-25100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>119200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="DH18">
         <v>16000000.0</v>
       </c>
       <c r="DI18">
+        <v>16000000.0</v>
+      </c>
+      <c r="DJ18">
         <v>50900000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>19900000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>263325000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>38400000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>39400000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>91600000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>47778000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>40400000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-21300000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>137000000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>86700000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-23900000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>33800000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>74400000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>113600000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-39200000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>26000000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>29000000.0</v>
       </c>
-      <c r="EA18">
+      <c r="EB18">
         <v>87400000.0</v>
       </c>
-      <c r="EB18">
+      <c r="EC18">
         <v>-14300000.0</v>
       </c>
-      <c r="EC18">
+      <c r="ED18">
         <v>14500000.0</v>
       </c>
-      <c r="ED18">
+      <c r="EE18">
         <v>26400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:134">
+    <row r="19" spans="1:135">
       <c r="A19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B19">
+        <v>-1585000000.0</v>
+      </c>
+      <c r="C19">
         <v>-3262000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2604000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5952000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1177000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1695000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4162000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1207000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3456000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3720000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1474000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-277000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-891000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1808000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-733000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1443000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-907000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2396000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1614000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-924000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>508000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2460000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-293000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1087000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>171000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-977000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1529298000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-178439000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-769870000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>233607000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-615716000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>311506000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>36437000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>110421000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-460580000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-99947000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-781877000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-77195000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-512581000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-115877000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-1324884000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-697355000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-966763000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-233718000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>524363000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-224015000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-782077000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-458192000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-357000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-283238000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-129987000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>94232000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-440463000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-216069000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-310606000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-101457000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -44763,93 +45014,100 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
+      <c r="EE19"/>
     </row>
-    <row r="20" spans="1:134">
+    <row r="20" spans="1:135">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>5000000.0</v>
       </c>
-      <c r="C20">
-[...3 lines deleted...]
-      <c r="E20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>4000000.0</v>
+      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>90000000.0</v>
       </c>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>90000000.0</v>
       </c>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -44919,221 +45177,224 @@
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
+      <c r="EE20"/>
     </row>
-    <row r="21" spans="1:134">
+    <row r="21" spans="1:135">
       <c r="A21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B21">
+        <v>-401000000.0</v>
+      </c>
+      <c r="C21">
         <v>394000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="E21">
         <v>-1000000.0</v>
       </c>
       <c r="F21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="G21">
         <v>690000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-400000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>395000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>493000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-250000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>387000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-15000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>359000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-10000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-423000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-43000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-27000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-29000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>452000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-20000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-578167000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-24576000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>569497000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-29754000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>21716000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-22720000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-26667000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-27766000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-77869000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-33525000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-7495000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-317544000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>22444000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-26225000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>761849000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-7487000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>52263000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2602000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>149217000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-9137000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>457595000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-10192000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>60000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>50000000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>267837000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>108468000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-100468000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>50955000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>193085000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>42294000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
@@ -45161,3476 +45422,3502 @@
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
+      <c r="EE21"/>
     </row>
-    <row r="22" spans="1:134">
+    <row r="22" spans="1:135">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
+        <v>-213000000.0</v>
+      </c>
+      <c r="C22">
         <v>330000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>463000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>253000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>180000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>286000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>148000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>156000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>203000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>210000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>158000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>287000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>205000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>29000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>519000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-27000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>105000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>197000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>156000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-22000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>344000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>139000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>132000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>213000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>158000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-88000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>235030000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>263000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>202000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>169507000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>110039000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>301199000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>204374000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>100230000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1216888000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>227591000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>232190000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>145512000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>190149000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>198719000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>236103000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>76472000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>163127000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>83534000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>130391000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>125114000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>191091000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>157996000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>198296000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>136664000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>144959000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>137955000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-49612000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>185535000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>222989000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>144475000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>141111000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>123318000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>158531000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>147385000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>132888000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>148920000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>196712000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>128232000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>127019000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>122439000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>112409000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>118208000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>153179000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>23290000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>9361000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>25228000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>110702000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>31505000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>63586000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>76521000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>77475000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>76252000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>81474000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>74035000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>63631000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>69070000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>68177000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>67629000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>21817000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>66557000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>55420000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>39395000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>65337000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>61739000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>56089000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>41751000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>42559000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>32742000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>33387000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>33588000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>28051000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>27780000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-28095000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8985000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>30514000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>21642000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>29103000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>37358000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>18904000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>20422000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>19300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-13900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>25600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20700000.0</v>
       </c>
       <c r="DH22">
         <v>20700000.0</v>
       </c>
       <c r="DI22">
+        <v>20700000.0</v>
+      </c>
+      <c r="DJ22">
         <v>19200000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>15900000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>22300000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>14400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>15100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>2800000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>18500000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>12600000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>13500000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>10500000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>15600000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>11300000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>11600000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>8800000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>14200000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>8500000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>9600000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>8100000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>13000000.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>5000000.0</v>
       </c>
-      <c r="EC22">
+      <c r="ED22">
         <v>11200000.0</v>
       </c>
-      <c r="ED22">
+      <c r="EE22">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:134">
+    <row r="23" spans="1:135">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
+        <v>1885000000.0</v>
+      </c>
+      <c r="C23">
         <v>1422000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2133000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4339000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>600000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1474000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>881000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>706000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>640000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1078000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>499000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-133000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>54000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>687000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>126000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1460000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>896000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1945000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>432000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-271000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>314000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-51000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>96000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-23000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>137000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>527000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>360129000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-105000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-18497000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-193113000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>435590000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-133537000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-32411000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-52782000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-189830000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-113610000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>511471000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-843000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>30459000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>157099000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-76518000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>434702000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-94688000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-27108000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-156084000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-94610000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-22030000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-79073000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-62212000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-142691000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-123319000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-114959000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-201117000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-174209000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>112961000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-217659000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>115608000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-122998000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-168354000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-51797000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>107468000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>39024000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-171432000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>175877000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-13187000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-148799000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>111149000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-16047000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-180807000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-42804000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>86682000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>441323000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>73427000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-65714000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>31738000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>74262000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-62084000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-41814000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-185799000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>100000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>737500000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>108400000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>284753000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>83404000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-22145000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>28454000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-3465000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>75124000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-32905000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>32905000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-9871000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>77846000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>100285000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>106562000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>214326000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>27704000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>28591000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>56906000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>217340000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>174851000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>36216000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>9530000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-74077000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-568014000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>562960000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>84463000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1616543000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1891800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>359600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-10000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>211400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>211800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>172400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>311100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-494398000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>334800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>36100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>126100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-392198000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>116000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>99700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>176800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>59400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>72200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>2500000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-2100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-16300000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>43200000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>1600000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>-1500000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>-1900000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>28500000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>158600000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:134">
+    <row r="24" spans="1:135">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
-        <v>13000000.0</v>
+        <v>-445000000.0</v>
       </c>
       <c r="C24">
-        <v>271000000.0</v>
+        <v>-135000000.0</v>
       </c>
       <c r="D24">
-        <v>-893000000.0</v>
+        <v>-644000000.0</v>
       </c>
       <c r="E24">
-        <v>-19000000.0</v>
+        <v>-1276000000.0</v>
       </c>
       <c r="F24">
-        <v>28000000.0</v>
+        <v>-614000000.0</v>
       </c>
       <c r="G24">
+        <v>-324000000.0</v>
+      </c>
+      <c r="H24">
         <v>-584000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-301000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-70000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-79000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-64000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-114000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>115000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>108000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-154000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-58000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>87000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-363000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>191000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>126000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-202000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-186000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>75000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>119000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>43000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-365000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-85125000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-96381000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-295973000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-54751000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-217275000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-46886000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-185743000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-28435000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-108289000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-181095000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-208179000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-73830000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-184361000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-204070000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-101028000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-152065000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-216570000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-104189000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-454866000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-234962000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-155707000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-7349000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-104074000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>47243000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-123373000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-50287000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-7850000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-112965000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-328809000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-142921000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-85753000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-104902000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-43985000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-27527000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-9677000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-92921000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-46169000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-66317000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-93404000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-137414000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-1049000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-12460000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>649000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-153460000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>288799000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>7607000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>33095000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1976178000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>381338000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>47449000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-50886000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-298503000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>12110000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>65075000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>11433000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-210487000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-123046000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>-737649000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>61844000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-139395000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>142683000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-8891000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>8891000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>30866000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2884000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>258106000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-291856000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>38286000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>37087000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>396216000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>297116000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>168744000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>6303000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>348264000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>68847000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>2610651000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>98600000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>25000000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-93700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12200000.0</v>
       </c>
       <c r="DH24">
         <v>-12200000.0</v>
       </c>
       <c r="DI24">
+        <v>-12200000.0</v>
+      </c>
+      <c r="DJ24">
         <v>-123800000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>68900000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-759842000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-81000000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-6900000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-8700000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-718340000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-86100000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>64100000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-116600000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>-57600000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>9300000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-2100000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-38300000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-75200000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>39000000.0</v>
       </c>
-      <c r="DY24">
+      <c r="DZ24">
         <v>-13900000.0</v>
       </c>
-      <c r="DZ24">
+      <c r="EA24">
         <v>-1700000.0</v>
       </c>
-      <c r="EA24">
+      <c r="EB24">
         <v>-23500000.0</v>
       </c>
-      <c r="EB24">
+      <c r="EC24">
         <v>-4100000.0</v>
       </c>
-      <c r="EC24">
+      <c r="ED24">
         <v>-43500000.0</v>
       </c>
-      <c r="ED24"/>
+      <c r="EE24"/>
     </row>
-    <row r="25" spans="1:134">
+    <row r="25" spans="1:135">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
+        <v>484000000.0</v>
+      </c>
+      <c r="C25">
         <v>2543000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>389000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>737000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>640000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1143000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-6797000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>911000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>764000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5526000000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>-2138000000.0</v>
+      </c>
+      <c r="M25">
         <v>700000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1545000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1563000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>862000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-34000000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>2300000000.0</v>
+      </c>
+      <c r="U25">
         <v>1513000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-380000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-470000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-255000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-156000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-133000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>113000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-89918000.0</v>
       </c>
-      <c r="AB25">
-[...1 lines deleted...]
-      </c>
       <c r="AC25">
+        <v>65619000.0</v>
+      </c>
+      <c r="AD25">
         <v>-15273000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>38114000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>77529000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17562000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>66136000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-17670000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>33439000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-80307000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-120948000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-32920000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-32430000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-51148000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-99506000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>106546000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-163491000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>31129000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2801000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>39232000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>74528000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-68780000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-91521000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-46638000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-19836000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>28383000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-85800000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-70578000.0</v>
       </c>
-      <c r="BC25">
-[...1 lines deleted...]
-      </c>
       <c r="BD25">
+        <v>-259710000.0</v>
+      </c>
+      <c r="BE25">
         <v>-84233000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-69560000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-42659000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-27564000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>66946000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-53730000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-59591000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-426713000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-18486000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-15826000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-147963000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>19103000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-43203000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-142773000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-8330000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>142798000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>170122000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>92187000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>127517000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-63581000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>120652000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-26286000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-27042000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-105761000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-71499000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-3875000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-41258000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-13668000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>73266000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-45608000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-42606000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-217268000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-4159000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-52044000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-159806000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-492000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>423413000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>529084000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-69739000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-98912000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>27760000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-74603000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-130238000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-181485000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>100233000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-67443000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-53852000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-73781000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-75025000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-24683000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>11289000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>421405000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>92400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-194900000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-130300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-24700000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-24800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-230600000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-19600000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-546666000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-177600000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-44200000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-92500000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-92222000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>65400000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-346700000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>134900000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-345400000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>272900000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-61400000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-71900000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-63700000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>22800000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-23100000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>-116000000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>81500000.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>-169200000.0</v>
       </c>
-      <c r="EC25">
+      <c r="ED25">
         <v>10800000.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>28200000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:134">
+    <row r="26" spans="1:135">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
+        <v>-52000000.0</v>
+      </c>
+      <c r="C26">
         <v>-94000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-61000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-75000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>38000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-38000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-7000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-16000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-58000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-50000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-52000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="P26">
         <v>-27000000.0</v>
       </c>
       <c r="Q26">
+        <v>-27000000.0</v>
+      </c>
+      <c r="R26">
         <v>-1000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-27000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-51000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="V26">
         <v>-1000000.0</v>
       </c>
       <c r="W26">
         <v>-1000000.0</v>
       </c>
       <c r="X26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Y26">
         <v>320000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-6000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-156000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2769000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-30000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-19000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-49052000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-25806000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-108804000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-162453000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-2616000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2148000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-30782000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-7511000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-3067000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1020000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1090000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-15003000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-105803000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-51087000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-70917000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-47850000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-214665000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-493000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-21440000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-92755000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-86837000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>269204000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-34514000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-187050000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-47640000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>6924000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>-2806000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-4118000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>380345000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-40125000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-4265000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-335955000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>718000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>-718000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>1607000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-1607000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>3104000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-11000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-3093000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-891000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>15089000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>30000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-3611000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>194000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>194000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-194000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>-6594000.0</v>
       </c>
-      <c r="CU26"/>
       <c r="CV26"/>
-      <c r="CW26">
+      <c r="CW26"/>
+      <c r="CX26">
         <v>12318000.0</v>
       </c>
-      <c r="CX26"/>
       <c r="CY26"/>
-      <c r="CZ26">
+      <c r="CZ26"/>
+      <c r="DA26">
         <v>-2579000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-15958000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-1487000.0</v>
       </c>
-      <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
-[...1 lines deleted...]
-      </c>
+      <c r="DJ26"/>
       <c r="DK26">
         <v>-4177000.0</v>
       </c>
       <c r="DL26">
+        <v>-4177000.0</v>
+      </c>
+      <c r="DM26">
         <v>-5600000.0</v>
       </c>
-      <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
-      <c r="DS26">
+      <c r="DS26"/>
+      <c r="DT26">
         <v>-100000.0</v>
       </c>
-      <c r="DT26"/>
       <c r="DU26"/>
-      <c r="DV26">
+      <c r="DV26"/>
+      <c r="DW26">
         <v>-2300000.0</v>
       </c>
-      <c r="DW26">
+      <c r="DX26">
         <v>-2700000.0</v>
       </c>
-      <c r="DX26">
+      <c r="DY26">
         <v>-3300000.0</v>
       </c>
-      <c r="DY26">
+      <c r="DZ26">
         <v>-3000000.0</v>
       </c>
-      <c r="DZ26">
+      <c r="EA26">
         <v>-2300000.0</v>
       </c>
-      <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
+      <c r="EE26"/>
     </row>
-    <row r="27" spans="1:134">
+    <row r="27" spans="1:135">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>20000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-35000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>18000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-1563000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>16000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>19000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-15000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-10000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>10000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>13000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1600000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>11800000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6900000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9700000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5700000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1800000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>9600000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>8199999.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>7400000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>11500000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>16000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5700000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3100000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4500000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>24400000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5300000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6400000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>4300000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>20300000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5500000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>9700000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>28500000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3700000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>-81597000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-4933000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>-148069000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2255000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>-195570000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>173440000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>35289000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>179192000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>7079000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>155260000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>15477000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-24647000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-20123000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>6568000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>23697000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-13901000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>-10728000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-13285000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-11019000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-5256000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>-32580000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>17153000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-17153000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
-      <c r="CY27">
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>22340000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>-6439000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>-9652000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>-6249000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>-27468000.0</v>
       </c>
-      <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
-      <c r="DG27">
+      <c r="DG27"/>
+      <c r="DH27">
         <v>-20611000.0</v>
       </c>
-      <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
-      <c r="DK27">
+      <c r="DK27"/>
+      <c r="DL27">
         <v>-15471000.0</v>
       </c>
-      <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
-      <c r="DO27">
+      <c r="DO27"/>
+      <c r="DP27">
         <v>-9071000.0</v>
       </c>
-      <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
+      <c r="EE27"/>
     </row>
-    <row r="28" spans="1:134">
+    <row r="28" spans="1:135">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
+        <v>1773000000.0</v>
+      </c>
+      <c r="C28">
         <v>1666000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1985000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4206000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>540000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2067000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>797000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>639000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1220000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1005000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>349000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-639000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-54000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>497000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-25000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1776000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>831000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1854000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>697000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-377000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-157000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-143000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-99000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1026000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>307000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-101407000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-204000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>495000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-309820000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>350224000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-303132000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-253660000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-115405000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-236630000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-210188000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>470031000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-347835000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1127000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>103496000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>655627000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>297393000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-166489000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-125315000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-76581000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-339897000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>254228000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-133337000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-175678000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-200772000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-144496000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>100468000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-285583000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-351602000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>158132000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>164645000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>99533000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-140371000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-150364000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>61370000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>440752000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-249763000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-180262000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>94204000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>50930000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-158301000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>518398000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-22597000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-196899000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-103903000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>442124000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>198211000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>243308000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-42480000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>31878000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-10188000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-71744000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>248449000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-64055000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>14063000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>757651000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>21606000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>280184000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>131320000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-61690000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>14248000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-10092000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>73379000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>20597000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>36979000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>418537000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>78361000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>100764000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>105682000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>212325000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>24761000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>26265000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>22195000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>278376000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>172589000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>39476000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-2576000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-76325000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>17798000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>544012000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>80004000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-62433000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-1894400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>357300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-11900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>209200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>209600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>393000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>310000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>362381000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>328100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>32100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>124800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>60366000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>116800000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>98700000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>279900000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>58300000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>71000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>1500000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-5400000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-20000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>38900000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-2500000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-4800000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-3000000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>28600000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>158600000.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:134">
+    <row r="29" spans="1:135">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
+        <v>484000000.0</v>
+      </c>
+      <c r="C29">
         <v>2873000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>852000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>990000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>820000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1429000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1600000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1067000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>967000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5736000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1226000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1000000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>244000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1574000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>266000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>835000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>79000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>163000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>361000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1491000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-36000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2366000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>543000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>200000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>372000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2207000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>543750000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>794000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>630000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>340621000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>480958000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>516575000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>359839000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>223749000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>877809000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>448525000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>238609000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>417365000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>445846000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>425426000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>225874000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>368572000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1210149000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>272774000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>289481000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>316211000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1097979000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>330366000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>366582000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>541228000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>476130000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>445909000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>310191000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>494930000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>445451000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>710819000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>263602000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>554655000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>475555000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>296163000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>162166000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>375648000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>512461000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>295066000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>87181000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>948032000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>461298000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>363721000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>186732000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>352485000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>261838000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>98814000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>177815000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>188515000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>356272000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>142939000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>230363000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>287936000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>355725000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>182581000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>155869000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>152050000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>238461000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>68292000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>21855000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>181030000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>230449000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>112450000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>101747000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>247057000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>374129000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>26108000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>40965000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>131072000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-54493000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>68601000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>88523000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>59220000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>101621000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>25735000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>73835000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>42740000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>95497000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>7520000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-4060000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>93842000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>52601000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>131000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-25100000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>119200000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>16100000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>16000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>50900000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>19900000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>263325000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>38400000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>39400000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>91600000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>47778000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>93200000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-21300000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>137000000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>86700000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-23900000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>33800000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>74400000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>113600000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>-39200000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>26000000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>29000000.0</v>
       </c>
-      <c r="EA29">
+      <c r="EB29">
         <v>87400000.0</v>
       </c>
-      <c r="EB29">
+      <c r="EC29">
         <v>-14300000.0</v>
       </c>
-      <c r="EC29">
+      <c r="ED29">
         <v>14500000.0</v>
       </c>
-      <c r="ED29">
+      <c r="EE29">
         <v>26400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:134">
+    <row r="30" spans="1:135">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
+        <v>-1946000000.0</v>
+      </c>
+      <c r="C30">
         <v>-3697000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3270000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5952000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1177000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1695000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4162000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1207000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3456000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3720000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1474000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-104000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-783000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1705000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-893000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1584000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-976000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2235000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1136000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1319000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>319000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2492000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-466000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1190000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>72000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1096000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1657794000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-217000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-857000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>92721000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-667564000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>131627000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-177165000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>76550000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-551239000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-166659000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-778708000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-110967000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-578320000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-189199000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1348610000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-709597000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1246799000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>288095000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>30677000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-503714000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-794181000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-421391000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>48904000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-144277000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-820666000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-106457000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-22603000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-385375000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-941363000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-241849000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-275475000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-509309000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-166970000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-241585000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-371429000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-125797000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-511099000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-332429000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-100627000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-776327000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1014122000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-217854000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-175815000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-531267000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-227893000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-235230000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-363778000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-246261000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-433417000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-100121000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-60970000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-382361000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-378622000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-230885000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1065625000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>129393000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-530494000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-216532000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>64681000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-210773000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-201345000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-184369000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-249527000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-113603000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-844077000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-128893000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-107658000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-204600000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-198318000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-150185000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-40315000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-193682000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-336863000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-170761000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-80352000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>11599000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>30584000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-547834000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-122621000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-80377000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1777600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-263000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-92400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-228600000.0</v>
       </c>
-      <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>-456700000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-328100000.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30">
         <v>-359600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-71000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-217800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-109892000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-209800000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-77700000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-420300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-131700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-45500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-34400000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-78300000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-93900000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>600000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-25100000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-18300000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>-100900000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>9600000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>-173700000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>-29800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>