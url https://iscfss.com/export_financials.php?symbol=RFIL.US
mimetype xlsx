--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2022-10-31</t>
   </si>
   <si>
     <t>2021-10-31</t>
   </si>
   <si>
     <t>2020-10-31</t>
   </si>
   <si>
     <t>2019-10-31</t>
   </si>
   <si>
@@ -298,50 +298,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
@@ -5468,783 +5474,795 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO62"/>
+  <dimension ref="A1:DQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>179</v>
+      <c r="DQ1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>4379000.0</v>
+      </c>
+      <c r="C2">
+        <v>2985000.0</v>
+      </c>
+      <c r="D2">
         <v>3108000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4806000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4784000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3390000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3798000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3148000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3156000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2466000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3201000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2702000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6105000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4849000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5652000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6050000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3008000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3382000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3504000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2461000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1236000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1510000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1475000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1221000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1454000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1220000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2406000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2430000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1580000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1744000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1342000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1842000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5936000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2101000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1356000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1224000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1910000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1373000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1138000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1172000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1094000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1649000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1493000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1979000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1422000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1489000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>867000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>697000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>307000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>589000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>792000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>933000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>682000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1056125.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1429076.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1182048.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1001737.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1273930.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>521174.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>384518.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>284309.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>376304.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>537850.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>352825.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>169272.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>297042.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>224974.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>234180.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>203571.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>218469.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>329509.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>255370.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>396966.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>284022.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>205000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>372440.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>345200.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>358290.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>441203.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>551258.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>509594.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>229857.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>335000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>239684.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>511318.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>443577.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>209956.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>184511.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>359344.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>277948.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>181637.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>189028.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>218860.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>267902.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>70806.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>92179.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>133010.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>234897.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>107000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>170495.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>180061.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>213909.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>404000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>274202.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>194536.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD2">
         <v>100000.0</v>
       </c>
       <c r="DE2">
         <v>100000.0</v>
       </c>
       <c r="DF2">
+        <v>100000.0</v>
+      </c>
+      <c r="DG2">
+        <v>100000.0</v>
+      </c>
+      <c r="DH2">
         <v>200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>170000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>240000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>150000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>190000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>310000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6322,191 +6340,193 @@
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
+      <c r="DP3"/>
+      <c r="DQ3"/>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
         <v>-4282000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-4224000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-4162000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="X4"/>
+      <c r="Y4">
         <v>-4002000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-3923000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-3843000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-3761000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-3685000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-3613000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-3541000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-3473000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-3669000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-3607000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-3535000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-3462000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-3381000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-3314000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-3247000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-3174000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-3085000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-3289000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-3207000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-3230000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-3161000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-2744000.0</v>
       </c>
-      <c r="AS4"/>
-      <c r="AT4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>-2558000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-2471000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-2390000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-2300000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-2206000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>2116000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-2010000.0</v>
       </c>
-      <c r="BA4"/>
-      <c r="BB4">
+      <c r="BC4"/>
+      <c r="BD4">
         <v>-1800371.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-1700857.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-2710935.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-2624372.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-2619336.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>-2633860.0</v>
       </c>
-      <c r="BH4"/>
-      <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
@@ -6521,516 +6541,520 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
       <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="S5">
-[...3 lines deleted...]
-      <c r="U5"/>
+      <c r="S5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>-4002000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3923000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3843000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3761000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3685000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3613000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3541000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3473000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-3669000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3607000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-3535000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-3462000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3381000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-3314000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-3247000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3174000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-3085000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3289000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-3207000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-3230000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-3161000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2744000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2996000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-2558000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-2471000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2390000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2300000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-2206000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-2116000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2010000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1904558.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1800371.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1700857.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2710935.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-2624372.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2619336.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-2633860.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-2512166.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-2462028.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-2412070.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-2363000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-2315041.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-2267625.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-2224745.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-2185930.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-2131293.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-2072582.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-2016951.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-1968436.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-1970878.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-1918165.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-1866051.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>1696.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-1781417.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2565.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>5308.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>21148.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>17310.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-1499387.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-1441448.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-1382643.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-1330357.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-1278119.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-1225680.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-1172216.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-1131993.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-1094133.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-1057544.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-15.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1715.0</v>
       </c>
       <c r="CP5">
         <v>-1715.0</v>
       </c>
       <c r="CQ5">
         <v>-1715.0</v>
       </c>
       <c r="CR5">
+        <v>-1715.0</v>
+      </c>
+      <c r="CS5">
+        <v>-1715.0</v>
+      </c>
+      <c r="CT5">
         <v>-992.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-2605.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-737279.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-112318.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-129866.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-157398.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-605164.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-316318.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-348282.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DD5">
         <v>-500000.0</v>
       </c>
       <c r="DE5">
-        <v>-500000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="DF5">
         <v>-500000.0</v>
       </c>
       <c r="DG5">
+        <v>-500000.0</v>
+      </c>
+      <c r="DH5">
+        <v>-500000.0</v>
+      </c>
+      <c r="DI5">
         <v>-740000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>-800000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>-860000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>-1800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>-1860000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>-400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DO5">
         <v>-2660000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DP5">
         <v>-900000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DQ5">
         <v>-220000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6">
         <v>20974000.0</v>
       </c>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>19654000.0</v>
       </c>
-      <c r="AI6">
-[...4 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>19379000.0</v>
       </c>
-      <c r="AM6">
-[...4 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6">
+        <v>0.0</v>
+      </c>
+      <c r="BE6">
         <v>19094817.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>18581824.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>18566223.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>19678028.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>19404591.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7045,129 +7069,135 @@
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
+      <c r="DP6"/>
+      <c r="DQ6"/>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>17853000.0</v>
+      </c>
+      <c r="C7">
+        <v>18234000.0</v>
+      </c>
+      <c r="D7">
         <v>18753000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>19254000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>19635000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>20061000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>20528000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>20644000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>20198000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>20372000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>20598000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>15694000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>16185000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>16594000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>16912000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>16839000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1597000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1243000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1507000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1546000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1049000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1266000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>635000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1753000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1023000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1191000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -7216,114 +7246,120 @@
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
-        <v>107000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="C8">
-        <v>107000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="D8">
         <v>107000.0</v>
       </c>
       <c r="E8">
         <v>107000.0</v>
       </c>
       <c r="F8">
+        <v>107000.0</v>
+      </c>
+      <c r="G8">
+        <v>107000.0</v>
+      </c>
+      <c r="H8">
         <v>106000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="I8">
         <v>105000.0</v>
       </c>
       <c r="J8">
+        <v>105000.0</v>
+      </c>
+      <c r="K8">
+        <v>105000.0</v>
+      </c>
+      <c r="L8">
         <v>104000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="M8">
         <v>103000.0</v>
       </c>
       <c r="N8">
-        <v>102000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="O8">
-        <v>102000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="P8">
         <v>102000.0</v>
       </c>
       <c r="Q8">
+        <v>102000.0</v>
+      </c>
+      <c r="R8">
+        <v>102000.0</v>
+      </c>
+      <c r="S8">
         <v>101000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>101000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>100000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>100000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7377,201 +7413,203 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>25634000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>25408000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
         <v>24132000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>23678000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>23441000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>22946000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>22840000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>22652000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>22524000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>21949000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>21647000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>21522000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>21429000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>20974000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>20857000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>20196000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>19885000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>19654000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>19540000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>19454000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>19407000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>19379000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>19334000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>19121000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>19200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>19129000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>18664000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>18395000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>18340000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>17230000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>16828000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>16715000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>16330000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>15706000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>14866000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>14658000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>13585795.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>12007523.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>11682155.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>11561570.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>11472185.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>11382605.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>10981759.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7586,411 +7624,419 @@
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>3394000.0</v>
+      </c>
+      <c r="C10">
+        <v>5108000.0</v>
+      </c>
+      <c r="D10">
         <v>5079000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3586000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1273000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>839000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1764000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1400000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4488000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4897000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4062999.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4326000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3770000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4532000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>5086000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3752000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>13507000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>13053000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>12578000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>14762000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>15489000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>15797000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>15628000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14076000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>14390000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>12540000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>13312000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>13856000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>14016000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>16334000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>11591000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8489000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>5880000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>6039000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>5498000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>4317000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4354000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5258000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>4649000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>5021000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>5766000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>7595000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7908000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>10393000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>10922000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>14718000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>14237000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>13416000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>12777000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>11881000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>10782000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>8486000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>6948965.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>5491768.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>5630000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>3812724.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1596973.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1760816.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1169352.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>8959992.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>8784277.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>9306454.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>8908649.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>8061989.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>7870576.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>7702908.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>6994119.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>6720807.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1159785.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1060838.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1822127.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>3892811.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>3845012.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3400566.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>4959070.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>6653131.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>5485410.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>4612935.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3564831.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>3580114.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>4664153.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>4507219.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>5159163.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>4564823.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>4370511.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>4497322.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>4518012.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>4348221.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>4124568.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>2683896.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>2486207.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>4402309.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>4272835.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>3939299.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>3525813.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>1393572.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>1212451.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>915538.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>722267.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>215683.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>212812.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>557923.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>1030523.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>879077.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>1300000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>1100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>1000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>1500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>1300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>1200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>1200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>1010000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>1260000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>880000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>800000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>720000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8068,1521 +8114,1547 @@
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>3394000.0</v>
+      </c>
+      <c r="C12">
+        <v>5108000.0</v>
+      </c>
+      <c r="D12">
         <v>5079000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3586000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1273000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>839000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1764000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1400000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4488000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4897000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4062999.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4326000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3770000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4532000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5086000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3752000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13507000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13053000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12578000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14762000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>15489000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>15797000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15628000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14076000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>14390000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>12540000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>13312000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13856000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>14016000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>16334000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>11591000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8489000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>5880000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>6039000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5498000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4317000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4354000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>5258000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4649000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>5021000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>5766000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>7595000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7908000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>10393000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>10922000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>14718000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>14237000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>13416000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>12777000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>11881000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>10782000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>8486000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>6948965.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>5491768.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>5630000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>4560982.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>4691586.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1760816.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>5744288.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>8959992.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>8784277.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>9306454.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>8908649.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>8061989.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>7870576.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>7702908.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>6994119.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>6720807.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>6951109.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>7924549.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>8246841.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>8657209.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>8177285.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>7815766.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>6653131.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>6526658.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>6865524.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>7231848.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>6224414.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>5685977.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>5159163.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>4564823.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>4370511.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>4497322.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>4518012.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>4348221.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>4124568.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>2683896.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>2486207.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>4402309.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>4272835.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>3939299.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>3525813.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>3183612.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>2986756.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>2462227.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>1945792.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>1927232.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>3247812.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>3074097.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>3400000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>3100000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>3000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>1500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>1300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>1200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>2310000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>2100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>1910000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>1520000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>1430000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>800000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>1330000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DP12">
         <v>1000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DQ12">
         <v>930000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>107000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="C13">
-        <v>107000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="D13">
         <v>107000.0</v>
       </c>
       <c r="E13">
         <v>107000.0</v>
       </c>
       <c r="F13">
+        <v>107000.0</v>
+      </c>
+      <c r="G13">
+        <v>107000.0</v>
+      </c>
+      <c r="H13">
         <v>106000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="I13">
         <v>105000.0</v>
       </c>
       <c r="J13">
+        <v>105000.0</v>
+      </c>
+      <c r="K13">
+        <v>105000.0</v>
+      </c>
+      <c r="L13">
         <v>104000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="M13">
         <v>103000.0</v>
       </c>
       <c r="N13">
-        <v>102000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="O13">
-        <v>102000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="P13">
         <v>102000.0</v>
       </c>
       <c r="Q13">
+        <v>102000.0</v>
+      </c>
+      <c r="R13">
+        <v>102000.0</v>
+      </c>
+      <c r="S13">
         <v>101000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>101000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="U13">
         <v>100000.0</v>
       </c>
       <c r="V13">
-        <v>98000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="W13">
-        <v>98000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="X13">
         <v>98000.0</v>
       </c>
       <c r="Y13">
         <v>98000.0</v>
       </c>
       <c r="Z13">
+        <v>98000.0</v>
+      </c>
+      <c r="AA13">
+        <v>98000.0</v>
+      </c>
+      <c r="AB13">
         <v>95000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="AC13">
         <v>94000.0</v>
       </c>
       <c r="AD13">
+        <v>94000.0</v>
+      </c>
+      <c r="AE13">
+        <v>94000.0</v>
+      </c>
+      <c r="AF13">
         <v>93000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>93000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>92000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>90000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>89000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>89000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="AL13">
         <v>88000.0</v>
       </c>
       <c r="AM13">
         <v>88000.0</v>
       </c>
       <c r="AN13">
         <v>88000.0</v>
       </c>
       <c r="AO13">
+        <v>88000.0</v>
+      </c>
+      <c r="AP13">
+        <v>88000.0</v>
+      </c>
+      <c r="AQ13">
         <v>87000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>87000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>86000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>85000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>85000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>83000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>83000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>82000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>82000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>81000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>79000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>78000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>74678.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>69783.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>68894.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>68598.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>69294.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>71105.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>70491.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>60309.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>29738.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>29309.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28509.0</v>
       </c>
       <c r="BM13">
         <v>28509.0</v>
       </c>
       <c r="BN13">
+        <v>28509.0</v>
+      </c>
+      <c r="BO13">
+        <v>28509.0</v>
+      </c>
+      <c r="BP13">
         <v>28483.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>28493.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>28989.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>30837.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>32263.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>33079.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>32945.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>32920.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>33000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>33182.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>33182.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>32682.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>32526.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>32095.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>32095.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>31665.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>31000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>30723.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>30540.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>30383.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>29970.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>30026.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>29618.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>28921.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>26927.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>26794.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34410.0</v>
       </c>
       <c r="CP13">
         <v>34410.0</v>
       </c>
       <c r="CQ13">
         <v>34410.0</v>
       </c>
       <c r="CR13">
         <v>34410.0</v>
       </c>
       <c r="CS13">
         <v>34410.0</v>
       </c>
       <c r="CT13">
+        <v>34410.0</v>
+      </c>
+      <c r="CU13">
+        <v>34410.0</v>
+      </c>
+      <c r="CV13">
         <v>34000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CW13">
         <v>34411.0</v>
       </c>
-      <c r="CV13">
+      <c r="CX13">
         <v>34031.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>34031.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>34000.0</v>
       </c>
-      <c r="CY13">
+      <c r="DA13">
         <v>34021.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>34021.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>31000.0</v>
       </c>
-      <c r="DB13"/>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
-[...4 lines deleted...]
-      </c>
+      <c r="DG13"/>
+      <c r="DH13"/>
       <c r="DI13">
         <v>30000.0</v>
       </c>
       <c r="DJ13">
         <v>30000.0</v>
       </c>
       <c r="DK13">
         <v>30000.0</v>
       </c>
-      <c r="DL13"/>
+      <c r="DL13">
+        <v>30000.0</v>
+      </c>
       <c r="DM13">
         <v>30000.0</v>
       </c>
-      <c r="DN13">
-[...1 lines deleted...]
-      </c>
+      <c r="DN13"/>
       <c r="DO13">
         <v>30000.0</v>
       </c>
+      <c r="DP13">
+        <v>30000.0</v>
+      </c>
+      <c r="DQ13">
+        <v>30000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>11221542.0</v>
+      </c>
+      <c r="C14">
+        <v>10736090.0</v>
+      </c>
+      <c r="D14">
         <v>10980051.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>10774304.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>10669608.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>10560922.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>10481835.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>10495082.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10495548.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>10410580.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10330325.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>10290265.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>10327271.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>10222540.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>10272287.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>10238932.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>10243636.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>10067186.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>10217351.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>10150396.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10129472.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>9864689.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>9889204.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>9714700.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>9704880.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9873336.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>9869531.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>9872899.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>9837964.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>9838154.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>9309454.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>9729608.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>9386194.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>9099301.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>9015412.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>8915794.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>8877201.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8834747.0</v>
       </c>
       <c r="AM14">
         <v>8834747.0</v>
       </c>
       <c r="AN14">
+        <v>8834747.0</v>
+      </c>
+      <c r="AO14">
+        <v>8834747.0</v>
+      </c>
+      <c r="AP14">
         <v>8759570.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>8716712.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>8716712.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>8916643.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>8883182.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>8667771.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>8286831.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>8718656.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>8746358.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>8817351.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>8143640.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>8559635.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>8461544.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>8004166.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>7074095.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>7625085.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>7623805.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>7720534.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>7002929.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>7463169.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>7050310.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>6799770.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>5899406.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>6436752.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>6420624.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>6358826.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>5697546.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>6323808.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>6451912.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>6895330.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>6245400.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>7482222.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>7393236.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>7446600.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>6583006.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>7387226.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>7062788.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>7634264.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>6513516.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>7447854.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>7417248.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>7313714.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>6215464.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>7565466.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>7615616.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>7675656.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>6017530.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>7559384.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>7313774.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>5886796.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>5515084.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>6653354.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>7418910.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>7301142.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>6800508.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>7476742.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>7702606.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>7687532.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>6818708.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>7877190.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>7752294.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>8054946.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>6805108.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>7470350.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>7411588.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>7415052.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>5714286.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>7500000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>8000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>5000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>5000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>6666667.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>5454545.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>5000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>5000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>5454545.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>6666667.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>6210000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>7240000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DQ14">
         <v>5990000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>103000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>103000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...4 lines deleted...]
-      </c>
+      <c r="S15"/>
+      <c r="T15"/>
       <c r="U15">
         <v>100000.0</v>
       </c>
       <c r="V15">
-        <v>98000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="W15">
-        <v>98000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="X15">
         <v>98000.0</v>
       </c>
       <c r="Y15">
         <v>98000.0</v>
       </c>
       <c r="Z15">
+        <v>98000.0</v>
+      </c>
+      <c r="AA15">
+        <v>98000.0</v>
+      </c>
+      <c r="AB15">
         <v>95000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="AC15">
         <v>94000.0</v>
       </c>
       <c r="AD15">
+        <v>94000.0</v>
+      </c>
+      <c r="AE15">
+        <v>94000.0</v>
+      </c>
+      <c r="AF15">
         <v>93000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>93000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>92000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>90000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>89000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>89000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="AL15">
         <v>88000.0</v>
       </c>
       <c r="AM15">
         <v>88000.0</v>
       </c>
       <c r="AN15">
         <v>88000.0</v>
       </c>
       <c r="AO15">
+        <v>88000.0</v>
+      </c>
+      <c r="AP15">
+        <v>88000.0</v>
+      </c>
+      <c r="AQ15">
         <v>87000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>87000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>86000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>85000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>85000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>83000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>83000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>82000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>82000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>81000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>79000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>78000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>74678.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>69783.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>68894.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>68598.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>69294.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>71105.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>70491.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>60309.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>29738.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>29309.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28509.0</v>
       </c>
       <c r="BM15">
         <v>28509.0</v>
       </c>
       <c r="BN15">
+        <v>28509.0</v>
+      </c>
+      <c r="BO15">
+        <v>28509.0</v>
+      </c>
+      <c r="BP15">
         <v>28483.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>28493.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>28989.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>30837.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>32263.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>33079.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>32945.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>32860.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>32860.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>33182.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>33182.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>32682.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>32526.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>32095.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>32095.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>30825.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>30825.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>30723.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30383.0</v>
       </c>
       <c r="CH15">
         <v>29970.0</v>
       </c>
       <c r="CI15">
+        <v>30383.0</v>
+      </c>
+      <c r="CJ15">
+        <v>29970.0</v>
+      </c>
+      <c r="CK15">
         <v>30026.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>29618.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>28921.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>26927.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>26794.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34410.0</v>
       </c>
       <c r="CP15">
         <v>34410.0</v>
       </c>
       <c r="CQ15">
         <v>34410.0</v>
       </c>
       <c r="CR15">
         <v>34410.0</v>
       </c>
       <c r="CS15">
         <v>34410.0</v>
       </c>
       <c r="CT15">
         <v>34410.0</v>
       </c>
       <c r="CU15">
+        <v>34410.0</v>
+      </c>
+      <c r="CV15">
+        <v>34410.0</v>
+      </c>
+      <c r="CW15">
         <v>34411.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>34031.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>34031.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34021.0</v>
       </c>
       <c r="CZ15">
         <v>34021.0</v>
       </c>
-      <c r="DA15"/>
-      <c r="DB15"/>
+      <c r="DA15">
+        <v>34021.0</v>
+      </c>
+      <c r="DB15">
+        <v>34021.0</v>
+      </c>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
-      <c r="DG15">
-[...4 lines deleted...]
-      </c>
+      <c r="DG15"/>
+      <c r="DH15"/>
       <c r="DI15">
         <v>30000.0</v>
       </c>
       <c r="DJ15">
         <v>30000.0</v>
       </c>
       <c r="DK15">
         <v>30000.0</v>
       </c>
-      <c r="DL15"/>
+      <c r="DL15">
+        <v>30000.0</v>
+      </c>
       <c r="DM15">
         <v>30000.0</v>
       </c>
-      <c r="DN15">
-[...1 lines deleted...]
-      </c>
+      <c r="DN15"/>
       <c r="DO15">
         <v>30000.0</v>
       </c>
+      <c r="DP15">
+        <v>30000.0</v>
+      </c>
+      <c r="DQ15">
+        <v>30000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>205000.0</v>
+      </c>
+      <c r="C16">
+        <v>218000.0</v>
+      </c>
+      <c r="D16">
         <v>232000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>521000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>957000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-186000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16"/>
       <c r="M16">
+        <v>-1000000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16">
         <v>1133000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>4200000.0</v>
       </c>
-      <c r="S16"/>
-[...1 lines deleted...]
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>2617000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2616000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>47000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>258000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>404000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>6000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>12000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>52000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AY16">
         <v>51000.0</v>
       </c>
       <c r="AZ16">
         <v>51000.0</v>
       </c>
       <c r="BA16">
+        <v>51000.0</v>
+      </c>
+      <c r="BB16">
+        <v>51000.0</v>
+      </c>
+      <c r="BC16">
         <v>50957.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
@@ -9603,52 +9675,54 @@
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9726,185 +9800,187 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18">
         <v>90000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>91000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>18000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18">
         <v>11000.0</v>
       </c>
-      <c r="AD18">
-[...2 lines deleted...]
-      <c r="AE18">
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
         <v>186000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>129000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>104000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>119000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>433000.0</v>
       </c>
       <c r="AK18">
         <v>433000.0</v>
       </c>
       <c r="AL18">
+        <v>433000.0</v>
+      </c>
+      <c r="AM18">
+        <v>433000.0</v>
+      </c>
+      <c r="AN18">
         <v>409000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1143000.0</v>
       </c>
       <c r="AO18">
         <v>1143000.0</v>
       </c>
       <c r="AP18">
         <v>1143000.0</v>
       </c>
       <c r="AQ18">
+        <v>1143000.0</v>
+      </c>
+      <c r="AR18">
+        <v>1143000.0</v>
+      </c>
+      <c r="AS18">
         <v>1299000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>811000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>811000.0</v>
       </c>
-      <c r="AT18">
-[...4 lines deleted...]
-      </c>
       <c r="AV18">
-        <v>950000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW18">
         <v>950000.0</v>
       </c>
       <c r="AX18">
         <v>950000.0</v>
       </c>
       <c r="AY18">
+        <v>950000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>950000.0</v>
+      </c>
+      <c r="BA18">
         <v>1077000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1077000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>1077157.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>1077157.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1072202.0</v>
       </c>
       <c r="BE18">
         <v>1072202.0</v>
       </c>
       <c r="BF18">
         <v>1072202.0</v>
       </c>
       <c r="BG18">
+        <v>1072202.0</v>
+      </c>
+      <c r="BH18">
+        <v>1072202.0</v>
+      </c>
+      <c r="BI18">
         <v>1199662.0</v>
       </c>
-      <c r="BH18"/>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -9919,52 +9995,54 @@
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10042,1423 +10120,1445 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
         <v>8085000.0</v>
       </c>
       <c r="C20">
         <v>8085000.0</v>
       </c>
       <c r="D20">
         <v>8085000.0</v>
       </c>
       <c r="E20">
         <v>8085000.0</v>
       </c>
       <c r="F20">
         <v>8085000.0</v>
       </c>
       <c r="G20">
         <v>8085000.0</v>
       </c>
       <c r="H20">
         <v>8085000.0</v>
       </c>
       <c r="I20">
         <v>8085000.0</v>
       </c>
       <c r="J20">
         <v>8085000.0</v>
       </c>
       <c r="K20">
         <v>8085000.0</v>
       </c>
       <c r="L20">
         <v>8085000.0</v>
       </c>
       <c r="M20">
         <v>8085000.0</v>
       </c>
       <c r="N20">
         <v>8085000.0</v>
       </c>
       <c r="O20">
+        <v>8085000.0</v>
+      </c>
+      <c r="P20">
+        <v>8085000.0</v>
+      </c>
+      <c r="Q20">
         <v>7682000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>7457000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2467000.0</v>
       </c>
       <c r="S20">
         <v>2467000.0</v>
       </c>
       <c r="T20">
         <v>2467000.0</v>
       </c>
       <c r="U20">
         <v>2467000.0</v>
       </c>
       <c r="V20">
         <v>2467000.0</v>
       </c>
       <c r="W20">
+        <v>2467000.0</v>
+      </c>
+      <c r="X20">
+        <v>2467000.0</v>
+      </c>
+      <c r="Y20">
         <v>2697000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>2697000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>2753000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1340000.0</v>
       </c>
       <c r="AB20">
         <v>1340000.0</v>
       </c>
       <c r="AC20">
         <v>1340000.0</v>
       </c>
       <c r="AD20">
         <v>1340000.0</v>
       </c>
       <c r="AE20">
-        <v>3219000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="AF20">
-        <v>3219000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="AG20">
         <v>3219000.0</v>
       </c>
       <c r="AH20">
         <v>3219000.0</v>
       </c>
       <c r="AI20">
         <v>3219000.0</v>
       </c>
       <c r="AJ20">
         <v>3219000.0</v>
       </c>
       <c r="AK20">
         <v>3219000.0</v>
       </c>
       <c r="AL20">
         <v>3219000.0</v>
       </c>
       <c r="AM20">
-        <v>5913000.0</v>
+        <v>3219000.0</v>
       </c>
       <c r="AN20">
-        <v>5913000.0</v>
+        <v>3219000.0</v>
       </c>
       <c r="AO20">
         <v>5913000.0</v>
       </c>
       <c r="AP20">
         <v>5913000.0</v>
       </c>
       <c r="AQ20">
         <v>5913000.0</v>
       </c>
       <c r="AR20">
+        <v>5913000.0</v>
+      </c>
+      <c r="AS20">
+        <v>5913000.0</v>
+      </c>
+      <c r="AT20">
         <v>5387000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>5387000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3076000.0</v>
       </c>
       <c r="AV20">
         <v>3076000.0</v>
       </c>
       <c r="AW20">
         <v>3076000.0</v>
       </c>
       <c r="AX20">
         <v>3076000.0</v>
       </c>
       <c r="AY20">
         <v>3076000.0</v>
       </c>
       <c r="AZ20">
         <v>3076000.0</v>
       </c>
       <c r="BA20">
-        <v>3076023.0</v>
+        <v>3076000.0</v>
       </c>
       <c r="BB20">
-        <v>3076023.0</v>
+        <v>3076000.0</v>
       </c>
       <c r="BC20">
         <v>3076023.0</v>
       </c>
       <c r="BD20">
         <v>3076023.0</v>
       </c>
       <c r="BE20">
         <v>3076023.0</v>
       </c>
       <c r="BF20">
         <v>3076023.0</v>
       </c>
       <c r="BG20">
+        <v>3076023.0</v>
+      </c>
+      <c r="BH20">
+        <v>3076023.0</v>
+      </c>
+      <c r="BI20">
         <v>2642000.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-      <c r="BL20">
-[...4 lines deleted...]
-      </c>
+      <c r="BL20"/>
+      <c r="BM20"/>
       <c r="BN20">
         <v>137328.0</v>
       </c>
       <c r="BO20">
         <v>137328.0</v>
       </c>
       <c r="BP20">
-        <v>347091.0</v>
+        <v>137328.0</v>
       </c>
       <c r="BQ20">
-        <v>347091.0</v>
+        <v>137328.0</v>
       </c>
       <c r="BR20">
         <v>347091.0</v>
       </c>
       <c r="BS20">
-        <v>308479.0</v>
+        <v>347091.0</v>
       </c>
       <c r="BT20">
-        <v>308479.0</v>
+        <v>347091.0</v>
       </c>
       <c r="BU20">
         <v>308479.0</v>
       </c>
       <c r="BV20">
         <v>308479.0</v>
       </c>
       <c r="BW20">
-        <v>200848.0</v>
+        <v>308479.0</v>
       </c>
       <c r="BX20">
-        <v>200848.0</v>
+        <v>308479.0</v>
       </c>
       <c r="BY20">
         <v>200848.0</v>
       </c>
       <c r="BZ20">
         <v>200848.0</v>
       </c>
       <c r="CA20">
         <v>200848.0</v>
       </c>
       <c r="CB20">
         <v>200848.0</v>
       </c>
       <c r="CC20">
+        <v>200848.0</v>
+      </c>
+      <c r="CD20">
+        <v>200848.0</v>
+      </c>
+      <c r="CE20">
         <v>200848000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>201000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>137000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>137328000.0</v>
       </c>
       <c r="CH20">
         <v>137000.0</v>
       </c>
-      <c r="CI20"/>
-      <c r="CJ20"/>
+      <c r="CI20">
+        <v>137328000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>137000.0</v>
+      </c>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
-      <c r="CQ20">
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20">
         <v>163000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CT20">
         <v>163052.0</v>
       </c>
-      <c r="CS20">
+      <c r="CU20">
         <v>163052.0</v>
       </c>
-      <c r="CT20">
+      <c r="CV20">
         <v>163000.0</v>
       </c>
-      <c r="CU20"/>
-      <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>9442000.0</v>
+      </c>
+      <c r="C21">
+        <v>9853000.0</v>
+      </c>
+      <c r="D21">
         <v>11438000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>11849000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12260000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12671000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>13082000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>13503000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>13925000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>14347000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>14769000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>15191000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>15613000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>16039000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>16469999.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>16902000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>17330000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3818000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3913000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4008000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4102999.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>4198000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>4355000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>4528000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4701000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>4874000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1749000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1818000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1886000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1955000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2024000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3852000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3990000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>4128000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>4267000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>4414000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>4561000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>4709000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>4856000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>5153000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5311000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>5483000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>5655000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>5827000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>3285000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>3388000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1597000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1651000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1707000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1762000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1817000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1872000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1927000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1982162.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2037213.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2092265.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>2147317.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>2202369.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2276171.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>2879832.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21">
         <v>6789.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>13578.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>20367.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>27156.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>33945.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>40734.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>47522.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>54311.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>64434.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>81222.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>98011.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>114800.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>43333.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>53333.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>63333.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>73333.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>83333.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>93333.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>304181.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>314181.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>137328.0</v>
       </c>
       <c r="CG21">
         <v>137328.0</v>
       </c>
       <c r="CH21">
         <v>137328.0</v>
       </c>
-      <c r="CI21"/>
-      <c r="CJ21"/>
+      <c r="CI21">
+        <v>137328.0</v>
+      </c>
+      <c r="CJ21">
+        <v>137328.0</v>
+      </c>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
-      <c r="CQ21">
-[...4 lines deleted...]
-      </c>
+      <c r="CQ21"/>
+      <c r="CR21"/>
       <c r="CS21">
         <v>163052.0</v>
       </c>
       <c r="CT21">
+        <v>163000.0</v>
+      </c>
+      <c r="CU21">
         <v>163052.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
+        <v>163052.0</v>
+      </c>
+      <c r="CW21">
         <v>165963.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>169845.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>172757.0</v>
       </c>
-      <c r="CX21"/>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>14449000.0</v>
+      </c>
+      <c r="C22">
+        <v>13776000.0</v>
+      </c>
+      <c r="D22">
         <v>13735000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>14169000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>12574000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13455000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>14725000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>15049000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>16379000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>17971000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>18730000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>20204000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>20386000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>20937000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>21054000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>19161000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>19168000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>13477000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>11179000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>10400000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9574000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9019000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>8586000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9247000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>9100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8390000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8245000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>8086000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>7932000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8169000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>7113000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>6854000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>7075000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6797000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>6109000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>6482000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>6690000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>6554000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>6022000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>6492000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>6810000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>7020000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>6928000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>7263000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5551000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5964000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>5259000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>5612000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>5574000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>6030000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>5995000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>7310000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>7311000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>6737372.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>6984546.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>6756169.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>6448990.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>6281622.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>6189601.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>6295128.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>5309633.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>5035381.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>4607843.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>4481907.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>4893923.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>5191669.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>4984921.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>5299080.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>5707534.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>5779150.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>5949708.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>6090226.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>5645405.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>5447579.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>4955302.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>4737444.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>5159658.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>5517542.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>5250484.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>4161402.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>4002842.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>4012695.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>4180500.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>4072368.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3932877.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>4278952.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3789958.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>3791983.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>3780701.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>3540615.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>3455018.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>3701879.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>3923622.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>3966092.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>4143617.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>4306630.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>4272630.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>4489077.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>4746125.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>4980473.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>5108367.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>5064567.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>4165242.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>3496801.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>3092935.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>2600000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>2400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DE22">
         <v>2400000.0</v>
       </c>
       <c r="DF22">
+        <v>2300000.0</v>
+      </c>
+      <c r="DG22">
+        <v>2400000.0</v>
+      </c>
+      <c r="DH22">
         <v>2500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>2410000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>2270000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>2120000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>2250000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>2200000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>2000000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>1880000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>1860000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>1840000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>71534000.0</v>
+      </c>
+      <c r="C23">
+        <v>70335000.0</v>
+      </c>
+      <c r="D23">
         <v>77099000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>73201000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>72679000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>70429000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>71046000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>71860000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>72823000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>79129000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>87234000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>78056000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>84119000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>85140000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>93066000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>87195000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>69647000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>49736000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>50604000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>46414000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>42767000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>40635000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>41795000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>40894000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>39412000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>39832000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>37700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>36113000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>34405000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>32506999.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>33177999.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>32912999.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>35743000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>26851000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>25941000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>24891000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>25538000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>24953000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>26537000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>29565000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>29890000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>30916000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>32252000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>33350000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>30808000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>31702000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>29029000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>29068000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>28489000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>28507000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>28953000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>28978000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>28353000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>27478596.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>25463418.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>23204389.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>22061067.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>22229676.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>24377946.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>26271976.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>19990564.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>19216770.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>19109363.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>17745153.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>17080897.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>16893129.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>16598200.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>16121066.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>16337204.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>16841643.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>17767773.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>17917229.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>17457955.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>16638294.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>16128158.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>15561633.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>14598821.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>14561085.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>15319035.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>14319917.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>13260749.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>12507221.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>12025139.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>11830388.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>11791107.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>11568928.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>11070722.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>10392136.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>10490678.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>9516686.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>8608090.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>8222127.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>10346562.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>10333661.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>10146150.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>9926018.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>9863662.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>9807748.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>9684946.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>9625441.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>9300458.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>9191032.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>9092761.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>8321671.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>7784756.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>7400000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>6900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>6700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>6200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>6200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>6300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>6090000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>5950000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>5530000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>5160000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>5130000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>4900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>4380000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>4060000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>4160000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>10117000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>10721000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>11325000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>11929000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>12532000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>13136000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>13740000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>14344000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>685000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1089000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1554000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
-[...4 lines deleted...]
-      </c>
+      <c r="AD24"/>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -11497,137 +11597,143 @@
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>1366000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24">
         <v>38000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>11929000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>12532000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
@@ -11688,151 +11794,153 @@
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
-[...4 lines deleted...]
-      </c>
+      <c r="AO26"/>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>67000.0</v>
       </c>
       <c r="AR26">
         <v>67000.0</v>
       </c>
-      <c r="AS26"/>
+      <c r="AS26">
+        <v>67000.0</v>
+      </c>
       <c r="AT26">
         <v>67000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
+      <c r="AU26"/>
       <c r="AV26">
         <v>67000.0</v>
       </c>
       <c r="AW26">
         <v>67000.0</v>
       </c>
       <c r="AX26">
         <v>67000.0</v>
       </c>
       <c r="AY26">
         <v>67000.0</v>
       </c>
       <c r="AZ26">
         <v>67000.0</v>
       </c>
       <c r="BA26">
-        <v>66980.0</v>
+        <v>67000.0</v>
       </c>
       <c r="BB26">
-        <v>66980.0</v>
+        <v>67000.0</v>
       </c>
       <c r="BC26">
         <v>66980.0</v>
       </c>
       <c r="BD26">
         <v>66980.0</v>
       </c>
       <c r="BE26">
         <v>66980.0</v>
       </c>
       <c r="BF26">
         <v>66980.0</v>
       </c>
       <c r="BG26">
+        <v>66980.0</v>
+      </c>
+      <c r="BH26">
+        <v>66980.0</v>
+      </c>
+      <c r="BI26">
         <v>1762851.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -11847,52 +11955,54 @@
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11970,488 +12080,500 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>20601000.0</v>
+      </c>
+      <c r="C28">
+        <v>20247000.0</v>
+      </c>
+      <c r="D28">
         <v>21510000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>24082000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24043000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>26841000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>27886000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>27584000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>29258000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>28925000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>29846000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>26380000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>26212000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>27780000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>27940000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>27917000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>14613000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-12264000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-11546000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-11032000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-13713000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-11435000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-11500000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-11087000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-12076000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-12266000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-12540000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-13312000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-13856000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-14016000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-16334000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-11591000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-8489000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-5880000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-6039000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-5498000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-4317000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-4354000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-5258000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-4649000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-5021000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-5766000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-7595000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-7908000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-10393000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-10922000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-14718000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-14237000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-13416000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-12777000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-11881000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-10782000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-8486000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-6948965.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-5491768.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-5630000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-3812724.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1596973.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-370816.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>230648.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-8959992.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-8784277.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-9306454.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-8908649.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-8061989.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-7870576.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-7702908.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-6994119.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-6720807.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-1159785.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-1060838.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-1822127.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-3892811.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-3845012.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-3400566.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-4959070.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-6653131.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-5485410.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-4612935.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-3564831.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-3580114.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-4664153.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-4507219.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-5159163.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-4564823.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-4370511.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-4497322.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-4518012.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-4348221.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-4124568.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-2683896.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-2486207.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-4402309.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-4272835.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-3894717.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-3484150.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-1351909.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-1170788.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-826375.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-624164.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-117580.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-44910.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-557923.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-1030523.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-879077.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-1300000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-1100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>-1000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-1500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>-1300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>-700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>-1200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>-1010000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>-1260000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>-880000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>-800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>-800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>-720000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>-400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>-340000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>43022000.0</v>
+      </c>
+      <c r="C29">
+        <v>42670000.0</v>
+      </c>
+      <c r="D29">
         <v>43040000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>42600000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>42164000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>42246000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>42263000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>42840000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>45069000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>51696000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>53907000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>55153000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>56158000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>55954000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>57429000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>57393000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>56945000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>39452000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>39603000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>38620000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>37240000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>34946000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>34852000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>34587000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>31693000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>31944000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12500,572 +12622,580 @@
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>15605000.0</v>
+      </c>
+      <c r="C30">
+        <v>13110000.0</v>
+      </c>
+      <c r="D30">
         <v>14871000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>15348000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>15000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>12796000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12119000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10676000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10552000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>8307000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10277000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>9293000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14493000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13905000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>14812000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>16161000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14706000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10514000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>13523000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10526000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6364000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5155000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5669000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5048000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4950000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5745000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>12190000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9926000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7938000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>5633000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4275000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5929000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>11807000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5480000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2985000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3876000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4554000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3775000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4077000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4397000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4015000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3865000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3980000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3915000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4162000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3414000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2428000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2589000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2691000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2521000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3160000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>3542000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4990000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>5778979.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>5167012.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3140107.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>3107941.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>2888453.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2605965.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2868390.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2129204.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2206623.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2557822.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1981975.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1748577.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1985887.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>2263265.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1964059.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1877681.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1899678.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>2071349.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>2065502.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1953759.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1693723.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1900029.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1877402.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>1675939.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>1396381.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>2053402.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>1770974.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>1944476.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>1607878.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>2199331.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>1455575.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>2046527.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>1535036.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>1528035.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>1289385.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>1540813.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>1126008.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>1713618.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1149525.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>1041933.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>1123034.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>1158439.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>962598.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>1305012.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>1235651.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>1209995.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>979194.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>997659.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>990670.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>1325935.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>780099.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>840652.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>700000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>800000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>820000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>1020000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>890000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>840000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>790000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>670000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>810000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:119">
+    <row r="31" spans="1:121">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>17128000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>26192000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>24959000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>17314000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>16645000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>15390000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>33167000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>33225000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>32145000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>30670000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>25493000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>32064000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>24574000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>31693000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>24317000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>28444000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>27478000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>26434000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>25398000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>24419000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>20324000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>17977000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>14506000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>13857000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>13468000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>13219000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>13122000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>13317000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>13483000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>13886000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>14082000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>14803000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>14504000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>17691000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>26455000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>21183000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>21207000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>21243000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>20901000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>20526000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>19937000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>19302000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>17537560.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>15117069.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>13926529.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>13358484.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>13287831.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>14112217.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>13665170.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13080,129 +13210,135 @@
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:121">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>16522000.0</v>
+      </c>
+      <c r="C32">
+        <v>14650000.0</v>
+      </c>
+      <c r="D32">
         <v>14073000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>13073000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>12126000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>11690000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>11023000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>11006000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>10967000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>21582000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>23529000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>22789000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>25136000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>25052000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>26711000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>30092000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>26950000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>31345000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>31278000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>30622000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>29170000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>24487000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>24201000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>25160000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>23511000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>23782000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13251,526 +13387,534 @@
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
     </row>
-    <row r="33" spans="1:119">
+    <row r="33" spans="1:121">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>36444000.0</v>
+      </c>
+      <c r="C33">
+        <v>37320000.0</v>
+      </c>
+      <c r="D33">
         <v>42130000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>39114999.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>39958000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>40919000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>41933000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>42474999.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>42597999.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>46224000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>51193999.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>43215999.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>43091000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>43344000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>46819000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>40139999.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>28095000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>8651999.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>9955999.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>8786000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>8430000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8832999.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>10930000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>9726000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>10165000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>10586000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>4040000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>4031999.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3943000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3907999.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>4647999.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>7725999.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>7869000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>8021999.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>9148000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>8387999.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>8601000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>8809999.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>9744000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>12159000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>12206000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>12497000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>12595000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>12807000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>9674000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>9782000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>5590000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>5698000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>5799000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>5897000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>6043000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>6078000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>6159000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>6302350.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>6419172.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>6472962.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>6569895.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>6457476.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>7964740.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>9817307.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>2342156.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>2047263.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1575957.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1406476.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1553017.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>854556.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>828544.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>812660.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1087252.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1121323.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>1062624.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>873111.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>641660.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>707983.0</v>
       </c>
-      <c r="BV33"/>
-      <c r="BW33">
+      <c r="BX33"/>
+      <c r="BY33">
         <v>643055.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>698868.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>682004.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>745394.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>792039.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>805398.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>834450.0</v>
       </c>
-      <c r="CD33"/>
-      <c r="CE33">
+      <c r="CF33"/>
+      <c r="CG33">
         <v>729063.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>753211.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>781749.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>811269.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>474420.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>499933.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>421562.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>461879.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>485903.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>525381.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>536172.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>572799.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>702413.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>736393.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>764889.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>919682.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>917235.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>846315.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>494324.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>435266.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>437616.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>400000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE33">
         <v>300000.0</v>
       </c>
       <c r="DF33">
+        <v>200000.0</v>
+      </c>
+      <c r="DG33">
         <v>300000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
+        <v>300000.0</v>
+      </c>
+      <c r="DI33">
         <v>270000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>250000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>210000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DL33">
         <v>220000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DM33">
         <v>180000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DN33">
         <v>100000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DO33">
         <v>110000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DP33">
         <v>150000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DQ33">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:119">
+    <row r="34" spans="1:121">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>14493000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>14866000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34">
         <v>698000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>358000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="W34"/>
+      <c r="X34">
         <v>370000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>558000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>1892000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>2406000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="AB34">
         <v>87000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
+      <c r="AC34">
+        <v>91000.0</v>
+      </c>
+      <c r="AD34">
+        <v>87000.0</v>
+      </c>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-      <c r="AJ34">
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34">
         <v>20000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>88000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>128000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>161000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>377000.0</v>
       </c>
       <c r="AP34">
         <v>377000.0</v>
       </c>
       <c r="AQ34">
+        <v>377000.0</v>
+      </c>
+      <c r="AR34">
+        <v>377000.0</v>
+      </c>
+      <c r="AS34">
         <v>946000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>318000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>318000.0</v>
       </c>
-      <c r="AT34"/>
-      <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34">
         <v>5000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>5097.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>15480.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>25862.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>115467.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>125011.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>132867.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>1506326.0</v>
       </c>
-      <c r="BH34"/>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -13785,789 +13929,799 @@
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
     </row>
-    <row r="35" spans="1:119">
+    <row r="35" spans="1:121">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>16086000.0</v>
+      </c>
+      <c r="C35">
+        <v>16421000.0</v>
+      </c>
+      <c r="D35">
         <v>20999000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>17416000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>17914000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>18415999.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>18889999.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>19344999.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>18956000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>29150999.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>34961000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>25601000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>26422000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>27398000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>31661000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>29003000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>14867999.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>544999.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1631000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>787999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>360000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1162000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3067000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3087000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1983000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2423999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="AB35">
         <v>86999.0</v>
       </c>
       <c r="AC35">
+        <v>91000.0</v>
+      </c>
+      <c r="AD35">
+        <v>86999.0</v>
+      </c>
+      <c r="AE35">
         <v>11000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>675999.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>185999.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>128999.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>104000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>432999.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>452999.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>520999.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1236999.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1303999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1520000.0</v>
       </c>
       <c r="AP35">
         <v>1520000.0</v>
       </c>
       <c r="AQ35">
+        <v>1520000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1520000.0</v>
+      </c>
+      <c r="AS35">
         <v>2245000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1129000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1129000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>811000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="AW35">
         <v>950000.0</v>
       </c>
       <c r="AX35">
         <v>950000.0</v>
       </c>
       <c r="AY35">
+        <v>950000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>950000.0</v>
+      </c>
+      <c r="BA35">
         <v>1077000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1082000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1082254.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1092637.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1098064.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1187669.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1197213.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1205069.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>2705988.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>304095.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>310959.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>316190.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>353064.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>383304.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>387577.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>371530.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>379931.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>340745.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>315124.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>322885.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>333946.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>252210.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>295578.0</v>
       </c>
-      <c r="BV35"/>
-      <c r="BW35">
+      <c r="BX35"/>
+      <c r="BY35">
         <v>124900.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>88500.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>76000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>90618.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>84438.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>106000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>106000.0</v>
       </c>
-      <c r="CD35"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CF35"/>
       <c r="CG35">
         <v>53000.0</v>
       </c>
       <c r="CH35">
         <v>53000.0</v>
       </c>
       <c r="CI35">
-        <v>40000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="CJ35">
-        <v>40000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="CK35">
         <v>40000.0</v>
       </c>
       <c r="CL35">
         <v>40000.0</v>
       </c>
       <c r="CM35">
-        <v>107800.0</v>
+        <v>40000.0</v>
       </c>
       <c r="CN35">
-        <v>107800.0</v>
+        <v>40000.0</v>
       </c>
       <c r="CO35">
         <v>107800.0</v>
       </c>
       <c r="CP35">
         <v>107800.0</v>
       </c>
       <c r="CQ35">
-        <v>25700.0</v>
+        <v>107800.0</v>
       </c>
       <c r="CR35">
-        <v>25700.0</v>
+        <v>107800.0</v>
       </c>
       <c r="CS35">
         <v>25700.0</v>
       </c>
-      <c r="CT35"/>
+      <c r="CT35">
+        <v>25700.0</v>
+      </c>
       <c r="CU35">
+        <v>25700.0</v>
+      </c>
+      <c r="CV35"/>
+      <c r="CW35">
         <v>268598.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>278164.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>381811.0</v>
       </c>
-      <c r="CX35"/>
-      <c r="CY35">
+      <c r="CZ35"/>
+      <c r="DA35">
         <v>274202.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>194536.0</v>
       </c>
-      <c r="DA35">
-[...2 lines deleted...]
-      <c r="DB35"/>
       <c r="DC35">
         <v>100000.0</v>
       </c>
-      <c r="DD35">
-[...1 lines deleted...]
-      </c>
+      <c r="DD35"/>
       <c r="DE35">
         <v>100000.0</v>
       </c>
-      <c r="DF35"/>
+      <c r="DF35">
+        <v>100000.0</v>
+      </c>
       <c r="DG35">
-        <v>240000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000.0</v>
+      </c>
+      <c r="DH35"/>
       <c r="DI35">
         <v>240000.0</v>
       </c>
       <c r="DJ35">
+        <v>170000.0</v>
+      </c>
+      <c r="DK35">
+        <v>240000.0</v>
+      </c>
+      <c r="DL35">
         <v>150000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DM35">
         <v>300000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DN35">
         <v>400000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DO35">
         <v>130000.0</v>
       </c>
-      <c r="DN35"/>
-      <c r="DO35">
+      <c r="DP35"/>
+      <c r="DQ35">
         <v>310000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:119">
+    <row r="36" spans="1:121">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>1686000.0</v>
+      </c>
+      <c r="C36">
+        <v>1710000.0</v>
+      </c>
+      <c r="D36">
         <v>477000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>557999.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>602000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>645000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>688000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>732999.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>774999.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>277000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>276999.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>276999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>367000.0</v>
       </c>
       <c r="N36">
         <v>295000.0</v>
       </c>
       <c r="O36">
+        <v>367000.0</v>
+      </c>
+      <c r="P36">
+        <v>295000.0</v>
+      </c>
+      <c r="Q36">
         <v>294999.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>434000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>69999.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>69999.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>70000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>69999.0</v>
       </c>
       <c r="V36">
         <v>70000.0</v>
       </c>
       <c r="W36">
+        <v>69999.0</v>
+      </c>
+      <c r="X36">
+        <v>70000.0</v>
+      </c>
+      <c r="Y36">
         <v>69000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>69000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>68000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>112000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>67999.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>68000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48999.0</v>
       </c>
       <c r="AE36">
         <v>48999.0</v>
       </c>
       <c r="AF36">
-        <v>49000.0</v>
+        <v>48999.0</v>
       </c>
       <c r="AG36">
         <v>48999.0</v>
       </c>
       <c r="AH36">
+        <v>49000.0</v>
+      </c>
+      <c r="AI36">
+        <v>48999.0</v>
+      </c>
+      <c r="AJ36">
         <v>70000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>47999.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>44000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>120999.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>37000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>155000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>175000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>205000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>39000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>38000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="AT36">
         <v>21000.0</v>
       </c>
       <c r="AU36">
         <v>21000.0</v>
       </c>
       <c r="AV36">
         <v>21000.0</v>
       </c>
       <c r="AW36">
+        <v>21000.0</v>
+      </c>
+      <c r="AX36">
+        <v>21000.0</v>
+      </c>
+      <c r="AY36">
         <v>23000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>30000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>30000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>32000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>101638.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>101638.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>32159.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>32159.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>99139.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>102828.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>-612929434.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>99139.0</v>
       </c>
       <c r="BJ36">
         <v>32159.0</v>
       </c>
       <c r="BK36">
+        <v>99139.0</v>
+      </c>
+      <c r="BL36">
+        <v>32159.0</v>
+      </c>
+      <c r="BM36">
         <v>778782.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>837310.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>98256.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>31276.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>95756.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>101756.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>101756.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>149673.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>95362.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>95363.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>97914.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>97914.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>95067.0</v>
       </c>
       <c r="BY36">
         <v>95067.0</v>
       </c>
       <c r="BZ36">
         <v>95067.0</v>
       </c>
       <c r="CA36">
         <v>95067.0</v>
       </c>
       <c r="CB36">
         <v>95067.0</v>
       </c>
       <c r="CC36">
         <v>95067.0</v>
       </c>
       <c r="CD36">
+        <v>95067.0</v>
+      </c>
+      <c r="CE36">
+        <v>95067.0</v>
+      </c>
+      <c r="CF36">
         <v>124817.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>118821.0</v>
       </c>
       <c r="CG36">
         <v>118821.0</v>
       </c>
       <c r="CH36">
-        <v>110901.0</v>
+        <v>118821.0</v>
       </c>
       <c r="CI36">
-        <v>110901.0</v>
+        <v>118821.0</v>
       </c>
       <c r="CJ36">
         <v>110901.0</v>
       </c>
       <c r="CK36">
+        <v>110901.0</v>
+      </c>
+      <c r="CL36">
+        <v>110901.0</v>
+      </c>
+      <c r="CM36">
         <v>111401.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>133755.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>133071.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>134511.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>136081.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>137976.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>81471.0</v>
       </c>
       <c r="CS36">
         <v>81471.0</v>
       </c>
       <c r="CT36">
         <v>81471.0</v>
       </c>
       <c r="CU36">
         <v>81471.0</v>
       </c>
       <c r="CV36">
         <v>81471.0</v>
       </c>
       <c r="CW36">
         <v>81471.0</v>
       </c>
       <c r="CX36">
+        <v>81471.0</v>
+      </c>
+      <c r="CY36">
+        <v>81471.0</v>
+      </c>
+      <c r="CZ36">
         <v>175471.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>159471.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>152900.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DC36">
         <v>200000.0</v>
       </c>
-      <c r="DD36"/>
+      <c r="DD36">
+        <v>200000.0</v>
+      </c>
       <c r="DE36">
-        <v>100000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000.0</v>
+      </c>
+      <c r="DF36"/>
       <c r="DG36">
         <v>100000.0</v>
       </c>
       <c r="DH36">
         <v>100000.0</v>
       </c>
       <c r="DI36">
         <v>100000.0</v>
       </c>
       <c r="DJ36">
         <v>100000.0</v>
       </c>
       <c r="DK36">
+        <v>100000.0</v>
+      </c>
+      <c r="DL36">
+        <v>100000.0</v>
+      </c>
+      <c r="DM36">
         <v>50000.0</v>
       </c>
-      <c r="DL36"/>
-[...5 lines deleted...]
-      </c>
+      <c r="DN36"/>
       <c r="DO36">
         <v>10000.0</v>
       </c>
+      <c r="DP36">
+        <v>40000.0</v>
+      </c>
+      <c r="DQ36">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="37" spans="1:119">
+    <row r="37" spans="1:121">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14594,66 +14748,70 @@
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
         <v>19094817.0</v>
       </c>
-      <c r="BD37">
+      <c r="BF37">
         <v>18581824.0</v>
       </c>
-      <c r="BE37">
+      <c r="BG37">
         <v>18566223.0</v>
       </c>
-      <c r="BF37">
+      <c r="BH37">
         <v>213617.0</v>
       </c>
-      <c r="BG37">
+      <c r="BI37">
         <v>217589.0</v>
       </c>
-      <c r="BH37"/>
-      <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -14668,1655 +14826,1679 @@
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
     </row>
-    <row r="38" spans="1:119">
+    <row r="38" spans="1:121">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>3011000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>2817000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>72000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2111000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>558000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>759000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>436000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>459000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>70000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>70000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>138000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>904000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>69000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>69000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AA38">
         <v>68000.0</v>
       </c>
       <c r="AB38">
+        <v>112000.0</v>
+      </c>
+      <c r="AC38">
         <v>68000.0</v>
       </c>
-      <c r="AC38">
-[...1 lines deleted...]
-      </c>
       <c r="AD38">
-        <v>49000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="AE38">
         <v>49000.0</v>
       </c>
       <c r="AF38">
         <v>49000.0</v>
       </c>
       <c r="AG38">
+        <v>49000.0</v>
+      </c>
+      <c r="AH38">
+        <v>49000.0</v>
+      </c>
+      <c r="AI38">
         <v>7396000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>7556000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>7723000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>7887000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>8049000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>8216000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>11221000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>11399000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>11668000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>11674000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>11845000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>8760000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>8863000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>4761000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>4815000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>4871000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>4928000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>4990000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>5045000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>5102000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>5160000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>5215000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>5267000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>5322000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>5378000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>5522000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>7389000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>1796000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>1546000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>1046000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>853000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>988000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>256000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>262000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>267000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>490000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>497000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>496000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>467000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>485000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>504000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>521000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>339000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>349000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>359000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>369000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>379000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>390000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>399000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>439000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>256000.0</v>
       </c>
       <c r="CG38">
         <v>256000.0</v>
       </c>
       <c r="CH38">
+        <v>256000.0</v>
+      </c>
+      <c r="CI38">
+        <v>256000.0</v>
+      </c>
+      <c r="CJ38">
         <v>248000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>110000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>111000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>112000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>134000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>133000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>135000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>136000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>138000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>244000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>245000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>245000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>244000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>341000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>358000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>348000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>176000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>159000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>153000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>153000.0</v>
       </c>
-      <c r="DB38"/>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
+      <c r="DP38"/>
+      <c r="DQ38"/>
     </row>
-    <row r="39" spans="1:119">
+    <row r="39" spans="1:121">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>1642000.0</v>
+      </c>
+      <c r="C39">
+        <v>1021000.0</v>
+      </c>
+      <c r="D39">
         <v>1284000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1569000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1560999.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1986000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1430000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1896000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1893999.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2139000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2136000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1280000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1823000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3184000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>5849000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6646999.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3926000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3586000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2893000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4123999.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>3637000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2139000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>813000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1245000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1121000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>721000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>685000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>757000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>736000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>781000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>808000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>813000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>503000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>672000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>661000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>647000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1376000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1460000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1353000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1868000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1838000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1768000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1154000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>1457000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>1028000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>1620000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>1034000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>932000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>1009000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>1282000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1874000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1266000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1407000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1710930.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>639954.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1205151.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1373259.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1910539.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1762100.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>1546863.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>1249579.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>1143226.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>1061287.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>966146.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>823391.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>990441.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>818562.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1051148.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>943930.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>1090383.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>759543.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>641549.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>559922.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>611724.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>564000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>487966.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>411225.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>438500.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>404231.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>363654.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>283619.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>366221.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>233000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>414219.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>493669.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>602680.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>444138.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>318336.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>321010.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>303933.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>293679.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>398613.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>453317.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>435528.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>331996.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>428564.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>366015.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>331375.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>267000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>283865.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>331405.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>362248.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>340000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>361693.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>339456.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>300000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>300000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>400000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DF39">
         <v>1600000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DG39">
         <v>1300000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DH39">
         <v>1400000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DI39">
         <v>280000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DJ39">
         <v>310000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DK39">
         <v>400000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DL39">
         <v>330000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DM39">
         <v>530000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DN39">
         <v>1200000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DO39">
         <v>390000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DP39">
         <v>350000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DQ39">
         <v>460000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:119">
+    <row r="40" spans="1:121">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>5803000.0</v>
+      </c>
+      <c r="C40">
+        <v>9188000.0</v>
+      </c>
+      <c r="D40">
         <v>7406000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>5813000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>4932000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>4516000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>4247000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>5046000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>4218000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>4595000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>4572000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>4507000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5373000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5568000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>8814000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>6913000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>8097000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>5659000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5034000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3697000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>3240000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>2956000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2573000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2554000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3047000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>2907000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3653000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>2956000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>3078000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>2059000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3377000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3490000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>3985000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>2697000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>2242000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>2133000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>2176000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>2009000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>2770000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>2540000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2166000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>2269000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>2868000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2882000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1652000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>2629000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1422000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1475000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1154000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1178000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1792000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1929000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>2225000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>2361221.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>2711400.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>1690614.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>-247736163.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>1192310.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>-569668325.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>3776879.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1357724.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>1172672.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1217454.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>832979.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>657782.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>643284.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>673080.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>542701.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>677072.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>-18719213.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>-231933311.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>1212533.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>1222331.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>-41639399.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>697000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>-380310184.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>411769.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>-20512627.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>-718540785.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>-429411676.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>415621.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>454030.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>378000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>362235.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>263294.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>287767.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>353100.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>262387.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>550058.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>219487.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>328355.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>233227.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>241132.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>251636.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>327271.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>266115.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>202949.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>208183.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>279000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>302574.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>319751.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>383628.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>513000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>465028.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>420542.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>400000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE40">
         <v>300000.0</v>
       </c>
-      <c r="DF40"/>
+      <c r="DF40">
+        <v>200000.0</v>
+      </c>
       <c r="DG40">
+        <v>300000.0</v>
+      </c>
+      <c r="DH40"/>
+      <c r="DI40">
         <v>370000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>540000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>410000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DL40">
         <v>300000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DM40">
         <v>240000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DN40">
         <v>100000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DO40">
         <v>370000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DP40">
         <v>260000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DQ40">
         <v>530000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:119">
+    <row r="41" spans="1:121">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41">
         <v>90000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41">
+      <c r="W41"/>
+      <c r="X41">
         <v>370000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>732000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>960000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1233000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="AB41">
         <v>87000.0</v>
       </c>
       <c r="AC41">
+        <v>91000.0</v>
+      </c>
+      <c r="AD41">
+        <v>87000.0</v>
+      </c>
+      <c r="AE41">
         <v>11000.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41">
+      <c r="AF41"/>
+      <c r="AG41">
         <v>186000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>129000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>104000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>119000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>433000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>20000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>88000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>128000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>161000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>377000.0</v>
       </c>
       <c r="AP41">
         <v>377000.0</v>
       </c>
       <c r="AQ41">
+        <v>377000.0</v>
+      </c>
+      <c r="AR41">
+        <v>377000.0</v>
+      </c>
+      <c r="AS41">
         <v>946000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>318000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>318000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>811000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
-      <c r="AZ41">
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41">
         <v>5000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>5000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>16000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>26000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>115000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>125000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>133000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>140000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>286000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>292000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>297000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>302000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>332000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>337000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>321000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>274000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>235000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>210000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>217000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>251000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>253000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>258000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>47000.0</v>
       </c>
-      <c r="BW41"/>
-      <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
+      <c r="DP41"/>
+      <c r="DQ41"/>
     </row>
-    <row r="42" spans="1:119">
+    <row r="42" spans="1:121">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>28895000.0</v>
+      </c>
+      <c r="C42">
+        <v>28444000.0</v>
+      </c>
+      <c r="D42">
         <v>28050000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>27791000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>27581000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>27359000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>26988000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>26821000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>26589000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>26341000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>26087000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>25878000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>25634000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>25408000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>25118000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>24929000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>24648000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>24427000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>24301000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>24132000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>23678000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>23441000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>22946000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>22840000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>22652000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>22524000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>21949000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>21647000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>21522000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>21429000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>20974000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>20857000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>20196000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>19885000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>19654000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>19540000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>19454000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>19407000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>19379000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>19334000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>19121000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>19200000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>19129000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>18664000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>18395000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>18340000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>17230000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>16828000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>16715000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>16330000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>25455000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>14866000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>14658000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>13585795.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>13807894.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>11682155.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>11561570.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>-7006247071.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>11382605.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>10981759.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>7582754.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>7322029.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>-9841830658.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>6669942.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>6626338.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>6584475.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>6502447.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>6474262.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>6438611.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>6455381.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>6411810.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>6219521.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>6010529.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>5870072.0</v>
       </c>
-      <c r="BV42"/>
-      <c r="BW42">
+      <c r="BX42"/>
+      <c r="BY42">
         <v>4856311.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>4731960.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>4787975.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>4582897.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>4320689.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>4217648.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>4117740.0</v>
       </c>
-      <c r="CD42"/>
-      <c r="CE42">
+      <c r="CF42"/>
+      <c r="CG42">
         <v>3722866.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>3705418.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>3689780.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>4792440.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>3389970.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>3292531.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>3082655.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>2397366.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>2332643.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>4609176.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>4615772.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4639936.0</v>
       </c>
       <c r="CR42">
         <v>4639936.0</v>
       </c>
       <c r="CS42">
         <v>4639936.0</v>
       </c>
-      <c r="CT42"/>
+      <c r="CT42">
+        <v>4639936.0</v>
+      </c>
       <c r="CU42">
+        <v>4639936.0</v>
+      </c>
+      <c r="CV42"/>
+      <c r="CW42">
         <v>4642293.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>4634859.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>4634859.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>4633308.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>4633308.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>4300000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>4700000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>4400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="DF42">
         <v>4600000.0</v>
       </c>
       <c r="DG42">
+        <v>4600000.0</v>
+      </c>
+      <c r="DH42">
+        <v>4600000.0</v>
+      </c>
+      <c r="DI42">
         <v>4750000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>4780000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>4810000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>5710000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>5730000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DN42">
         <v>4300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DO42">
         <v>6110000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DP42">
         <v>4310000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DQ42">
         <v>3380000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:119">
+    <row r="43" spans="1:121">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16394,89 +16576,87 @@
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
+      <c r="DP43"/>
+      <c r="DQ43"/>
     </row>
-    <row r="44" spans="1:119">
+    <row r="44" spans="1:121">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -16503,66 +16683,70 @@
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
         <v>19094817.0</v>
       </c>
-      <c r="BD44">
+      <c r="BF44">
         <v>18581824.0</v>
       </c>
-      <c r="BE44">
+      <c r="BG44">
         <v>18566223.0</v>
       </c>
-      <c r="BF44">
+      <c r="BH44">
         <v>19678028.0</v>
       </c>
-      <c r="BG44">
+      <c r="BI44">
         <v>19404591.0</v>
       </c>
-      <c r="BH44"/>
-      <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -16577,1575 +16761,1597 @@
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
+      <c r="DP44"/>
+      <c r="DQ44"/>
     </row>
-    <row r="45" spans="1:119">
+    <row r="45" spans="1:121">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>24757000.0</v>
+      </c>
+      <c r="C45">
+        <v>24998000.0</v>
+      </c>
+      <c r="D45">
         <v>25196000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>25538000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>25720000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>26023000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>26390000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>26256000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>25738000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>25885000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>26116000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>22216000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>4168000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>4193000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>16653000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>2241000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>1790000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>2030000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2231000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2432000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>2698000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>2891000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>839000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>806000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>649000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>564000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>559000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>606000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>611000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>626000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>711000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>665000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>714000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>761000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>828000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>938000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>807000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>829000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>921000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>962000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>914000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>919000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>829000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>883000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>928000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>969000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>1053000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>1033000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1057000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1142527.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1204298.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1205535.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1247416.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1079945.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>2442738.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>2429038.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>547259.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>501214.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>530327.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>553925.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>564801.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>598605.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>565804.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>545631.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>597671.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>624954.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>565860.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>404836.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>156596.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>255693.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>255693.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>303807.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>349620.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>322756.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>376146.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>412791.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>416150.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>465735.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>465735.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>472914.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>525600.0</v>
       </c>
       <c r="CH45">
         <v>563040.0</v>
       </c>
       <c r="CI45">
+        <v>525600.0</v>
+      </c>
+      <c r="CJ45">
+        <v>563040.0</v>
+      </c>
+      <c r="CK45">
         <v>363519.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>389032.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>310161.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>328124.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>352832.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>390870.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>400091.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>434823.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>457890.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>491870.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>557000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>557000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>578248.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>559319.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>498087.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>318853.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>275795.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>284716.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>200000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>100000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DF45">
         <v>200000.0</v>
       </c>
       <c r="DG45">
+        <v>200000.0</v>
+      </c>
+      <c r="DH45">
+        <v>200000.0</v>
+      </c>
+      <c r="DI45">
         <v>170000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>150000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>110000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>120000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DM45">
         <v>130000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DN45">
         <v>100000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DO45">
         <v>100000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DP45">
         <v>110000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DQ45">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:119">
+    <row r="46" spans="1:121">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>17231000.0</v>
+      </c>
+      <c r="C46">
+        <v>17672000.0</v>
+      </c>
+      <c r="D46">
         <v>18077000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>18623000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>19011000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>19518000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>20078000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>20154000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>19813000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>20171000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>20613000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>16929000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>16576000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>16901000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>16652999.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>14998000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2549000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1931000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2161000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2241000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1790000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2029999.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2231000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2432000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2698000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2891000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>839000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>806000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>649000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>564000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>559000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>606000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>611000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>626000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>711000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>665000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>714000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>761000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>828000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>938000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>807000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>829000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>921000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>962000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>914000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>919000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>829000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>883000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>928000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>969000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1053000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1033000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1057000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1142527.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1204298.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1205535.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1247416.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1079945.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>2442738.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>2429038.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>547259.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>501214.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>530327.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>553925.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>564801.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>598605.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>565804.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>545631.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>597671.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>624954.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>565860.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>404836.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>156596.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>203579.0</v>
       </c>
-      <c r="BV46"/>
-      <c r="BW46">
+      <c r="BX46"/>
+      <c r="BY46">
         <v>303807.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>349620.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>322756.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>376146.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>412791.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>416150.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>435202.0</v>
       </c>
-      <c r="CD46"/>
-      <c r="CE46">
+      <c r="CF46"/>
+      <c r="CG46">
         <v>472914.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>497062.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>525600.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>563040.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>363519.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>389032.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>310161.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>328124.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>352832.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>390870.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>400091.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>434823.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>457890.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>491870.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>520366.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>578248.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>559319.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>498087.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CZ46"/>
+      <c r="DA46">
         <v>275795.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>284716.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>200000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>100000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DF46">
         <v>200000.0</v>
       </c>
       <c r="DG46">
+        <v>200000.0</v>
+      </c>
+      <c r="DH46">
+        <v>200000.0</v>
+      </c>
+      <c r="DI46">
         <v>170000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>150000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>110000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>120000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>130000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DN46">
         <v>100000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DO46">
         <v>100000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DP46">
         <v>110000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DQ46">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:119">
+    <row r="47" spans="1:121">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>16929000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>4168000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>4193000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>16653000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>14998000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2549000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1931000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2161000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>759000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1790000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>846000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>810000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2432000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>797000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>867000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>839000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>806000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>649000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>564000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>559000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>606000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>611000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>626000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>711000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>665000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>714000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>761000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>828000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>938000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>807000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>829000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>921000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>962000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>914000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>919000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>829000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>883000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>928000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>969000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1053000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1033000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1057000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1142527.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1204298.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1205535.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1247416.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1079945.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>2442738.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>2429038.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>547000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>501000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>530000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>553000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>565000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>598000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>566000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>546000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>597000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>625000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>567000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>406000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>157000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>204000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>256000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>304000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>350000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>323000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>376000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>413000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>416000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>435000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>466000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>473000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>497000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>526000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>564000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>364000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>389000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>310000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>328000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>353000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>391000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>401000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>435000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>458000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>492000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>520000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>558000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>578000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>559000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>498000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>319000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>277000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>285000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>169000.0</v>
       </c>
-      <c r="DB47"/>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
+      <c r="DP47"/>
+      <c r="DQ47"/>
     </row>
-    <row r="48" spans="1:119">
+    <row r="48" spans="1:121">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>7876000.0</v>
+      </c>
+      <c r="C48">
+        <v>6997000.0</v>
+      </c>
+      <c r="D48">
         <v>7047000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>6874000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>6482000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>6727000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>6972000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>7210000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>7915000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>12209000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>13571000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>14423000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>16068000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>15487000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>16649000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>16198000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>15427000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>14924000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>15202000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>14388000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>13462000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>8617000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>9020000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>8861000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>8943000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>9322000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>9489000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>8895000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>8044000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>7170000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>6716000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>6445000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>4898000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>1878000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>1600000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>1472000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>1457000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>1555000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>1925000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>5127000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>5901000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>6191000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>7155000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>7494000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>7883000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>8030000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>8543000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>9023000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>9229000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>9327000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>9632000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>9940000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>9569000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>8935272.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>8152999.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>7343768.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>6951656.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>7024744.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>8010701.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>8134752.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>10401373.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>10005068.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>9858686.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>9507834.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>9195628.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>8865919.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>8722552.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>8461499.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>8629697.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>9080045.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>9677617.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>9862780.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>9542974.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>9105101.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>9207571.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>9357288.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>8988210.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>8876200.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>8843268.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>8369965.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>7962481.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>7567929.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>7302596.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>7421880.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>7227537.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>7064421.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>6857936.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>6485242.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>6219127.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>5867675.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>5633805.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>5332650.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>5136899.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>5057856.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>4923060.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>4827730.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>4786986.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>4625564.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>4543376.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>4489883.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>4163519.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>3914101.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>3668867.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>3231430.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>2850631.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>2600000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>2300000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>2100000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>1800000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>1700000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>1500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>1440000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>1230000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>900000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DL48">
         <v>770000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DM48">
         <v>680000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DN48">
         <v>500000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DO48">
         <v>410000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DP48">
         <v>170000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DQ48">
         <v>140000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:119">
+    <row r="49" spans="1:121">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>16068000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>15487000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49">
         <v>14388000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>13462000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>8617000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>9020000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>8861000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>8943000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>9322000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>9489000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>8895000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>8044000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>7170000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>6716000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>6445000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>4898000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>1878000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>1600000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>1472000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>1457000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>1555000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>1925000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>5127000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>5901000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>6191000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>7155000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>7494000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>7883000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>8030000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>8543000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>9023000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>9229000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>9327000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>9632000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>9940000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>9569000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>8935272.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>8152999.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>7343768.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>6951656.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>7024744.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>8010701.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>8134752.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -18160,115 +18366,121 @@
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
+      <c r="DP49"/>
+      <c r="DQ49"/>
     </row>
-    <row r="50" spans="1:119">
+    <row r="50" spans="1:121">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50">
+        <v>6142000.0</v>
+      </c>
+      <c r="C50">
+        <v>7121000.0</v>
+      </c>
+      <c r="D50">
         <v>7836000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>7828000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>7994000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>8053000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>8197000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>8704000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>10460000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>2924000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>3424000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>3424000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2424000.0</v>
       </c>
       <c r="N50">
         <v>2424000.0</v>
       </c>
       <c r="O50">
         <v>2424000.0</v>
       </c>
       <c r="P50">
         <v>2424000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
+      <c r="Q50">
+        <v>2424000.0</v>
+      </c>
+      <c r="R50">
+        <v>2424000.0</v>
+      </c>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>2103000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1699000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>1234000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
@@ -18319,772 +18531,784 @@
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
+      <c r="DP50"/>
+      <c r="DQ50"/>
     </row>
-    <row r="51" spans="1:119">
+    <row r="51" spans="1:121">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>23995000.0</v>
+      </c>
+      <c r="C51">
+        <v>25355000.0</v>
+      </c>
+      <c r="D51">
         <v>26589000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>27082000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>27629000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>28114000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>28725000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>29348000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>30658000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>33413000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>34743000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>30443000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>30538000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>31550000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>32472000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>33003000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>18365000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1243000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1507000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1546000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1049000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>4054000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>4297000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4541000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2124000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-      <c r="BE51">
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51">
         <v>1390000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>1390000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>1400000.0</v>
       </c>
-      <c r="BH51"/>
-      <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
-      <c r="CP51">
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51">
         <v>44582.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41663.0</v>
       </c>
       <c r="CS51">
         <v>41663.0</v>
       </c>
       <c r="CT51">
+        <v>41663.0</v>
+      </c>
+      <c r="CU51">
+        <v>41663.0</v>
+      </c>
+      <c r="CV51">
         <v>89163.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>98103.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>98103.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>167902.0</v>
       </c>
-      <c r="CX51"/>
-      <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
-      <c r="DE51">
+      <c r="DE51"/>
+      <c r="DF51"/>
+      <c r="DG51">
         <v>500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>500000.0</v>
       </c>
-      <c r="DG51"/>
-      <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
+      <c r="DP51"/>
+      <c r="DQ51"/>
     </row>
-    <row r="52" spans="1:119">
+    <row r="52" spans="1:121">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>8181000.0</v>
+      </c>
+      <c r="C52">
+        <v>9184000.0</v>
+      </c>
+      <c r="D52">
         <v>9890000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>9873000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>9922000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9914000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>10045000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>10185000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>11884000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>4262000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4738000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4842000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4115999.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4152000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>4311000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>4000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3497000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>698000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>832000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>848000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>691000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2892000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2573000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2186000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>977000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>933000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>1335000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>1377000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1069000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>1077000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>1564000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>1989000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>2097000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>2514731.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>1408249.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52">
         <v>1394230.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>38090.0</v>
       </c>
-      <c r="BH52"/>
-      <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
-      <c r="CP52">
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>44582.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41663.0</v>
       </c>
       <c r="CS52">
         <v>41663.0</v>
       </c>
       <c r="CT52">
+        <v>41663.0</v>
+      </c>
+      <c r="CU52">
+        <v>41663.0</v>
+      </c>
+      <c r="CV52">
         <v>50000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>98103.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>98103.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>167902.0</v>
       </c>
-      <c r="CX52"/>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
-      <c r="DE52">
+      <c r="DE52"/>
+      <c r="DF52"/>
+      <c r="DG52">
         <v>500000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DH52">
         <v>500000.0</v>
       </c>
-      <c r="DG52"/>
-      <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
+      <c r="DP52"/>
+      <c r="DQ52"/>
     </row>
-    <row r="53" spans="1:119">
+    <row r="53" spans="1:121">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
         <v>446000.0</v>
       </c>
-      <c r="E53"/>
-[...1 lines deleted...]
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
         <v>333000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>316000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>259000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...4 lines deleted...]
-      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
+        <v>0.0</v>
+      </c>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
         <v>300000.0</v>
       </c>
-      <c r="AT53">
-[...4 lines deleted...]
-      </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
+        <v>0.0</v>
+      </c>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
         <v>748258.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>3094613.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>4162000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>4574936.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>5573000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>4177000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>4577000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>7328000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>7326000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>6674000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>6477000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>4502000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>5581000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>5791324.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>6863711.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>6424714.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>4764398.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>4332273.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>4531680.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>2856696.0</v>
       </c>
-      <c r="BX53"/>
-      <c r="BY53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>1041248.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>2252589.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>3667017.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>2644300.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>1021824.0</v>
       </c>
-      <c r="CD53"/>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
-      <c r="CR53">
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53">
         <v>1790040.0</v>
       </c>
-      <c r="CS53">
+      <c r="CU53">
         <v>1774305.0</v>
       </c>
-      <c r="CT53">
+      <c r="CV53">
         <v>1744851.0</v>
       </c>
-      <c r="CU53">
+      <c r="CW53">
         <v>1739960.0</v>
       </c>
-      <c r="CV53">
+      <c r="CX53">
         <v>1730109.0</v>
       </c>
-      <c r="CW53">
+      <c r="CY53">
         <v>1714420.0</v>
       </c>
-      <c r="CX53">
+      <c r="CZ53">
         <v>2208558.0</v>
       </c>
-      <c r="CY53">
+      <c r="DA53">
         <v>2217289.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DB53">
         <v>2195020.0</v>
       </c>
-      <c r="DA53">
+      <c r="DC53">
         <v>2100000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DD53">
         <v>2000000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DE53">
         <v>2000000.0</v>
       </c>
-      <c r="DD53"/>
-      <c r="DE53"/>
       <c r="DF53"/>
-      <c r="DG53">
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53">
         <v>1110000.0</v>
       </c>
-      <c r="DH53">
+      <c r="DJ53">
         <v>1090000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DK53">
         <v>650000.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DL53">
         <v>640000.0</v>
       </c>
-      <c r="DK53">
+      <c r="DM53">
         <v>630000.0</v>
       </c>
-      <c r="DL53"/>
-      <c r="DM53">
+      <c r="DN53"/>
+      <c r="DO53">
         <v>610000.0</v>
       </c>
-      <c r="DN53">
+      <c r="DP53">
         <v>600000.0</v>
       </c>
-      <c r="DO53">
+      <c r="DQ53">
         <v>590000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:119">
+    <row r="54" spans="1:121">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -19111,66 +19335,70 @@
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
         <v>19094817.0</v>
       </c>
-      <c r="BD54">
+      <c r="BF54">
         <v>18581824.0</v>
       </c>
-      <c r="BE54">
+      <c r="BG54">
         <v>18566223.0</v>
       </c>
-      <c r="BF54">
+      <c r="BH54">
         <v>19678028.0</v>
       </c>
-      <c r="BG54">
+      <c r="BI54">
         <v>19404591.0</v>
       </c>
-      <c r="BH54"/>
-      <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -19185,1525 +19413,1547 @@
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
+      <c r="DP54"/>
+      <c r="DQ54"/>
     </row>
-    <row r="55" spans="1:119">
+    <row r="55" spans="1:121">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>71534000.0</v>
+      </c>
+      <c r="C55">
+        <v>70335000.0</v>
+      </c>
+      <c r="D55">
         <v>77099000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>73201000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>72679000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>70429000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>71046000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>71860000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>72823000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>79129000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>87234000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>78056000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>84119000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>85140000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>93066000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>87195000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>69647000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>49736000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>50604000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>46414000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>42767000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>40635000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>41795000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>40894000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>39412000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>39832000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>37700000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>36113000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>34405000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>32506999.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>33177999.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>32912999.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>35743000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>26851000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>25941000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>24891000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>25538000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>24953000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>26537000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>29565000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>29890000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>30916000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>32252000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>33350000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>30808000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>31702000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>29029000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>29068000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>28489000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>28507000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>28953000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>28978000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>28353000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>27478596.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>25463418.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>23204389.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>22061067.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>22229676.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>24377946.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>26271976.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>19990564.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>19216770.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>19109363.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>17745153.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>17080897.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>16893129.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>16598200.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>16121066.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>16337204.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>16841643.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>17767773.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>17917229.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>17457955.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>16638294.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>16128158.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>15561633.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>14598821.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>14561085.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>15319035.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>14319917.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>13260749.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>12507221.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>12025139.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>11830388.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>11791107.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>11568928.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>11070722.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>10392136.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>10490678.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>9516686.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>8608090.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>8222127.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>10346562.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>10333661.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>10146150.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>9926018.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>9863662.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>9807748.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>9684946.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>9625441.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>9300458.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>9191032.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>9092761.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>8321671.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>7784756.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>7400000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>6900000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>6700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>6200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>6200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>6300000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>6090000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>5950000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>5530000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>5160000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>5130000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DN55">
         <v>4900000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DO55">
         <v>4380000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DP55">
         <v>4060000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DQ55">
         <v>4160000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:119">
+    <row r="56" spans="1:121">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>35090000.0</v>
+      </c>
+      <c r="C56">
+        <v>33015000.0</v>
+      </c>
+      <c r="D56">
         <v>34969000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>34086000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>32720999.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>29510000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>29113000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>29385000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>30225000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>32905000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>36040000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>34840000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>41028000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>41796000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>46247000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>47055000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>41552000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>41084000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>40648000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>37628000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>34337000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>31802000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>30865000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>31168000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>29247000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>29246000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>33660000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>32081000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>30462000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>28599000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>28530000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>25187000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>27874000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>18829000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>16793000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>16503000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>16937000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>16143000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>16793000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>17406000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>17684000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>18419000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>19657000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>20543000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>21134000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>21920000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>23439000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>23370000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>22690000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>22610000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>22910000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>22900000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>22194000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>21176246.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>19044246.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>16731427.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>15491172.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>15772200.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>16413206.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>16454669.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>17648408.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>17169507.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>17533406.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>16338677.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>15527880.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>16038573.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>15769656.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>15308406.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>15249952.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>15720320.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>16705149.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>17044118.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>16816295.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>15930311.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>15351272.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>14918578.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>13899953.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>13879081.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>14573641.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>13527878.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>12455351.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>11672771.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>11120406.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>11101325.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>11037896.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>10787179.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>10259453.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>9917716.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>9990745.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>9095124.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>8146211.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>7736224.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>9821181.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>9797489.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>9573351.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>9223605.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>9127269.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>9042859.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>8883423.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>8705759.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>8383223.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>8344717.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>8598437.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>7886405.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>7347140.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>7000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>6600000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>6400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="DF56">
         <v>6000000.0</v>
       </c>
       <c r="DG56">
+        <v>5900000.0</v>
+      </c>
+      <c r="DH56">
+        <v>6000000.0</v>
+      </c>
+      <c r="DI56">
         <v>5820000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>5700000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>5320000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>4940000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DM56">
         <v>4950000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DN56">
         <v>4800000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DO56">
         <v>4270000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DP56">
         <v>3910000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DQ56">
         <v>4040000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:119">
+    <row r="57" spans="1:121">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>18568000.0</v>
+      </c>
+      <c r="C57">
+        <v>18365000.0</v>
+      </c>
+      <c r="D57">
         <v>20896000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>21013000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>20595000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>17820000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>18090000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>18379000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>19258000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>11323000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>12511000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>12051000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>15892000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>16744000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>19536000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>16963000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>14602000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>9739000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>9368000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>7006000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>5167000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>7315000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>6664000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>6008000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>5736000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>5464000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>6080000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>5386000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>4658000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3803000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>4719000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>5332000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>10428000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>4894000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>3598000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>3357000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>4086000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3382000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>3908000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>3712000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>3260000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>3918000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>4361000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>4861000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>3316000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>4118000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>2362000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>2184000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1513000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1818000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>2584000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>3016000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>2966000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>3800597.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>4140476.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>3011508.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>2291574.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>2466240.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>3494849.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>4161397.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1642033.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1548976.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>1879213.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1185804.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>847118.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1026649.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>973188.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>776881.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>899162.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>960256.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1323198.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>1467903.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>1619297.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>1334623.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>1069700.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>1188256.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>756969.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>785663.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>1764418.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>1491582.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>925215.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>683887.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>712735.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>601919.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>774612.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>731344.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>563056.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>446898.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>909402.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>497435.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>509992.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>422255.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>459992.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>519538.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>442659.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>399957.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>377622.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>484743.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>435552.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>571172.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>597915.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>765439.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>916716.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>739230.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>615078.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>600000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DE57">
         <v>400000.0</v>
       </c>
       <c r="DF57">
+        <v>300000.0</v>
+      </c>
+      <c r="DG57">
+        <v>400000.0</v>
+      </c>
+      <c r="DH57">
         <v>700000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>610000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>710000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>650000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>450000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>540000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DN57">
         <v>500000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DO57">
         <v>500000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DP57">
         <v>450000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DQ57">
         <v>840000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:119">
+    <row r="58" spans="1:121">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>34654000.0</v>
+      </c>
+      <c r="C58">
+        <v>34786000.0</v>
+      </c>
+      <c r="D58">
         <v>41895000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>38429000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>38509000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>36236000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>36980000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>37724000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>38214000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>40474000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>47472000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>37652000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>42314000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>44142000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>51197000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>45966000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>29470000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>10284000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>11001000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>7794000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>5527000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>8477000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>9731000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>9095000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>7719000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>7888000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>6167000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>5477000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>4745000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>3814000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>5395000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>5518000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>10557000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>4998000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>4598000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>3790000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>4539000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>3903000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>5145000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>5016000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>4780000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>5438000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>5881000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>7106000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>4445000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>5247000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>3173000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>3134000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>2463000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>2768000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>3534000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>4093000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>4048000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>4882851.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>5233113.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>4109572.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>3479243.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>3663453.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>4699918.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>6867385.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1946128.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1859935.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>2195403.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1538868.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1230422.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1414226.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1344718.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1156812.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1239907.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1275380.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1646083.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1801849.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>1871507.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>1630201.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>1187365.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1313156.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>845469.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>861663.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1855036.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1576020.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>1031215.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>789887.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>818735.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>654919.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>827612.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>784344.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>616056.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>486898.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>949402.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>537435.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>549992.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>530055.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>567792.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>627338.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>550459.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>425657.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>403322.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>510443.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>500415.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>571172.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>597915.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>765439.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>916716.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>739230.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>615078.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>700000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>400000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>500000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>610000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>710000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>650000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>450000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>540000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DN58">
         <v>500000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DO58">
         <v>500000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DP58">
         <v>450000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DQ58">
         <v>840000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:119">
+    <row r="59" spans="1:121">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -20730,66 +20980,70 @@
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
         <v>19094817.0</v>
       </c>
-      <c r="BD59">
+      <c r="BF59">
         <v>18581824.0</v>
       </c>
-      <c r="BE59">
+      <c r="BG59">
         <v>18566223.0</v>
       </c>
-      <c r="BF59">
+      <c r="BH59">
         <v>19678028.0</v>
       </c>
-      <c r="BG59">
+      <c r="BI59">
         <v>19404591.0</v>
       </c>
-      <c r="BH59"/>
-      <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -20804,448 +21058,452 @@
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
+      <c r="DP59"/>
+      <c r="DQ59"/>
     </row>
-    <row r="60" spans="1:119">
+    <row r="60" spans="1:121">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>36880000.0</v>
+      </c>
+      <c r="C60">
+        <v>35549000.0</v>
+      </c>
+      <c r="D60">
         <v>35204000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>34772000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>34170000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>34193000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>34066000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>34136000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>34609000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>38655000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>39762000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>40404000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>41805000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>40998000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>41869000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>41229000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>40177000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>39452000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>39605000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>38620000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>37240000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>32158000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>32064000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>31799000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>31693000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>31944000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>31533000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>30636000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>29660000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>28693000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>27783000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>27395000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>25186000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>21853000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>21343000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>21101000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>20999000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>21050000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>21392000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>24549000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>25110000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>25478000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>26371000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>26244000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>26363000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>26455000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>25856000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>25934000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>26026000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>25739000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>25419000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>24885000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>24305000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>22595745.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>20230305.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>19094817.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>18581824.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>18566223.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>19464411.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>19187002.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>18044436.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>17356835.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>16913960.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>16206285.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>15850475.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>15478903.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>15253482.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>14964254.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>15097297.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>15566263.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>16121690.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>16115380.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>15586448.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>15008093.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>14941000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>14248477.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>13753352.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>13699422.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>13464000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>12743897.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>12229534.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>11717334.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>11206000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>11175469.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>10963495.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>10784584.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>10454666.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>9905238.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>9541276.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>8979251.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>8058098.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>7692072.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>9778770.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>9706323.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>9595691.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>9500361.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>9460340.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>9297305.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>9185000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>9054269.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>8702543.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>8425593.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>8176000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>7582441.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>7169678.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>6700000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>6500000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>6200000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>5900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>5800000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>5600000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>5480000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>5240000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>4880000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>4710000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>4580000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DN60">
         <v>4400000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DO60">
         <v>3890000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DP60">
         <v>3610000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DQ60">
         <v>3330000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:119">
+    <row r="61" spans="1:121">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -21272,168 +21530,174 @@
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
         <v>-19094817.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-18581824.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-18566223.0</v>
       </c>
-      <c r="BF61">
+      <c r="BH61">
         <v>-19678028.0</v>
       </c>
-      <c r="BG61">
+      <c r="BI61">
         <v>-19404591.0</v>
       </c>
-      <c r="BH61"/>
-      <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
-      <c r="BW61">
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61">
         <v>-459000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BZ61">
         <v>-400000.0</v>
       </c>
-      <c r="BY61"/>
-      <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
-      <c r="CI61">
-[...4 lines deleted...]
-      </c>
+      <c r="CI61"/>
+      <c r="CJ61"/>
       <c r="CK61">
         <v>-21000.0</v>
       </c>
       <c r="CL61">
         <v>-21000.0</v>
       </c>
       <c r="CM61">
+        <v>-21000.0</v>
+      </c>
+      <c r="CN61">
+        <v>-21000.0</v>
+      </c>
+      <c r="CO61">
         <v>-69000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CP61">
         <v>-86000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CQ61">
         <v>-79000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-55000.0</v>
       </c>
       <c r="CR61">
         <v>-55000.0</v>
       </c>
       <c r="CS61">
         <v>-55000.0</v>
       </c>
       <c r="CT61">
         <v>-55000.0</v>
       </c>
       <c r="CU61">
-        <v>-53000.0</v>
+        <v>-55000.0</v>
       </c>
       <c r="CV61">
-        <v>-53000.0</v>
+        <v>-55000.0</v>
       </c>
       <c r="CW61">
         <v>-53000.0</v>
       </c>
       <c r="CX61">
         <v>-53000.0</v>
       </c>
       <c r="CY61">
         <v>-53000.0</v>
       </c>
       <c r="CZ61">
         <v>-53000.0</v>
       </c>
       <c r="DA61">
         <v>-53000.0</v>
       </c>
-      <c r="DB61"/>
-      <c r="DC61"/>
+      <c r="DB61">
+        <v>-53000.0</v>
+      </c>
+      <c r="DC61">
+        <v>-53000.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
+      <c r="DP61"/>
+      <c r="DQ61"/>
     </row>
-    <row r="62" spans="1:119">
+    <row r="62" spans="1:121">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21511,50 +21775,52 @@
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
+      <c r="DP62"/>
+      <c r="DQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21641,51 +21907,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B2">
         <v>55785000.0</v>
       </c>
       <c r="C2">
         <v>48768000.0</v>
       </c>
       <c r="D2">
         <v>52631000.0</v>
       </c>
       <c r="E2">
         <v>63618000.0</v>
       </c>
       <c r="F2">
         <v>39656000.0</v>
       </c>
       <c r="G2">
         <v>31478000.0</v>
       </c>
       <c r="H2">
         <v>39688000.0</v>
       </c>
       <c r="I2">
         <v>34576000.0</v>
       </c>
@@ -21734,51 +22000,51 @@
       <c r="X2">
         <v>5079307.0</v>
       </c>
       <c r="Y2">
         <v>4669673.0</v>
       </c>
       <c r="Z2">
         <v>4700546.0</v>
       </c>
       <c r="AA2">
         <v>4236230.0</v>
       </c>
       <c r="AB2">
         <v>2600000.0</v>
       </c>
       <c r="AC2">
         <v>2800000.0</v>
       </c>
       <c r="AD2"/>
       <c r="AE2">
         <v>3271470.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B3">
         <v>2463000.0</v>
       </c>
       <c r="C3">
         <v>2536000.0</v>
       </c>
       <c r="D3">
         <v>2433000.0</v>
       </c>
       <c r="E3">
         <v>1690000.0</v>
       </c>
       <c r="F3">
         <v>770000.0</v>
       </c>
       <c r="G3">
         <v>1014000.0</v>
       </c>
       <c r="H3">
         <v>563000.0</v>
       </c>
       <c r="I3">
         <v>513000.0</v>
       </c>
@@ -21829,96 +22095,96 @@
       </c>
       <c r="Y3">
         <v>185716.0</v>
       </c>
       <c r="Z3">
         <v>237816.0</v>
       </c>
       <c r="AA3">
         <v>168285.0</v>
       </c>
       <c r="AB3">
         <v>200000.0</v>
       </c>
       <c r="AC3">
         <v>400000.0</v>
       </c>
       <c r="AD3">
         <v>50000.0</v>
       </c>
       <c r="AE3">
         <v>109177.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>-180000.0</v>
       </c>
       <c r="J4">
         <v>212000.0</v>
       </c>
       <c r="K4">
         <v>-58000.0</v>
       </c>
       <c r="L4">
         <v>300000.0</v>
       </c>
       <c r="M4">
         <v>103000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B5">
         <v>813000.0</v>
       </c>
       <c r="C5">
         <v>-3803000.0</v>
       </c>
       <c r="D5">
         <v>-3797000.0</v>
       </c>
       <c r="E5">
         <v>1587000.0</v>
       </c>
       <c r="F5">
         <v>4415000.0</v>
       </c>
       <c r="G5">
         <v>-403000.0</v>
       </c>
       <c r="H5">
         <v>4459000.0</v>
       </c>
       <c r="I5">
         <v>7494000.0</v>
       </c>
@@ -21969,51 +22235,51 @@
       </c>
       <c r="Y5">
         <v>417561.0</v>
       </c>
       <c r="Z5">
         <v>1398934.0</v>
       </c>
       <c r="AA5">
         <v>1869867.0</v>
       </c>
       <c r="AB5">
         <v>1200000.0</v>
       </c>
       <c r="AC5">
         <v>1400000.0</v>
       </c>
       <c r="AD5">
         <v>6800000.0</v>
       </c>
       <c r="AE5">
         <v>919849.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B6">
         <v>3276000.0</v>
       </c>
       <c r="C6">
         <v>-1267000.0</v>
       </c>
       <c r="D6">
         <v>-3797000.0</v>
       </c>
       <c r="E6">
         <v>3277000.0</v>
       </c>
       <c r="F6">
         <v>5185000.0</v>
       </c>
       <c r="G6">
         <v>611000.0</v>
       </c>
       <c r="H6">
         <v>5022000.0</v>
       </c>
       <c r="I6">
         <v>8007000.0</v>
       </c>
@@ -22064,129 +22330,129 @@
       </c>
       <c r="Y6">
         <v>603277.0</v>
       </c>
       <c r="Z6">
         <v>1636750.0</v>
       </c>
       <c r="AA6">
         <v>2038152.0</v>
       </c>
       <c r="AB6">
         <v>1400000.0</v>
       </c>
       <c r="AC6">
         <v>1800000.0</v>
       </c>
       <c r="AD6">
         <v>6850000.0</v>
       </c>
       <c r="AE6">
         <v>1029026.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-139000.0</v>
       </c>
       <c r="J8">
         <v>212000.0</v>
       </c>
       <c r="K8">
         <v>-58000.0</v>
       </c>
       <c r="L8">
         <v>56000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B9">
         <v>24801000.0</v>
       </c>
       <c r="C9">
         <v>16088999.0</v>
       </c>
       <c r="D9">
         <v>19537000.0</v>
       </c>
       <c r="E9">
         <v>21636000.0</v>
       </c>
       <c r="F9">
         <v>17768000.0</v>
       </c>
       <c r="G9">
         <v>11566000.0</v>
       </c>
       <c r="H9">
         <v>15637000.0</v>
       </c>
       <c r="I9">
         <v>15620000.0</v>
       </c>
@@ -22237,51 +22503,51 @@
       </c>
       <c r="Y9">
         <v>4246262.0</v>
       </c>
       <c r="Z9">
         <v>4781343.0</v>
       </c>
       <c r="AA9">
         <v>4665881.0</v>
       </c>
       <c r="AB9">
         <v>3500000.0</v>
       </c>
       <c r="AC9">
         <v>3700000.0</v>
       </c>
       <c r="AD9">
         <v>6800000.0</v>
       </c>
       <c r="AE9">
         <v>2812075.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B10">
         <v>813000.0</v>
       </c>
       <c r="C10">
         <v>-3803000.0</v>
       </c>
       <c r="D10">
         <v>-4250000.0</v>
       </c>
       <c r="E10">
         <v>1587000.0</v>
       </c>
       <c r="F10">
         <v>7217000.0</v>
       </c>
       <c r="G10">
         <v>-448000.0</v>
       </c>
       <c r="H10">
         <v>4557000.0</v>
       </c>
       <c r="I10">
         <v>7494000.0</v>
       </c>
@@ -22330,51 +22596,51 @@
       <c r="X10">
         <v>1215445.0</v>
       </c>
       <c r="Y10">
         <v>771984.0</v>
       </c>
       <c r="Z10">
         <v>1558509.0</v>
       </c>
       <c r="AA10">
         <v>2183816.0</v>
       </c>
       <c r="AB10">
         <v>1300000.0</v>
       </c>
       <c r="AC10">
         <v>1300000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10">
         <v>976398.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B11">
         <v>738000.0</v>
       </c>
       <c r="C11">
         <v>2796000.0</v>
       </c>
       <c r="D11">
         <v>-1172000.0</v>
       </c>
       <c r="E11">
         <v>139000.0</v>
       </c>
       <c r="F11">
         <v>1036000.0</v>
       </c>
       <c r="G11">
         <v>-367000.0</v>
       </c>
       <c r="H11">
         <v>1036000.0</v>
       </c>
       <c r="I11">
         <v>1468000.0</v>
       </c>
@@ -22425,51 +22691,51 @@
       </c>
       <c r="Y11">
         <v>392300.0</v>
       </c>
       <c r="Z11">
         <v>684000.0</v>
       </c>
       <c r="AA11">
         <v>863300.0</v>
       </c>
       <c r="AB11">
         <v>500000.0</v>
       </c>
       <c r="AC11">
         <v>500000.0</v>
       </c>
       <c r="AD11">
         <v>6200000.0</v>
       </c>
       <c r="AE11">
         <v>415000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>601000.0</v>
       </c>
       <c r="F12">
         <v>3572000.0</v>
       </c>
       <c r="G12">
         <v>969000.0</v>
       </c>
       <c r="H12">
         <v>661000.0</v>
       </c>
       <c r="I12">
         <v>133000.0</v>
       </c>
       <c r="J12">
         <v>145000.0</v>
       </c>
       <c r="K12">
         <v>5741000.0</v>
       </c>
@@ -22514,125 +22780,125 @@
       </c>
       <c r="Y12">
         <v>420854.0</v>
       </c>
       <c r="Z12">
         <v>223619.0</v>
       </c>
       <c r="AA12">
         <v>442634.0</v>
       </c>
       <c r="AB12">
         <v>200000.0</v>
       </c>
       <c r="AC12">
         <v>200000.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>114702.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14">
         <v>1848.0</v>
       </c>
       <c r="P14">
         <v>-2727.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B15">
         <v>75000.0</v>
       </c>
       <c r="C15">
         <v>-6599000.0</v>
       </c>
       <c r="D15">
         <v>-3078000.0</v>
       </c>
       <c r="E15">
         <v>1448000.0</v>
       </c>
       <c r="F15">
         <v>6181000.0</v>
       </c>
       <c r="G15">
         <v>-81000.0</v>
       </c>
       <c r="H15">
         <v>3521000.0</v>
       </c>
       <c r="I15">
         <v>6642000.0</v>
       </c>
@@ -22683,51 +22949,51 @@
       </c>
       <c r="Y15">
         <v>379684.0</v>
       </c>
       <c r="Z15">
         <v>874509.0</v>
       </c>
       <c r="AA15">
         <v>1320516.0</v>
       </c>
       <c r="AB15">
         <v>800000.0</v>
       </c>
       <c r="AC15">
         <v>800000.0</v>
       </c>
       <c r="AD15">
         <v>600000.0</v>
       </c>
       <c r="AE15">
         <v>561398.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1448000.0</v>
       </c>
       <c r="F16">
         <v>6181000.0</v>
       </c>
       <c r="G16">
         <v>-81000.0</v>
       </c>
       <c r="H16">
         <v>3521000.0</v>
       </c>
       <c r="I16">
         <v>5846000.0</v>
       </c>
       <c r="J16">
         <v>382000.0</v>
       </c>
       <c r="K16">
         <v>-4089000.0</v>
       </c>
@@ -22764,51 +23030,51 @@
       <c r="V16">
         <v>445000.0</v>
       </c>
       <c r="W16">
         <v>1224000.0</v>
       </c>
       <c r="X16">
         <v>711000.0</v>
       </c>
       <c r="Y16">
         <v>380000.0</v>
       </c>
       <c r="Z16">
         <v>875000.0</v>
       </c>
       <c r="AA16">
         <v>1321000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B17">
         <v>75000.0</v>
       </c>
       <c r="C17">
         <v>-6599000.0</v>
       </c>
       <c r="D17">
         <v>-3078000.0</v>
       </c>
       <c r="E17">
         <v>1448000.0</v>
       </c>
       <c r="F17">
         <v>6181000.0</v>
       </c>
       <c r="G17">
         <v>-81000.0</v>
       </c>
       <c r="H17">
         <v>3521000.0</v>
       </c>
       <c r="I17">
         <v>6026000.0</v>
       </c>
@@ -22829,86 +23095,86 @@
       </c>
       <c r="O17">
         <v>5613396.0</v>
       </c>
       <c r="P17">
         <v>773011.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>-45000.0</v>
       </c>
       <c r="H19">
         <v>98000.0</v>
       </c>
       <c r="I19">
         <v>47000.0</v>
       </c>
       <c r="J19">
         <v>29000.0</v>
       </c>
       <c r="K19">
         <v>5000.0</v>
       </c>
       <c r="L19">
         <v>35000.0</v>
       </c>
       <c r="M19">
@@ -22919,90 +23185,90 @@
       </c>
       <c r="O19">
         <v>37669.0</v>
       </c>
       <c r="P19">
         <v>44542.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>2844000.0</v>
       </c>
       <c r="L20">
         <v>2844000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B21">
         <v>2814000.0</v>
       </c>
       <c r="C21">
         <v>-2623000.0</v>
       </c>
       <c r="D21">
         <v>-3797000.0</v>
       </c>
       <c r="E21">
         <v>3488000.0</v>
       </c>
       <c r="F21">
         <v>4415000.0</v>
       </c>
       <c r="G21">
         <v>-403000.0</v>
       </c>
       <c r="H21">
         <v>4459000.0</v>
       </c>
       <c r="I21">
         <v>7447000.0</v>
       </c>
@@ -23053,86 +23319,86 @@
       </c>
       <c r="Y21">
         <v>417561.0</v>
       </c>
       <c r="Z21">
         <v>1398934.0</v>
       </c>
       <c r="AA21">
         <v>1869867.0</v>
       </c>
       <c r="AB21">
         <v>1200000.0</v>
       </c>
       <c r="AC21">
         <v>1200000.0</v>
       </c>
       <c r="AD21">
         <v>6800000.0</v>
       </c>
       <c r="AE21">
         <v>919849.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B23">
         <v>77772000.0</v>
       </c>
       <c r="C23">
         <v>67480000.0</v>
       </c>
       <c r="D23">
         <v>75965000.0</v>
       </c>
       <c r="E23">
         <v>81766000.0</v>
       </c>
       <c r="F23">
         <v>53009000.0</v>
       </c>
       <c r="G23">
         <v>43447000.0</v>
       </c>
       <c r="H23">
         <v>50866000.0</v>
       </c>
       <c r="I23">
         <v>42749000.0</v>
       </c>
@@ -23181,86 +23447,86 @@
       <c r="X23">
         <v>8682375.0</v>
       </c>
       <c r="Y23">
         <v>8498374.0</v>
       </c>
       <c r="Z23">
         <v>8082955.0</v>
       </c>
       <c r="AA23">
         <v>7032244.0</v>
       </c>
       <c r="AB23">
         <v>4900000.0</v>
       </c>
       <c r="AC23">
         <v>5300000.0</v>
       </c>
       <c r="AD23"/>
       <c r="AE23">
         <v>5163696.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B25">
         <v>2463000.0</v>
       </c>
       <c r="C25">
         <v>2536000.0</v>
       </c>
       <c r="D25">
         <v>2433000.0</v>
       </c>
       <c r="E25">
         <v>1690000.0</v>
       </c>
       <c r="F25">
         <v>770000.0</v>
       </c>
       <c r="G25">
         <v>1014000.0</v>
       </c>
       <c r="H25">
         <v>563000.0</v>
       </c>
       <c r="I25">
         <v>513000.0</v>
       </c>
@@ -23269,51 +23535,51 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B26">
         <v>2982000.0</v>
       </c>
       <c r="C26">
         <v>2782000.0</v>
       </c>
       <c r="D26">
         <v>3151000.0</v>
       </c>
       <c r="E26">
         <v>2913000.0</v>
       </c>
       <c r="F26">
         <v>1479000.0</v>
       </c>
       <c r="G26">
         <v>1989000.0</v>
       </c>
       <c r="H26">
         <v>1468000.0</v>
       </c>
       <c r="I26">
         <v>1480000.0</v>
       </c>
@@ -23358,88 +23624,88 @@
       </c>
       <c r="W26">
         <v>486202.0</v>
       </c>
       <c r="X26">
         <v>753562.0</v>
       </c>
       <c r="Y26">
         <v>644120.0</v>
       </c>
       <c r="Z26">
         <v>505426.0</v>
       </c>
       <c r="AA26">
         <v>62000.0</v>
       </c>
       <c r="AB26">
         <v>300000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>9980000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>21969000.0</v>
       </c>
       <c r="C28">
         <v>18912000.0</v>
       </c>
       <c r="D28">
         <v>20183000.0</v>
       </c>
       <c r="E28">
         <v>19448000.0</v>
       </c>
       <c r="F28">
         <v>11874000.0</v>
       </c>
       <c r="G28">
         <v>9980000.0</v>
       </c>
       <c r="H28">
         <v>9710000.0</v>
       </c>
       <c r="I28">
         <v>8173000.0</v>
       </c>
@@ -23488,51 +23754,51 @@
       <c r="X28">
         <v>2849506.0</v>
       </c>
       <c r="Y28">
         <v>2964072.0</v>
       </c>
       <c r="Z28">
         <v>2876983.0</v>
       </c>
       <c r="AA28">
         <v>2627729.0</v>
       </c>
       <c r="AB28">
         <v>1800000.0</v>
       </c>
       <c r="AC28">
         <v>2100000.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28">
         <v>1429296.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B29">
         <v>738000.0</v>
       </c>
       <c r="C29">
         <v>2796000.0</v>
       </c>
       <c r="D29">
         <v>-1172000.0</v>
       </c>
       <c r="E29">
         <v>139000.0</v>
       </c>
       <c r="F29">
         <v>1036000.0</v>
       </c>
       <c r="G29">
         <v>-367000.0</v>
       </c>
       <c r="H29">
         <v>1036000.0</v>
       </c>
       <c r="I29">
         <v>1468000.0</v>
       </c>
@@ -23545,51 +23811,51 @@
       <c r="L29">
         <v>315000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B30">
         <v>21987000.0</v>
       </c>
       <c r="C30">
         <v>18712000.0</v>
       </c>
       <c r="D30">
         <v>23334000.0</v>
       </c>
       <c r="E30">
         <v>18148000.0</v>
       </c>
       <c r="F30">
         <v>13353000.0</v>
       </c>
       <c r="G30">
         <v>11969000.0</v>
       </c>
       <c r="H30">
         <v>11178000.0</v>
       </c>
       <c r="I30">
         <v>8173000.0</v>
       </c>
@@ -23638,51 +23904,51 @@
       <c r="X30">
         <v>3603068.0</v>
       </c>
       <c r="Y30">
         <v>3828701.0</v>
       </c>
       <c r="Z30">
         <v>3382409.0</v>
       </c>
       <c r="AA30">
         <v>2796014.0</v>
       </c>
       <c r="AB30">
         <v>2300000.0</v>
       </c>
       <c r="AC30">
         <v>2500000.0</v>
       </c>
       <c r="AD30"/>
       <c r="AE30">
         <v>1892226.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B31">
         <v>-2001000.0</v>
       </c>
       <c r="C31">
         <v>-1180000.0</v>
       </c>
       <c r="D31">
         <v>-453000.0</v>
       </c>
       <c r="E31">
         <v>-1901000.0</v>
       </c>
       <c r="F31">
         <v>2802000.0</v>
       </c>
       <c r="G31">
         <v>-45000.0</v>
       </c>
       <c r="H31">
         <v>98000.0</v>
       </c>
       <c r="I31">
         <v>47000.0</v>
       </c>
@@ -23731,51 +23997,51 @@
       <c r="X31">
         <v>22321.0</v>
       </c>
       <c r="Y31">
         <v>354423.0</v>
       </c>
       <c r="Z31">
         <v>159575.0</v>
       </c>
       <c r="AA31">
         <v>313949.0</v>
       </c>
       <c r="AB31">
         <v>100000.0</v>
       </c>
       <c r="AC31">
         <v>100000.0</v>
       </c>
       <c r="AD31"/>
       <c r="AE31">
         <v>56549.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B32">
         <v>80586000.0</v>
       </c>
       <c r="C32">
         <v>64857000.0</v>
       </c>
       <c r="D32">
         <v>72168000.0</v>
       </c>
       <c r="E32">
         <v>85254000.0</v>
       </c>
       <c r="F32">
         <v>57424000.0</v>
       </c>
       <c r="G32">
         <v>43044000.0</v>
       </c>
       <c r="H32">
         <v>55325000.0</v>
       </c>
       <c r="I32">
         <v>50196000.0</v>
       </c>
@@ -23845,1214 +24111,1228 @@
       <c r="AE32">
         <v>6083545.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO32"/>
+  <dimension ref="A1:DQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>179</v>
+      <c r="DQ1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>13425000.0</v>
+      </c>
+      <c r="C2">
+        <v>12849000.0</v>
+      </c>
+      <c r="D2">
         <v>14336000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13830000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13643000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14165000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>13393000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>12528000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>11923000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10924000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11984000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>11828000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>16178000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13257000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16664000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16594000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15425000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13288000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>16210000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10609000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6489000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7827000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>8135000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7243000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8332000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9757000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11844000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11626000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>9864000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7822000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8054000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>13498000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5824000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6406000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>5807000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5890000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4984000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>6311000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>5730000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5383000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>4908000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>6073000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6064000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5007000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4394000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3334000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3048000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3012000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3268000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4497000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>5609000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>5103000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>5572427.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>6173488.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4118576.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3650018.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3056751.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3439793.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2532204.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2154806.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1970327.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2441187.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2213128.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1821552.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1682931.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1899175.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1670358.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1802049.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1936897.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2335126.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2351721.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>2147264.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1955493.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1949595.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>2264283.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1861551.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>1890421.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>2151050.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1989226.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1977478.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1814343.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1857795.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1723522.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>1983194.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1401590.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>1562050.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>1377367.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>1396053.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1204475.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>1664516.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>1151146.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>1071487.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>1192158.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>1376959.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1186038.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>956996.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>1149680.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>1066977.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>1275342.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>1138063.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>1220164.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>1556793.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>1047432.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>786750.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DD2">
         <v>600000.0</v>
       </c>
       <c r="DE2">
+        <v>600000.0</v>
+      </c>
+      <c r="DF2">
+        <v>600000.0</v>
+      </c>
+      <c r="DG2">
         <v>700000.0</v>
       </c>
-      <c r="DF2"/>
-      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2"/>
+      <c r="DN2">
         <v>1000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>1070000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>1560000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>750000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B3">
-        <v>615000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="C3">
-        <v>617000.0</v>
+        <v>618000.0</v>
       </c>
       <c r="D3">
         <v>615000.0</v>
       </c>
       <c r="E3">
+        <v>617000.0</v>
+      </c>
+      <c r="F3">
+        <v>615000.0</v>
+      </c>
+      <c r="G3">
         <v>616000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>632000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>638000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>633000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>633000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>638000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>630000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>624000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>541000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>536000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>537000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>438000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>180000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>178000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>178000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>177000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>237000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>254000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>252000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>253000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>255000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>145000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>140000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>141000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>137000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-121000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>129000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>127000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>127000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>228000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>215000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>214000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>220000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>267000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>241000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>256000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>272000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>277000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>330000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>199000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>190000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>147000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>151000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>145000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>149000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>171000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>161000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>160762.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>159238.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>142673.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>153631.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>141899.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>161621.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>162525.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>127014.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>52138.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>49956.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>55862.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>54745.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>53990.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>49669.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>45606.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>61424.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>70327.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>62420.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>58638.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>14347.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>69501.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>68903.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>67990.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>72112.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>65215.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>63390.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>71036.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>62685.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>69704.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>67784.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>65472.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>52286.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>52238.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>52439.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>53464.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>40223.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>37860.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>36589.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>37770.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>39137.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>40467.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>40666.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>39136.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>40369.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>41536.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>64675.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>64337.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>63863.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>58991.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>50625.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>45091.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>44107.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>79087.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>100000.0</v>
       </c>
-      <c r="DB3">
-[...2 lines deleted...]
-      <c r="DC3"/>
       <c r="DD3">
         <v>100000.0</v>
       </c>
       <c r="DE3"/>
       <c r="DF3">
+        <v>100000.0</v>
+      </c>
+      <c r="DG3"/>
+      <c r="DH3">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="DI3">
         <v>10000.0</v>
       </c>
       <c r="DJ3">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="DK3">
         <v>10000.0</v>
       </c>
       <c r="DL3">
-        <v>100000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="DM3">
         <v>10000.0</v>
       </c>
       <c r="DN3">
-        <v>20000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DO3">
         <v>10000.0</v>
       </c>
+      <c r="DP3">
+        <v>20000.0</v>
+      </c>
+      <c r="DQ3">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>-457000.0</v>
       </c>
       <c r="AG4">
         <v>-457000.0</v>
       </c>
       <c r="AH4">
+        <v>-457000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-457000.0</v>
+      </c>
+      <c r="AJ4">
         <v>191000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>109000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-132000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>44000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-58000.0</v>
       </c>
-      <c r="AM4">
-[...4 lines deleted...]
-      </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>300000.0</v>
       </c>
-      <c r="AQ4">
-[...4 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>103000.0</v>
       </c>
-      <c r="AU4">
-[...4 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
@@ -25180,821 +25460,835 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
-      <c r="DC4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B5">
+        <v>1098000.0</v>
+      </c>
+      <c r="C5">
+        <v>-16000.0</v>
+      </c>
+      <c r="D5">
         <v>652000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>480000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-110000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-209000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-208000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-757000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-645000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-2193000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1217000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2127000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>417000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1322000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>394000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>911000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>639000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-357000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1122000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1198000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>5493000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-597000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-59000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-219000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-181000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>12000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1058000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1315000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1376000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>808000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1262000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2028000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3964000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>360000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>486000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>189000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>64000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-339000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3363000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-699000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-78000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-571000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>335000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-57000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>723000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>26000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>536000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>628000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>763000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>339000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1344000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1556000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1804238.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>2060525.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1917422.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1094166.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>898723.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>200750.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1371.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>125.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>621730.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>528438.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>900768.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>471596.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>578761.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>218485.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>665665.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>28403.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>280665.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>141169.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>784427.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>655768.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>806059.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>267138.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>616232.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>805918.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>247543.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>21194.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>725324.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>680357.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>631281.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>390821.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-157255.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>311171.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>266398.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>321617.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>652694.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>434510.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>597378.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>370137.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>526111.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>322906.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>134435.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>212299.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>15294.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>44875.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>256173.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>101219.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>252778.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>437281.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>347721.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>361153.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>711737.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>601703.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>432089.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DD5">
         <v>300000.0</v>
       </c>
       <c r="DE5">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DF5">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DG5">
         <v>200000.0</v>
       </c>
       <c r="DH5">
+        <v>100000.0</v>
+      </c>
+      <c r="DI5">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ5">
         <v>300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DL5">
         <v>100000.0</v>
       </c>
       <c r="DM5">
+        <v>200000.0</v>
+      </c>
+      <c r="DN5">
+        <v>100000.0</v>
+      </c>
+      <c r="DO5">
         <v>420000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DP5">
         <v>140000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DQ5">
         <v>470000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B6">
+        <v>1709000.0</v>
+      </c>
+      <c r="C6">
+        <v>602000.0</v>
+      </c>
+      <c r="D6">
         <v>1267000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1097000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>505000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>407000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>424000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-119000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-12000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1560000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-579000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1497000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1041000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-781000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>930000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1448000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1077000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-177000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1300000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1376000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>5670000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-360000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>195000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>33000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>72000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>267000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1203000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1455000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1517000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>945000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1141000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2157000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4091000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>487000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>714000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>404000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>278000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-119000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3096000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-458000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>178000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-299000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>612000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>273000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>922000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>216000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>683000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>779000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>908000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>488000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>1515000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1717000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1965000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2219763.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>2060095.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1247797.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1040622.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>362371.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>161154.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>127139.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>673868.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>578394.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>956630.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>526341.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>632751.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>268154.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>711271.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>89827.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>350992.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>203589.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>843065.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>670115.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>875560.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>336041.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>684222.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>878030.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>312758.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>84584.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>796360.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>743042.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>700985.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>458605.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-91783.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>363457.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>318636.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>374056.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>706158.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>474733.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>635238.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>406726.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>563881.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>362043.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>174902.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>252965.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>54430.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>85244.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>297709.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>165894.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>317115.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>501144.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>406712.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>411778.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>756828.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>645810.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>511176.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DD6">
         <v>400000.0</v>
       </c>
       <c r="DE6">
+        <v>500000.0</v>
+      </c>
+      <c r="DF6">
+        <v>400000.0</v>
+      </c>
+      <c r="DG6">
         <v>100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>100000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>1600000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>1900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DK6">
         <v>1500000.0</v>
       </c>
       <c r="DL6">
+        <v>1600000.0</v>
+      </c>
+      <c r="DM6">
+        <v>1500000.0</v>
+      </c>
+      <c r="DN6">
         <v>200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>430000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>160000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>480000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -26173,103 +26467,105 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
-      <c r="DC7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -26448,1440 +26744,1466 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
-      <c r="DC8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B9">
+        <v>7267000.0</v>
+      </c>
+      <c r="C9">
+        <v>6120000.0</v>
+      </c>
+      <c r="D9">
         <v>8350000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>5960000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>5267000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>5035000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5060000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>4308000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4187000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2534000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3890000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3824000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6120000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5086000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>6325000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>7248000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>6080000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3630000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4898000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4648000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4568000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2175000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2561000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2301000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2057999.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2657000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3697000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3885000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3762000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2825000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2693000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3766000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>7017000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2142000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2493000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>2001000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1750000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1633000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1771000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1910000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2352000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2076000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2863000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>2835000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>3069000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2500000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>2631000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>2488000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>2752000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>2582000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>2982000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>3976000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>4059000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>4936804.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>4355811.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>3353837.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>3022169.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>2502003.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>2514100.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>2415549.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>2236756.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>2169968.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>2559929.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>2016904.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>1956607.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>1629940.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>1912281.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1623932.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>1722667.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1645686.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>2357937.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>2315917.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>2360615.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>1871073.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>2054979.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>2049063.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>1521440.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>1261707.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>1972378.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>1931007.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>1791842.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>1560569.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>1571176.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>1553059.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>1594728.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>1466512.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>1667016.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>1350019.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>1425378.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>1244884.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>1380673.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>1186264.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>1094537.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>1134718.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>1101943.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>975089.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>1133993.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>1035237.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>1066381.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>1321049.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>1265476.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>1128437.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>1380672.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>1264235.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>1105703.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DC9">
         <v>1000000.0</v>
       </c>
       <c r="DD9">
+        <v>1100000.0</v>
+      </c>
+      <c r="DE9">
+        <v>1000000.0</v>
+      </c>
+      <c r="DF9">
         <v>900000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>600000.0</v>
       </c>
-      <c r="DF9"/>
-      <c r="DG9">
+      <c r="DH9"/>
+      <c r="DI9">
         <v>1600000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>1900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DK9">
         <v>1500000.0</v>
       </c>
       <c r="DL9">
+        <v>1600000.0</v>
+      </c>
+      <c r="DM9">
+        <v>1500000.0</v>
+      </c>
+      <c r="DN9">
         <v>800000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>860000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>690000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DQ9">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B10">
+        <v>939000.0</v>
+      </c>
+      <c r="C10">
+        <v>-16000.0</v>
+      </c>
+      <c r="D10">
         <v>652000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>480000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-110000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-209000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-208000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-757000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-645000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2193000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1218000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2127000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>417000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1322000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>394000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>911000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>639000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-357000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1122000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1198000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>5493000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-597000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-59000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-219000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-181000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1058000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1315000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1376000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>808000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>761000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2156000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>4020000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>557000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>486000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>189000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>64000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-339000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-3363000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-699000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-50000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-611000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>351000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>138000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>733000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>31000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>543000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>635000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>770000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>346000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1350000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1562000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1637000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2063408.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1881586.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1104979.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>905034.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>219462.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-21193.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1622.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>632490.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>538924.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>782198.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>471596.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>592482.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>244558.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>500454.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>51167.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>324430.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>223517.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>863997.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>696536.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>874396.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>336844.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>716666.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>895526.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>336475.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>129932.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>878554.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>756648.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>664352.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>463833.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-117324.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>329633.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>288266.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>338085.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>652694.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>437116.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>598453.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>375870.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>531205.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>324028.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>139043.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>223796.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>297630.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>68744.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>272422.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>133188.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>189491.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>544365.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>413918.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>410734.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>711737.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>634800.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>465657.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DD10">
         <v>300000.0</v>
       </c>
       <c r="DE10">
+        <v>500000.0</v>
+      </c>
+      <c r="DF10">
+        <v>300000.0</v>
+      </c>
+      <c r="DG10">
         <v>200000.0</v>
       </c>
-      <c r="DF10"/>
-      <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
-      <c r="DM10">
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10">
         <v>420000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>140000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>470000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B11">
+        <v>60000.0</v>
+      </c>
+      <c r="C11">
+        <v>34000.0</v>
+      </c>
+      <c r="D11">
         <v>479000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>88000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>135000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>36000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>30000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-52000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3649000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-831000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-366000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-482000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-164000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-160000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-57000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>140000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>136000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-80000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>309000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>272000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>648000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-194000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-218000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-137000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-14000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>276000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>277000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>315000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>168000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>224000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>386000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>799000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>56000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>188000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>18000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>30000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-101000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-322000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>45000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-119000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-256000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>95000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-44000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>286000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-21000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>289000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>277000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>310000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>82000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>313000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>407000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>459000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>580920.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>724010.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>369693.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>302682.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>104102.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>28495.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-63072.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>225978.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>187431.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>347288.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>159326.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>262784.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>101189.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>232117.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>40590.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>109817.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>61078.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>418469.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>296824.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>332644.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>154603.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>226819.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>461457.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>158100.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>97000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>405251.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>349164.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>269800.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>198500.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>1960.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>135290.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>125150.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>131600.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>280000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>171000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>247000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>142000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>230050.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>125750.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>60000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>89000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>202300.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>28000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>111000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>51000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>136000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>218000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>164500.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>165500.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>274300.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>254000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DC11">
         <v>200000.0</v>
       </c>
       <c r="DD11">
         <v>100000.0</v>
       </c>
       <c r="DE11">
+        <v>200000.0</v>
+      </c>
+      <c r="DF11">
         <v>100000.0</v>
       </c>
-      <c r="DF11"/>
       <c r="DG11">
-        <v>1400000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000.0</v>
+      </c>
+      <c r="DH11"/>
       <c r="DI11">
         <v>1400000.0</v>
       </c>
       <c r="DJ11">
+        <v>1600000.0</v>
+      </c>
+      <c r="DK11">
+        <v>1400000.0</v>
+      </c>
+      <c r="DL11">
         <v>1500000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>1300000.0</v>
       </c>
-      <c r="DL11"/>
-[...5 lines deleted...]
-      </c>
+      <c r="DN11"/>
       <c r="DO11">
         <v>180000.0</v>
       </c>
+      <c r="DP11">
+        <v>120000.0</v>
+      </c>
+      <c r="DQ11">
+        <v>180000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
+      <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
+        <v>225000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12">
         <v>72000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>153000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>321000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>177000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>107000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2809000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>63000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>11000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>23000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>39000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>14000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>22000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>274000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>13000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>13000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>26000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>42000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>64000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2819000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>115000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>154000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>30000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>34000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>11000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>18000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>78000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>21000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>25000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>8000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>780000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>232000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>6000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2883.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1833.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>10813.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>6311.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>18712.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>19822.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>8982.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>10760.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>10486.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>18758.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>28062.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>13721.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>26073.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>44552.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>22764.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>43765.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>82348.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>79570.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>40768.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>68337.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>100434.0</v>
       </c>
-      <c r="BV12">
-[...2 lines deleted...]
-      <c r="BW12">
+      <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
         <v>89608.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>88932.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>217476.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>153230.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>76291.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>33071.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>39931.0</v>
       </c>
-      <c r="CD12">
-[...2 lines deleted...]
-      <c r="CE12">
+      <c r="CF12">
+        <v>0.0</v>
+      </c>
+      <c r="CG12">
         <v>18462.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1418132.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>7697.0</v>
       </c>
-      <c r="CH12">
-[...2 lines deleted...]
-      <c r="CI12">
+      <c r="CJ12">
+        <v>0.0</v>
+      </c>
+      <c r="CK12">
         <v>2606.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>1075.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>5733.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>5094.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>1122.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>4608.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>11497.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>333858.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>30563.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>16249.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>151791.0</v>
       </c>
-      <c r="CT12">
-[...2 lines deleted...]
-      <c r="CU12">
+      <c r="CV12">
+        <v>0.0</v>
+      </c>
+      <c r="CW12">
         <v>198775.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>108981.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>216726.0</v>
       </c>
-      <c r="CX12">
-[...2 lines deleted...]
-      <c r="CY12">
+      <c r="CZ12">
+        <v>0.0</v>
+      </c>
+      <c r="DA12">
         <v>33097.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>33568.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>100000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12"/>
       <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12">
         <v>100000.0</v>
       </c>
-      <c r="DF12"/>
-      <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27957,89 +28279,87 @@
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -28063,73 +28383,73 @@
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>3696.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>-4000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>4000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>-1848.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>-1000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1243.0</v>
       </c>
-      <c r="BH14">
-[...4 lines deleted...]
-      </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
@@ -28218,921 +28538,935 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B15">
+        <v>879000.0</v>
+      </c>
+      <c r="C15">
+        <v>-50000.0</v>
+      </c>
+      <c r="D15">
         <v>173000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>392000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-245000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-245000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-238000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-705000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-4294000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1362000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-851000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1645000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>581000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-1162000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>451000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>771000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>503000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-277000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>813000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>926000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>4845000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-403000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>159000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-82000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-184000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>26000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>782000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1038000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1061000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>640000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>460000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1731000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>3204000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>454000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>305000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>192000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>68000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-194000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-3024000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-597000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-113000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-353000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>270000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>211000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>448000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>65000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>325000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>372000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>478000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>265000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>251000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>917000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1178000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1482000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1157576.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>735000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>602000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>117208.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-45718.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>63451.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>406512.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>351493.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>434910.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>312270.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>329698.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>143369.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>268337.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>10577.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>214613.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>162439.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>445528.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>399712.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>541752.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>182241.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>489847.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>434069.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>178375.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>32932.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>473303.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>407484.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>394552.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>265333.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-119284.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>194343.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>163116.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>206485.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>372694.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>266116.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>351453.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>233870.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>301155.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>198278.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>79043.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>134796.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>95330.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>40744.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>161422.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>82188.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>53491.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>326365.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>249418.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>245234.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>437437.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>380800.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>280657.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DD15">
         <v>200000.0</v>
       </c>
       <c r="DE15">
+        <v>300000.0</v>
+      </c>
+      <c r="DF15">
+        <v>200000.0</v>
+      </c>
+      <c r="DG15">
         <v>100000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>100000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>300000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DL15">
         <v>100000.0</v>
       </c>
       <c r="DM15">
+        <v>200000.0</v>
+      </c>
+      <c r="DN15">
+        <v>100000.0</v>
+      </c>
+      <c r="DO15">
         <v>240000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>20000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>290000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-1645000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>581000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-1162000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>451000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>771000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>503000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-277000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>813000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>926000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4845000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-403000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>159000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-82000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-184000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>26000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>782000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1038000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1061000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>640000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>457000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1731000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>3204000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>454000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>306000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>192000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>78000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-194000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-3026000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-597000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-113000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-353000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>270000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>211000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>448000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>65000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>324000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>372000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>478000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>265000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>250512.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>917000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1178000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1482488.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1155728.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>735286.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>602352.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>117208.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>713000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>63451.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>407000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>351000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>435000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>312000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>330000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>143000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>268000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>11000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>215000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>162000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>445000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>400000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>542000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>172000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>490000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>434000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>178000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>33000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>474000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>407000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>395000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>265000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>251000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>194000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>164000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>206000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>373000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>266000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>351000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>234000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>301000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>196000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>79000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>135000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>96000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>40000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>162000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>82000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>54000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>326000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>250000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>245000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>438000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>381000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>280000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>222000.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B17">
+        <v>879000.0</v>
+      </c>
+      <c r="C17">
+        <v>-50000.0</v>
+      </c>
+      <c r="D17">
         <v>173000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>392000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-245000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-245000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-238000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-705000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-4294000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-1362000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-852000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1645000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>581000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-1162000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>451000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>771000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>503000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-277000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>813000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>926000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>4845000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-403000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>159000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-82000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-184000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>26000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>782000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1038000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>1061000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>640000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>637000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>1731000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>3204000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>454000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>299000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>171000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>34000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-238000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-3001000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-744000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>69000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-355000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>257000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>182000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>447000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>52000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>254000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>358000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>460000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>264000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>1152512.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>1155000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>1178000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>1482488.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>4160398.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>735286.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>602352.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>115360.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>64694.0</v>
       </c>
-      <c r="BH17">
-[...4 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -29221,68 +29555,74 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
-      <c r="DC17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -29358,197 +29698,199 @@
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-72000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-153000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19">
         <v>2000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>2809000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-8000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-64000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>1000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>7000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>11000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>23000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>39000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>14000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>22000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>27000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>13000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>4000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>3000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>6000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>5000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-2000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>20000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>9000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-32000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>28000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AS19">
         <v>5000.0</v>
       </c>
       <c r="AT19">
+        <v>10000.0</v>
+      </c>
+      <c r="AU19">
+        <v>5000.0</v>
+      </c>
+      <c r="AV19">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AW19">
         <v>7000.0</v>
       </c>
       <c r="AX19">
+        <v>7000.0</v>
+      </c>
+      <c r="AY19">
+        <v>7000.0</v>
+      </c>
+      <c r="AZ19">
         <v>5117.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>6000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>6000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>2883.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>1833.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>10813.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>6311.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>18712.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>1497.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -29563,128 +29905,126 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>2844000.0</v>
       </c>
-      <c r="AM20">
-[...4 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>2844000.0</v>
       </c>
-      <c r="AQ20">
-[...4 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
@@ -29824,462 +30164,470 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
-      <c r="DC20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B21">
+        <v>1098000.0</v>
+      </c>
+      <c r="C21">
+        <v>177000.0</v>
+      </c>
+      <c r="D21">
         <v>1732000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>720000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>106000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>56000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>96000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-419000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-315000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-1985000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-957000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-2009999.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>489000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1169000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>715000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1088000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1346000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-362000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1123000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1196000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2684000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-589000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>4000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-220000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-188000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1034999.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1276000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1462000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>786000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1113000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2015000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3960000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>358000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>480000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>184000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>66000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-359000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-528000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-609000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-78000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-611000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>335000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>133000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>723000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>26000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>536000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>628000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>763000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>339000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1344000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1556000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1631000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>2060525.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1879753.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1094166.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>898723.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>200750.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-14188.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>125.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>621730.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>528438.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>763440.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>443534.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>578761.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>218485.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>455902.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>28403.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>280665.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>141169.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>784427.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>655768.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>806059.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>267138.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>616232.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>805918.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>247543.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>21194.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>725324.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>680357.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>631281.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>390821.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-157255.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>311171.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>266398.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>321617.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>644997.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>434510.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>597378.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>370137.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>526111.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>322906.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>134435.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>212299.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>15294.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>44875.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>256173.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>101219.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>252778.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>437281.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>347721.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>361153.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>495011.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>601703.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>432089.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>400000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>400000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>-3700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>1600000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>1900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DK21">
         <v>1500000.0</v>
       </c>
       <c r="DL21">
+        <v>1600000.0</v>
+      </c>
+      <c r="DM21">
+        <v>1500000.0</v>
+      </c>
+      <c r="DN21">
         <v>100000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>420000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DP21">
         <v>120000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DQ21">
         <v>470000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30458,415 +30806,427 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B23">
+        <v>19594000.0</v>
+      </c>
+      <c r="C23">
+        <v>18792000.0</v>
+      </c>
+      <c r="D23">
         <v>20954000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>19070000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>18804000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>19144000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>18357000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>17255000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>16425000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15443000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>16831000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>17662000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>21809000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19512000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>22274000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>22754000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>20159000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>17280000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>19985000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>14061000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>8372999.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10591000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10692000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>9764000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>10578000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>12413000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14506000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>14235000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>12164000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>9861000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>8780000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>9805000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>16555000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>7608000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>8419000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7624000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>7574000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6976000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>8610000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>8249000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>7813000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>7595000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>8601000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>8766000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>7353000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>6868000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>5429000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4908000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5001000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>5511000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6135000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>8029000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>7531000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>8448706.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>8649546.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>6378247.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5773464.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>5358004.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>5968081.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4947628.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>3769832.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>3611857.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>4100348.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>3786498.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3199398.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>3094386.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3145791.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3265887.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3244051.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>3441414.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>3908636.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>4011870.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>3701820.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>3559428.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>3388342.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>3507428.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>3135448.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>3130934.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>3398104.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>3239876.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>3138039.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>2984091.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>3586226.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>2965410.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1871524.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>2546485.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>2584069.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>2292876.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>2224053.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>2079222.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>2519078.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>2014504.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>2031589.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>2114577.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>2463608.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>2116252.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1834816.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>2083698.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>1880580.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>2159110.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>2055818.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1987448.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>2442454.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>1709964.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>1460364.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>1400000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>1300000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>1100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>1200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>1200000.0</v>
       </c>
-      <c r="DF23"/>
-      <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23"/>
-      <c r="DL23">
+      <c r="DL23"/>
+      <c r="DM23"/>
+      <c r="DN23">
         <v>1700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>1520000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>2130000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>1190000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30942,777 +31302,791 @@
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B25">
-        <v>615000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="C25">
-        <v>617000.0</v>
+        <v>618000.0</v>
       </c>
       <c r="D25">
         <v>615000.0</v>
       </c>
       <c r="E25">
+        <v>617000.0</v>
+      </c>
+      <c r="F25">
+        <v>615000.0</v>
+      </c>
+      <c r="G25">
         <v>616000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>632000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>638000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>633000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>633000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>638000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>630000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>624000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>541000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>535000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>537000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>438000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>180000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>178000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>178000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>177000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>237000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>254000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>252000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>253000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>255000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>145000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>140000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>141000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>137000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-121000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>210000.0</v>
       </c>
       <c r="AG25">
         <v>212000.0</v>
       </c>
       <c r="AH25">
+        <v>210000.0</v>
+      </c>
+      <c r="AI25">
+        <v>212000.0</v>
+      </c>
+      <c r="AJ25">
         <v>228000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>215000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>214000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>220000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>267000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>241000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>256000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>272000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>277000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>330000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>199000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>190000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>147000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>151000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>145000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>149000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>171000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>161000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>160762.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>159238.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>142673.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>153631.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>141899.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>161621.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>162525.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>127014.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>52138.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>49956.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>55862.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>54745.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>53990.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>49669.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>45606.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>61424.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>70327.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>62420.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>58638.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>14347.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>69501.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>67990.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>67990.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>72112.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>65215.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>63390.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>71036.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>62685.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>69704.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>65472.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>65472.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>52286.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>52238.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>52439.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>53464.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>40223.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>37860.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>36589.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>37770.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>39137.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>40467.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>40666.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>39136.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>40369.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>41536.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>64337.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>64337.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>63863.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>58991.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>45091.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>45091.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>44107.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>79087.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DC25"/>
       <c r="DD25">
         <v>100000.0</v>
       </c>
       <c r="DE25"/>
       <c r="DF25">
+        <v>100000.0</v>
+      </c>
+      <c r="DG25"/>
+      <c r="DH25">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="DI25">
         <v>10000.0</v>
       </c>
       <c r="DJ25">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="DK25">
         <v>10000.0</v>
       </c>
       <c r="DL25">
-        <v>100000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="DM25">
         <v>10000.0</v>
       </c>
       <c r="DN25">
-        <v>20000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DO25">
         <v>10000.0</v>
       </c>
+      <c r="DP25">
+        <v>20000.0</v>
+      </c>
+      <c r="DQ25">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B26">
+        <v>915000.0</v>
+      </c>
+      <c r="C26">
+        <v>852000.0</v>
+      </c>
+      <c r="D26">
         <v>858000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>759000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>683000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>682000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>723000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>653000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>637000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>769000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>616000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>690000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>882000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>961000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>812000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>791000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>857000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>454000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>435000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>411000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>202000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>431000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>436000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>429000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>528000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>596000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>435000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>381000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>332000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>320000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>225000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>292000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>637000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>326000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>202000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>215000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>204000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>224000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>190000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>217000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>179000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>198000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>235000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>247000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>225000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>217000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>251000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>228000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>214000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>256000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>483000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>313000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>292000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>288855.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>299000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>261000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>284000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>289997.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>622000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>274156.0</v>
       </c>
-      <c r="BH26">
-[...4 lines deleted...]
-      </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>422000.0</v>
       </c>
-      <c r="BK26">
-[...4 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>243000.0</v>
       </c>
-      <c r="BO26">
-[...4 lines deleted...]
-      </c>
       <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>255726.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>275111.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>278600.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>224472.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>272392.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>221133.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>117171.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>115951.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>116982.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>117623.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>118712.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>130817.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>149346.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>133260.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>131214.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>135175.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>153823.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>148612.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>120556.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>101652.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>115382.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>188331.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>178933.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>187718.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>198580.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>168109.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>169784.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>142192.0</v>
       </c>
-      <c r="CS26">
+      <c r="CU26">
         <v>164035.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>129362.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>134661.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>125675.0</v>
       </c>
-      <c r="CW26">
+      <c r="CY26">
         <v>115729.0</v>
       </c>
-      <c r="CX26">
+      <c r="CZ26">
         <v>62000.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>83153.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DB26">
         <v>73110.0</v>
       </c>
-      <c r="DA26">
-[...4 lines deleted...]
-      <c r="DD26">
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26">
         <v>100000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DG26">
         <v>100000.0</v>
       </c>
-      <c r="DF26"/>
-      <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
-      <c r="DM26">
-[...4 lines deleted...]
-      </c>
+      <c r="DM26"/>
+      <c r="DN26"/>
       <c r="DO26">
         <v>110000.0</v>
       </c>
+      <c r="DP26">
+        <v>110000.0</v>
+      </c>
+      <c r="DQ26">
+        <v>110000.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
         <v>9980000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2521000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
@@ -31760,495 +32134,507 @@
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
-      <c r="DM27">
-[...1 lines deleted...]
-      </c>
+      <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27">
         <v>0.0</v>
       </c>
+      <c r="DP27"/>
+      <c r="DQ27">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>5253000.0</v>
+      </c>
+      <c r="C28">
+        <v>5091000.0</v>
+      </c>
+      <c r="D28">
         <v>6589000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5240000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5161000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4979000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4964000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4727000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4602000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4619000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4997000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5144000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4749000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5294000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5610000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5369000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4477000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3992000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3775000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3452000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1884000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2764000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>17403000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2521000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2246000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2656000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2662000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2609000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2039000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>428000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2121000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3431000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2193000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2013000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1817000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1684000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1992000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2299000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2577000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2251000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2489000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2293000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2455000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2121000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2257000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1844000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1632000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1775000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1987000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1155000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2107000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2136000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2587424.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2476058.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2259671.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2123446.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2301253.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2528288.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2415424.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1615026.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1641530.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1659161.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1573370.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1377846.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1411455.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1246616.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1595529.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1442002.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1248791.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1298399.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1381549.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1330084.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1331543.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1217614.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1125974.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1157946.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1123531.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1129431.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1131938.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1029744.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>1020402.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1595171.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1110674.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1193155.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>991072.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>873407.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>794953.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>726348.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>759365.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>666231.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>684425.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>772384.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>723839.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>698031.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>760430.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>735628.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>684241.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>684241.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>749107.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>792080.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>1062314.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>1062314.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>535272.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>521417.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>600000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>300000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>400000.0</v>
       </c>
-      <c r="DF28"/>
-      <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
-      <c r="DL28">
+      <c r="DL28"/>
+      <c r="DM28"/>
+      <c r="DN28">
         <v>600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>340000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>460000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>330000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>60000.0</v>
+      </c>
+      <c r="C29">
+        <v>34000.0</v>
+      </c>
+      <c r="D29">
         <v>479000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>88000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>135000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>36000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>30000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-52000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3649000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-831000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-366000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-482000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-164000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-160000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-57000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>140000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>136000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-80000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>309000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>272000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>648000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-194000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-218000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-137000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-14000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>276000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>277000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>315000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>168000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32293,1095 +32679,1115 @@
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>6169000.0</v>
+      </c>
+      <c r="C30">
+        <v>5943000.0</v>
+      </c>
+      <c r="D30">
         <v>6618000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5240000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5161000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4979000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4964000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4727000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4502000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4519000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4847000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5834000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5631000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6255000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5610000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>6160000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4734000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3992000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3775000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3452000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1884000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2764000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2557000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2521000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2246000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2656000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2662000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2609000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2039000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1580000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1751000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3057000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1784000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2013000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1817000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1684000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1992000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2299000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2519000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2430000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2687000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2528000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2702000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2346000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2474000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2095000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1860000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1989000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2243000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1638000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2420000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2428000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2876279.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2476058.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>2259671.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2123446.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>2301253.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2528288.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2415424.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1615026.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1641530.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1659161.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1573370.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1377846.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1411455.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1246616.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1595529.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1442002.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1504517.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1573510.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1660149.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1554556.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1603935.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1438747.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1243145.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>1273897.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>1240513.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>1247054.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>1250650.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>1160561.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>1169748.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>1728431.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>1241888.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-111670.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>1144895.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>1022019.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>915509.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>828000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>874747.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>854562.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>863358.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>960102.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>922419.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>1086649.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>930214.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>877820.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>934018.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>813603.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>883768.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>917755.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>767284.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>885661.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>662532.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>673614.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>600000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DE30">
         <v>500000.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30"/>
+      <c r="DF30">
+        <v>600000.0</v>
+      </c>
+      <c r="DG30">
+        <v>500000.0</v>
+      </c>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30"/>
+      <c r="DN30">
         <v>700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>450000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>570000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>440000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:119">
+    <row r="31" spans="1:121">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B31">
+        <v>-159000.0</v>
+      </c>
+      <c r="C31">
+        <v>-193000.0</v>
+      </c>
+      <c r="D31">
         <v>-1080000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-240000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-216000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-265000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-304000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-338000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-330000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-208000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-260000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-117000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-72000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-153000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-321000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-177000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-707000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>5000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2809000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-8000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-63000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>7000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>11000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>23000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>39000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-86000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>22000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>28000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>12999.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>4000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>6000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>5000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-2000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>20000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-2835000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-90000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>28000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>16000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>16000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-186000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>10000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AV31">
         <v>7000.0</v>
       </c>
       <c r="AW31">
         <v>7000.0</v>
       </c>
       <c r="AX31">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AY31">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AZ31">
         <v>6000.0</v>
       </c>
       <c r="BA31">
+        <v>6000.0</v>
+      </c>
+      <c r="BB31">
+        <v>6000.0</v>
+      </c>
+      <c r="BC31">
         <v>2883.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1833.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>10813.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>6311.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>18712.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-7005.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>1497.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>10760.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>10486.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>18758.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>28062.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>13721.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>26073.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>44552.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>22764.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>43765.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>82348.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>79570.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>40768.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>68337.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>69706.0</v>
       </c>
-      <c r="BV31">
-[...2 lines deleted...]
-      <c r="BW31">
+      <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
         <v>89608.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>88932.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>108738.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>153230.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>76291.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>33071.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>73012.0</v>
       </c>
-      <c r="CD31">
-[...2 lines deleted...]
-      <c r="CE31">
+      <c r="CF31">
+        <v>0.0</v>
+      </c>
+      <c r="CG31">
         <v>18462.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>21868.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>16468.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>7697.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>2606.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>1075.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>5733.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>5094.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>1122.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>4608.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>11497.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>282336.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>23869.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>16249.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>31969.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-88504.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>107084.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>66197.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>49581.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-216726.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>33097.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>33568.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-100000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>-100000.0</v>
       </c>
-      <c r="DC31"/>
-[...1 lines deleted...]
-      <c r="DE31">
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31">
         <v>100000.0</v>
       </c>
-      <c r="DF31"/>
-      <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
-      <c r="DM31">
-[...4 lines deleted...]
-      </c>
+      <c r="DM31"/>
+      <c r="DN31"/>
       <c r="DO31">
         <v>10000.0</v>
       </c>
+      <c r="DP31">
+        <v>20000.0</v>
+      </c>
+      <c r="DQ31">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:121">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B32">
+        <v>20692000.0</v>
+      </c>
+      <c r="C32">
+        <v>18969000.0</v>
+      </c>
+      <c r="D32">
         <v>22686000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>19790000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>18910000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>19200000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>18453000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>16836000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>16110000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>13458000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>15874000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>15652000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>22298000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>18343000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>22989000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>23842000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>21505000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>16918000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>21108000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>15257000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>11057000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>10002000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>10696000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>9544000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>10390000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>12414000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>15541000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>15511000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>13626000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>10647000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>3625000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>13850000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>22380000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>10341000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>8899000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>7808000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>7640000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>6617000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>8082000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>7640000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>7735000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>6984000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>8936000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>8899000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>8076000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>6894000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>5965000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>5536000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>5764000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>5850000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>7479000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>9585000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>9162000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>10509231.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>10529299.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>7472413.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>6672187.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>5558754.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>5953893.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>4947753.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>4391562.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>4140295.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>5001116.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>4230032.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>3778159.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>3312871.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>3811456.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>3294290.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>3524716.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>3582583.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>4693063.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>4667638.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>4507879.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>3826566.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>4004574.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>4313346.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>3382991.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>3152128.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>4123428.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>3920233.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>3769320.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>3374912.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>3428971.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>3276581.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>3577922.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>2868102.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>3229066.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>2727386.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>2821431.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>2449359.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>3045189.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>2337410.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>2166024.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>2326876.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>2478902.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>2161127.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>2090989.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>2184917.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>2133358.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>2596391.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>2403539.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>2348601.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>2937465.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>2311667.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>1892453.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>1800000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>1700000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>1600000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>1500000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>1300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>1600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>1600000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>1900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DK32">
         <v>1500000.0</v>
       </c>
       <c r="DL32">
+        <v>1600000.0</v>
+      </c>
+      <c r="DM32">
+        <v>1500000.0</v>
+      </c>
+      <c r="DN32">
         <v>1800000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>1930000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DP32">
         <v>2250000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DQ32">
         <v>1650000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -33470,51 +33876,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B2">
         <v>839000.0</v>
       </c>
       <c r="C2">
         <v>4897000.0</v>
       </c>
       <c r="D2">
         <v>4532000.0</v>
       </c>
       <c r="E2">
         <v>13053000.0</v>
       </c>
       <c r="F2">
         <v>15797000.0</v>
       </c>
       <c r="G2">
         <v>12540000.0</v>
       </c>
       <c r="H2">
         <v>16334000.0</v>
       </c>
       <c r="I2">
         <v>6039000.0</v>
       </c>
@@ -33565,51 +33971,51 @@
       </c>
       <c r="Y2">
         <v>915538.0</v>
       </c>
       <c r="Z2">
         <v>557923.0</v>
       </c>
       <c r="AA2">
         <v>1100816.0</v>
       </c>
       <c r="AB2">
         <v>1200000.0</v>
       </c>
       <c r="AC2">
         <v>900000.0</v>
       </c>
       <c r="AD2">
         <v>400000.0</v>
       </c>
       <c r="AE2">
         <v>211290.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B3">
         <v>235000</v>
       </c>
       <c r="C3">
         <v>738000</v>
       </c>
       <c r="D3">
         <v>2483000</v>
       </c>
       <c r="E3">
         <v>2675000</v>
       </c>
       <c r="F3">
         <v>227000</v>
       </c>
       <c r="G3">
         <v>235000</v>
       </c>
       <c r="H3">
         <v>538000</v>
       </c>
       <c r="I3">
         <v>266000</v>
       </c>
@@ -33660,51 +34066,51 @@
       </c>
       <c r="Y3">
         <v>40049</v>
       </c>
       <c r="Z3">
         <v>182405</v>
       </c>
       <c r="AA3">
         <v>258247</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>100000</v>
       </c>
       <c r="AD3">
         <v>60000</v>
       </c>
       <c r="AE3">
         <v>29414</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>3257000.0</v>
       </c>
       <c r="H4">
         <v>-3794000.0</v>
       </c>
       <c r="I4">
         <v>10295000.0</v>
       </c>
       <c r="J4">
         <v>781000.0</v>
       </c>
       <c r="K4">
         <v>-2337000.0</v>
       </c>
       <c r="L4">
         <v>-7123000.0</v>
       </c>
       <c r="M4">
@@ -33715,51 +34121,51 @@
       </c>
       <c r="O4">
         <v>3730952.0</v>
       </c>
       <c r="P4">
         <v>-2968068.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-27000.0</v>
       </c>
       <c r="H5">
         <v>238000.0</v>
       </c>
       <c r="I5">
         <v>5726000.0</v>
       </c>
       <c r="J5">
         <v>769000.0</v>
       </c>
       <c r="K5">
         <v>-656000.0</v>
       </c>
       <c r="L5">
         <v>-11000.0</v>
       </c>
       <c r="M5">
@@ -33770,51 +34176,51 @@
       </c>
       <c r="O5">
         <v>-149066.0</v>
       </c>
       <c r="P5">
         <v>-47883.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B6">
         <v>4240000.0</v>
       </c>
       <c r="C6">
         <v>-4058000.0</v>
       </c>
       <c r="D6">
         <v>365000.0</v>
       </c>
       <c r="E6">
         <v>-8521000.0</v>
       </c>
       <c r="F6">
         <v>-2744000.0</v>
       </c>
       <c r="G6">
         <v>3257000.0</v>
       </c>
       <c r="H6">
         <v>-3794000.0</v>
       </c>
       <c r="I6">
         <v>10295000.0</v>
       </c>
@@ -33865,51 +34271,51 @@
       </c>
       <c r="Y6">
         <v>3023761.0</v>
       </c>
       <c r="Z6">
         <v>357615.0</v>
       </c>
       <c r="AA6">
         <v>-542893.0</v>
       </c>
       <c r="AB6">
         <v>-100000.0</v>
       </c>
       <c r="AC6">
         <v>300000.0</v>
       </c>
       <c r="AD6">
         <v>470000.0</v>
       </c>
       <c r="AE6">
         <v>192257.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B7">
         <v>975000.0</v>
       </c>
       <c r="C7">
         <v>3490000.0</v>
       </c>
       <c r="D7">
         <v>4510000.0</v>
       </c>
       <c r="E7">
         <v>492000.0</v>
       </c>
       <c r="F7">
         <v>-8493000.0</v>
       </c>
       <c r="G7">
         <v>3832000.0</v>
       </c>
       <c r="H7">
         <v>-7089000.0</v>
       </c>
       <c r="I7">
         <v>-1408000.0</v>
       </c>
@@ -33960,51 +34366,51 @@
       </c>
       <c r="Y7">
         <v>548407.0</v>
       </c>
       <c r="Z7">
         <v>-880480.0</v>
       </c>
       <c r="AA7">
         <v>-805771.0</v>
       </c>
       <c r="AB7">
         <v>-100000.0</v>
       </c>
       <c r="AC7">
         <v>-100000.0</v>
       </c>
       <c r="AD7">
         <v>1035470.0</v>
       </c>
       <c r="AE7">
         <v>-665772.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>6775000.0</v>
       </c>
       <c r="H8">
         <v>-6640000.0</v>
       </c>
       <c r="I8">
         <v>-1360000.0</v>
       </c>
       <c r="J8">
         <v>165000.0</v>
       </c>
       <c r="K8">
         <v>-107000.0</v>
       </c>
       <c r="L8">
         <v>-400000.0</v>
       </c>
       <c r="M8">
@@ -34015,51 +34421,51 @@
       </c>
       <c r="O8">
         <v>-2584752.0</v>
       </c>
       <c r="P8">
         <v>750531.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B9">
         <v>-2802000.0</v>
       </c>
       <c r="C9">
         <v>-1847000.0</v>
       </c>
       <c r="D9">
         <v>4433000.0</v>
       </c>
       <c r="E9">
         <v>1496000.0</v>
       </c>
       <c r="F9">
         <v>-7882000.0</v>
       </c>
       <c r="G9">
         <v>6775000.0</v>
       </c>
       <c r="H9">
         <v>-6640000.0</v>
       </c>
       <c r="I9">
         <v>-1360000.0</v>
       </c>
@@ -34092,51 +34498,51 @@
       </c>
       <c r="S9"/>
       <c r="T9">
         <v>185000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>184000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>397000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9">
         <v>-70000.0</v>
       </c>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B10">
         <v>990000.0</v>
       </c>
       <c r="C10">
         <v>4005000.0</v>
       </c>
       <c r="D10">
         <v>2323000.0</v>
       </c>
       <c r="E10">
         <v>-6150000.0</v>
       </c>
       <c r="F10">
         <v>-2592000.0</v>
       </c>
       <c r="G10">
         <v>442000.0</v>
       </c>
       <c r="H10">
         <v>-657000.0</v>
       </c>
       <c r="I10">
         <v>-1570000.0</v>
       </c>
@@ -34187,51 +34593,51 @@
       </c>
       <c r="Y10">
         <v>602508.0</v>
       </c>
       <c r="Z10">
         <v>-540927.0</v>
       </c>
       <c r="AA10">
         <v>-752119.0</v>
       </c>
       <c r="AB10">
         <v>100000.0</v>
       </c>
       <c r="AC10">
         <v>-200000.0</v>
       </c>
       <c r="AD10">
         <v>-390000.0</v>
       </c>
       <c r="AE10">
         <v>-464537.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1065000.0</v>
       </c>
       <c r="F11">
         <v>2030000.0</v>
       </c>
       <c r="G11">
         <v>-3358000.0</v>
       </c>
       <c r="H11">
         <v>-9000.0</v>
       </c>
       <c r="I11">
         <v>1822000.0</v>
       </c>
       <c r="J11">
         <v>-438000.0</v>
       </c>
       <c r="K11">
         <v>-702000.0</v>
       </c>
@@ -34262,51 +34668,51 @@
         <v>331000.0</v>
       </c>
       <c r="V11">
         <v>150000.0</v>
       </c>
       <c r="W11">
         <v>53000.0</v>
       </c>
       <c r="X11">
         <v>112000.0</v>
       </c>
       <c r="Y11">
         <v>13000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>470000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-744000.0</v>
       </c>
       <c r="F12">
         <v>-1580000.0</v>
       </c>
       <c r="G12">
         <v>-218000.0</v>
       </c>
       <c r="H12">
         <v>274000.0</v>
       </c>
       <c r="I12">
         <v>1084000.0</v>
       </c>
       <c r="J12">
         <v>-71000.0</v>
       </c>
       <c r="K12">
         <v>2834000.0</v>
       </c>
@@ -34323,51 +34729,51 @@
         <v>55241.0</v>
       </c>
       <c r="P12">
         <v>125227.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>111000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3322000.0</v>
       </c>
       <c r="F13">
         <v>-6000.0</v>
       </c>
       <c r="G13">
         <v>-2367000.0</v>
       </c>
       <c r="H13">
         <v>81000.0</v>
       </c>
       <c r="I13">
         <v>1216000.0</v>
       </c>
       <c r="J13">
         <v>336000.0</v>
       </c>
       <c r="K13">
         <v>-1003000.0</v>
       </c>
@@ -34376,51 +34782,51 @@
       </c>
       <c r="M13">
         <v>594000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B14">
         <v>2463000.0</v>
       </c>
       <c r="C14">
         <v>2536000.0</v>
       </c>
       <c r="D14">
         <v>2433000.0</v>
       </c>
       <c r="E14">
         <v>1690000.0</v>
       </c>
       <c r="F14">
         <v>770000.0</v>
       </c>
       <c r="G14">
         <v>1014000.0</v>
       </c>
       <c r="H14">
         <v>563000.0</v>
       </c>
       <c r="I14">
         <v>513000.0</v>
       </c>
@@ -34471,51 +34877,51 @@
       </c>
       <c r="Y14">
         <v>185716.0</v>
       </c>
       <c r="Z14">
         <v>237816.0</v>
       </c>
       <c r="AA14">
         <v>168285.0</v>
       </c>
       <c r="AB14">
         <v>200000.0</v>
       </c>
       <c r="AC14">
         <v>400000.0</v>
       </c>
       <c r="AD14">
         <v>50000.0</v>
       </c>
       <c r="AE14">
         <v>109177.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>388000.0</v>
       </c>
       <c r="H15">
         <v>748000.0</v>
       </c>
       <c r="I15">
         <v>730000.0</v>
       </c>
       <c r="J15">
         <v>707000.0</v>
       </c>
       <c r="K15">
         <v>1141000.0</v>
       </c>
       <c r="L15">
         <v>2382000.0</v>
@@ -34536,51 +34942,51 @@
         <v>84113.0</v>
       </c>
       <c r="R15">
         <v>94780.0</v>
       </c>
       <c r="S15">
         <v>394343.0</v>
       </c>
       <c r="T15">
         <v>196375.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B16">
         <v>5079000.0</v>
       </c>
       <c r="C16">
         <v>839000.0</v>
       </c>
       <c r="D16">
         <v>4897000.0</v>
       </c>
       <c r="E16">
         <v>4532000.0</v>
       </c>
       <c r="F16">
         <v>13053000.0</v>
       </c>
       <c r="G16">
         <v>15797000.0</v>
       </c>
       <c r="H16">
         <v>12540000.0</v>
       </c>
       <c r="I16">
         <v>16334000.0</v>
       </c>
@@ -34631,86 +35037,86 @@
       </c>
       <c r="Y16">
         <v>3939299.0</v>
       </c>
       <c r="Z16">
         <v>915538.0</v>
       </c>
       <c r="AA16">
         <v>557923.0</v>
       </c>
       <c r="AB16">
         <v>1100000.0</v>
       </c>
       <c r="AC16">
         <v>1200000.0</v>
       </c>
       <c r="AD16">
         <v>870000.0</v>
       </c>
       <c r="AE16">
         <v>403547.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B18">
         <v>4344000.0</v>
       </c>
       <c r="C18">
         <v>2427000.0</v>
       </c>
       <c r="D18">
         <v>1702000.0</v>
       </c>
       <c r="E18">
         <v>217000.0</v>
       </c>
       <c r="F18">
         <v>-3349000.0</v>
       </c>
       <c r="G18">
         <v>4312000.0</v>
       </c>
       <c r="H18">
         <v>-3248000.0</v>
       </c>
       <c r="I18">
         <v>5949000.0</v>
       </c>
@@ -34761,51 +35167,51 @@
       </c>
       <c r="Y18">
         <v>1375159.0</v>
       </c>
       <c r="Z18">
         <v>322621.0</v>
       </c>
       <c r="AA18">
         <v>-618717.0</v>
       </c>
       <c r="AB18">
         <v>900000.0</v>
       </c>
       <c r="AC18">
         <v>800000.0</v>
       </c>
       <c r="AD18">
         <v>490000.0</v>
       </c>
       <c r="AE18">
         <v>183389.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-738000.0</v>
       </c>
       <c r="D19">
         <v>-2483000.0</v>
       </c>
       <c r="E19">
         <v>-27117000.0</v>
       </c>
       <c r="F19">
         <v>-227000.0</v>
       </c>
       <c r="G19">
         <v>-4136000.0</v>
       </c>
       <c r="H19">
         <v>-996000.0</v>
       </c>
       <c r="I19">
         <v>34000.0</v>
       </c>
       <c r="J19">
         <v>-171000.0</v>
@@ -34820,86 +35226,86 @@
       <c r="N19"/>
       <c r="O19">
         <v>4094724.0</v>
       </c>
       <c r="P19">
         <v>1429337.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B21">
         <v>-361000.0</v>
       </c>
       <c r="C21">
         <v>-5965000.0</v>
       </c>
       <c r="D21">
         <v>-1424000.0</v>
       </c>
       <c r="E21">
         <v>15586000.0</v>
       </c>
       <c r="F21">
         <v>15586000.0</v>
       </c>
       <c r="G21">
         <v>2789000.0</v>
       </c>
       <c r="H21">
         <v>2789000.0</v>
       </c>
       <c r="I21">
         <v>2789000.0</v>
       </c>
@@ -34912,51 +35318,51 @@
       <c r="N21"/>
       <c r="O21">
         <v>-19500.0</v>
       </c>
       <c r="P21">
         <v>-14446.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B22">
         <v>75000.0</v>
       </c>
       <c r="C22">
         <v>-6599000.0</v>
       </c>
       <c r="D22">
         <v>-3078000.0</v>
       </c>
       <c r="E22">
         <v>1448000.0</v>
       </c>
       <c r="F22">
         <v>6181000.0</v>
       </c>
       <c r="G22">
         <v>-81000.0</v>
       </c>
       <c r="H22">
         <v>3521000.0</v>
       </c>
       <c r="I22">
         <v>6026000.0</v>
       </c>
@@ -35007,51 +35413,51 @@
       </c>
       <c r="Y22">
         <v>379684.0</v>
       </c>
       <c r="Z22">
         <v>874509.0</v>
       </c>
       <c r="AA22">
         <v>1320516.0</v>
       </c>
       <c r="AB22">
         <v>800000.0</v>
       </c>
       <c r="AC22">
         <v>800000.0</v>
       </c>
       <c r="AD22">
         <v>600000.0</v>
       </c>
       <c r="AE22">
         <v>561398.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B23">
         <v>-116000.0</v>
       </c>
       <c r="C23">
         <v>-520000.0</v>
       </c>
       <c r="D23">
         <v>87000.0</v>
       </c>
       <c r="E23">
         <v>118000.0</v>
       </c>
       <c r="F23">
         <v>605000.0</v>
       </c>
       <c r="G23">
         <v>3234000.0</v>
       </c>
       <c r="H23">
         <v>660000.0</v>
       </c>
       <c r="I23">
         <v>1113000.0</v>
       </c>
@@ -35102,51 +35508,51 @@
       </c>
       <c r="Y23">
         <v>-44581.0</v>
       </c>
       <c r="Z23">
         <v>-220371.0</v>
       </c>
       <c r="AA23">
         <v>-494436.0</v>
       </c>
       <c r="AB23">
         <v>-1000000.0</v>
       </c>
       <c r="AC23">
         <v>-600000.0</v>
       </c>
       <c r="AD23">
         <v>90000.0</v>
       </c>
       <c r="AE23">
         <v>43601.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B24">
         <v>12000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-24442000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>-3901000.0</v>
       </c>
       <c r="H24">
         <v>-458000.0</v>
       </c>
       <c r="I24">
         <v>-237000.0</v>
       </c>
       <c r="J24">
         <v>831000.0</v>
       </c>
       <c r="K24">
         <v>410000.0</v>
       </c>
@@ -35179,63 +35585,63 @@
       <c r="V24">
         <v>-215500.0</v>
       </c>
       <c r="W24">
         <v>22854.0</v>
       </c>
       <c r="X24">
         <v>6921.0</v>
       </c>
       <c r="Y24">
         <v>-56505.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24">
         <v>-100000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24">
         <v>-100000.0</v>
       </c>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B25">
         <v>157000.0</v>
       </c>
       <c r="C25">
         <v>111000.0</v>
       </c>
       <c r="D25">
         <v>98999.0</v>
       </c>
       <c r="E25">
-        <v>7658000.0</v>
+        <v>689000.0</v>
       </c>
       <c r="F25">
         <v>-2794000.0</v>
       </c>
       <c r="G25">
         <v>16000.0</v>
       </c>
       <c r="H25">
         <v>21000.0</v>
       </c>
       <c r="I25">
         <v>952000.0</v>
       </c>
       <c r="J25">
         <v>5000.0</v>
       </c>
       <c r="K25">
         <v>2935000.0</v>
       </c>
       <c r="L25">
         <v>102000.0</v>
       </c>
       <c r="M25">
         <v>-179000.0</v>
       </c>
@@ -35272,51 +35678,51 @@
       <c r="X25">
         <v>101500.0</v>
       </c>
       <c r="Y25">
         <v>288701.0</v>
       </c>
       <c r="Z25">
         <v>149181.0</v>
       </c>
       <c r="AA25">
         <v>-1000000.0</v>
       </c>
       <c r="AB25"/>
       <c r="AC25">
         <v>-200000.0</v>
       </c>
       <c r="AD25">
         <v>-1105470.0</v>
       </c>
       <c r="AE25">
         <v>230000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>445000.0</v>
       </c>
       <c r="H26">
         <v>660000.0</v>
       </c>
       <c r="I26">
         <v>1113000.0</v>
       </c>
       <c r="J26">
         <v>56000.0</v>
       </c>
       <c r="K26">
         <v>-158000.0</v>
       </c>
       <c r="L26">
         <v>328000.0</v>
       </c>
       <c r="M26">
@@ -35341,51 +35747,51 @@
       <c r="T26">
         <v>-600372.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-2388248.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26">
         <v>-2358.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26">
         <v>-100000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26">
         <v>90000.0</v>
       </c>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B27">
         <v>872000.0</v>
       </c>
       <c r="C27">
         <v>924000.0</v>
       </c>
       <c r="D27">
         <v>898000.0</v>
       </c>
       <c r="E27">
         <v>689000.0</v>
       </c>
       <c r="F27">
         <v>769000.0</v>
       </c>
       <c r="G27">
         <v>556000.0</v>
       </c>
       <c r="H27">
         <v>317000.0</v>
       </c>
       <c r="I27">
         <v>211000.0</v>
       </c>
@@ -35414,51 +35820,51 @@
         <v>231000.0</v>
       </c>
       <c r="R27">
         <v>153197.0</v>
       </c>
       <c r="S27">
         <v>499564.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>33800.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B28">
         <v>-116000.0</v>
       </c>
       <c r="C28">
         <v>-6485000.0</v>
       </c>
       <c r="D28">
         <v>-1337000.0</v>
       </c>
       <c r="E28">
         <v>15704000.0</v>
       </c>
       <c r="F28">
         <v>605000.0</v>
       </c>
       <c r="G28">
         <v>2846000.0</v>
       </c>
       <c r="H28">
         <v>-88000.0</v>
       </c>
       <c r="I28">
         <v>383000.0</v>
       </c>
@@ -35507,51 +35913,51 @@
       <c r="X28">
         <v>-2340420.0</v>
       </c>
       <c r="Y28">
         <v>-44581.0</v>
       </c>
       <c r="Z28">
         <v>-213354.0</v>
       </c>
       <c r="AA28">
         <v>312013.0</v>
       </c>
       <c r="AB28">
         <v>-100000.0</v>
       </c>
       <c r="AC28"/>
       <c r="AD28">
         <v>90000.0</v>
       </c>
       <c r="AE28">
         <v>43601.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B29">
         <v>4579000.0</v>
       </c>
       <c r="C29">
         <v>3165000.0</v>
       </c>
       <c r="D29">
         <v>4185000.0</v>
       </c>
       <c r="E29">
         <v>2892000.0</v>
       </c>
       <c r="F29">
         <v>-3122000.0</v>
       </c>
       <c r="G29">
         <v>4547000.0</v>
       </c>
       <c r="H29">
         <v>-2710000.0</v>
       </c>
       <c r="I29">
         <v>6215000.0</v>
       </c>
@@ -35602,51 +36008,51 @@
       </c>
       <c r="Y29">
         <v>1415208.0</v>
       </c>
       <c r="Z29">
         <v>505026.0</v>
       </c>
       <c r="AA29">
         <v>-360470.0</v>
       </c>
       <c r="AB29">
         <v>900000.0</v>
       </c>
       <c r="AC29">
         <v>900000.0</v>
       </c>
       <c r="AD29">
         <v>550000.0</v>
       </c>
       <c r="AE29">
         <v>212803.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B30">
         <v>-223000.0</v>
       </c>
       <c r="C30">
         <v>-738000.0</v>
       </c>
       <c r="D30">
         <v>-2483000.0</v>
       </c>
       <c r="E30">
         <v>-27117000.0</v>
       </c>
       <c r="F30">
         <v>-227000.0</v>
       </c>
       <c r="G30">
         <v>-4136000.0</v>
       </c>
       <c r="H30">
         <v>-996000.0</v>
       </c>
       <c r="I30">
         <v>3697000.0</v>
       </c>
@@ -35716,1283 +36122,1301 @@
       <c r="AE30">
         <v>-64147.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO30"/>
+  <dimension ref="A1:DQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>179</v>
+      <c r="DQ1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B2">
+        <v>5108000.0</v>
+      </c>
+      <c r="C2">
+        <v>5079000.0</v>
+      </c>
+      <c r="D2">
         <v>3000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3586000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1273000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>839000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1764000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1400000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4488000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4897000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4063000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4326000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3770000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4532000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5086000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3752000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13507000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13053000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12578000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14762000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15489000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15797000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>15628000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14076000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14390000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>12540000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13312000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>13856000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>14016000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>16334000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>11591000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8489000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5880000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>6039000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5498000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4317000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4354000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>5258000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4649000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>5021000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5766000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>7595000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7908000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>10393000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>10922000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>14718000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>14237000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>13416000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>12777000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>11881000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>10782000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>8486000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>6948965.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>5491768.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>5630000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3812724.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1596973.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1760816.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1169352.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3386914.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>4607479.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>4728884.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1580511.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>736483.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1196284.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1225927.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>2492045.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1140215.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1159785.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1060838.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1822127.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>3892811.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>3845012.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>3400566.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>4959070.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>6653131.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>5485410.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>4612935.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>3564831.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>3580114.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>4664153.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>4507219.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>5159163.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>4564823.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>4370511.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>4497322.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>4518012.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>4348221.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>4124568.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>2683896.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>2486207.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>4402309.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>4272835.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>3939299.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>3525813.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1393572.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>1212451.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>915538.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>722267.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>215683.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>212812.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>557923.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>1030523.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>879077.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>3400000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>3100000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>1000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>1500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>1210000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>1200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>1200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>1010000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>1260000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>880000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>840000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>720000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>340000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>350000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B3">
+        <v>32000</v>
+      </c>
+      <c r="C3">
+        <v>218000</v>
+      </c>
+      <c r="D3">
         <v>65000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>109000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>34000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>27000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>174000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>252000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>169000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>143000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>172000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1008000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>173000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1130000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2245000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>162000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>165000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>103000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>33000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>26000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>52000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>116000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>118000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>54000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>10000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>53000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>109000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>230000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>126000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>73000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>118000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>69000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>57000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>22000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>127000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>18000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>20000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>6000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>16000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>236000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>62000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>70000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>64000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>16000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>90000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>34000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>39000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>50000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>49000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>10000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>136000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>82000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>20584</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>42416</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>87270</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>56696</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>254318</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>191816</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>96806</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>152372</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>98184</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>20843</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>25475</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>37297</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>13398</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>75680</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>58989</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>2596</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>41082</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>114725</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>209538</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>245799</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>6000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>4555</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>94000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>16299</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>82000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>24391</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>24391</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>49326</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>981172</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1049075</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>51626</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>28138</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>23700</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>14999</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>12325</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>14710</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>116731</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>18626</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>13062</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>1100</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>31245</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>5934</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>16069</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>6389</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>13040</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>4551</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>16664</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>55396</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>93797</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>16548</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>64635</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>11672</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>182000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>49000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
       <c r="DG3">
+        <v>0</v>
+      </c>
+      <c r="DH3">
+        <v>0</v>
+      </c>
+      <c r="DI3">
         <v>40000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>50000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>0</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>10000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>30000</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>20000</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>0</v>
       </c>
-      <c r="DN3">
+      <c r="DP3">
         <v>0</v>
       </c>
-      <c r="DO3">
+      <c r="DQ3">
         <v>10000</v>
       </c>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>556000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-762000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
         <v>-2184000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-727000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-308000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>169000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>1552000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-314000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>1850000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-772000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-544000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-160000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-2318000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>4743000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>3102000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>2609000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-159000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>541000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>1181000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-941000.0</v>
       </c>
-      <c r="AK4"/>
-      <c r="AL4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>609000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-372000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-745000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-1829000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-313000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-2485000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-529000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-3796000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>481000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>821000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>639000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>896000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>1099000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>2296000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>1536803.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>1457197.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-138232.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>1817276.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>2215751.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-163843.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -37009,193 +37433,195 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>1321000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3041000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>-499000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1506000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1343000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>425000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-129000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-408000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>85000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>90000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1727000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1823000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>52000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>5815000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-289000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>190000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>745000.0</v>
       </c>
       <c r="AJ5">
         <v>12000.0</v>
       </c>
-      <c r="AK5"/>
+      <c r="AK5">
+        <v>745000.0</v>
+      </c>
       <c r="AL5">
+        <v>12000.0</v>
+      </c>
+      <c r="AM5"/>
+      <c r="AN5">
         <v>257000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-93000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-40000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-780000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>311000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-326000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>292000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-288000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>27000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>77000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>275000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>599000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1047000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>143000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>307010.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-310010.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-47117.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-80918.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>236862.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-257893.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -37212,911 +37638,925 @@
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B6">
+        <v>-1714000.0</v>
+      </c>
+      <c r="C6">
+        <v>29000.0</v>
+      </c>
+      <c r="D6">
         <v>2079000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-586000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2313000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>434000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-925000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>364000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3088000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-409000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>834000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-263000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>556000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-762000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-554000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1334000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-9755000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>454000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>475000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2184000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-727000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-308000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>169000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1552000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-314000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1850000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-772000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-544000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-160000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2318000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>4743000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>3102000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2609000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-159000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>541000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1181000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-37000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-904000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>609000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-372000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-745000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1829000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-313000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2485000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-529000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3796000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>481000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>821000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>639000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>896000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>1099000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>2296000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1537035.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1457197.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-138232.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1817276.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>2215751.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-163843.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>591464.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-2217562.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-1220565.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-121405.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>3148373.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>844028.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-459801.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-29643.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-1266118.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>1351830.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-19570.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>98947.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-761289.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-2070684.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>47799.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>444446.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-1558504.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-1694061.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>1167721.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>872475.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>1048104.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-15283.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-1084039.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>156934.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-651944.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>594340.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>194312.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-126811.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-20690.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>169791.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>223653.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>1440672.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>197689.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-1916102.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>129474.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>333536.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>413486.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>2132241.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>181121.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>296913.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>193271.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>506584.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>2871.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-345111.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-472600.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>151446.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>-2520923.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>300000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>100000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>10000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>190000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-250000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>380000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>70000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>-30000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>120000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>310000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>60000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B7">
+        <v>-2653000.0</v>
+      </c>
+      <c r="C7">
+        <v>41000.0</v>
+      </c>
+      <c r="D7">
         <v>987000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1492000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1529000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-49000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-883000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2155000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>59000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2159000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1351000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1328000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>456000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1375000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2670000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>667000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-3354000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>509000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-186000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-3821000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-3212000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1274000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>776000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1628000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-388000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>5072000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1680000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1425000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-676000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-3308000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-299000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>724000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-957000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-876000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>517000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>882000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-188000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-802000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>966000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>146000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-616000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-1544000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-532000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>356000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-863000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-951000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>499000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>818000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>310000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>685000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-729000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>1617000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-84166.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-812834.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-1159852.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>446000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-32354.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-186338.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>211323.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-711552.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-72574.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-594224.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>91243.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>87898.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>534166.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-31475.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>425779.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>131037.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>204352.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-338385.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>31380.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-728482.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>17036.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-221966.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>551250.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>642198.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>202155.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-635242.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-1178794.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>584808.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-13611.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>581701.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-91735.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>347986.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-23629.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-494901.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-106857.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-205684.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-282355.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>483556.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-177166.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>126724.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>29640.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>220754.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>125527.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>248666.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-45140.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>219354.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>313284.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>179754.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-158591.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-832004.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>534546.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-247969.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-500125.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DC7">
         <v>-100000.0</v>
       </c>
       <c r="DD7">
+        <v>-100000.0</v>
+      </c>
+      <c r="DE7">
+        <v>-100000.0</v>
+      </c>
+      <c r="DF7">
         <v>300000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>-200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>90000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>220000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>320000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>180000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>80000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>110000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>530000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>310000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DP7">
         <v>260000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DQ7">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-603000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>843000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8">
         <v>-4180000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-1223000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>529000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-620000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-104000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>788000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>6711000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-2282000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-1983000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-992000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-1383000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>649000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>5888000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-6403000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-1494000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-109000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>678000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-404000.0</v>
       </c>
-      <c r="AK8"/>
-      <c r="AL8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>244000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-315000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-130000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>94000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-77000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>584000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-756000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-151000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>130000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>108000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-156000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>650000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>370000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>1404000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>796072.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-636072.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-2030637.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-58017.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-222750.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-273348.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -38133,1330 +38573,1348 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B9">
+        <v>-2457000.0</v>
+      </c>
+      <c r="C9">
+        <v>1747000.0</v>
+      </c>
+      <c r="D9">
         <v>458000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-266000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2253000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-741000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1446000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-134000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2234000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1967000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1005000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5198000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-603000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>843000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1267000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1463000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1321000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3013000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3008000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-4180000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1223000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>529000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-620000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-104000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>788000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>6711000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-2282000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1983000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-992000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1383000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>649000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>5888000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-6403000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-1494000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-109000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>678000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-787000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>383000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>244000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-315000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-130000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>94000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-77000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>584000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-756000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-151000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>130000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>108000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-156000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>650000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>370000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1404000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>796072.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-636072.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-2030637.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-58017.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-222750.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-273348.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>244613.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>72794.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>88585.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>344539.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-589104.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-242422.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>254042.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>267649.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-390400.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1663.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>188000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>167000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9">
         <v>210000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>185000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>178000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>486000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>787000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="CB9"/>
       <c r="CC9">
-        <v>489000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="CD9"/>
       <c r="CE9">
+        <v>489000.0</v>
+      </c>
+      <c r="CF9"/>
+      <c r="CG9">
         <v>51000.0</v>
       </c>
-      <c r="CF9"/>
-[...1 lines deleted...]
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>184000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>420000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>155000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>570000.0</v>
       </c>
-      <c r="CL9"/>
-[...1 lines deleted...]
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9">
         <v>93000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>23000.0</v>
       </c>
-      <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>78000.0</v>
       </c>
-      <c r="CR9"/>
-[...1 lines deleted...]
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9">
         <v>397000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>395000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>376000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>381000.0</v>
       </c>
-      <c r="CX9"/>
-      <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9">
         <v>63000.0</v>
       </c>
-      <c r="DB9"/>
-      <c r="DC9"/>
       <c r="DD9"/>
-      <c r="DE9">
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9">
         <v>-60000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>-60000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>-130000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>-50000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>20000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>-30000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>-90000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>30000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>110000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DQ9">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B10">
+        <v>-673000.0</v>
+      </c>
+      <c r="C10">
+        <v>-41000.0</v>
+      </c>
+      <c r="D10">
         <v>434000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-1595000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>881000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1270000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>324000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1330000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1592000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>759000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1473000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>182000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>551000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>117000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2170000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1688000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2299000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-778000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-827000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-554000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-433000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>661000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-147000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-710000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>638000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-159000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-153000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>711000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1056000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-825000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>221000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-278000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-688000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>373000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>208000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-136000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-532000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>302000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>714000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-250000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-349000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>175000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-549000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>403000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-234000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>134000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-38000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>456000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-35000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>145000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-574174.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>247174.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-228377.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-307179.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-167368.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-92021.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>12852.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-539790.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-274252.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-427538.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-125936.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>164477.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>297746.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-206748.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>314159.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>408454.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>71616.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>170558.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>140518.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-444821.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-197826.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-492277.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-83895.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>422214.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>357884.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-267058.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-1089082.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-158560.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>9853.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>167805.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-54152.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-139491.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>346075.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-488994.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>134037.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-11282.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-240086.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-85597.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>246861.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>221744.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>42469.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>177525.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>163013.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-34000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>216447.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>257048.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>264642.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>127894.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-74094.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-859369.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>331559.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-403866.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-479812.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-200000.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10"/>
       <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10">
         <v>100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>-60000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>-140000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>-150000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>130000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>-50000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>-240000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>-80000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>-20000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>-20000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-3404000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-816000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2633000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-399000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3043000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1457000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-122000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1044000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1683000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-273000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-38000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>310000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1248000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-62000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2358000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>690000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>732000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-515000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-916000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>88000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-5096000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>5534000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1296000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>241000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-749000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>70000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-566000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>163000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-160000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-196000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-509000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-941000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>647000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-802000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-278000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>208000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>671000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-265000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-529000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-197000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>69000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-613074.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-113926.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1146279.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>892114.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>120902.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>436924.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
         <v>868000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>298000.0</v>
       </c>
-      <c r="BL11"/>
-      <c r="BM11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>52000.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
         <v>188000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>567000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>482000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>292000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11">
         <v>331000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>349000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>213000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>150000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>39000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>212000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>168000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>53000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="CK11"/>
       <c r="CL11">
+        <v>400000.0</v>
+      </c>
+      <c r="CM11"/>
+      <c r="CN11">
         <v>112000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>24000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>62000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>121000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>13000.0</v>
       </c>
-      <c r="CQ11"/>
-[...1 lines deleted...]
-      <c r="CS11">
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11">
         <v>58000.0</v>
       </c>
-      <c r="CT11"/>
-      <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>470000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>293000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>169000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>31000.0</v>
       </c>
-      <c r="DB11"/>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>34000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-325000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>140000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-1362000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>257000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>216000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>145000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-335000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>479000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-2585000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>874000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-903000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>254000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>182000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>249000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>14000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>68000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>67000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>125000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>807000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>82000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>137000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>58000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-266000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>62000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>133000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>77000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>92000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>30000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>112000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-90000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>131000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>68000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>59000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>136000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>46000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>170000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-201000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1330000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>74000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-154877.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-179123.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>-55403.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>56508.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>52049.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2087.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>93000.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12">
         <v>11000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
-[...1 lines deleted...]
-      </c>
+      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12">
+        <v>111000.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12">
         <v>68000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-350000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1129000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-198000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3213000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-920000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1112000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-83000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2556000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-38000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1162000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1362000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>439000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1144000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-701000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-961000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>763000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-139000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>728000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-1271000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-1271000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-784000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1478000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>465000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>336000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>682000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>99000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-87000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-1003000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-1033000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>594000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -39484,1001 +39942,1017 @@
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B14">
-        <v>615000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="C14">
-        <v>617000.0</v>
+        <v>618000.0</v>
       </c>
       <c r="D14">
         <v>615000.0</v>
       </c>
       <c r="E14">
+        <v>617000.0</v>
+      </c>
+      <c r="F14">
+        <v>615000.0</v>
+      </c>
+      <c r="G14">
         <v>616000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>632000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>638000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>633000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>633000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>638000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>630000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>624000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>541000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>535000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>537000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>438000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>180000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>178000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>178000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>177000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>237000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>254000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>252000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>253000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>255000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>145000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>140000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>141000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>137000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-121000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>210000.0</v>
       </c>
       <c r="AG14">
         <v>212000.0</v>
       </c>
       <c r="AH14">
+        <v>210000.0</v>
+      </c>
+      <c r="AI14">
+        <v>212000.0</v>
+      </c>
+      <c r="AJ14">
         <v>228000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>215000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>214000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>220000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>267000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>241000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>256000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>272000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>277000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>330000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>199000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>190000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>147000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>151000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>145000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>149000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>171000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>161000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>160762.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>159238.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>142673.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>153631.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>141899.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>161621.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>162525.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>127014.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>52138.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>49956.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>55862.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>54745.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>53990.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>49669.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>45606.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>61424.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>70327.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>62420.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>58638.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>14347.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>69501.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>68903.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>67990.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>72112.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>65215.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>63390.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>71036.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>62685.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>69704.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>67784.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>65472.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>52286.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>52238.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>52439.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>53464.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>40223.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>37860.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>36589.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>37770.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>39137.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>40467.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>40666.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>39136.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>40369.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>41536.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>64675.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>64337.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>63863.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>58991.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>50625.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>45091.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>44107.0</v>
       </c>
-      <c r="CZ14"/>
-      <c r="DA14">
+      <c r="DB14"/>
+      <c r="DC14">
         <v>100000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>100000.0</v>
       </c>
-      <c r="DC14"/>
-[...1 lines deleted...]
-      <c r="DE14">
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14">
         <v>20000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="DI14">
         <v>10000.0</v>
       </c>
       <c r="DJ14">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="DK14">
         <v>10000.0</v>
       </c>
       <c r="DL14">
-        <v>10000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="DM14">
         <v>10000.0</v>
       </c>
       <c r="DN14">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="DO14">
         <v>10000.0</v>
       </c>
+      <c r="DP14">
+        <v>20000.0</v>
+      </c>
+      <c r="DQ14">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
-[...4 lines deleted...]
-      </c>
+      <c r="R15"/>
+      <c r="S15"/>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>193000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>388000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>388000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>195000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>193000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>188000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>187000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>187000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>186000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>186000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>184000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>184000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>176000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="AJ15">
         <v>177000.0</v>
       </c>
       <c r="AK15">
-        <v>176000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="AL15">
         <v>177000.0</v>
       </c>
       <c r="AM15">
-        <v>177000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="AN15">
         <v>177000.0</v>
       </c>
       <c r="AO15">
+        <v>177000.0</v>
+      </c>
+      <c r="AP15">
+        <v>177000.0</v>
+      </c>
+      <c r="AQ15">
         <v>610000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>609000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>599000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>596000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>579000.0</v>
       </c>
       <c r="AU15">
         <v>578000.0</v>
       </c>
       <c r="AV15">
+        <v>579000.0</v>
+      </c>
+      <c r="AW15">
+        <v>578000.0</v>
+      </c>
+      <c r="AX15">
         <v>575000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>570000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>559000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>546000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>544000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>700000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>348343.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>343000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>342307.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>352693.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>2141363.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>172287.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>130512.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>84809.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>84113.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
-[...4 lines deleted...]
-      </c>
+      <c r="BN15"/>
+      <c r="BO15"/>
       <c r="BP15">
         <v>95000.0</v>
       </c>
       <c r="BQ15">
+        <v>95000.0</v>
+      </c>
+      <c r="BR15">
+        <v>95000.0</v>
+      </c>
+      <c r="BS15">
         <v>94780.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>99160.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>98723.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>196000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>65019.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>65019.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>64991.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>66000.0</v>
       </c>
-      <c r="BY15"/>
-      <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
+      <c r="DP15"/>
+      <c r="DQ15"/>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B16">
+        <v>3394000.0</v>
+      </c>
+      <c r="C16">
+        <v>5108000.0</v>
+      </c>
+      <c r="D16">
         <v>5079000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3586000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1273000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>839000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1764000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1400000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>4488000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>4897000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4063000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4326000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3770000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4532000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5086000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3752000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>13507000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>13053000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>12578000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>14762000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15489000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>15797000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>15628000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14076000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>14390000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>12540000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>13312000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>13856000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>14016000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>16334000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>11591000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>8489000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>5880000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>6039000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5498000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>4317000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>4354000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5258000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>4649000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>5021000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5766000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>7595000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>7908000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>10393000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>10922000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>14718000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>14237000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>13416000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>12777000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>11881000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>10782000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>8486000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>6948965.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>5491768.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>5630000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>3812724.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1596973.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1760816.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1169352.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>3386914.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>4607479.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>4728884.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1580511.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>736483.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1196284.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1225927.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>2492045.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1140215.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1159785.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1060838.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1822127.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>3892811.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>3845012.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3400566.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>4959070.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>6653131.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>5485410.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>4612935.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>3564831.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>3580114.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>4664153.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>4507219.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>5159163.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>4564823.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>4370511.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>4497322.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>4518012.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>4348221.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>4124568.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>2683896.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>2486207.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>4402309.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>4272835.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>3939299.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>3525813.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>1393572.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>1212451.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>915538.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>722267.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>215683.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>212812.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>557923.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>1030523.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>879077.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>3400000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>1100000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>1000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>200000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>1300000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>1210000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>1200000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>1010000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>1260000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>870000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>810000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>840000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>710000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DP16">
         <v>400000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DQ16">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40554,540 +41028,548 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B18">
+        <v>-946000.0</v>
+      </c>
+      <c r="C18">
+        <v>649000.0</v>
+      </c>
+      <c r="D18">
         <v>2033000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-420000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2157000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>574000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-418000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2120000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>28000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>697000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1439000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-658000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1162000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-241000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>51000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2073000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2361000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>454000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>437000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2266000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-827000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-693000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>168000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1258000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-151000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>5553000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-829000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-414000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>469000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-2474000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>906000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>2680000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>2537000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-174000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>657000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1333000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>141000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-705000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>792000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-354000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-506000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1583000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-139000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1011000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-237000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-671000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1068000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>1337000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>1053000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>888000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>887000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2687000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1078647.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>607353.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-2276.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>1334729.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>509628.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-97238.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>406305.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-824371.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>313539.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-140834.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>398442.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>855111.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>929587.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>167666.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>712231.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>466547.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>480602.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-173649.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>210054.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-401487.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>665633.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>214657.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>385203.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>1284823.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>462848.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-411506.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-473876.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>1016596.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>1507413.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-9813.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-442663.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>567209.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>178517.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-250244.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>485576.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>71944.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-9774.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>753389.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>173397.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>372512.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>129905.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>402282.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>467133.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>351582.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>194778.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>361666.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>246092.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>514587.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>84341.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-522399.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>-583284.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>165265.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>-318758.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DC18">
         <v>300000.0</v>
       </c>
       <c r="DD18">
+        <v>200000.0</v>
+      </c>
+      <c r="DE18">
         <v>300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
+        <v>300000.0</v>
+      </c>
+      <c r="DG18">
         <v>100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>40000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>200000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>180000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>400000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>70000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DM18">
         <v>49999.0</v>
       </c>
-      <c r="DL18">
+      <c r="DN18">
         <v>50000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DO18">
         <v>320000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DP18">
         <v>70000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DQ18">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-109000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-22000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-27000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-174000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-252000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-169000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-143000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-172000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1008000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-173000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1130000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2245000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-387000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-24382000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-103000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-33000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-26000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-52000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-116000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-118000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-54000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-10000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-3954000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-110000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-230000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-583000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-73000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>34000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
-[...1 lines deleted...]
-      </c>
+      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19">
         <v>67000.0</v>
       </c>
       <c r="AO19"/>
       <c r="AP19">
         <v>67000.0</v>
       </c>
       <c r="AQ19"/>
-      <c r="AR19"/>
+      <c r="AR19">
+        <v>67000.0</v>
+      </c>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19">
         <v>748258.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>2346355.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>1000111.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
@@ -41104,54 +41586,56 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41227,157 +41711,163 @@
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B21">
+        <v>-979000.0</v>
+      </c>
+      <c r="C21">
+        <v>-715000.0</v>
+      </c>
+      <c r="D21">
         <v>8000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-166000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-59000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-144000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-507000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1756000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>394000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-606000.0</v>
       </c>
       <c r="N21">
         <v>-606000.0</v>
       </c>
       <c r="O21">
         <v>-606000.0</v>
       </c>
       <c r="P21">
-        <v>16798000.0</v>
+        <v>-606000.0</v>
       </c>
       <c r="Q21">
-        <v>16798000.0</v>
+        <v>-606000.0</v>
       </c>
       <c r="R21">
         <v>16798000.0</v>
       </c>
       <c r="S21">
         <v>16798000.0</v>
       </c>
-      <c r="T21"/>
-[...1 lines deleted...]
-      <c r="V21">
+      <c r="T21">
+        <v>16798000.0</v>
+      </c>
+      <c r="U21">
+        <v>16798000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2788000.0</v>
       </c>
       <c r="Y21">
         <v>2788000.0</v>
       </c>
       <c r="Z21">
         <v>2788000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
+      <c r="AA21">
+        <v>2788000.0</v>
+      </c>
+      <c r="AB21">
+        <v>2788000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21">
         <v>-14019.0</v>
       </c>
-      <c r="BC21"/>
-[...1 lines deleted...]
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21">
         <v>-5481.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -41394,2935 +41884,2983 @@
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B22">
+        <v>879000.0</v>
+      </c>
+      <c r="C22">
+        <v>-50000.0</v>
+      </c>
+      <c r="D22">
         <v>173000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>392000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-245000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-245000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-238000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-705000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-4294000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1362000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-852000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1645000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>581000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1162000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>451000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>771000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>503000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-277000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>813000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>926000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>4845000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-403000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>159000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-82000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-184000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>26000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>782000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1038000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1061000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>640000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>637000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1731000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3204000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>454000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>305000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>192000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>79000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-194000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-3025000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-597000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-114000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-353000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>270000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>210000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>449000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>65000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>325000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>372000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>477000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>265000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>251000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>917000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1177512.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1482488.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1157576.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>735286.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>602352.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>117208.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-49688.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>64694.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>406512.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>351493.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>434910.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>312270.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>329698.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>143369.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>268337.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>10577.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>214614.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>162439.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>445528.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>399712.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>531752.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>182241.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>489847.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>434069.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>178375.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>32932.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>473303.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>407484.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>394552.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>265333.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-119284.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>194343.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>163116.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>206485.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>372694.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>266115.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>351452.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>233870.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>301155.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>195751.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>79043.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>134796.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>95330.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>40744.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>161422.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>82188.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>53491.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>326366.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>249418.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>245234.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>437437.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>380799.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>302280.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DD22">
         <v>200000.0</v>
       </c>
       <c r="DE22">
+        <v>300000.0</v>
+      </c>
+      <c r="DF22">
+        <v>200000.0</v>
+      </c>
+      <c r="DG22">
         <v>100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DL22">
         <v>100000.0</v>
       </c>
       <c r="DM22">
+        <v>200000.0</v>
+      </c>
+      <c r="DN22">
+        <v>100000.0</v>
+      </c>
+      <c r="DO22">
         <v>240000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>20000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>290000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>233</v>
+      </c>
+      <c r="B23">
+        <v>-768000.0</v>
+      </c>
       <c r="C23">
+        <v>-82000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-166000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>203000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-252000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-520000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-500000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-606000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>85000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>92000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>25000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-103000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>38000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>82000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>100000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>385000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>389000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2810000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>32000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>391000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>246000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>57000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>15000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>342000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>95000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>605000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>256000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>157000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>61000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>25000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-23000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>159000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-129000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>20000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>419000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-14000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-8000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>62000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>161000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>578000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1114000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>155000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1002000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1549844.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-2106279979.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>78000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>57299.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>78701.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>159765.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>586187.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>241537.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>203884.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>283343.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-48380.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-1402786.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-272989.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-2033896.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1075922.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>169651.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>957661.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>46041.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-1888637.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-196460.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>84000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>84000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-2871299.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>47635.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1208598.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1374197.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-1081205.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-1632818.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-276626.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-276626.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-42200.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-23700.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-522325.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-522325.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-14710.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-93877.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-18626.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>1715.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>38840.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-25080.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-44582.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>2919.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>1774270.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-26697.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-2358.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-67127.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-71213.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-69799.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-127494.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-127494.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-33941.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>130020.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>-100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD23">
         <v>-100000.0</v>
       </c>
       <c r="DE23">
+        <v>100000.0</v>
+      </c>
+      <c r="DF23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG23">
         <v>-30000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>-30000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>-50000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>-490000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>-10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-90000.0</v>
       </c>
       <c r="DL23">
         <v>90000.0</v>
       </c>
       <c r="DM23">
+        <v>-90000.0</v>
+      </c>
+      <c r="DN23">
+        <v>90000.0</v>
+      </c>
+      <c r="DO23">
         <v>-10000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>-10000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>12000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>-225000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>-3901000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-3901000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-7802000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>7802000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-3901000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-1000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-457000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-457000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>3928000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>34000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>34000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-238000.0</v>
       </c>
-      <c r="AI24">
-[...4 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>-1000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>389000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>67000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>344000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>16000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-2883000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>300000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-300000.0</v>
       </c>
-      <c r="AT24">
-[...4 lines deleted...]
-      </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>-96806.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-1801969.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-1645129.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-20843.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>2550701.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-11083.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-1738388.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-75680.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-58989.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-41082.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-5729.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>2381333.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-2855000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-82079.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>34000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>1035000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-2613990.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>32250.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>10000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>9500.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-510000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>23000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>23000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>22854.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>5221.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-4465.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>6165.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-56505.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>1780659.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>-1823221.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-333000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>-100000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DD24"/>
       <c r="DE24">
-        <v>-30000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="DF24"/>
       <c r="DG24">
-        <v>-10000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-30000.0</v>
+      </c>
+      <c r="DH24"/>
       <c r="DI24">
         <v>-10000.0</v>
       </c>
       <c r="DJ24">
-        <v>-70000.0</v>
+        <v>-440000.0</v>
       </c>
       <c r="DK24">
         <v>-10000.0</v>
       </c>
       <c r="DL24">
-        <v>-10000.0</v>
+        <v>-70000.0</v>
       </c>
       <c r="DM24">
         <v>-10000.0</v>
       </c>
-      <c r="DN24"/>
+      <c r="DN24">
+        <v>-10000.0</v>
+      </c>
       <c r="DO24">
         <v>-10000.0</v>
       </c>
+      <c r="DP24"/>
+      <c r="DQ24">
+        <v>-10000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B25">
+        <v>-50000.0</v>
+      </c>
+      <c r="C25">
+        <v>-9000.0</v>
+      </c>
+      <c r="D25">
         <v>51000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-47000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>75000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>78000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>36000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>44000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>25000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>22000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>15000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>59000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>8000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-17000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>15000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-2792000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-26000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>8000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>19000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-5000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>931000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-32000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>55000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-2000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-5000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-686000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2550000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>38000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-20000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>60000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-138000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>48000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>17000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>9000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>69000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-6000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-54000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-248000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1259000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>20000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-228769.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-212231.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-155534.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>748659.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>602352.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>117208.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>32008.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-175155.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-11165.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>6660.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>13259.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>256562.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-16731.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>9728.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-5613.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>8766.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>4827.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>4956.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>58846.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>139235.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>125744.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>136479.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>43275.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>183243.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>17603.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>125957.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>168331.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>10945.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>75596.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>124444.0</v>
       </c>
-      <c r="CD25"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CF25"/>
       <c r="CG25">
         <v>732.0</v>
       </c>
       <c r="CH25">
+        <v>10492.0</v>
+      </c>
+      <c r="CI25">
+        <v>732.0</v>
+      </c>
+      <c r="CJ25">
         <v>178600.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-14000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-1.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>18000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>24700.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="CO25">
         <v>12000.0</v>
       </c>
       <c r="CP25">
+        <v>12000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>12000.0</v>
+      </c>
+      <c r="CR25">
         <v>223209.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>28192.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>50000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>214567.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>1.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>28320.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>30294.0</v>
       </c>
-      <c r="CX25"/>
-      <c r="CY25">
+      <c r="CZ25"/>
+      <c r="DA25">
         <v>-1.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>-120913.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>200000.0</v>
       </c>
-      <c r="DB25"/>
-      <c r="DC25">
+      <c r="DD25"/>
+      <c r="DE25">
         <v>100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>-200000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>-130000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>-190000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>-400000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>110000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>-90000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-570000.0</v>
       </c>
       <c r="DM25">
         <v>-240000.0</v>
       </c>
       <c r="DN25">
+        <v>-570000.0</v>
+      </c>
+      <c r="DO25">
+        <v>-240000.0</v>
+      </c>
+      <c r="DP25">
         <v>-210000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DQ25">
         <v>-660000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>85000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
         <v>82000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>100000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>385000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>22000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>32000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>391000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>246000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>57000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>15000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>342000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>95000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>605000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>256000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>157000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>31000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>25000.0</v>
       </c>
-      <c r="AJ26">
-[...2 lines deleted...]
-      <c r="AK26">
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>-1000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-1000.0</v>
       </c>
-      <c r="AM26">
-[...2 lines deleted...]
-      <c r="AN26">
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-157000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>20000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>291000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>31000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>4000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>2000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-104000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>62000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>121000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>341000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>536000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>131000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>780277.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>1313723.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>212451.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>64989.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-355757.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-787243.0</v>
       </c>
-      <c r="BF26">
-[...6 lines deleted...]
-      <c r="BI26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-3442.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-3442.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-193235.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-710905.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-705010.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-141548.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-141548.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-58893.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
-      <c r="CL26">
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26">
         <v>-34499.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>-2322989.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>-6596.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>-24164.0</v>
       </c>
-      <c r="CP26"/>
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
-[...4 lines deleted...]
-      </c>
+      <c r="DJ26"/>
+      <c r="DK26"/>
       <c r="DL26">
         <v>90000.0</v>
       </c>
-      <c r="DM26"/>
-[...1 lines deleted...]
-      <c r="DO26">
+      <c r="DM26">
+        <v>-90000.0</v>
+      </c>
+      <c r="DN26">
+        <v>90000.0</v>
+      </c>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B27">
+        <v>277000.0</v>
+      </c>
+      <c r="C27">
+        <v>264000.0</v>
+      </c>
+      <c r="D27">
         <v>232000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>219000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>226000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>195000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>180000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>241000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>248000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>255000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>211000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>246000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>229000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>212000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>191000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>191000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>168000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>139000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>135000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>374000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>137000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>123000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>107000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>166000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>96000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>187000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>57000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>68000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>78000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>114000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>22000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>57000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>57000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>75000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>53000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>62000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>48000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>51000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="AN27">
         <v>50000.0</v>
       </c>
       <c r="AO27">
+        <v>54000.0</v>
+      </c>
+      <c r="AP27">
+        <v>50000.0</v>
+      </c>
+      <c r="AQ27">
         <v>52000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>48000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>83000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>51000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>50000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>67000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>52000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>224000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>47000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>71000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>54000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>73892.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>33108.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>100131.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>43135.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>53482.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>67187.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>146943.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>23000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>49759.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>92609.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>73478.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>43605.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>41862.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>72055.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>28411.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>47576.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>27564.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>49646.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
-      <c r="DE27">
-[...1 lines deleted...]
-      </c>
+      <c r="DE27"/>
       <c r="DF27"/>
-      <c r="DG27"/>
+      <c r="DG27">
+        <v>0.0</v>
+      </c>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
-      <c r="DM27">
-[...1 lines deleted...]
-      </c>
+      <c r="DM27"/>
       <c r="DN27"/>
-      <c r="DO27"/>
+      <c r="DO27">
+        <v>0.0</v>
+      </c>
+      <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B28">
+        <v>-768000.0</v>
+      </c>
+      <c r="C28">
+        <v>-620000.0</v>
+      </c>
+      <c r="D28">
         <v>46000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-166000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>144000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-140000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-507000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1756000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-3116000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1106000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-605000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>395000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-606000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-521000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-605000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-514000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>16823000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>16823000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>38000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>82000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>100000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>385000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2810000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-163000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>198000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>58000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-130000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-172000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>156000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-91000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>421000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>72000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-19000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-116000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-152000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-178000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-199000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-182000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-18000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-306000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-590000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-190000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-613000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-592000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-576000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-587000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-516000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-414000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>8000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>212000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-391000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>458156.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>849844.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-135956.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-265711.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-640232.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1066716.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1990922.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>408778.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>111025.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>119075.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>199230.0</v>
       </c>
-      <c r="BK28"/>
-[...1 lines deleted...]
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28">
         <v>-3442.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-3442.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-193235.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-710905.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-799790.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-509947.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-26359.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-184308.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>29789.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-100360.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-123884.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-251731.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>75383.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>123392.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>157000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>22538.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>134497.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>15719.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>17631.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>15795.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>123433.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>3734.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>97847.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>210573.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>687283.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>19071.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-2284149.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-6596.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-68746.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>2919.0</v>
       </c>
-      <c r="CQ28"/>
-[...1 lines deleted...]
-      <c r="CS28">
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28">
         <v>-47500.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-2358.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>7814.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-69799.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-149011.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>173543.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>8450.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>130020.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD28">
         <v>-100000.0</v>
       </c>
-      <c r="DE28"/>
-      <c r="DF28"/>
+      <c r="DE28">
+        <v>100000.0</v>
+      </c>
+      <c r="DF28">
+        <v>-100000.0</v>
+      </c>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
-      <c r="DJ28">
-[...4 lines deleted...]
-      </c>
+      <c r="DJ28"/>
+      <c r="DK28"/>
       <c r="DL28">
         <v>90000.0</v>
       </c>
-      <c r="DM28"/>
-[...1 lines deleted...]
-      <c r="DO28">
+      <c r="DM28">
+        <v>-90000.0</v>
+      </c>
+      <c r="DN28">
+        <v>90000.0</v>
+      </c>
+      <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B29">
+        <v>-914000.0</v>
+      </c>
+      <c r="C29">
+        <v>867000.0</v>
+      </c>
+      <c r="D29">
         <v>2098000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-311000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2191000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>601000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-244000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2372000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>197000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>840000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1611000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>350000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1335000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>889000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2296000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2235000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2196000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>557000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>470000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2240000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-775000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-577000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>286000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1204000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-141000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5606000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-720000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-184000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>595000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2401000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1024000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2749000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2594000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-152000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>784000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1351000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>161000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-699000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>808000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-118000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-444000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1513000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-75000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>1027000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-147000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-637000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1107000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1387000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>1102000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>898000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>1023000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>2769000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1099231.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>649769.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>84994.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>1391425.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>763946.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>94578.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>503111.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-672000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>411723.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-119991.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>423917.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>892408.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>942985.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>243346.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>771220.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>469143.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>521684.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-58924.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>419592.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-155688.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>665633.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>214657.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>380648.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>1301122.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>462848.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-411506.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-449485.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>1065922.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>526241.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>1039262.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-391037.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>595347.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>202217.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-235245.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>497901.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>86654.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>106957.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>772015.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>186459.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>373612.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>161150.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>408216.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>483202.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>357971.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>207818.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>366217.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>262756.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>569983.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>178138.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-505851.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>-518649.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>176937.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>-318758.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DC29">
         <v>300000.0</v>
       </c>
       <c r="DD29">
+        <v>200000.0</v>
+      </c>
+      <c r="DE29">
         <v>300000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
+        <v>300000.0</v>
+      </c>
+      <c r="DG29">
         <v>100000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>40000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>240000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>230000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>80000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>79999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="DN29">
         <v>70000.0</v>
       </c>
       <c r="DO29">
+        <v>320000.0</v>
+      </c>
+      <c r="DP29">
+        <v>70000.0</v>
+      </c>
+      <c r="DQ29">
         <v>-20000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B30">
+        <v>-32000.0</v>
+      </c>
+      <c r="C30">
+        <v>-218000.0</v>
+      </c>
+      <c r="D30">
         <v>-65000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-109000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-22000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-27000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-174000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-252000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-169000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-143000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-172000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1008000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-173000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1130000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2245000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-387000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-24382000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-103000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-33000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-26000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-52000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-116000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-118000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-54000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-10000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-3954000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-110000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-230000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-583000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-73000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3810000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-68000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-57000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>12000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-127000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-18000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-20000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-6000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-17000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-236000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>5000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>274000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-48000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2899000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>210000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2583000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-39000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-50000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-49000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-10000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-136000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-82000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-20584.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-42416.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-87270.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>691562.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2092037.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>808295.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2079275.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1954341.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-1743313.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-120489.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2525226.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-48380.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-1402786.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-272989.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-2033896.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1075922.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>169651.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>957661.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-670934.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-1888637.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-433526.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>200000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-2871299.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>956604.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>1208598.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>1374197.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-1081205.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-1632818.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-1016825.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>-18638.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-23700.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-14999.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-14710.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-93877.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-18626.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-7841.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-5565.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-25080.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-5934.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-72635.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>1774270.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-26697.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-21804.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>66000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-71213.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-105468.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>309751.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>-33941.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-333000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-100000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DD30"/>
       <c r="DE30">
-        <v>-30000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="DF30"/>
       <c r="DG30">
+        <v>-30000.0</v>
+      </c>
+      <c r="DH30"/>
+      <c r="DI30">
         <v>-50000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-490000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-10000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-80000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-40000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-30000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-10000.0</v>
       </c>
-      <c r="DN30"/>
-      <c r="DO30">
+      <c r="DP30"/>
+      <c r="DQ30">
         <v>-20000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>