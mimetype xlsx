--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4334,51 +4334,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>1575000000.0</v>
+        <v>1562000000.0</v>
       </c>
       <c r="C28">
         <v>1618000000.0</v>
       </c>
       <c r="D28">
         <v>1771000000.0</v>
       </c>
       <c r="E28">
         <v>1680000000.0</v>
       </c>
       <c r="F28">
         <v>1682000000.0</v>
       </c>
       <c r="G28">
         <v>1642000000.0</v>
       </c>
       <c r="H28">
         <v>1717000000.0</v>
       </c>
       <c r="I28">
         <v>1765000000.0</v>
       </c>
       <c r="J28">
         <v>1784000000.0</v>
       </c>
@@ -6101,51 +6101,51 @@
         <v>25000000.0</v>
       </c>
       <c r="Y50">
         <v>25000000.0</v>
       </c>
       <c r="Z50">
         <v>25000000.0</v>
       </c>
       <c r="AA50">
         <v>21000000.0</v>
       </c>
       <c r="AB50">
         <v>22000000.0</v>
       </c>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50">
         <v>271000000.0</v>
       </c>
     </row>
     <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>1646000000.0</v>
+        <v>1633000000.0</v>
       </c>
       <c r="C51">
         <v>1765000000.0</v>
       </c>
       <c r="D51">
         <v>1824000000.0</v>
       </c>
       <c r="E51">
         <v>1737000000.0</v>
       </c>
       <c r="F51">
         <v>1740000000.0</v>
       </c>
       <c r="G51">
         <v>1779000000.0</v>
       </c>
       <c r="H51">
         <v>1813000000.0</v>
       </c>
       <c r="I51">
         <v>1866000000.0</v>
       </c>
       <c r="J51">
         <v>1919000000.0</v>
       </c>
@@ -8324,51 +8324,51 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>98</v>
       </c>
       <c r="B5">
-        <v>98000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="C5">
         <v>175000000.0</v>
       </c>
       <c r="D5">
         <v>123000000.0</v>
       </c>
       <c r="E5">
         <v>118000000.0</v>
       </c>
       <c r="F5">
         <v>63000000.0</v>
       </c>
       <c r="G5">
         <v>209000000.0</v>
       </c>
       <c r="H5">
         <v>138000000.0</v>
       </c>
       <c r="I5">
         <v>140000000.0</v>
       </c>
       <c r="J5">
         <v>90000000.0</v>
       </c>
@@ -8419,51 +8419,51 @@
       </c>
       <c r="Z5">
         <v>92000000.0</v>
       </c>
       <c r="AA5">
         <v>157000000.0</v>
       </c>
       <c r="AB5">
         <v>122000000.0</v>
       </c>
       <c r="AC5">
         <v>141000000.0</v>
       </c>
       <c r="AD5">
         <v>90000000.0</v>
       </c>
       <c r="AE5">
         <v>202000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>99</v>
       </c>
       <c r="B6">
-        <v>131000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="C6">
         <v>211000000.0</v>
       </c>
       <c r="D6">
         <v>157000000.0</v>
       </c>
       <c r="E6">
         <v>151000000.0</v>
       </c>
       <c r="F6">
         <v>95000000.0</v>
       </c>
       <c r="G6">
         <v>242000000.0</v>
       </c>
       <c r="H6">
         <v>171000000.0</v>
       </c>
       <c r="I6">
         <v>171000000.0</v>
       </c>
       <c r="J6">
         <v>122000000.0</v>
       </c>
@@ -13357,51 +13357,51 @@
       <c r="I25">
         <v>-2000000.0</v>
       </c>
       <c r="J25">
         <v>23000000.0</v>
       </c>
       <c r="K25">
         <v>43000000.0</v>
       </c>
       <c r="L25">
         <v>-78000000.0</v>
       </c>
       <c r="M25">
         <v>-112000000.0</v>
       </c>
       <c r="N25">
         <v>12000000.0</v>
       </c>
       <c r="O25">
         <v>96000000.0</v>
       </c>
       <c r="P25">
         <v>-2000000.0</v>
       </c>
       <c r="Q25">
-        <v>57000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="R25">
         <v>118000000.0</v>
       </c>
       <c r="S25">
         <v>14000000.0</v>
       </c>
       <c r="T25">
         <v>71000000.0</v>
       </c>
       <c r="U25">
         <v>149000000.0</v>
       </c>
       <c r="V25">
         <v>2000000.0</v>
       </c>
       <c r="W25">
         <v>-1000000.0</v>
       </c>
       <c r="X25">
         <v>12000000.0</v>
       </c>
       <c r="Y25">
         <v>-3000000.0</v>
       </c>