--- v0 (2026-07-29)
+++ v1 (2026-11-01)
@@ -4515,54 +4515,62 @@
         <v>-47000000.0</v>
       </c>
       <c r="AK36">
         <v>-66400000.0</v>
       </c>
       <c r="AL36">
         <v>-208900000.0</v>
       </c>
       <c r="AM36">
         <v>-599700000.0</v>
       </c>
       <c r="AN36">
         <v>-165300000.0</v>
       </c>
       <c r="AO36">
         <v>-134000000.0</v>
       </c>
       <c r="AP36">
         <v>-154900000.0</v>
       </c>
     </row>
     <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>24000000.0</v>
+      </c>
+      <c r="C37">
+        <v>23000000.0</v>
+      </c>
+      <c r="D37">
+        <v>-21000000.0</v>
+      </c>
+      <c r="E37">
+        <v>-22000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -8554,51 +8562,53 @@
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
     </row>
     <row r="8" spans="1:130">
       <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>264000000.0</v>
+      </c>
       <c r="C8">
         <v>264000000.0</v>
       </c>
       <c r="D8">
         <v>272000000.0</v>
       </c>
       <c r="E8">
         <v>272000000.0</v>
       </c>
       <c r="F8">
         <v>276000000.0</v>
       </c>
       <c r="G8">
         <v>275000000.0</v>
       </c>
       <c r="H8">
         <v>280000000.0</v>
       </c>
       <c r="I8">
         <v>279000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>284000000.0</v>
       </c>
@@ -13344,51 +13354,53 @@
       <c r="DQ28">
         <v>376000000.0</v>
       </c>
       <c r="DR28"/>
       <c r="DS28">
         <v>-440700000.0</v>
       </c>
       <c r="DT28"/>
       <c r="DU28">
         <v>162600000.0</v>
       </c>
       <c r="DV28"/>
       <c r="DW28">
         <v>159000000.0</v>
       </c>
       <c r="DX28"/>
       <c r="DY28">
         <v>78700000.0</v>
       </c>
       <c r="DZ28"/>
     </row>
     <row r="29" spans="1:130">
       <c r="A29" t="s">
         <v>69</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1238000000.0</v>
+      </c>
       <c r="C29">
         <v>9536000000.0</v>
       </c>
       <c r="D29">
         <v>9623000000.0</v>
       </c>
       <c r="E29">
         <v>9922000000.0</v>
       </c>
       <c r="F29">
         <v>10044000000.0</v>
       </c>
       <c r="G29">
         <v>9816000000.0</v>
       </c>
       <c r="H29">
         <v>9915000000.0</v>
       </c>
       <c r="I29">
         <v>10324000000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
         <v>3652000000.0</v>
       </c>
@@ -14042,51 +14054,53 @@
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
     </row>
     <row r="32" spans="1:130">
       <c r="A32" t="s">
         <v>72</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-3582000000.0</v>
+      </c>
       <c r="C32">
         <v>-3041000000.0</v>
       </c>
       <c r="D32">
         <v>-3040000000.0</v>
       </c>
       <c r="E32">
         <v>-2722000000.0</v>
       </c>
       <c r="F32">
         <v>-2917000000.0</v>
       </c>
       <c r="G32">
         <v>-2616000000.0</v>
       </c>
       <c r="H32">
         <v>-2747000000.0</v>
       </c>
       <c r="I32">
         <v>-2118000000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32">
         <v>-2275000000.0</v>
       </c>
@@ -15136,54 +15150,62 @@
       <c r="DQ36">
         <v>-208900000.0</v>
       </c>
       <c r="DR36"/>
       <c r="DS36">
         <v>-599700000.0</v>
       </c>
       <c r="DT36"/>
       <c r="DU36">
         <v>-165300000.0</v>
       </c>
       <c r="DV36"/>
       <c r="DW36">
         <v>-134000000.0</v>
       </c>
       <c r="DX36"/>
       <c r="DY36">
         <v>-154900000.0</v>
       </c>
       <c r="DZ36"/>
     </row>
     <row r="37" spans="1:130">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>17000000.0</v>
+      </c>
+      <c r="C37">
+        <v>24000000.0</v>
+      </c>
+      <c r="D37">
+        <v>14000000.0</v>
+      </c>
+      <c r="E37">
+        <v>23000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -17172,51 +17194,53 @@
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
     </row>
     <row r="45" spans="1:130">
       <c r="A45" t="s">
         <v>85</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>180000000.0</v>
+      </c>
       <c r="C45">
         <v>429000000.0</v>
       </c>
       <c r="D45">
         <v>155000000.0</v>
       </c>
       <c r="E45">
         <v>487000000.0</v>
       </c>
       <c r="F45">
         <v>196000000.0</v>
       </c>
       <c r="G45">
         <v>620000000.0</v>
       </c>
       <c r="H45">
         <v>237000000.0</v>
       </c>
       <c r="I45">
         <v>271000000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
@@ -21855,141 +21879,141 @@
       </c>
       <c r="AC2">
         <v>1092000000.0</v>
       </c>
       <c r="AD2">
         <v>1282000000.0</v>
       </c>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>192</v>
       </c>
       <c r="B3">
-        <v>663000000.0</v>
+        <v>752000000.0</v>
       </c>
       <c r="C3">
-        <v>706000000.0</v>
+        <v>783000000.0</v>
       </c>
       <c r="D3">
-        <v>717000000.0</v>
+        <v>793000000.0</v>
       </c>
       <c r="E3">
         <v>785000000.0</v>
       </c>
       <c r="F3">
         <v>724000000.0</v>
       </c>
       <c r="G3">
         <v>843000000.0</v>
       </c>
       <c r="H3">
         <v>683000000.0</v>
       </c>
       <c r="I3">
         <v>651000000.0</v>
       </c>
       <c r="J3">
         <v>656000000.0</v>
       </c>
       <c r="K3">
         <v>599000000.0</v>
       </c>
       <c r="L3">
         <v>520000000.0</v>
       </c>
       <c r="M3">
         <v>519000000.0</v>
       </c>
       <c r="N3">
         <v>566000000.0</v>
       </c>
       <c r="O3">
         <v>555000000.0</v>
       </c>
       <c r="P3">
-        <v>189911000.0</v>
+        <v>562000000.0</v>
       </c>
       <c r="Q3">
-        <v>184621000.0</v>
+        <v>582000000.0</v>
       </c>
       <c r="R3">
-        <v>194672000.0</v>
+        <v>587000000.0</v>
       </c>
       <c r="S3">
-        <v>148649000.0</v>
+        <v>454000000.0</v>
       </c>
       <c r="T3">
-        <v>116909000.0</v>
+        <v>367000000.0</v>
       </c>
       <c r="U3">
-        <v>157113000.0</v>
+        <v>358000000.0</v>
       </c>
       <c r="V3">
         <v>420000000.0</v>
       </c>
       <c r="W3">
-        <v>530000000.0</v>
+        <v>381000000.0</v>
       </c>
       <c r="X3">
         <v>576000000.0</v>
       </c>
       <c r="Y3">
         <v>660000000.0</v>
       </c>
       <c r="Z3">
         <v>630000000.0</v>
       </c>
       <c r="AA3">
         <v>583000000.0</v>
       </c>
       <c r="AB3">
         <v>486000000.0</v>
       </c>
       <c r="AC3">
         <v>420000000.0</v>
       </c>
       <c r="AD3">
         <v>96000000.0</v>
       </c>
       <c r="AE3">
-        <v>47081000.0</v>
+        <v>334000000.0</v>
       </c>
       <c r="AF3">
-        <v>57132000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="AG3">
         <v>37559000.0</v>
       </c>
       <c r="AH3">
         <v>31211000.0</v>
       </c>
       <c r="AI3">
         <v>26400000.0</v>
       </c>
       <c r="AJ3">
         <v>33900000.0</v>
       </c>
       <c r="AK3">
         <v>30200000.0</v>
       </c>
       <c r="AL3">
         <v>27000000.0</v>
       </c>
       <c r="AM3">
         <v>33900000.0</v>
       </c>
       <c r="AN3">
         <v>52400000.0</v>
       </c>
@@ -22071,227 +22095,227 @@
       <c r="H5">
         <v>2148000000.0</v>
       </c>
       <c r="I5">
         <v>1885000000.0</v>
       </c>
       <c r="J5">
         <v>1865000000.0</v>
       </c>
       <c r="K5">
         <v>1611000000.0</v>
       </c>
       <c r="L5">
         <v>1400000000.0</v>
       </c>
       <c r="M5">
         <v>1340000000.0</v>
       </c>
       <c r="N5">
         <v>1376000000.0</v>
       </c>
       <c r="O5">
         <v>1351000000.0</v>
       </c>
       <c r="P5">
-        <v>1531089000.0</v>
+        <v>1146000000.0</v>
       </c>
       <c r="Q5">
-        <v>1413379000.0</v>
+        <v>1038000000.0</v>
       </c>
       <c r="R5">
-        <v>1286328000.0</v>
+        <v>725000000.0</v>
       </c>
       <c r="S5">
-        <v>1121351000.0</v>
+        <v>816000000.0</v>
       </c>
       <c r="T5">
-        <v>1222091000.0</v>
+        <v>988000000.0</v>
       </c>
       <c r="U5">
-        <v>1033887000.0</v>
+        <v>851000000.0</v>
       </c>
       <c r="V5">
         <v>843000000.0</v>
       </c>
       <c r="W5">
-        <v>557000000.0</v>
+        <v>779000000.0</v>
       </c>
       <c r="X5">
         <v>705000000.0</v>
       </c>
       <c r="Y5">
         <v>519000000.0</v>
       </c>
       <c r="Z5">
         <v>524000000.0</v>
       </c>
       <c r="AA5">
         <v>321000000.0</v>
       </c>
       <c r="AB5">
         <v>219000000.0</v>
       </c>
       <c r="AC5">
         <v>1148000000.0</v>
       </c>
       <c r="AD5">
         <v>464000000.0</v>
       </c>
       <c r="AE5">
-        <v>465429000.0</v>
+        <v>688000000.0</v>
       </c>
       <c r="AF5">
-        <v>433074000.0</v>
+        <v>862000000.0</v>
       </c>
       <c r="AG5">
         <v>359262000.0</v>
       </c>
       <c r="AH5">
         <v>309190000.0</v>
       </c>
       <c r="AI5">
         <v>169500000.0</v>
       </c>
       <c r="AJ5">
         <v>307400000.0</v>
       </c>
       <c r="AK5">
         <v>287100000.0</v>
       </c>
       <c r="AL5">
         <v>352900000.0</v>
       </c>
       <c r="AM5">
         <v>298700000.0</v>
       </c>
       <c r="AN5">
         <v>267700000.0</v>
       </c>
       <c r="AO5">
         <v>211900000.0</v>
       </c>
       <c r="AP5">
         <v>164200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>195</v>
       </c>
       <c r="B6">
-        <v>3686000000.0</v>
+        <v>3775000000.0</v>
       </c>
       <c r="C6">
-        <v>3544000000.0</v>
+        <v>3621000000.0</v>
       </c>
       <c r="D6">
-        <v>3312000000.0</v>
+        <v>3388000000.0</v>
       </c>
       <c r="E6">
         <v>3061000000.0</v>
       </c>
       <c r="F6">
         <v>2646000000.0</v>
       </c>
       <c r="G6">
         <v>2477000000.0</v>
       </c>
       <c r="H6">
         <v>2831000000.0</v>
       </c>
       <c r="I6">
         <v>2536000000.0</v>
       </c>
       <c r="J6">
         <v>2521000000.0</v>
       </c>
       <c r="K6">
         <v>2210000000.0</v>
       </c>
       <c r="L6">
         <v>1920000000.0</v>
       </c>
       <c r="M6">
         <v>1859000000.0</v>
       </c>
       <c r="N6">
         <v>1942000000.0</v>
       </c>
       <c r="O6">
         <v>1906000000.0</v>
       </c>
       <c r="P6">
-        <v>1721000000.0</v>
+        <v>1708000000.0</v>
       </c>
       <c r="Q6">
-        <v>1598000000.0</v>
+        <v>1620000000.0</v>
       </c>
       <c r="R6">
-        <v>1481000000.0</v>
+        <v>1312000000.0</v>
       </c>
       <c r="S6">
         <v>1270000000.0</v>
       </c>
       <c r="T6">
-        <v>1339000000.0</v>
+        <v>1355000000.0</v>
       </c>
       <c r="U6">
-        <v>1191000000.0</v>
+        <v>1209000000.0</v>
       </c>
       <c r="V6">
         <v>1263000000.0</v>
       </c>
       <c r="W6">
-        <v>1087000000.0</v>
+        <v>1160000000.0</v>
       </c>
       <c r="X6">
         <v>1281000000.0</v>
       </c>
       <c r="Y6">
         <v>1179000000.0</v>
       </c>
       <c r="Z6">
         <v>1154000000.0</v>
       </c>
       <c r="AA6">
         <v>904000000.0</v>
       </c>
       <c r="AB6">
         <v>705000000.0</v>
       </c>
       <c r="AC6">
         <v>1568000000.0</v>
       </c>
       <c r="AD6">
         <v>560000000.0</v>
       </c>
       <c r="AE6">
-        <v>512510000.0</v>
+        <v>1022000000.0</v>
       </c>
       <c r="AF6">
-        <v>490206000.0</v>
+        <v>970000000.0</v>
       </c>
       <c r="AG6">
         <v>396821000.0</v>
       </c>
       <c r="AH6">
         <v>340401000.0</v>
       </c>
       <c r="AI6">
         <v>195900000.0</v>
       </c>
       <c r="AJ6">
         <v>341300000.0</v>
       </c>
       <c r="AK6">
         <v>317300000.0</v>
       </c>
       <c r="AL6">
         <v>379900000.0</v>
       </c>
       <c r="AM6">
         <v>332600000.0</v>
       </c>
       <c r="AN6">
         <v>320100000.0</v>
       </c>
@@ -25405,141 +25429,141 @@
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
     </row>
     <row r="3" spans="1:130">
       <c r="A3" t="s">
         <v>192</v>
       </c>
       <c r="B3">
         <v>383000000.0</v>
       </c>
       <c r="C3">
-        <v>526000000.0</v>
+        <v>373000000.0</v>
       </c>
       <c r="D3">
-        <v>137000000.0</v>
+        <v>379000000.0</v>
       </c>
       <c r="E3">
         <v>394000000.0</v>
       </c>
       <c r="F3">
         <v>389000000.0</v>
       </c>
       <c r="G3">
         <v>401000000.0</v>
       </c>
       <c r="H3">
         <v>355000000.0</v>
       </c>
       <c r="I3">
         <v>448000000.0</v>
       </c>
       <c r="J3"/>
       <c r="K3">
         <v>337000000.0</v>
       </c>
       <c r="L3"/>
       <c r="M3">
         <v>374000000.0</v>
       </c>
       <c r="N3"/>
       <c r="O3">
         <v>350000000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>475000000.0</v>
       </c>
       <c r="R3"/>
       <c r="S3">
         <v>368000000.0</v>
       </c>
       <c r="T3"/>
       <c r="U3">
         <v>350000000.0</v>
       </c>
       <c r="V3"/>
       <c r="W3">
         <v>333000000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3">
-        <v>178000000.0</v>
+        <v>342000000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3">
-        <v>171000000.0</v>
+        <v>309000000.0</v>
       </c>
       <c r="AB3"/>
       <c r="AC3">
-        <v>164000000.0</v>
+        <v>301000000.0</v>
       </c>
       <c r="AD3"/>
       <c r="AE3">
-        <v>214000000.0</v>
+        <v>355000000.0</v>
       </c>
       <c r="AF3"/>
       <c r="AG3">
-        <v>222000000.0</v>
+        <v>326000000.0</v>
       </c>
       <c r="AH3"/>
       <c r="AI3">
-        <v>188000000.0</v>
+        <v>273000000.0</v>
       </c>
       <c r="AJ3"/>
       <c r="AK3">
-        <v>183000000.0</v>
+        <v>265000000.0</v>
       </c>
       <c r="AL3"/>
       <c r="AM3">
-        <v>180000000.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="AN3"/>
       <c r="AO3">
-        <v>183000000.0</v>
+        <v>265000000.0</v>
       </c>
       <c r="AP3"/>
       <c r="AQ3">
-        <v>178000000.0</v>
+        <v>254000000.0</v>
       </c>
       <c r="AR3"/>
       <c r="AS3">
-        <v>200000000.0</v>
+        <v>279000000.0</v>
       </c>
       <c r="AT3"/>
       <c r="AU3">
         <v>206000000.0</v>
       </c>
       <c r="AV3"/>
       <c r="AW3">
         <v>277500000.0</v>
       </c>
       <c r="AX3"/>
       <c r="AY3">
         <v>277500000.0</v>
       </c>
       <c r="AZ3"/>
       <c r="BA3">
         <v>94955500.0</v>
       </c>
       <c r="BB3"/>
       <c r="BC3">
         <v>94955500.0</v>
       </c>
       <c r="BD3"/>
       <c r="BE3">
         <v>92310500.0</v>
       </c>
@@ -26163,141 +26187,141 @@
       </c>
       <c r="DV5">
         <v>133850000.0</v>
       </c>
       <c r="DW5">
         <v>105950000.0</v>
       </c>
       <c r="DX5">
         <v>105950000.0</v>
       </c>
       <c r="DY5">
         <v>82100000.0</v>
       </c>
       <c r="DZ5">
         <v>82100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>195</v>
       </c>
       <c r="B6">
         <v>1957000000.0</v>
       </c>
       <c r="C6">
-        <v>2086000000.0</v>
+        <v>1933000000.0</v>
       </c>
       <c r="D6">
-        <v>1600000000.0</v>
+        <v>1842000000.0</v>
       </c>
       <c r="E6">
         <v>1805000000.0</v>
       </c>
       <c r="F6">
         <v>1796000000.0</v>
       </c>
       <c r="G6">
         <v>1721000000.0</v>
       </c>
       <c r="H6">
         <v>1607000000.0</v>
       </c>
       <c r="I6">
         <v>1668000000.0</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>1411000000.0</v>
       </c>
       <c r="L6"/>
       <c r="M6">
         <v>1400000000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6">
         <v>1233000000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6">
         <v>1363000000.0</v>
       </c>
       <c r="R6"/>
       <c r="S6">
         <v>1112000000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6">
         <v>1378000000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6">
         <v>1412000000.0</v>
       </c>
       <c r="X6"/>
       <c r="Y6">
-        <v>1156000000.0</v>
+        <v>1320000000.0</v>
       </c>
       <c r="Z6"/>
       <c r="AA6">
-        <v>1116000000.0</v>
+        <v>1254000000.0</v>
       </c>
       <c r="AB6"/>
       <c r="AC6">
-        <v>1101000000.0</v>
+        <v>1238000000.0</v>
       </c>
       <c r="AD6"/>
       <c r="AE6">
-        <v>1130000000.0</v>
+        <v>1271000000.0</v>
       </c>
       <c r="AF6"/>
       <c r="AG6">
-        <v>1083000000.0</v>
+        <v>1187000000.0</v>
       </c>
       <c r="AH6"/>
       <c r="AI6">
-        <v>984000000.0</v>
+        <v>1069000000.0</v>
       </c>
       <c r="AJ6"/>
       <c r="AK6">
-        <v>885000000.0</v>
+        <v>967000000.0</v>
       </c>
       <c r="AL6"/>
       <c r="AM6">
-        <v>890000000.0</v>
+        <v>965000000.0</v>
       </c>
       <c r="AN6"/>
       <c r="AO6">
-        <v>863000000.0</v>
+        <v>945000000.0</v>
       </c>
       <c r="AP6"/>
       <c r="AQ6">
-        <v>849000000.0</v>
+        <v>925000000.0</v>
       </c>
       <c r="AR6"/>
       <c r="AS6">
-        <v>865000000.0</v>
+        <v>944000000.0</v>
       </c>
       <c r="AT6"/>
       <c r="AU6">
         <v>869000000.0</v>
       </c>
       <c r="AV6"/>
       <c r="AW6">
         <v>953000000.0</v>
       </c>
       <c r="AX6"/>
       <c r="AY6">
         <v>953000000.0</v>
       </c>
       <c r="AZ6"/>
       <c r="BA6">
         <v>860500000.0</v>
       </c>
       <c r="BB6"/>
       <c r="BC6">
         <v>860500000.0</v>
       </c>
       <c r="BD6"/>
       <c r="BE6">
         <v>799000000.0</v>
       </c>
@@ -31061,51 +31085,53 @@
       <c r="DS26">
         <v>2450000.0</v>
       </c>
       <c r="DT26">
         <v>2450000.0</v>
       </c>
       <c r="DU26">
         <v>4150000.0</v>
       </c>
       <c r="DV26">
         <v>4150000.0</v>
       </c>
       <c r="DW26">
         <v>4150000.0</v>
       </c>
       <c r="DX26">
         <v>4150000.0</v>
       </c>
       <c r="DY26"/>
       <c r="DZ26"/>
     </row>
     <row r="27" spans="1:130">
       <c r="A27" t="s">
         <v>216</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>766000000.0</v>
+      </c>
       <c r="C27">
         <v>783000000.0</v>
       </c>
       <c r="D27">
         <v>728000000.0</v>
       </c>
       <c r="E27">
         <v>755000000.0</v>
       </c>
       <c r="F27">
         <v>715000000.0</v>
       </c>
       <c r="G27">
         <v>741000000.0</v>
       </c>
       <c r="H27">
         <v>718000000.0</v>
       </c>
       <c r="I27">
         <v>743000000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27">
         <v>642000000.0</v>
       </c>
@@ -31303,51 +31329,53 @@
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
     </row>
     <row r="28" spans="1:130">
       <c r="A28" t="s">
         <v>217</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>915000000.0</v>
+      </c>
       <c r="C28">
         <v>913000000.0</v>
       </c>
       <c r="D28">
         <v>950000000.0</v>
       </c>
       <c r="E28">
         <v>934000000.0</v>
       </c>
       <c r="F28">
         <v>912000000.0</v>
       </c>
       <c r="G28">
         <v>948000000.0</v>
       </c>
       <c r="H28">
         <v>902000000.0</v>
       </c>
       <c r="I28">
         <v>974000000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28">
         <v>845000000.0</v>
       </c>
@@ -33033,111 +33061,111 @@
       <c r="AE2"/>
       <c r="AF2">
         <v>200000.0</v>
       </c>
       <c r="AG2">
         <v>200000.0</v>
       </c>
       <c r="AH2">
         <v>1500000.0</v>
       </c>
       <c r="AI2">
         <v>359900000.0</v>
       </c>
       <c r="AJ2">
         <v>200600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>223</v>
       </c>
       <c r="B3">
         <v>21000000</v>
       </c>
       <c r="C3">
-        <v>484000000</v>
+        <v>20000000</v>
       </c>
       <c r="D3">
-        <v>477000000</v>
+        <v>30000000</v>
       </c>
       <c r="E3">
         <v>436000000</v>
       </c>
       <c r="F3">
         <v>337000000</v>
       </c>
       <c r="G3">
         <v>362000000</v>
       </c>
       <c r="H3">
         <v>380000000</v>
       </c>
       <c r="I3">
-        <v>362000000</v>
+        <v>56000000</v>
       </c>
       <c r="J3">
-        <v>354000000</v>
+        <v>51000000</v>
       </c>
       <c r="K3">
-        <v>333000000</v>
+        <v>51000000</v>
       </c>
       <c r="L3">
-        <v>307000000</v>
+        <v>65000000</v>
       </c>
       <c r="M3">
-        <v>270000000</v>
+        <v>67000000</v>
       </c>
       <c r="N3">
-        <v>308000000</v>
+        <v>57000000</v>
       </c>
       <c r="O3">
-        <v>333000000</v>
+        <v>70000000</v>
       </c>
       <c r="P3">
-        <v>350000000</v>
+        <v>85000000</v>
       </c>
       <c r="Q3">
-        <v>311000000</v>
+        <v>83000000</v>
       </c>
       <c r="R3">
-        <v>242000000</v>
+        <v>78000000</v>
       </c>
       <c r="S3">
-        <v>172000000</v>
+        <v>57000000</v>
       </c>
       <c r="T3">
-        <v>145000000</v>
+        <v>65000000</v>
       </c>
       <c r="U3">
-        <v>196000000</v>
+        <v>68000000</v>
       </c>
       <c r="V3">
-        <v>195000000</v>
+        <v>93000000</v>
       </c>
       <c r="W3">
-        <v>192000000</v>
+        <v>82000000</v>
       </c>
       <c r="X3">
         <v>155000000</v>
       </c>
       <c r="Y3">
         <v>163000000</v>
       </c>
       <c r="Z3">
         <v>175000000</v>
       </c>
       <c r="AA3">
         <v>141000000</v>
       </c>
       <c r="AB3">
         <v>137000000</v>
       </c>
       <c r="AC3">
         <v>151000000</v>
       </c>
       <c r="AD3">
         <v>142000000</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
@@ -33277,54 +33305,54 @@
       <c r="M6">
         <v>144000000.0</v>
       </c>
       <c r="N6">
         <v>-509000000.0</v>
       </c>
       <c r="O6">
         <v>-85000000.0</v>
       </c>
       <c r="P6">
         <v>-16000000.0</v>
       </c>
       <c r="Q6">
         <v>8000000.0</v>
       </c>
       <c r="R6">
         <v>359000000.0</v>
       </c>
       <c r="S6">
         <v>-2092000000.0</v>
       </c>
       <c r="T6">
         <v>1948000000.0</v>
       </c>
       <c r="U6">
-        <v>223000000.0</v>
+        <v>519000000.0</v>
       </c>
       <c r="V6">
-        <v>71000000.0</v>
+        <v>296000000.0</v>
       </c>
       <c r="W6">
         <v>-1000000.0</v>
       </c>
       <c r="X6">
         <v>439000000.0</v>
       </c>
       <c r="Y6">
         <v>72000000.0</v>
       </c>
       <c r="Z6">
         <v>1179000000.0</v>
       </c>
       <c r="AA6">
         <v>-1627000000.0</v>
       </c>
       <c r="AB6">
         <v>256000000.0</v>
       </c>
       <c r="AC6">
         <v>-84000000.0</v>
       </c>
       <c r="AD6">
         <v>-770000000.0</v>
       </c>
@@ -33348,90 +33376,90 @@
       <c r="B7">
         <v>-63000000.0</v>
       </c>
       <c r="C7">
         <v>-146000000.0</v>
       </c>
       <c r="D7">
         <v>-115000000.0</v>
       </c>
       <c r="E7">
         <v>-74000000.0</v>
       </c>
       <c r="F7">
         <v>-148000000.0</v>
       </c>
       <c r="G7">
         <v>-114000000.0</v>
       </c>
       <c r="H7">
         <v>-51000000.0</v>
       </c>
       <c r="I7">
         <v>-69000000.0</v>
       </c>
       <c r="J7">
-        <v>-47000000.0</v>
+        <v>-37000000.0</v>
       </c>
       <c r="K7">
         <v>-72000000.0</v>
       </c>
       <c r="L7">
         <v>-105000000.0</v>
       </c>
       <c r="M7">
         <v>-66000000.0</v>
       </c>
       <c r="N7">
         <v>-1000000.0</v>
       </c>
       <c r="O7">
-        <v>-73000000.0</v>
+        <v>-48000000.0</v>
       </c>
       <c r="P7">
         <v>-29000000.0</v>
       </c>
       <c r="Q7">
         <v>6000000.0</v>
       </c>
       <c r="R7">
         <v>59000000.0</v>
       </c>
       <c r="S7">
         <v>69000000.0</v>
       </c>
       <c r="T7">
         <v>-59000000.0</v>
       </c>
       <c r="U7">
-        <v>-66000000.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="V7">
         <v>-77000000.0</v>
       </c>
       <c r="W7">
-        <v>-40000000.0</v>
+        <v>-35000000.0</v>
       </c>
       <c r="X7">
         <v>-130000000.0</v>
       </c>
       <c r="Y7">
         <v>-95000000.0</v>
       </c>
       <c r="Z7">
         <v>56000000.0</v>
       </c>
       <c r="AA7">
         <v>13000000.0</v>
       </c>
       <c r="AB7">
         <v>-1000000.0</v>
       </c>
       <c r="AC7">
         <v>49000000.0</v>
       </c>
       <c r="AD7">
         <v>3000000.0</v>
       </c>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
@@ -33509,62 +33537,74 @@
       </c>
       <c r="H9">
         <v>-116000000.0</v>
       </c>
       <c r="I9">
         <v>-89000000.0</v>
       </c>
       <c r="J9">
         <v>37000000.0</v>
       </c>
       <c r="K9">
         <v>-146000000.0</v>
       </c>
       <c r="L9">
         <v>-150000000.0</v>
       </c>
       <c r="M9">
         <v>-66000000.0</v>
       </c>
       <c r="N9">
         <v>5000000.0</v>
       </c>
       <c r="O9">
         <v>4000000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>-37000000.0</v>
+      </c>
       <c r="Q9">
         <v>24000000.0</v>
       </c>
       <c r="R9">
         <v>112000000.0</v>
       </c>
-      <c r="S9"/>
-[...3 lines deleted...]
-      <c r="W9"/>
+      <c r="S9">
+        <v>-106000000.0</v>
+      </c>
+      <c r="T9">
+        <v>-35000000.0</v>
+      </c>
+      <c r="U9">
+        <v>-44000000.0</v>
+      </c>
+      <c r="V9">
+        <v>-92000000.0</v>
+      </c>
+      <c r="W9">
+        <v>-69000000.0</v>
+      </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>156000000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>230</v>
       </c>
       <c r="B10">
         <v>-101000000.0</v>
       </c>
       <c r="C10">
         <v>-83000000.0</v>
@@ -33599,51 +33639,51 @@
       <c r="M10">
         <v>3000000.0</v>
       </c>
       <c r="N10">
         <v>10000000.0</v>
       </c>
       <c r="O10">
         <v>21000000.0</v>
       </c>
       <c r="P10">
         <v>32000000.0</v>
       </c>
       <c r="Q10">
         <v>35000000.0</v>
       </c>
       <c r="R10">
         <v>47000000.0</v>
       </c>
       <c r="S10">
         <v>4000000.0</v>
       </c>
       <c r="T10">
         <v>-11000000.0</v>
       </c>
       <c r="U10">
-        <v>-51000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="V10">
         <v>-56000000.0</v>
       </c>
       <c r="W10">
         <v>-39000000.0</v>
       </c>
       <c r="X10">
         <v>-51000000.0</v>
       </c>
       <c r="Y10">
         <v>-51000000.0</v>
       </c>
       <c r="Z10">
         <v>-48000000.0</v>
       </c>
       <c r="AA10">
         <v>-3000000.0</v>
       </c>
       <c r="AB10">
         <v>-9000000.0</v>
       </c>
       <c r="AC10"/>
       <c r="AD10">
         <v>5000000.0</v>
@@ -33819,138 +33859,138 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>234</v>
       </c>
       <c r="B14">
         <v>752000000.0</v>
       </c>
       <c r="C14">
-        <v>706000000.0</v>
+        <v>783000000.0</v>
       </c>
       <c r="D14">
         <v>793000000.0</v>
       </c>
       <c r="E14">
         <v>713000000.0</v>
       </c>
       <c r="F14">
         <v>724000000.0</v>
       </c>
       <c r="G14">
         <v>843000000.0</v>
       </c>
       <c r="H14">
         <v>683000000.0</v>
       </c>
       <c r="I14">
         <v>651000000.0</v>
       </c>
       <c r="J14">
-        <v>585000000.0</v>
+        <v>656000000.0</v>
       </c>
       <c r="K14">
         <v>599000000.0</v>
       </c>
       <c r="L14">
         <v>520000000.0</v>
       </c>
       <c r="M14">
         <v>519000000.0</v>
       </c>
       <c r="N14">
         <v>566000000.0</v>
       </c>
       <c r="O14">
         <v>555000000.0</v>
       </c>
       <c r="P14">
         <v>562000000.0</v>
       </c>
       <c r="Q14">
         <v>582000000.0</v>
       </c>
       <c r="R14">
-        <v>756000000.0</v>
+        <v>587000000.0</v>
       </c>
       <c r="S14">
         <v>454000000.0</v>
       </c>
       <c r="T14">
         <v>367000000.0</v>
       </c>
       <c r="U14">
-        <v>459000000.0</v>
+        <v>358000000.0</v>
       </c>
       <c r="V14">
         <v>420000000.0</v>
       </c>
       <c r="W14">
-        <v>530000000.0</v>
+        <v>381000000.0</v>
       </c>
       <c r="X14">
         <v>576000000.0</v>
       </c>
       <c r="Y14">
         <v>660000000.0</v>
       </c>
       <c r="Z14">
         <v>630000000.0</v>
       </c>
       <c r="AA14">
         <v>583000000.0</v>
       </c>
       <c r="AB14">
         <v>486000000.0</v>
       </c>
       <c r="AC14">
         <v>420000000.0</v>
       </c>
       <c r="AD14">
         <v>96000000.0</v>
       </c>
       <c r="AE14">
-        <v>47081000.0</v>
+        <v>334000000.0</v>
       </c>
       <c r="AF14">
-        <v>57132000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="AG14">
         <v>37559000.0</v>
       </c>
       <c r="AH14">
         <v>31211000.0</v>
       </c>
       <c r="AI14">
         <v>26400000.0</v>
       </c>
       <c r="AJ14">
         <v>33900000.0</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>235</v>
       </c>
       <c r="B15">
         <v>1181000000.0</v>
       </c>
       <c r="C15">
         <v>1121000000.0</v>
       </c>
       <c r="D15">
@@ -33968,72 +34008,72 @@
       <c r="H15">
         <v>842000000.0</v>
       </c>
       <c r="I15">
         <v>796000000.0</v>
       </c>
       <c r="J15">
         <v>762000000.0</v>
       </c>
       <c r="K15">
         <v>683000000.0</v>
       </c>
       <c r="L15">
         <v>583000000.0</v>
       </c>
       <c r="M15">
         <v>565000000.0</v>
       </c>
       <c r="N15">
         <v>549000000.0</v>
       </c>
       <c r="O15">
         <v>521000000.0</v>
       </c>
       <c r="P15">
-        <v>248000000.0</v>
+        <v>497000000.0</v>
       </c>
       <c r="Q15">
-        <v>245000000.0</v>
+        <v>483000000.0</v>
       </c>
       <c r="R15">
-        <v>228000000.0</v>
+        <v>457000000.0</v>
       </c>
       <c r="S15">
-        <v>1245000000.0</v>
+        <v>2404000000.0</v>
       </c>
       <c r="T15">
-        <v>206000000.0</v>
+        <v>416000000.0</v>
       </c>
       <c r="U15">
-        <v>186000000.0</v>
+        <v>371000000.0</v>
       </c>
       <c r="V15">
-        <v>168000000.0</v>
+        <v>336000000.0</v>
       </c>
       <c r="W15">
-        <v>153000000.0</v>
+        <v>309000000.0</v>
       </c>
       <c r="X15">
         <v>144000000.0</v>
       </c>
       <c r="Y15">
         <v>135000000.0</v>
       </c>
       <c r="Z15">
         <v>255000000.0</v>
       </c>
       <c r="AA15">
         <v>196000000.0</v>
       </c>
       <c r="AB15">
         <v>339000000.0</v>
       </c>
       <c r="AC15">
         <v>362000000.0</v>
       </c>
       <c r="AD15">
         <v>336000000.0</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
@@ -34087,51 +34127,51 @@
       <c r="O16">
         <v>641000000.0</v>
       </c>
       <c r="P16">
         <v>726000000.0</v>
       </c>
       <c r="Q16">
         <v>742000000.0</v>
       </c>
       <c r="R16">
         <v>734000000.0</v>
       </c>
       <c r="S16">
         <v>375000000.0</v>
       </c>
       <c r="T16">
         <v>2467000000.0</v>
       </c>
       <c r="U16">
         <v>519000000.0</v>
       </c>
       <c r="V16">
         <v>296000000.0</v>
       </c>
       <c r="W16">
-        <v>66000000.0</v>
+        <v>225000000.0</v>
       </c>
       <c r="X16">
         <v>439000000.0</v>
       </c>
       <c r="Y16">
         <v>72000000.0</v>
       </c>
       <c r="Z16">
         <v>1179000000.0</v>
       </c>
       <c r="AA16">
         <v>-1627000000.0</v>
       </c>
       <c r="AB16">
         <v>256000000.0</v>
       </c>
       <c r="AC16">
         <v>-84000000.0</v>
       </c>
       <c r="AD16">
         <v>-770000000.0</v>
       </c>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16">
@@ -34173,111 +34213,111 @@
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
         <v>238</v>
       </c>
       <c r="B18">
         <v>2855000000.0</v>
       </c>
       <c r="C18">
-        <v>2124000000.0</v>
+        <v>2625000000.0</v>
       </c>
       <c r="D18">
-        <v>2001000000.0</v>
+        <v>2448000000.0</v>
       </c>
       <c r="E18">
         <v>1965000000.0</v>
       </c>
       <c r="F18">
         <v>1679000000.0</v>
       </c>
       <c r="G18">
         <v>1234000000.0</v>
       </c>
       <c r="H18">
         <v>1709000000.0</v>
       </c>
       <c r="I18">
-        <v>1623000000.0</v>
+        <v>1959000000.0</v>
       </c>
       <c r="J18">
-        <v>1494000000.0</v>
+        <v>1901000000.0</v>
       </c>
       <c r="K18">
-        <v>1349000000.0</v>
+        <v>1675000000.0</v>
       </c>
       <c r="L18">
-        <v>1100000000.0</v>
+        <v>1399000000.0</v>
       </c>
       <c r="M18">
-        <v>1107000000.0</v>
+        <v>1354000000.0</v>
       </c>
       <c r="N18">
-        <v>1078000000.0</v>
+        <v>1351000000.0</v>
       </c>
       <c r="O18">
-        <v>1074000000.0</v>
+        <v>1357000000.0</v>
       </c>
       <c r="P18">
-        <v>-353000000.0</v>
+        <v>1230000000.0</v>
       </c>
       <c r="Q18">
-        <v>-316000000.0</v>
+        <v>1294000000.0</v>
       </c>
       <c r="R18">
-        <v>-250000000.0</v>
+        <v>1136000000.0</v>
       </c>
       <c r="S18">
-        <v>-183000000.0</v>
+        <v>1026000000.0</v>
       </c>
       <c r="T18">
-        <v>684000000.0</v>
+        <v>2690000000.0</v>
       </c>
       <c r="U18">
-        <v>389000000.0</v>
+        <v>893000000.0</v>
       </c>
       <c r="V18">
-        <v>-37000000.0</v>
+        <v>833000000.0</v>
       </c>
       <c r="W18">
-        <v>-41000000.0</v>
+        <v>750000000.0</v>
       </c>
       <c r="X18">
         <v>601000000.0</v>
       </c>
       <c r="Y18">
         <v>546000000.0</v>
       </c>
       <c r="Z18">
         <v>752000000.0</v>
       </c>
       <c r="AA18">
         <v>464000000.0</v>
       </c>
       <c r="AB18">
         <v>447000000.0</v>
       </c>
       <c r="AC18">
         <v>350000000.0</v>
       </c>
       <c r="AD18">
         <v>566000000.0</v>
       </c>
       <c r="AE18">
         <v>-7000000.0</v>
       </c>
@@ -34471,206 +34511,206 @@
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
         <v>204</v>
       </c>
       <c r="B22">
         <v>2065000000.0</v>
       </c>
       <c r="C22">
-        <v>2861000000.0</v>
+        <v>1934000000.0</v>
       </c>
       <c r="D22">
         <v>1781000000.0</v>
       </c>
       <c r="E22">
         <v>2323000000.0</v>
       </c>
       <c r="F22">
         <v>1884000000.0</v>
       </c>
       <c r="G22">
         <v>1525000000.0</v>
       </c>
       <c r="H22">
         <v>2101000000.0</v>
       </c>
       <c r="I22">
-        <v>1964000000.0</v>
+        <v>1422000000.0</v>
       </c>
       <c r="J22">
-        <v>1905000000.0</v>
+        <v>1648000000.0</v>
       </c>
       <c r="K22">
-        <v>1708000000.0</v>
+        <v>1161000000.0</v>
       </c>
       <c r="L22">
-        <v>1312000000.0</v>
+        <v>1008000000.0</v>
       </c>
       <c r="M22">
-        <v>1366000000.0</v>
+        <v>955000000.0</v>
       </c>
       <c r="N22">
-        <v>1347000000.0</v>
+        <v>1110000000.0</v>
       </c>
       <c r="O22">
-        <v>1334000000.0</v>
+        <v>1044000000.0</v>
       </c>
       <c r="P22">
-        <v>525953000.0</v>
+        <v>760000000.0</v>
       </c>
       <c r="Q22">
-        <v>498338000.0</v>
+        <v>642000000.0</v>
       </c>
       <c r="R22">
-        <v>387208000.0</v>
+        <v>391000000.0</v>
       </c>
       <c r="S22">
-        <v>397236000.0</v>
+        <v>458000000.0</v>
       </c>
       <c r="T22">
-        <v>674740000.0</v>
+        <v>891000000.0</v>
       </c>
       <c r="U22">
-        <v>402589000.0</v>
+        <v>590000000.0</v>
       </c>
       <c r="V22">
-        <v>306538000.0</v>
+        <v>462000000.0</v>
       </c>
       <c r="W22">
-        <v>302422000.0</v>
+        <v>459000000.0</v>
       </c>
       <c r="X22">
         <v>333654000.0</v>
       </c>
       <c r="Y22">
         <v>252329000.0</v>
       </c>
       <c r="Z22">
         <v>379000000.0</v>
       </c>
       <c r="AA22">
         <v>197000000.0</v>
       </c>
       <c r="AB22">
         <v>177000000.0</v>
       </c>
       <c r="AC22">
         <v>393000000.0</v>
       </c>
       <c r="AD22">
         <v>885000000.0</v>
       </c>
       <c r="AE22">
         <v>-1000000.0</v>
       </c>
       <c r="AF22">
         <v>-2000000.0</v>
       </c>
       <c r="AG22">
         <v>-1000000.0</v>
       </c>
       <c r="AH22">
         <v>-1000000.0</v>
       </c>
       <c r="AI22">
         <v>135900000.0</v>
       </c>
       <c r="AJ22">
         <v>271000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>242</v>
       </c>
       <c r="B23">
         <v>-55000000.0</v>
       </c>
       <c r="C23">
-        <v>-73000000.0</v>
+        <v>-72000000.0</v>
       </c>
       <c r="D23">
         <v>-79000000.0</v>
       </c>
       <c r="E23">
         <v>309000000.0</v>
       </c>
       <c r="F23">
         <v>-86000000.0</v>
       </c>
       <c r="G23">
         <v>2246000000.0</v>
       </c>
       <c r="H23">
         <v>738000000.0</v>
       </c>
       <c r="I23">
-        <v>153000000.0</v>
+        <v>-103000000.0</v>
       </c>
       <c r="J23">
-        <v>-88000000.0</v>
+        <v>-99000000.0</v>
       </c>
       <c r="K23">
-        <v>337000000.0</v>
+        <v>-9000000.0</v>
       </c>
       <c r="L23">
         <v>-8000000.0</v>
       </c>
       <c r="M23">
-        <v>210000000.0</v>
+        <v>-22000000.0</v>
       </c>
       <c r="N23">
-        <v>163000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="O23">
         <v>3000000.0</v>
       </c>
       <c r="P23">
-        <v>-328000000.0</v>
+        <v>-9000000.0</v>
       </c>
       <c r="Q23">
-        <v>-253000000.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="R23">
-        <v>-234000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="S23">
         <v>62000000.0</v>
       </c>
       <c r="T23">
         <v>-12000000.0</v>
       </c>
       <c r="U23">
         <v>182000000.0</v>
       </c>
       <c r="V23">
         <v>235000000.0</v>
       </c>
       <c r="W23">
         <v>-175000000.0</v>
       </c>
       <c r="X23">
         <v>367000000.0</v>
       </c>
       <c r="Y23">
         <v>94000000.0</v>
       </c>
       <c r="Z23">
         <v>-5000000.0</v>
       </c>
@@ -34709,286 +34749,286 @@
       <c r="A24" t="s">
         <v>243</v>
       </c>
       <c r="B24">
         <v>-464000000.0</v>
       </c>
       <c r="C24">
         <v>-427000000.0</v>
       </c>
       <c r="D24">
         <v>-419000000.0</v>
       </c>
       <c r="E24">
         <v>-423000000.0</v>
       </c>
       <c r="F24">
         <v>20000000.0</v>
       </c>
       <c r="G24">
         <v>31000000.0</v>
       </c>
       <c r="H24">
         <v>34000000.0</v>
       </c>
       <c r="I24">
-        <v>-272000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="J24">
-        <v>39000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="K24">
         <v>45000000.0</v>
       </c>
       <c r="L24">
         <v>58000000.0</v>
       </c>
       <c r="M24">
+        <v>-34000000.0</v>
+      </c>
+      <c r="N24">
+        <v>-21000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-112000000.0</v>
+      </c>
+      <c r="P24">
         <v>54000000.0</v>
       </c>
-      <c r="N24">
-[...2 lines deleted...]
-      <c r="O24">
+      <c r="Q24">
+        <v>-6000000.0</v>
+      </c>
+      <c r="R24">
+        <v>-87000000.0</v>
+      </c>
+      <c r="S24">
+        <v>-91000000.0</v>
+      </c>
+      <c r="T24">
+        <v>72000000.0</v>
+      </c>
+      <c r="U24">
+        <v>35000000.0</v>
+      </c>
+      <c r="V24">
         <v>27000000.0</v>
       </c>
-      <c r="P24">
-[...19 lines deleted...]
-      </c>
       <c r="W24">
-        <v>-295000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="X24">
         <v>6000000.0</v>
       </c>
       <c r="Y24">
         <v>6000000.0</v>
       </c>
       <c r="Z24">
         <v>6000000.0</v>
       </c>
       <c r="AA24">
         <v>-110000000.0</v>
       </c>
       <c r="AB24">
         <v>15000000.0</v>
       </c>
       <c r="AC24">
         <v>-144000000.0</v>
       </c>
       <c r="AD24">
         <v>-180000000.0</v>
       </c>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24">
         <v>60100000.0</v>
       </c>
       <c r="AI24">
         <v>-6700000.0</v>
       </c>
       <c r="AJ24">
         <v>112300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>244</v>
       </c>
       <c r="B25">
-        <v>59000000.0</v>
+        <v>122000000.0</v>
       </c>
       <c r="C25">
-        <v>-879000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D25">
-        <v>-58000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="E25">
         <v>-607000000.0</v>
       </c>
       <c r="F25">
         <v>-489000000.0</v>
       </c>
       <c r="G25">
         <v>-683000000.0</v>
       </c>
       <c r="H25">
         <v>-676000000.0</v>
       </c>
       <c r="I25">
-        <v>-602000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="J25">
-        <v>182000000.0</v>
+        <v>-315000000.0</v>
       </c>
       <c r="K25">
-        <v>195000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="L25">
-        <v>174000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="M25">
-        <v>162000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="N25">
-        <v>196000000.0</v>
+        <v>-267000000.0</v>
       </c>
       <c r="O25">
-        <v>216000000.0</v>
+        <v>-124000000.0</v>
       </c>
       <c r="P25">
-        <v>-527953000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="Q25">
-        <v>-500338000.0</v>
+        <v>147000000.0</v>
       </c>
       <c r="R25">
-        <v>-389208000.0</v>
+        <v>177000000.0</v>
       </c>
       <c r="S25">
-        <v>-398236000.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="T25">
-        <v>-676740000.0</v>
+        <v>1556000000.0</v>
       </c>
       <c r="U25">
-        <v>-404589000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="V25">
-        <v>-308538000.0</v>
+        <v>121000000.0</v>
       </c>
       <c r="W25">
-        <v>-641422000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="X25">
         <v>-23654000.0</v>
       </c>
       <c r="Y25">
         <v>-108329000.0</v>
       </c>
       <c r="Z25">
         <v>-138000000.0</v>
       </c>
       <c r="AA25">
         <v>-188000000.0</v>
       </c>
       <c r="AB25">
         <v>-78000000.0</v>
       </c>
       <c r="AC25">
         <v>-361000000.0</v>
       </c>
       <c r="AD25">
         <v>-276000000.0</v>
       </c>
       <c r="AE25">
-        <v>-6000000.0</v>
+        <v>-340000000.0</v>
       </c>
       <c r="AF25">
-        <v>11000000.0</v>
+        <v>-97000000.0</v>
       </c>
       <c r="AG25">
-        <v>6000000.0</v>
+        <v>-31559000.0</v>
       </c>
       <c r="AH25">
-        <v>-67000000.0</v>
+        <v>-98211000.0</v>
       </c>
       <c r="AI25">
         <v>-103000000.0</v>
       </c>
       <c r="AJ25">
         <v>-164400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
         <v>245</v>
       </c>
       <c r="B26">
         <v>-1576000000.0</v>
       </c>
       <c r="C26">
-        <v>-1000000000.0</v>
+        <v>-1075000000.0</v>
       </c>
       <c r="D26">
         <v>-850000000.0</v>
       </c>
       <c r="E26">
         <v>-550000000.0</v>
       </c>
       <c r="F26">
         <v>-1000000.0</v>
       </c>
       <c r="G26">
         <v>-187000000.0</v>
       </c>
       <c r="H26">
         <v>-637000000.0</v>
       </c>
       <c r="I26">
         <v>-743000000.0</v>
       </c>
       <c r="J26">
         <v>-739000000.0</v>
       </c>
       <c r="K26">
         <v>-729000000.0</v>
       </c>
       <c r="L26">
         <v>-523000000.0</v>
       </c>
       <c r="M26">
         <v>-639000000.0</v>
       </c>
       <c r="N26">
         <v>-600000000.0</v>
       </c>
       <c r="O26">
         <v>-250000000.0</v>
       </c>
       <c r="P26">
-        <v>248000000.0</v>
+        <v>-48000000.0</v>
       </c>
       <c r="Q26">
         <v>537000000.0</v>
       </c>
       <c r="R26">
         <v>2862000000.0</v>
       </c>
       <c r="S26">
         <v>-94000000.0</v>
       </c>
       <c r="T26">
         <v>-273000000.0</v>
       </c>
       <c r="U26">
         <v>-285000000.0</v>
       </c>
       <c r="V26">
         <v>-27000000.0</v>
       </c>
       <c r="W26">
         <v>-29000000.0</v>
       </c>
       <c r="X26">
         <v>-18000000.0</v>
       </c>
@@ -35081,331 +35121,331 @@
         <v>57000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
         <v>247</v>
       </c>
       <c r="B28">
         <v>-2032000000.0</v>
       </c>
       <c r="C28">
-        <v>-2065000000.0</v>
+        <v>-2064000000.0</v>
       </c>
       <c r="D28">
         <v>-2057000000.0</v>
       </c>
       <c r="E28">
         <v>-1334000000.0</v>
       </c>
       <c r="F28">
         <v>-1606000000.0</v>
       </c>
       <c r="G28">
         <v>-474000000.0</v>
       </c>
       <c r="H28">
         <v>-1329000000.0</v>
       </c>
       <c r="I28">
         <v>-713000000.0</v>
       </c>
       <c r="J28">
-        <v>-1471000000.0</v>
+        <v>-1544000000.0</v>
       </c>
       <c r="K28">
         <v>-1005000000.0</v>
       </c>
       <c r="L28">
         <v>-1124000000.0</v>
       </c>
       <c r="M28">
         <v>-670000000.0</v>
       </c>
       <c r="N28">
         <v>-1602000000.0</v>
       </c>
       <c r="O28">
         <v>-1003000000.0</v>
       </c>
       <c r="P28">
-        <v>-598000000.0</v>
+        <v>-605000000.0</v>
       </c>
       <c r="Q28">
-        <v>11000000.0</v>
+        <v>-1024000000.0</v>
       </c>
       <c r="R28">
-        <v>468000000.0</v>
+        <v>-576000000.0</v>
       </c>
       <c r="S28">
-        <v>-1233000000.0</v>
+        <v>-883000000.0</v>
       </c>
       <c r="T28">
-        <v>-242000000.0</v>
+        <v>-448000000.0</v>
       </c>
       <c r="U28">
-        <v>-251000000.0</v>
+        <v>-433000000.0</v>
       </c>
       <c r="V28">
-        <v>-154000000.0</v>
+        <v>-389000000.0</v>
       </c>
       <c r="W28">
-        <v>-151000000.0</v>
+        <v>-399000000.0</v>
       </c>
       <c r="X28">
         <v>1000000.0</v>
       </c>
       <c r="Y28">
         <v>-393000000.0</v>
       </c>
       <c r="Z28">
         <v>1451000000.0</v>
       </c>
       <c r="AA28">
         <v>-1333000000.0</v>
       </c>
       <c r="AB28">
         <v>-42000000.0</v>
       </c>
       <c r="AC28">
         <v>-107000000.0</v>
       </c>
       <c r="AD28">
         <v>-726000000.0</v>
       </c>
       <c r="AE28">
         <v>7000000.0</v>
       </c>
       <c r="AF28">
         <v>-45000000.0</v>
       </c>
       <c r="AG28">
         <v>-45000000.0</v>
       </c>
       <c r="AH28">
         <v>6400000.0</v>
       </c>
       <c r="AI28">
         <v>-21400000.0</v>
       </c>
       <c r="AJ28">
         <v>136800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>248</v>
       </c>
       <c r="B29">
         <v>2876000000.0</v>
       </c>
       <c r="C29">
-        <v>2608000000.0</v>
+        <v>2645000000.0</v>
       </c>
       <c r="D29">
-        <v>2457000000.0</v>
+        <v>2478000000.0</v>
       </c>
       <c r="E29">
         <v>2401000000.0</v>
       </c>
       <c r="F29">
         <v>2016000000.0</v>
       </c>
       <c r="G29">
         <v>1596000000.0</v>
       </c>
       <c r="H29">
         <v>2089000000.0</v>
       </c>
       <c r="I29">
-        <v>1985000000.0</v>
+        <v>2015000000.0</v>
       </c>
       <c r="J29">
-        <v>1848000000.0</v>
+        <v>1952000000.0</v>
       </c>
       <c r="K29">
-        <v>1682000000.0</v>
+        <v>1726000000.0</v>
       </c>
       <c r="L29">
-        <v>1407000000.0</v>
+        <v>1464000000.0</v>
       </c>
       <c r="M29">
+        <v>1421000000.0</v>
+      </c>
+      <c r="N29">
+        <v>1408000000.0</v>
+      </c>
+      <c r="O29">
+        <v>1427000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1315000000.0</v>
+      </c>
+      <c r="Q29">
         <v>1377000000.0</v>
       </c>
-      <c r="N29">
-[...10 lines deleted...]
-      </c>
       <c r="R29">
-        <v>-8000000.0</v>
+        <v>1214000000.0</v>
       </c>
       <c r="S29">
-        <v>-11000000.0</v>
+        <v>1083000000.0</v>
       </c>
       <c r="T29">
-        <v>829000000.0</v>
+        <v>2755000000.0</v>
       </c>
       <c r="U29">
-        <v>585000000.0</v>
+        <v>961000000.0</v>
       </c>
       <c r="V29">
-        <v>158000000.0</v>
+        <v>926000000.0</v>
       </c>
       <c r="W29">
-        <v>151000000.0</v>
+        <v>832000000.0</v>
       </c>
       <c r="X29">
         <v>756000000.0</v>
       </c>
       <c r="Y29">
         <v>709000000.0</v>
       </c>
       <c r="Z29">
         <v>927000000.0</v>
       </c>
       <c r="AA29">
         <v>605000000.0</v>
       </c>
       <c r="AB29">
         <v>584000000.0</v>
       </c>
       <c r="AC29">
         <v>501000000.0</v>
       </c>
       <c r="AD29">
         <v>708000000.0</v>
       </c>
       <c r="AE29">
         <v>-7000000.0</v>
       </c>
       <c r="AF29">
         <v>9000000.0</v>
       </c>
       <c r="AG29">
         <v>5000000.0</v>
       </c>
       <c r="AH29">
         <v>-67800000.0</v>
       </c>
       <c r="AI29">
         <v>76500000.0</v>
       </c>
       <c r="AJ29">
         <v>156400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>249</v>
       </c>
       <c r="B30">
         <v>-829000000.0</v>
       </c>
       <c r="C30">
-        <v>-575000000.0</v>
+        <v>-613000000.0</v>
       </c>
       <c r="D30">
-        <v>-569000000.0</v>
+        <v>-590000000.0</v>
       </c>
       <c r="E30">
         <v>-859000000.0</v>
       </c>
       <c r="F30">
         <v>-384000000.0</v>
       </c>
       <c r="G30">
         <v>-1173000000.0</v>
       </c>
       <c r="H30">
         <v>-733000000.0</v>
       </c>
       <c r="I30">
-        <v>-1271000000.0</v>
+        <v>-1301000000.0</v>
       </c>
       <c r="J30">
-        <v>-422000000.0</v>
+        <v>-453000000.0</v>
       </c>
       <c r="K30">
-        <v>-668000000.0</v>
+        <v>-712000000.0</v>
       </c>
       <c r="L30">
-        <v>-422000000.0</v>
+        <v>-479000000.0</v>
       </c>
       <c r="M30">
-        <v>-565000000.0</v>
+        <v>-609000000.0</v>
       </c>
       <c r="N30">
-        <v>-316000000.0</v>
+        <v>-338000000.0</v>
       </c>
       <c r="O30">
-        <v>-476000000.0</v>
+        <v>-496000000.0</v>
       </c>
       <c r="P30">
-        <v>601000000.0</v>
+        <v>-754000000.0</v>
       </c>
       <c r="Q30">
-        <v>-6000000.0</v>
+        <v>-353000000.0</v>
       </c>
       <c r="R30">
-        <v>-460000000.0</v>
+        <v>-337000000.0</v>
       </c>
       <c r="S30">
-        <v>1244000000.0</v>
+        <v>-2374000000.0</v>
       </c>
       <c r="T30">
-        <v>-587000000.0</v>
+        <v>-390000000.0</v>
       </c>
       <c r="U30">
-        <v>-334000000.0</v>
+        <v>-289000000.0</v>
       </c>
       <c r="V30">
-        <v>-4000000.0</v>
+        <v>-471000000.0</v>
       </c>
       <c r="W30">
-        <v>-743000000.0</v>
+        <v>-836000000.0</v>
       </c>
       <c r="X30">
         <v>-318000000.0</v>
       </c>
       <c r="Y30">
         <v>-244000000.0</v>
       </c>
       <c r="Z30">
         <v>-1199000000.0</v>
       </c>
       <c r="AA30">
         <v>-899000000.0</v>
       </c>
       <c r="AB30">
         <v>-286000000.0</v>
       </c>
       <c r="AC30">
         <v>-478000000.0</v>
       </c>
       <c r="AD30">
         <v>-752000000.0</v>
       </c>
       <c r="AE30"/>
       <c r="AF30">
         <v>36000000.0</v>
@@ -36378,93 +36418,93 @@
       </c>
       <c r="FD2">
         <v>89975000.0</v>
       </c>
     </row>
     <row r="3" spans="1:160">
       <c r="A3" t="s">
         <v>223</v>
       </c>
       <c r="B3">
         <v>12000000</v>
       </c>
       <c r="C3">
         <v>9000000</v>
       </c>
       <c r="D3">
         <v>12000000</v>
       </c>
       <c r="E3">
         <v>12000000</v>
       </c>
       <c r="F3">
         <v>8000000</v>
       </c>
       <c r="G3">
-        <v>250000000</v>
+        <v>17000000</v>
       </c>
       <c r="H3">
-        <v>227000000</v>
+        <v>13000000</v>
       </c>
       <c r="I3">
-        <v>244000000</v>
+        <v>23000000</v>
       </c>
       <c r="J3">
         <v>11500000</v>
       </c>
       <c r="K3">
-        <v>192000000</v>
+        <v>13000000</v>
       </c>
       <c r="L3">
         <v>6500000</v>
       </c>
       <c r="M3">
-        <v>187000000</v>
+        <v>18000000</v>
       </c>
       <c r="N3">
         <v>9000000</v>
       </c>
       <c r="O3">
-        <v>150000000</v>
+        <v>10000000</v>
       </c>
       <c r="P3">
         <v>5000000</v>
       </c>
       <c r="Q3">
-        <v>194000000</v>
+        <v>28000000</v>
       </c>
       <c r="R3">
         <v>14000000</v>
       </c>
       <c r="S3">
-        <v>168000000</v>
+        <v>15000000</v>
       </c>
       <c r="T3">
         <v>7500000</v>
       </c>
       <c r="U3">
-        <v>209000000</v>
+        <v>26000000</v>
       </c>
       <c r="V3">
         <v>13000000</v>
       </c>
       <c r="W3">
         <v>95000000</v>
       </c>
       <c r="X3">
         <v>95000000</v>
       </c>
       <c r="Y3">
         <v>95000000</v>
       </c>
       <c r="Z3">
         <v>35000000</v>
       </c>
       <c r="AA3">
         <v>17500000</v>
       </c>
       <c r="AB3">
         <v>90500000</v>
       </c>
       <c r="AC3">
         <v>90500000</v>
       </c>
@@ -37185,51 +37225,51 @@
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
     </row>
     <row r="6" spans="1:160">
       <c r="A6" t="s">
         <v>226</v>
       </c>
       <c r="B6">
         <v>89000000.0</v>
       </c>
       <c r="C6">
         <v>-80000000.0</v>
       </c>
       <c r="D6">
         <v>92000000.0</v>
       </c>
       <c r="E6">
         <v>-21000000.0</v>
       </c>
       <c r="F6">
-        <v>140000000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="G6">
         <v>56000000.0</v>
       </c>
       <c r="H6">
         <v>-235000000.0</v>
       </c>
       <c r="I6">
         <v>232000000.0</v>
       </c>
       <c r="J6">
         <v>116000000.0</v>
       </c>
       <c r="K6">
         <v>-11000000.0</v>
       </c>
       <c r="L6">
         <v>-5500000.0</v>
       </c>
       <c r="M6">
         <v>47000000.0</v>
       </c>
       <c r="N6">
         <v>23500000.0</v>
       </c>
@@ -37245,66 +37285,66 @@
       <c r="R6">
         <v>-53500000.0</v>
       </c>
       <c r="S6">
         <v>57000000.0</v>
       </c>
       <c r="T6">
         <v>28500000.0</v>
       </c>
       <c r="U6">
         <v>20000000.0</v>
       </c>
       <c r="V6">
         <v>10000000.0</v>
       </c>
       <c r="W6">
         <v>6000000.0</v>
       </c>
       <c r="X6">
         <v>6000000.0</v>
       </c>
       <c r="Y6">
         <v>6000000.0</v>
       </c>
       <c r="Z6">
-        <v>-70500000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="AA6">
         <v>4500000.0</v>
       </c>
       <c r="AB6">
         <v>750000.0</v>
       </c>
       <c r="AC6">
         <v>750000.0</v>
       </c>
       <c r="AD6">
         <v>-131500000.0</v>
       </c>
       <c r="AE6">
-        <v>-131500000.0</v>
+        <v>-49000000.0</v>
       </c>
       <c r="AF6">
         <v>-24500000.0</v>
       </c>
       <c r="AG6">
         <v>160000000.0</v>
       </c>
       <c r="AH6">
         <v>-12750000.0</v>
       </c>
       <c r="AI6">
         <v>-183250000.0</v>
       </c>
       <c r="AJ6">
         <v>-183250000.0</v>
       </c>
       <c r="AK6">
         <v>-24500000.0</v>
       </c>
       <c r="AL6">
         <v>211000000.0</v>
       </c>
       <c r="AM6">
         <v>10000000.0</v>
       </c>
@@ -37693,77 +37733,77 @@
         <v>53000000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7">
         <v>-136000000.0</v>
       </c>
       <c r="R7"/>
       <c r="S7">
         <v>22000000.0</v>
       </c>
       <c r="T7"/>
       <c r="U7">
         <v>-2000000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7">
         <v>-12750000.0</v>
       </c>
       <c r="X7">
         <v>-12750000.0</v>
       </c>
       <c r="Y7">
         <v>-12750000.0</v>
       </c>
       <c r="Z7">
-        <v>-33000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="AA7"/>
       <c r="AB7">
         <v>-17250000.0</v>
       </c>
       <c r="AC7">
         <v>-17250000.0</v>
       </c>
       <c r="AD7">
         <v>136000000.0</v>
       </c>
       <c r="AE7">
-        <v>136000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AF7"/>
       <c r="AG7">
         <v>-97000000.0</v>
       </c>
       <c r="AH7">
         <v>-11750000.0</v>
       </c>
       <c r="AI7">
         <v>-77000000.0</v>
       </c>
       <c r="AJ7">
-        <v>-77000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="AK7"/>
       <c r="AL7">
         <v>-93000000.0</v>
       </c>
       <c r="AM7">
         <v>-18000000.0</v>
       </c>
       <c r="AN7">
         <v>-38000000.0</v>
       </c>
       <c r="AO7">
         <v>-38000000.0</v>
       </c>
       <c r="AP7">
         <v>-26250000.0</v>
       </c>
       <c r="AQ7">
         <v>-129000000.0</v>
       </c>
       <c r="AR7">
         <v>-26250000.0</v>
       </c>
       <c r="AS7">
         <v>33000000.0</v>
@@ -39615,81 +39655,81 @@
       <c r="R14">
         <v>145500000.0</v>
       </c>
       <c r="S14">
         <v>368000000.0</v>
       </c>
       <c r="T14">
         <v>116500000.0</v>
       </c>
       <c r="U14">
         <v>350000000.0</v>
       </c>
       <c r="V14">
         <v>109000000.0</v>
       </c>
       <c r="W14">
         <v>170750000.0</v>
       </c>
       <c r="X14">
         <v>170750000.0</v>
       </c>
       <c r="Y14">
         <v>170750000.0</v>
       </c>
       <c r="Z14">
-        <v>218000000.0</v>
+        <v>342000000.0</v>
       </c>
       <c r="AA14">
         <v>109000000.0</v>
       </c>
       <c r="AB14">
         <v>162750000.0</v>
       </c>
       <c r="AC14">
         <v>162750000.0</v>
       </c>
       <c r="AD14">
         <v>201000000.0</v>
       </c>
       <c r="AE14">
-        <v>201000000.0</v>
+        <v>301000000.0</v>
       </c>
       <c r="AF14">
         <v>83000000.0</v>
       </c>
       <c r="AG14">
         <v>355000000.0</v>
       </c>
       <c r="AH14">
         <v>146250000.0</v>
       </c>
       <c r="AI14">
         <v>222000000.0</v>
       </c>
       <c r="AJ14">
-        <v>222000000.0</v>
+        <v>326000000.0</v>
       </c>
       <c r="AK14">
         <v>111000000.0</v>
       </c>
       <c r="AL14">
         <v>273000000.0</v>
       </c>
       <c r="AM14">
         <v>149750000.0</v>
       </c>
       <c r="AN14">
         <v>183000000.0</v>
       </c>
       <c r="AO14">
         <v>265000000.0</v>
       </c>
       <c r="AP14">
         <v>130000000.0</v>
       </c>
       <c r="AQ14">
         <v>255000000.0</v>
       </c>
       <c r="AR14">
         <v>130000000.0</v>
       </c>
@@ -40487,81 +40527,81 @@
       <c r="R16">
         <v>195000000.0</v>
       </c>
       <c r="S16">
         <v>195000000.0</v>
       </c>
       <c r="T16">
         <v>138000000.0</v>
       </c>
       <c r="U16">
         <v>138000000.0</v>
       </c>
       <c r="V16">
         <v>118000000.0</v>
       </c>
       <c r="W16">
         <v>34500000.0</v>
       </c>
       <c r="X16">
         <v>34500000.0</v>
       </c>
       <c r="Y16">
         <v>34500000.0</v>
       </c>
       <c r="Z16">
-        <v>34500000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="AA16">
         <v>105000000.0</v>
       </c>
       <c r="AB16">
         <v>28500000.0</v>
       </c>
       <c r="AC16">
         <v>28500000.0</v>
       </c>
       <c r="AD16">
         <v>28500000.0</v>
       </c>
       <c r="AE16">
-        <v>28500000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="AF16">
         <v>160000000.0</v>
       </c>
       <c r="AG16">
         <v>160000000.0</v>
       </c>
       <c r="AH16">
         <v>27750000.0</v>
       </c>
       <c r="AI16">
         <v>27750000.0</v>
       </c>
       <c r="AJ16">
-        <v>27750000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="AK16">
         <v>211000000.0</v>
       </c>
       <c r="AL16">
         <v>211000000.0</v>
       </c>
       <c r="AM16">
         <v>40500000.0</v>
       </c>
       <c r="AN16">
         <v>40500000.0</v>
       </c>
       <c r="AO16">
         <v>40500000.0</v>
       </c>
       <c r="AP16">
         <v>30500000.0</v>
       </c>
       <c r="AQ16">
         <v>144000000.0</v>
       </c>
       <c r="AR16">
         <v>30500000.0</v>
       </c>
@@ -41055,129 +41095,129 @@
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
     </row>
     <row r="18" spans="1:160">
       <c r="A18" t="s">
         <v>238</v>
       </c>
       <c r="B18">
         <v>1459000000.0</v>
       </c>
       <c r="C18">
         <v>1445000000.0</v>
       </c>
       <c r="D18">
-        <v>1402000000.0</v>
+        <v>1410000000.0</v>
       </c>
       <c r="E18">
         <v>1362000000.0</v>
       </c>
       <c r="F18">
-        <v>1251000000.0</v>
+        <v>1263000000.0</v>
       </c>
       <c r="G18">
-        <v>1037000000.0</v>
+        <v>1270000000.0</v>
       </c>
       <c r="H18">
-        <v>964000000.0</v>
+        <v>1178000000.0</v>
       </c>
       <c r="I18">
-        <v>1071000000.0</v>
+        <v>1292000000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18">
-        <v>927000000.0</v>
+        <v>1106000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18">
-        <v>781000000.0</v>
+        <v>950000000.0</v>
       </c>
       <c r="N18"/>
       <c r="O18">
-        <v>918000000.0</v>
+        <v>1058000000.0</v>
       </c>
       <c r="P18"/>
       <c r="Q18">
-        <v>643000000.0</v>
+        <v>809000000.0</v>
       </c>
       <c r="R18"/>
       <c r="S18">
-        <v>622000000.0</v>
+        <v>775000000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18">
-        <v>907000000.0</v>
+        <v>1090000000.0</v>
       </c>
       <c r="V18"/>
       <c r="W18">
         <v>427250000.0</v>
       </c>
       <c r="X18">
         <v>427250000.0</v>
       </c>
       <c r="Y18">
         <v>427250000.0</v>
       </c>
       <c r="Z18">
-        <v>1047000000.0</v>
+        <v>1051000000.0</v>
       </c>
       <c r="AA18"/>
       <c r="AB18">
         <v>405750000.0</v>
       </c>
       <c r="AC18">
         <v>405750000.0</v>
       </c>
       <c r="AD18">
         <v>979000000.0</v>
       </c>
       <c r="AE18">
-        <v>979000000.0</v>
+        <v>991000000.0</v>
       </c>
       <c r="AF18"/>
       <c r="AG18">
-        <v>884000000.0</v>
+        <v>910000000.0</v>
       </c>
       <c r="AH18">
         <v>373500000.0</v>
       </c>
       <c r="AI18">
         <v>931000000.0</v>
       </c>
       <c r="AJ18">
-        <v>931000000.0</v>
+        <v>946000000.0</v>
       </c>
       <c r="AK18"/>
       <c r="AL18">
         <v>700000000.0</v>
       </c>
       <c r="AM18">
         <v>337250000.0</v>
       </c>
       <c r="AN18">
         <v>742000000.0</v>
       </c>
       <c r="AO18">
         <v>742000000.0</v>
       </c>
       <c r="AP18">
         <v>275000000.0</v>
       </c>
       <c r="AQ18">
         <v>600000000.0</v>
       </c>
       <c r="AR18">
         <v>275000000.0</v>
       </c>
       <c r="AS18">
         <v>661000000.0</v>
@@ -42595,147 +42635,147 @@
       </c>
       <c r="FA22">
         <v>33975000.0</v>
       </c>
       <c r="FB22">
         <v>67950000.0</v>
       </c>
       <c r="FC22">
         <v>33975000.0</v>
       </c>
       <c r="FD22">
         <v>33975000.0</v>
       </c>
     </row>
     <row r="23" spans="1:160">
       <c r="A23" t="s">
         <v>242</v>
       </c>
       <c r="B23">
         <v>-26000000.0</v>
       </c>
       <c r="C23">
         <v>-19000000.0</v>
       </c>
       <c r="D23">
-        <v>613000000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="E23">
         <v>-32000000.0</v>
       </c>
       <c r="F23">
-        <v>868000000.0</v>
+        <v>-40000000.0</v>
       </c>
       <c r="G23">
-        <v>-21000000.0</v>
+        <v>-40000000.0</v>
       </c>
       <c r="H23">
         <v>-39000000.0</v>
       </c>
       <c r="I23">
-        <v>-34000000.0</v>
+        <v>-47000000.0</v>
       </c>
       <c r="J23">
         <v>-4500000.0</v>
       </c>
       <c r="K23">
         <v>-41000000.0</v>
       </c>
       <c r="L23">
         <v>-500000.0</v>
       </c>
       <c r="M23">
-        <v>-33000000.0</v>
+        <v>-50000000.0</v>
       </c>
       <c r="N23">
         <v>2500000.0</v>
       </c>
       <c r="O23">
-        <v>33000000.0</v>
+        <v>-53000000.0</v>
       </c>
       <c r="P23">
         <v>1000000.0</v>
       </c>
       <c r="Q23">
-        <v>-49000000.0</v>
+        <v>-58000000.0</v>
       </c>
       <c r="R23">
         <v>1000000.0</v>
       </c>
       <c r="S23">
-        <v>-46000000.0</v>
+        <v>-53000000.0</v>
       </c>
       <c r="T23">
         <v>3500000.0</v>
       </c>
       <c r="U23">
-        <v>-47000000.0</v>
+        <v>-58000000.0</v>
       </c>
       <c r="V23">
         <v>4000000.0</v>
       </c>
       <c r="W23">
         <v>516750000.0</v>
       </c>
       <c r="X23">
         <v>516750000.0</v>
       </c>
       <c r="Y23">
         <v>516750000.0</v>
       </c>
       <c r="Z23">
-        <v>-186000000.0</v>
+        <v>-50000000.0</v>
       </c>
       <c r="AA23">
         <v>2000000.0</v>
       </c>
       <c r="AB23">
         <v>432250000.0</v>
       </c>
       <c r="AC23">
         <v>432250000.0</v>
       </c>
       <c r="AD23">
         <v>-355000000.0</v>
       </c>
       <c r="AE23">
-        <v>-366000000.0</v>
+        <v>-53000000.0</v>
       </c>
       <c r="AF23">
         <v>-2500000.0</v>
       </c>
       <c r="AG23">
-        <v>-160000000.0</v>
+        <v>-46000000.0</v>
       </c>
       <c r="AH23">
         <v>582250000.0</v>
       </c>
       <c r="AI23">
         <v>-94000000.0</v>
       </c>
       <c r="AJ23">
-        <v>-105000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="AK23">
         <v>-3000000.0</v>
       </c>
       <c r="AL23">
         <v>-71000000.0</v>
       </c>
       <c r="AM23">
         <v>465750000.0</v>
       </c>
       <c r="AN23">
         <v>-244000000.0</v>
       </c>
       <c r="AO23">
         <v>-244000000.0</v>
       </c>
       <c r="AP23">
         <v>401750000.0</v>
       </c>
       <c r="AQ23">
         <v>-152000000.0</v>
       </c>
       <c r="AR23">
         <v>401750000.0</v>
       </c>
@@ -43060,51 +43100,51 @@
       <c r="EU23">
         <v>-3200000.0</v>
       </c>
       <c r="EV23">
         <v>-1600000.0</v>
       </c>
       <c r="EW23">
         <v>3200000.0</v>
       </c>
       <c r="EX23">
         <v>-1600000.0</v>
       </c>
       <c r="EY23">
         <v>1600000.0</v>
       </c>
       <c r="EZ23">
         <v>1600000.0</v>
       </c>
       <c r="FA23">
         <v>5350000.0</v>
       </c>
       <c r="FB23">
         <v>-10700000.0</v>
       </c>
       <c r="FC23">
-        <v>5350000.0</v>
+        <v>-5350000.0</v>
       </c>
       <c r="FD23">
         <v>-5350000.0</v>
       </c>
     </row>
     <row r="24" spans="1:160">
       <c r="A24" t="s">
         <v>243</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-255000000.0</v>
       </c>
       <c r="E24">
         <v>-210000000.0</v>
       </c>
       <c r="F24">
         <v>-212000000.0</v>
       </c>
       <c r="G24">
         <v>-210000000.0</v>
       </c>
       <c r="H24">
         <v>-205000000.0</v>
@@ -43137,64 +43177,64 @@
         <v>-5000000.0</v>
       </c>
       <c r="R24">
         <v>12500000.0</v>
       </c>
       <c r="S24">
         <v>-136000000.0</v>
       </c>
       <c r="T24">
         <v>3000000.0</v>
       </c>
       <c r="U24">
         <v>-24000000.0</v>
       </c>
       <c r="V24">
         <v>4000000.0</v>
       </c>
       <c r="W24">
         <v>13000000.0</v>
       </c>
       <c r="X24">
         <v>13000000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24">
-        <v>-173000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="AA24">
         <v>2000000.0</v>
       </c>
       <c r="AB24">
         <v>13000000.0</v>
       </c>
       <c r="AC24">
         <v>93750000.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24">
-        <v>-103000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="AF24">
         <v>6000000.0</v>
       </c>
       <c r="AG24">
         <v>-132000000.0</v>
       </c>
       <c r="AH24">
         <v>91000000.0</v>
       </c>
       <c r="AI24"/>
       <c r="AJ24">
         <v>-138000000.0</v>
       </c>
       <c r="AK24">
         <v>7500000.0</v>
       </c>
       <c r="AL24">
         <v>-119000000.0</v>
       </c>
       <c r="AM24">
         <v>84750000.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24">
@@ -43477,129 +43517,129 @@
       <c r="EZ24"/>
       <c r="FA24">
         <v>7500000.0</v>
       </c>
       <c r="FB24">
         <v>15000000.0</v>
       </c>
       <c r="FC24">
         <v>7500000.0</v>
       </c>
       <c r="FD24">
         <v>7500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:160">
       <c r="A25" t="s">
         <v>244</v>
       </c>
       <c r="B25">
         <v>-75000000.0</v>
       </c>
       <c r="C25">
         <v>37000000.0</v>
       </c>
       <c r="D25">
-        <v>51000000.0</v>
+        <v>85000000.0</v>
       </c>
       <c r="E25">
         <v>65000000.0</v>
       </c>
       <c r="F25">
-        <v>-37000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="G25">
-        <v>821000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="H25">
-        <v>747000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="I25">
-        <v>957000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25">
-        <v>702000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="L25"/>
       <c r="M25">
-        <v>736000000.0</v>
+        <v>-12000000.0</v>
       </c>
       <c r="N25"/>
       <c r="O25">
-        <v>701000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25">
-        <v>772000000.0</v>
+        <v>-178000000.0</v>
       </c>
       <c r="R25"/>
       <c r="S25">
-        <v>588000000.0</v>
+        <v>-148000000.0</v>
       </c>
       <c r="T25"/>
       <c r="U25">
-        <v>742000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="V25"/>
       <c r="W25">
         <v>356250000.0</v>
       </c>
       <c r="X25">
         <v>-169000000.0</v>
       </c>
       <c r="Y25">
         <v>-169000000.0</v>
       </c>
       <c r="Z25">
-        <v>133000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
         <v>340500000.0</v>
       </c>
       <c r="AC25">
         <v>-150500000.0</v>
       </c>
       <c r="AD25">
         <v>-311000000.0</v>
       </c>
       <c r="AE25">
-        <v>-311000000.0</v>
+        <v>-304000000.0</v>
       </c>
       <c r="AF25"/>
       <c r="AG25">
-        <v>-57000000.0</v>
+        <v>-11000000.0</v>
       </c>
       <c r="AH25">
         <v>-115750000.0</v>
       </c>
       <c r="AI25">
         <v>200000000.0</v>
       </c>
       <c r="AJ25">
-        <v>200000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="AK25"/>
       <c r="AL25">
         <v>-42000000.0</v>
       </c>
       <c r="AM25">
         <v>-89000000.0</v>
       </c>
       <c r="AN25">
         <v>77000000.0</v>
       </c>
       <c r="AO25">
         <v>-5000000.0</v>
       </c>
       <c r="AP25">
         <v>-88500000.0</v>
       </c>
       <c r="AQ25">
         <v>17000000.0</v>
       </c>
       <c r="AR25">
         <v>-88500000.0</v>
       </c>
       <c r="AS25">
         <v>-32000000.0</v>
@@ -44619,51 +44659,51 @@
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
     </row>
     <row r="28" spans="1:160">
       <c r="A28" t="s">
         <v>247</v>
       </c>
       <c r="B28">
         <v>-1001000000.0</v>
       </c>
       <c r="C28">
         <v>-1237000000.0</v>
       </c>
       <c r="D28">
         <v>-795000000.0</v>
       </c>
       <c r="E28">
         <v>-1035000000.0</v>
       </c>
       <c r="F28">
-        <v>-1030000000.0</v>
+        <v>-1029000000.0</v>
       </c>
       <c r="G28">
         <v>-979000000.0</v>
       </c>
       <c r="H28">
         <v>-1078000000.0</v>
       </c>
       <c r="I28">
         <v>-742000000.0</v>
       </c>
       <c r="J28">
         <v>-371500000.0</v>
       </c>
       <c r="K28">
         <v>-591000000.0</v>
       </c>
       <c r="L28">
         <v>-295500000.0</v>
       </c>
       <c r="M28">
         <v>-522000000.0</v>
       </c>
       <c r="N28">
         <v>-261000000.0</v>
       </c>
@@ -45101,51 +45141,51 @@
       </c>
       <c r="FC28">
         <v>-5350000.0</v>
       </c>
       <c r="FD28">
         <v>-5350000.0</v>
       </c>
     </row>
     <row r="29" spans="1:160">
       <c r="A29" t="s">
         <v>248</v>
       </c>
       <c r="B29">
         <v>1471000000.0</v>
       </c>
       <c r="C29">
         <v>1454000000.0</v>
       </c>
       <c r="D29">
         <v>1422000000.0</v>
       </c>
       <c r="E29">
         <v>1374000000.0</v>
       </c>
       <c r="F29">
-        <v>1259000000.0</v>
+        <v>1271000000.0</v>
       </c>
       <c r="G29">
         <v>1287000000.0</v>
       </c>
       <c r="H29">
         <v>1191000000.0</v>
       </c>
       <c r="I29">
         <v>1315000000.0</v>
       </c>
       <c r="J29">
         <v>644500000.0</v>
       </c>
       <c r="K29">
         <v>1119000000.0</v>
       </c>
       <c r="L29">
         <v>556000000.0</v>
       </c>
       <c r="M29">
         <v>968000000.0</v>
       </c>
       <c r="N29">
         <v>477000000.0</v>
       </c>
@@ -45161,81 +45201,81 @@
       <c r="R29">
         <v>406000000.0</v>
       </c>
       <c r="S29">
         <v>790000000.0</v>
       </c>
       <c r="T29">
         <v>392000000.0</v>
       </c>
       <c r="U29">
         <v>1116000000.0</v>
       </c>
       <c r="V29">
         <v>554000000.0</v>
       </c>
       <c r="W29">
         <v>522250000.0</v>
       </c>
       <c r="X29">
         <v>522250000.0</v>
       </c>
       <c r="Y29">
         <v>522250000.0</v>
       </c>
       <c r="Z29">
-        <v>1082000000.0</v>
+        <v>1086000000.0</v>
       </c>
       <c r="AA29">
         <v>541000000.0</v>
       </c>
       <c r="AB29">
         <v>496250000.0</v>
       </c>
       <c r="AC29">
         <v>496250000.0</v>
       </c>
       <c r="AD29">
         <v>1011000000.0</v>
       </c>
       <c r="AE29">
-        <v>1011000000.0</v>
+        <v>1023000000.0</v>
       </c>
       <c r="AF29">
         <v>1361000000.0</v>
       </c>
       <c r="AG29">
-        <v>903000000.0</v>
+        <v>929000000.0</v>
       </c>
       <c r="AH29">
         <v>462000000.0</v>
       </c>
       <c r="AI29">
         <v>968000000.0</v>
       </c>
       <c r="AJ29">
-        <v>968000000.0</v>
+        <v>983000000.0</v>
       </c>
       <c r="AK29">
         <v>1198000000.0</v>
       </c>
       <c r="AL29">
         <v>714000000.0</v>
       </c>
       <c r="AM29">
         <v>420500000.0</v>
       </c>
       <c r="AN29">
         <v>783000000.0</v>
       </c>
       <c r="AO29">
         <v>783000000.0</v>
       </c>
       <c r="AP29">
         <v>351750000.0</v>
       </c>
       <c r="AQ29">
         <v>624000000.0</v>
       </c>
       <c r="AR29">
         <v>351750000.0</v>
       </c>
@@ -45583,51 +45623,51 @@
       </c>
       <c r="FC29">
         <v>19125000.0</v>
       </c>
       <c r="FD29">
         <v>19125000.0</v>
       </c>
     </row>
     <row r="30" spans="1:160">
       <c r="A30" t="s">
         <v>249</v>
       </c>
       <c r="B30">
         <v>-382000000.0</v>
       </c>
       <c r="C30">
         <v>-299000000.0</v>
       </c>
       <c r="D30">
         <v>-530000000.0</v>
       </c>
       <c r="E30">
         <v>-362000000.0</v>
       </c>
       <c r="F30">
-        <v>-238000000.0</v>
+        <v>-251000000.0</v>
       </c>
       <c r="G30">
         <v>-249000000.0</v>
       </c>
       <c r="H30">
         <v>-341000000.0</v>
       </c>
       <c r="I30">
         <v>-348000000.0</v>
       </c>
       <c r="J30">
         <v>-160500000.0</v>
       </c>
       <c r="K30">
         <v>-545000000.0</v>
       </c>
       <c r="L30">
         <v>-269000000.0</v>
       </c>
       <c r="M30">
         <v>-399000000.0</v>
       </c>
       <c r="N30">
         <v>-192500000.0</v>
       </c>
@@ -45641,77 +45681,77 @@
         <v>-326000000.0</v>
       </c>
       <c r="R30">
         <v>-150500000.0</v>
       </c>
       <c r="S30">
         <v>-878000000.0</v>
       </c>
       <c r="T30">
         <v>-436000000.0</v>
       </c>
       <c r="U30">
         <v>-341000000.0</v>
       </c>
       <c r="V30">
         <v>-169500000.0</v>
       </c>
       <c r="W30">
         <v>-197000000.0</v>
       </c>
       <c r="X30">
         <v>-197000000.0</v>
       </c>
       <c r="Y30"/>
       <c r="Z30">
-        <v>-452000000.0</v>
+        <v>-456000000.0</v>
       </c>
       <c r="AA30">
         <v>-226000000.0</v>
       </c>
       <c r="AB30">
         <v>-409500000.0</v>
       </c>
       <c r="AC30">
         <v>-409500000.0</v>
       </c>
       <c r="AD30"/>
       <c r="AE30">
-        <v>-247000000.0</v>
+        <v>-259000000.0</v>
       </c>
       <c r="AF30">
         <v>-125000000.0</v>
       </c>
       <c r="AG30">
-        <v>-168000000.0</v>
+        <v>-194000000.0</v>
       </c>
       <c r="AH30">
         <v>-86000000.0</v>
       </c>
       <c r="AI30"/>
       <c r="AJ30">
-        <v>-491000000.0</v>
+        <v>-506000000.0</v>
       </c>
       <c r="AK30">
         <v>-245500000.0</v>
       </c>
       <c r="AL30">
         <v>-177000000.0</v>
       </c>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30">
         <v>-192000000.0</v>
       </c>
       <c r="AP30"/>
       <c r="AQ30">
         <v>-230000000.0</v>
       </c>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30">
         <v>-387000000.0</v>
       </c>
       <c r="AU30"/>
       <c r="AV30">
         <v>-178000000.0</v>
       </c>
@@ -45883,51 +45923,53 @@
       <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
       <c r="ET30"/>
       <c r="EU30">
         <v>62050000.0</v>
       </c>
       <c r="EV30"/>
       <c r="EW30">
         <v>-1950000.0</v>
       </c>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30">
         <v>-975000.0</v>
       </c>
       <c r="FA30"/>
       <c r="FB30">
         <v>-18350000.0</v>
       </c>
-      <c r="FC30"/>
+      <c r="FC30">
+        <v>-9175000.0</v>
+      </c>
       <c r="FD30">
         <v>-9175000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>