--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1242,52 +1242,56 @@
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>1000.0</v>
       </c>
       <c r="G15">
         <v>1000.0</v>
       </c>
       <c r="H15">
         <v>1000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>3108000.0</v>
+      </c>
+      <c r="C16">
+        <v>2441000.0</v>
+      </c>
       <c r="D16">
         <v>2214000.0</v>
       </c>
       <c r="E16">
         <v>3549000.0</v>
       </c>
       <c r="F16">
         <v>3387000.0</v>
       </c>
       <c r="G16">
         <v>1617000.0</v>
       </c>
       <c r="H16">
         <v>4767000.0</v>
       </c>
       <c r="I16">
         <v>3184000.0</v>
       </c>
       <c r="J16">
         <v>2133000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>25</v>
@@ -1841,54 +1845,54 @@
       </c>
       <c r="E39">
         <v>23291000.0</v>
       </c>
       <c r="F39">
         <v>20859000.0</v>
       </c>
       <c r="G39">
         <v>17072000.0</v>
       </c>
       <c r="H39">
         <v>13804000.0</v>
       </c>
       <c r="I39">
         <v>9696000.0</v>
       </c>
       <c r="J39">
         <v>4358000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>225030000.0</v>
+        <v>221922000.0</v>
       </c>
       <c r="C40">
-        <v>178457000.0</v>
+        <v>176016000.0</v>
       </c>
       <c r="D40">
         <v>149475000.0</v>
       </c>
       <c r="E40">
         <v>162755000.0</v>
       </c>
       <c r="F40">
         <v>152908000.0</v>
       </c>
       <c r="G40">
         <v>110428000.0</v>
       </c>
       <c r="H40">
         <v>96488000.0</v>
       </c>
       <c r="I40">
         <v>72739000.0</v>
       </c>
       <c r="J40">
         <v>49902000.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
@@ -3572,60 +3576,68 @@
       </c>
       <c r="Z15">
         <v>1000.0</v>
       </c>
       <c r="AA15">
         <v>1000.0</v>
       </c>
       <c r="AB15">
         <v>1000.0</v>
       </c>
       <c r="AC15">
         <v>1000.0</v>
       </c>
       <c r="AD15">
         <v>1000.0</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>3769000.0</v>
+      </c>
+      <c r="C16">
+        <v>3108000.0</v>
+      </c>
       <c r="D16">
         <v>3404000.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>2262000.0</v>
+      </c>
       <c r="F16">
         <v>2772000.0</v>
       </c>
-      <c r="G16"/>
+      <c r="G16">
+        <v>2441000.0</v>
+      </c>
       <c r="H16">
         <v>3425000.0</v>
       </c>
       <c r="I16">
         <v>2769000.0</v>
       </c>
       <c r="J16">
         <v>2069000.0</v>
       </c>
       <c r="K16">
         <v>2214000.0</v>
       </c>
       <c r="L16">
         <v>1646000.0</v>
       </c>
       <c r="M16">
         <v>1872000.0</v>
       </c>
       <c r="N16">
         <v>3528000.0</v>
       </c>
       <c r="O16">
         <v>3549000.0</v>
       </c>
       <c r="P16">
@@ -5329,66 +5341,66 @@
       </c>
       <c r="AA39">
         <v>13804000.0</v>
       </c>
       <c r="AB39">
         <v>26142000.0</v>
       </c>
       <c r="AC39">
         <v>10563000.0</v>
       </c>
       <c r="AD39">
         <v>12084000.0</v>
       </c>
       <c r="AE39">
         <v>9696000.0</v>
       </c>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>203740000.0</v>
+        <v>199971000.0</v>
       </c>
       <c r="C40">
-        <v>225030000.0</v>
+        <v>221922000.0</v>
       </c>
       <c r="D40">
         <v>187486000.0</v>
       </c>
       <c r="E40">
-        <v>162390000.0</v>
+        <v>160128000.0</v>
       </c>
       <c r="F40">
         <v>158720000.0</v>
       </c>
       <c r="G40">
-        <v>178457000.0</v>
+        <v>176016000.0</v>
       </c>
       <c r="H40">
         <v>153871000.0</v>
       </c>
       <c r="I40">
         <v>140478000.0</v>
       </c>
       <c r="J40">
         <v>148240000.0</v>
       </c>
       <c r="K40">
         <v>149475000.0</v>
       </c>
       <c r="L40">
         <v>140244000.0</v>
       </c>
       <c r="M40">
         <v>125893000.0</v>
       </c>
       <c r="N40">
         <v>143388000.0</v>
       </c>
       <c r="O40">
         <v>162755000.0</v>
       </c>