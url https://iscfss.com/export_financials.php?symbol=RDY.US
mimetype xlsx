--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -1055,62 +1058,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1148,4748 +1151,4894 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>32749552000.0</v>
+      </c>
+      <c r="C2">
         <v>20053000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21547000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17857000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15971000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>173647227.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>142033343.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10296000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9208000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13417000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12300000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10660000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10503000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>118618000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9502000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8480000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9322000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5987000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5427000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4766232893.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>81817000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1415633114.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2179002272.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1680521506.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1121403408.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>681870028.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10331000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
+      <c r="AB3"/>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5">
+        <v>10503852000.0</v>
+      </c>
+      <c r="C5">
         <v>3979000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>653000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>886000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>755000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>127021251.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>32002114.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3045000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3975000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7805000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5332000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4629000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3346000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>722361000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>865000000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>2168000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2162240000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>740484679.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-33563000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>472096045.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>338655113.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>41327018.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3362163.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1257117.0</v>
       </c>
-      <c r="AA5"/>
+      <c r="AB5"/>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
+      <c r="AB6"/>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7">
+        <v>14407000000.0</v>
+      </c>
+      <c r="C7">
         <v>4921000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3497000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1278000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2963000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3363000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1787000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>609000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>630000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>597000000.0</v>
       </c>
-      <c r="K7">
-[...1 lines deleted...]
-      </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
+      <c r="AB7"/>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8">
-        <v>834000000.0</v>
+        <v>835000000.0</v>
       </c>
       <c r="C8">
         <v>834000000.0</v>
       </c>
       <c r="D8">
+        <v>834000000.0</v>
+      </c>
+      <c r="E8">
         <v>833000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>832000000.0</v>
       </c>
       <c r="F8">
         <v>832000000.0</v>
       </c>
       <c r="G8">
+        <v>832000000.0</v>
+      </c>
+      <c r="H8">
         <v>831000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>830000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>35</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>8553000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8186000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7109000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9280000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8887000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8495000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8211000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7790000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7359000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22601000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1473.03</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
+      <c r="AB9"/>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>15063755000.0</v>
+      </c>
+      <c r="C10">
         <v>14654000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7107000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5779000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14852000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>202820946.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27137687.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2228000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2638000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18136000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39955000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>39654000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33534000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>51363000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>18152000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5729000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6584000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5596000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7398280000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18024062414.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3712637000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9287859779.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4385726889.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7252512624.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5103764481.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>477239180.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1185000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>37</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>2507000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2600000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2928000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>75000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>316000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>118000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>111000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1010000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2555000000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
+      <c r="AB11"/>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>86075519000.0</v>
+      </c>
+      <c r="C12">
         <v>57908000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>81470000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>61797000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>44365000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>472865910.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>340245534.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>24757000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20968000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18136000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>39955000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>39654000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>33534000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>220993000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18152000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5762000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10757000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6126000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12151880000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18039442376.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>9598733125.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6927462368.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7252512624.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5103764481.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>477239180.0</v>
       </c>
-      <c r="AA12"/>
+      <c r="AB12"/>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>834000000.0</v>
+        <v>818469000.0</v>
       </c>
       <c r="C13">
         <v>834000000.0</v>
       </c>
       <c r="D13">
+        <v>834000000.0</v>
+      </c>
+      <c r="E13">
         <v>833000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>832000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11379528.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10984616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>830000000.0</v>
       </c>
       <c r="I13">
         <v>830000000.0</v>
       </c>
       <c r="J13">
+        <v>830000000.0</v>
+      </c>
+      <c r="K13">
         <v>829000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>853000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>852000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>851000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8492000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>848000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>846000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>844000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>842000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>840880000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>841534485.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8621000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>382576399.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>383427350.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>381469235.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>382165939.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>314745059.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6079000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
+        <v>833263000.0</v>
+      </c>
+      <c r="C14">
         <v>834298000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>833537680.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>831912145.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>831693170.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>831580205.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>830410000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>830975330.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>830927760.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>834988375.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>855363900.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>854667165.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>853475085.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>852163400.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>850889720.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>849826410.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>848079715.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>841745695.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>843453870.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>796282380.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>767019230.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>765598010.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>765495980.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>765167310.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>761495680.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>631775600.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AB14"/>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>832000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>831000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>830000000.0</v>
       </c>
       <c r="I15">
         <v>830000000.0</v>
       </c>
       <c r="J15">
-        <v>0.0</v>
+        <v>830000000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
+      <c r="AB15"/>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>42</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1983000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1435000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1981000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2576000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27805987.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25247434.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1351000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>982000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>819000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>659000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1056000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>678000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>553000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>39000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>503000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>29000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1928000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>587375000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>557792000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>236931000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>152220000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>166510000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>695285705.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>382024143.0</v>
       </c>
-      <c r="AA16"/>
+      <c r="AB16"/>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18">
         <v>1.86</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>46000000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
+      <c r="AB18"/>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20">
+        <v>12637753000.0</v>
+      </c>
+      <c r="C20">
         <v>11810000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4253000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4245000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>4418000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>62477988.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>52794897.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3902000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>3945000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>3752000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>3848000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>3380000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>3428000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>31932000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2208000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2180000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2174000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>7300000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>16978920000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>15577525226.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>16634509000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>39969000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>39274000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>32543000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>32542000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>34634000.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B21">
+        <v>102979115000.0</v>
+      </c>
+      <c r="C21">
         <v>96803000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>36951000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30849000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>27246000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>487569027.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>365611936.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>44367000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>44665000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>44925000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>20796000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13050000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11269000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>108281000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11321000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13066000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11799000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>14879000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16622640000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>18933165046.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17034555000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2588384144.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2671410105.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2859336798.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2862273294.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2878939533.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>415000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22">
+        <v>75015892000.0</v>
+      </c>
+      <c r="C22">
         <v>71085000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>63552000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>48670000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>50884000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>621114359.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>463521752.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33579000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>29089000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>28529000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>25578000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25529000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23992000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>215995000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>19352000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>16059000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>13371000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13226000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11132840000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7563441851.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6894712000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3499606804.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3038221402.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2773365225.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2191887090.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1912402154.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>16027000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23">
+        <v>567876508000.0</v>
+      </c>
+      <c r="C23">
         <v>492989000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>387518000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>321854000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>292827000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3631204800.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3069889790.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>225427000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>225604000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>219821000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>207650000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>194762000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>170223000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1423690000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>119477000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>95005000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>80330000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>83792000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>85445040000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>86122731653.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>68768069000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>29288339088.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>26677051158.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23025310520.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18946182209.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11839908296.0</v>
       </c>
-      <c r="AA23"/>
+      <c r="AB23">
+        <v>155571000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24">
-        <v>3800000000.0</v>
+        <v>12203000000.0</v>
       </c>
       <c r="C24">
         <v>3800000000.0</v>
       </c>
       <c r="D24">
-        <v>0.0</v>
+        <v>3800000000.0</v>
       </c>
       <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
         <v>5746000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6299000000.0</v>
       </c>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
       <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
         <v>21448000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24459000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4852000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9938000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>15.25</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>345668000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>231566000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>320985000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>118343000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>119800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>199174000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>321443000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>414640000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>470709000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>576000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>716000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>859000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>963000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>21417000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>25026000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>51</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>7864000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5990000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1278000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5746000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6299000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1304000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22000000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25089000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5449000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10685000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>950.25</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
+      <c r="AB25"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26">
+        <v>16368000000.0</v>
+      </c>
+      <c r="C26">
         <v>15202000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5255000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6089000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7986000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8333000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3091000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3342000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4653000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>6840000000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>255.71</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>806000000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
+      <c r="AB26"/>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28">
+        <v>60746101000.0</v>
+      </c>
+      <c r="C28">
         <v>32112000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12913000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7693000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18993000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>211711203.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>265018753.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>36153000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>48076000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>31049000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6442000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3472000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11208000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>316234000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14058000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17888000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8111000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14105000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12143400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6788525067.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7297341446.1</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6460436346.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3880303872.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6922417802.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4951151486.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3460566054.0</v>
       </c>
-      <c r="AA28"/>
+      <c r="AB28"/>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29">
+        <v>454404000000.0</v>
+      </c>
+      <c r="C29">
         <v>375233000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>297073000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>245055000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>224372000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>205289000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>175303000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>177969000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>176544000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
+      <c r="AB29"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30">
+        <v>99215136000.0</v>
+      </c>
+      <c r="C30">
         <v>109792000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>95338000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>83203000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>80270000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>843657998.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>816298474.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>46630000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>50200000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45737000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>48604000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48595000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41022000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38548000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>30037000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22441000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15793000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19658000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6896240000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7682118130.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4801794000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3587292389.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3760694321.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3609621239.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3825996098.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2394343886.0</v>
       </c>
-      <c r="AA30"/>
+      <c r="AB30"/>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>158863000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>134765000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>123335000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>91928000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>77850000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>75367000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>103692000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6301.28</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>76104000000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
+      <c r="AB31"/>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32">
+        <v>134409000000.0</v>
+      </c>
+      <c r="C32">
         <v>119720000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>152010000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>118534000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>83264000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>66777000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>57556000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>54801000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>39953000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
+      <c r="AB32"/>
     </row>
-    <row r="33" spans="1:27">
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33">
+        <v>271879801000.0</v>
+      </c>
+      <c r="C33">
         <v>242877000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>139469000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>117601000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>110971000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1603556102.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1346587135.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>110926000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>115959000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>119446000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>87962000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>74924000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>66476000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>566560000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>49525000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>47412000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>38267000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>44782000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>50824840000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>48567543373.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>10935501614.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>10974143688.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>7941896584.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>7079839644.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6551353223.0</v>
       </c>
-      <c r="AA33"/>
+      <c r="AB33"/>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34">
+        <v>3443000000.0</v>
+      </c>
+      <c r="C34">
         <v>2141000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2776000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2032000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2422000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2343000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>850000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>866000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>883000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>911000000.0</v>
       </c>
-      <c r="K34">
-[...1 lines deleted...]
-      </c>
       <c r="L34">
         <v>0.0</v>
       </c>
-      <c r="M34"/>
+      <c r="M34">
+        <v>0.0</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
+      <c r="AB34"/>
     </row>
-    <row r="35" spans="1:27">
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35">
+        <v>30702889000.0</v>
+      </c>
+      <c r="C35">
         <v>25431000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10929000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5018000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8285000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>123615598.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>58677153.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>25530000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>29452000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10777000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14668000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>19465000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>25359000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>156181000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>18573000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>8000000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>8393000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>15194000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>18986160000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>25858122471.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="V35"/>
+      <c r="W35">
         <v>753275070.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1016485948.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1153080692.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1147569812.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2106417340.0</v>
       </c>
-      <c r="AA35"/>
+      <c r="AB35"/>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B36">
+        <v>4592250000.0</v>
+      </c>
+      <c r="C36">
         <v>2793000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5350000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3487000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>948000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11406883.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>11156458.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1059000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1199000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1189000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1063000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>762000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>495000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>37738000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>417000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>276000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>243000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>200000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>457880000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1599602437.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>1288820894.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1957874280.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>265971593.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>422609358.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>440456844.0</v>
       </c>
-      <c r="AA36"/>
+      <c r="AB36"/>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
+      <c r="AB37"/>
     </row>
-    <row r="38" spans="1:27">
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>64</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>19172000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>11745000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7124000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>13729000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>11582000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>14795000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5227000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4827000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>6769000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>6060000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>6.99</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>109150000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>75918000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>46806000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>49641000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>33927000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>28681000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5450000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>105662000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1.0</v>
       </c>
-      <c r="W38">
-[...1 lines deleted...]
-      </c>
       <c r="X38">
+        <v>0.0</v>
+      </c>
+      <c r="Y38">
         <v>919000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2160000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>16022000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B39">
+        <v>35690160000.0</v>
+      </c>
+      <c r="C39">
         <v>11327000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7689000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10583000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6337000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>90010428.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>103236892.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16296000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>18971000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>15645000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12849000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13901000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13184000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3467000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2411000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3331000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2715000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>397000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3828720000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4270185923.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>63254000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1667205153.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1976529379.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1447914848.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>744694893.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>504569853.0</v>
       </c>
-      <c r="AA39"/>
+      <c r="AB39"/>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B40">
+        <v>67650650000.0</v>
+      </c>
+      <c r="C40">
         <v>66426000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>56685000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>51669000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>45754000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>591735481.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>512721204.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>32842000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>33329000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>39781000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>39237000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>32583000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>28869000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>510779000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16952000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>12500000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8606000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>10997000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7287760000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>10140853328.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>113476000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3364017293.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1922299441.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1124692064.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1131100083.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>876118015.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5286000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>2539000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2739000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3135000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3530000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>4363000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>5328000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>3983000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>3.6</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>31249000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>18526000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>21734000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>15873000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6407000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7705000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>11985000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>8579000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10526000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>4043000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>9485000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>8716000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>9090000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>5246000.0</v>
       </c>
-      <c r="AA41"/>
+      <c r="AB41"/>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B42">
+        <v>13260182000.0</v>
+      </c>
+      <c r="C42">
         <v>12782000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>13806000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>13679000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>13228000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>94647039.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>98993738.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7676000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>7790000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>7186000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>22601000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>22178000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>21553000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>683478000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>24132000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>24734000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>24036000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>20730000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>20447600000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>21308453000.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>10089169781.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>10111063386.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>10056067426.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>10073919502.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4280672486.0</v>
       </c>
-      <c r="AA42"/>
+      <c r="AB42"/>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
+      <c r="AB43"/>
     </row>
-    <row r="44" spans="1:27">
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
-      <c r="M44"/>
+      <c r="M44">
+        <v>0.0</v>
+      </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
+      <c r="AB44"/>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B45">
+        <v>219796000000.0</v>
+      </c>
+      <c r="C45">
         <v>190380000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>170141000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>152269000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>141987000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>57111000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>52332000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>54088000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>57869000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>881000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>815000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>772000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>740000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>694000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>653000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>666000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>500000000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>16765432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9086331000.0</v>
       </c>
       <c r="U45">
         <v>9086331000.0</v>
       </c>
       <c r="V45">
+        <v>9086331000.0</v>
+      </c>
+      <c r="W45">
         <v>7058308000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>6331135000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>4830480000000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
+      <c r="AB45"/>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B46">
+        <v>113634898000.0</v>
+      </c>
+      <c r="C46">
         <v>97761000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>76886000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>66462000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>62169000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>781125301.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>691753275.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>54088000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>57869000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>57160000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>53961000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>48090000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>44424000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>378144000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>33246000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>29642000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>22459000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>20882000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>16765400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>12457250664.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>7058296576.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6344859303.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4816588193.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3794956992.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3231956846.0</v>
       </c>
-      <c r="AA46"/>
+      <c r="AB46"/>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>73</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>96978000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>75997000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>66294000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>62169000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>57111000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>52332000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>54088000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>57869000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>57160000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>53961000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>51.26</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>740400000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>693580000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>653291000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>665514000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>499644000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>410497000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>418926000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>288348000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>204279000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>161813000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>145879000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>101393000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>77804000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>69236000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>43491000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B48">
+        <v>345015664000.0</v>
+      </c>
+      <c r="C48">
         <v>315793000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>265257000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>215593000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>175712000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2133976167.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1906736504.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>128646000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>113865000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>108224000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>99550000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>83643000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>65051000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>44815000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>31599000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>20391000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>18035000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>18305000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>24031880000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>20138763965.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>261496000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>10009300789.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>10251844304.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>8298863447.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4981021143.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>624834126.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>57453000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
+      <c r="AB49"/>
     </row>
-    <row r="50" spans="1:27">
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B50">
+        <v>65138000000.0</v>
+      </c>
+      <c r="C50">
         <v>38045000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>12723000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12194000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>28099000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>24009000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>20315000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>16324000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>25625000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>43736000000.0</v>
       </c>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
       <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
         <v>462.41</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>44742000000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
+      <c r="AB50"/>
     </row>
-    <row r="51" spans="1:27">
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B51">
+        <v>75809856000.0</v>
+      </c>
+      <c r="C51">
         <v>46766000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>20020000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>13472000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>33845000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>414532150.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>292156441.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>38381000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>50714000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>49185000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>33513000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>43126000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>44742000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>367597000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>32210000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>23617000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14695000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>19701000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>19541680000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>24812587481.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11009978446.1</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2827423433.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>505423017.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>330094822.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>152612995.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3937805234.0</v>
       </c>
-      <c r="AA51"/>
+      <c r="AB51"/>
     </row>
-    <row r="52" spans="1:27">
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B52">
+        <v>63848443000.0</v>
+      </c>
+      <c r="C52">
         <v>38902000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>14030000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12194000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>28099000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>328378724.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>274919449.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>16381000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>25625000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>43736000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>22828000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>28906000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>24002000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>24135000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>15875000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>18301000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9310000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9569000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6677520000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3670266000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>10084217446.1</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2802270596.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>474273341.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>289289130.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>105640157.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2938070631.0</v>
       </c>
-      <c r="AA52"/>
+      <c r="AB52"/>
     </row>
-    <row r="53" spans="1:27">
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B53">
+        <v>71011764000.0</v>
+      </c>
+      <c r="C53">
         <v>43254000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>74363000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>56018000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>29513000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>270044964.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>313107846.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>22529000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>18330000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>14270000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>35034000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>34259000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>25083000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>169630000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>10773000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>33000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>4173000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>530000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4753600000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>15379961.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>14703000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>310873346.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2541735478.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>8715000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>516000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>399000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>3842000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:27">
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
+      <c r="AB54"/>
     </row>
-    <row r="55" spans="1:27">
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B55">
+        <v>567876508000.0</v>
+      </c>
+      <c r="C55">
         <v>492989000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>387518000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>321854000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>292827000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3631204800.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3069889790.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>225427000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>225604000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>219821000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>207650000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>194762000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>170223000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1423690000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>119477000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>95005000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>80330000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>83792000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>85445040000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>86122731653.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>68768069000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>29288339088.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>26677051158.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>23025310520.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>18946182209.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>11839908296.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>155571000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B56">
+        <v>295996708000.0</v>
+      </c>
+      <c r="C56">
         <v>250112000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>248049000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>204253000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>181856000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2027648698.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1723302655.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>114501000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>109645000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>100375000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>119688000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>119838000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>103747000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>857130000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>69952000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>47593000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>42063000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>39010000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>34620200000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>37555188280.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>15423846000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>18352837473.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>15702907470.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>15083413936.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>11866342564.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5288555073.0</v>
       </c>
-      <c r="AA56"/>
+      <c r="AB56"/>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B57">
+        <v>164248644000.0</v>
+      </c>
+      <c r="C57">
         <v>130392000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>96039000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>85845000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>94015000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1140565215.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>962495662.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>59700000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>69692000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>85000000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>64646000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>63995000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>54063000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>536464000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>43460000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>41015000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>29022000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>26553000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>19392280000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>18577352221.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>18744861000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>7581921003.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4575575054.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3094502700.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2358143648.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4496058674.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>30675000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B58">
+        <v>194951533000.0</v>
+      </c>
+      <c r="C58">
         <v>155823000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>106968000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>90863000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>102300000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1264180814.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1021172816.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>85230000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>99144000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>95777000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>79314000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>83460000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>79422000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>692645000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>62033000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>49015000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>37415000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>41747000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>38378440000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>44435474692.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>46496336000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8335196073.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5592061003.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4247583392.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3505713461.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6602476015.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>55701000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
+      <c r="AB59"/>
     </row>
-    <row r="60" spans="1:27">
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B60">
+        <v>369598167000.0</v>
+      </c>
+      <c r="C60">
         <v>333388000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>280550000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>230991000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>190527000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2367023986.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2048716974.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>140197000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>126460000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>124044000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>128336000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>111302000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>90801000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>730853000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>57444000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>45990000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>42915000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>42045000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>47066600000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>41676758840.0</v>
       </c>
-      <c r="U60">
-[...1 lines deleted...]
-      </c>
       <c r="V60">
+        <v>22271733000.0</v>
+      </c>
+      <c r="W60">
         <v>20953143015.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>21084990155.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>18777727127.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>15440468747.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5221508788.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>99870000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:27">
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-1967000000.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-1006000000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-535000000.0</v>
       </c>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
+        <v>0.0</v>
+      </c>
+      <c r="N61">
         <v>-83000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-92000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-98000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-112000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-111000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-98000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-122000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-113000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-112000.0</v>
       </c>
       <c r="W61">
         <v>-112000.0</v>
       </c>
       <c r="X61">
+        <v>-112000.0</v>
+      </c>
+      <c r="Y61">
         <v>-102000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-100000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-104000.0</v>
       </c>
-      <c r="AA61"/>
+      <c r="AB61"/>
     </row>
-    <row r="62" spans="1:27">
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
-      <c r="M62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX62"/>
+  <dimension ref="A1:CY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BJ1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CP1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CT1" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>26</v>
       </c>
+      <c r="CY1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>32749552000.0</v>
+      </c>
+      <c r="C2">
         <v>40796000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40248000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37457000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20053000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36022000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35776000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34109000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21547000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31113000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>30485000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27682000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17857000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26023000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>279995697.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>317224350.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>337472781.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>329478520.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>344238994.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>384864792.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>324754235.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23072000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>309474112.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>252146416.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>142033343.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17810000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15434000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14842000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10296000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15939000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14073000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14816000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9208000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>14575000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14193000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13308000000.0</v>
       </c>
       <c r="AL2">
         <v>13308000000.0</v>
       </c>
       <c r="AM2">
+        <v>13308000000.0</v>
+      </c>
+      <c r="AN2">
         <v>12281000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12723000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11833000000.0</v>
       </c>
       <c r="AP2">
         <v>11833000000.0</v>
       </c>
       <c r="AQ2">
+        <v>11833000000.0</v>
+      </c>
+      <c r="AR2">
         <v>12766000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11448000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12333000000.0</v>
       </c>
       <c r="AT2">
         <v>12333000000.0</v>
       </c>
       <c r="AU2">
+        <v>12333000000.0</v>
+      </c>
+      <c r="AV2">
         <v>12843000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10640000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9744000000.0</v>
       </c>
       <c r="AX2">
         <v>9744000000.0</v>
       </c>
       <c r="AY2">
+        <v>9744000000.0</v>
+      </c>
+      <c r="AZ2">
         <v>10828000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10076000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>118618000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10996000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10412000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8750000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9503000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9189000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8940000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8433000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8480000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7395000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>9907000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9689000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9322000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5914000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7198000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6873000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5987000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6716000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8194217000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7769106000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5944495480.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5308901610.24</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5944495480.77</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5317965020.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4766232893.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5663574874.14</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7734595852.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2148858525.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3648605421.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1876576772.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1876576772.34</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1838478224.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1415633114.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1597782576.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258804524.0</v>
       </c>
       <c r="CJ2">
         <v>2258804524.0</v>
       </c>
       <c r="CK2">
+        <v>2258804524.0</v>
+      </c>
+      <c r="CL2">
         <v>2179002272.7</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2105068472.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2166956503.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2022790788.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1680521506.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1620191823.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1511545933.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1546911516.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1121403408.14</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1057734915.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>972177828.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1355041255.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>14608000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10331000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -5915,101 +6064,102 @@
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
+      <c r="CY3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -6035,398 +6185,402 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5">
-        <v>3979000000.0</v>
+        <v>10503852000.0</v>
       </c>
       <c r="C5">
         <v>3979000000.0</v>
       </c>
       <c r="D5">
         <v>3979000000.0</v>
       </c>
       <c r="E5">
         <v>3979000000.0</v>
       </c>
       <c r="F5">
+        <v>3979000000.0</v>
+      </c>
+      <c r="G5">
         <v>4483000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4520000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>566000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>653000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>762000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>810000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>864000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>886000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>553000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>40872143.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>50220013.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>83193665.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>89122782.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>104166245.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>110991524.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>196078029.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1529000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>58349146.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>41574094.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>32002114.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3770000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3266000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2756000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3045000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2876000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3076000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3231000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-50245000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4268000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5804000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6451000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-42980000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7783000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6742000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5539000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-36179000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6423000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>5069000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5626000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4629000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3640000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3282000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3210000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3346000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2349000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2135000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1922000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>722361000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1503000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1289000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1076000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>865000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1394000000.0</v>
       </c>
-      <c r="BG5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH5"/>
       <c r="BI5">
         <v>-14714000000.0</v>
       </c>
-      <c r="BJ5"/>
+      <c r="BJ5">
+        <v>-14714000000.0</v>
+      </c>
       <c r="BK5"/>
-      <c r="BL5">
-[...1 lines deleted...]
-      </c>
+      <c r="BL5"/>
       <c r="BM5">
         <v>-12087000000.0</v>
       </c>
-      <c r="BN5"/>
+      <c r="BN5">
+        <v>-12087000000.0</v>
+      </c>
       <c r="BO5"/>
-      <c r="BP5">
-[...1 lines deleted...]
-      </c>
+      <c r="BP5"/>
       <c r="BQ5">
         <v>2168000000.0</v>
       </c>
       <c r="BR5">
+        <v>2168000000.0</v>
+      </c>
+      <c r="BS5">
         <v>2388000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2923869000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2837800000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>664431698.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1067935501.76</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>664431698.49</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>360287800.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>740484679.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>897089342.26</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>798097733.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>558827490.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>425764207.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>523976945.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>523976945.31</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>492826077.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>472096045.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>428521730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>354896540.0</v>
       </c>
       <c r="CJ5">
         <v>354896540.0</v>
       </c>
       <c r="CK5">
+        <v>354896540.0</v>
+      </c>
+      <c r="CL5">
         <v>338655113.7</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>285936070.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>235697938.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>209162800.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>41327018.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>56498800.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>54347827.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>39723208.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>3362163.69</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>2361445.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1481177.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1832216.0</v>
       </c>
-      <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -6451,149 +6605,152 @@
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7">
+        <v>14407000000.0</v>
+      </c>
+      <c r="C7">
         <v>13646000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13584000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6463000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4921000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4885000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4719000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3710000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3497000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3708000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3579000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2252000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1278000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2395000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2716000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2965000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2963000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3033000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3093000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3274000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3363000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3533000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4615000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3733000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1787000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1853000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1821000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1863000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>609000000.0</v>
       </c>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -6619,113 +6776,116 @@
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8">
         <v>835000000.0</v>
       </c>
       <c r="C8">
         <v>835000000.0</v>
       </c>
       <c r="D8">
         <v>835000000.0</v>
       </c>
       <c r="E8">
-        <v>834000000.0</v>
+        <v>835000000.0</v>
       </c>
       <c r="F8">
         <v>834000000.0</v>
       </c>
       <c r="G8">
         <v>834000000.0</v>
       </c>
       <c r="H8">
         <v>834000000.0</v>
       </c>
       <c r="I8">
         <v>834000000.0</v>
       </c>
       <c r="J8">
         <v>834000000.0</v>
       </c>
       <c r="K8">
         <v>834000000.0</v>
       </c>
       <c r="L8">
-        <v>833000000.0</v>
+        <v>834000000.0</v>
       </c>
       <c r="M8">
         <v>833000000.0</v>
       </c>
       <c r="N8">
         <v>833000000.0</v>
       </c>
       <c r="O8">
-        <v>832000000.0</v>
+        <v>833000000.0</v>
       </c>
       <c r="P8">
         <v>832000000.0</v>
       </c>
       <c r="Q8">
         <v>832000000.0</v>
       </c>
       <c r="R8">
+        <v>832000000.0</v>
+      </c>
+      <c r="S8">
         <v>833000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>832000000.0</v>
       </c>
       <c r="T8">
         <v>832000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>832000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6763,127 +6923,128 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>9688000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9624000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9436000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9347000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9280000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9256000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9205000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9087000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8887000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8881000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8792000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8678000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8495000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8472000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>8426000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8342000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8211000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>349.92</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -6909,410 +7070,414 @@
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>15063755000.0</v>
+      </c>
+      <c r="C10">
         <v>18657000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9906000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9004000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14654000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12289000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11330000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4913000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7107000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7342000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13391000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6017000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5779000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6259000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>111811434.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>79736617.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>196001319.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>295632041.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>134451517.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>109888335.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>202820946.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4321000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>52710761.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>58275251.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27137687.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2244000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3012000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2067000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2228000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1712000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3780000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2192000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2638000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2010000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2460000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2825000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18136000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6031000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2443000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6334000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>39955000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5903000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6681000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6296000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>39654000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>6278000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8216000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6510000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>33534000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>21235000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11521000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9077000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>51363000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>8782000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6979000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8466000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>18152000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>16587000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7596000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5468000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5729000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4126000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>6196000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6366000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>6584000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5539000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6149000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6184000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5596000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3784000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5120446000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3723929000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>8429161364.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6250068782.08</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8429161364.19</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>11112817413.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18024062414.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>16642153449.7</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3443229529.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>8138997533.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3722217401.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10565645007.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>10565645007.69</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>10363956314.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9287859779.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5705521625.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4133333199.0</v>
       </c>
       <c r="CJ10">
         <v>4133333199.0</v>
       </c>
       <c r="CK10">
+        <v>4133333199.0</v>
+      </c>
+      <c r="CL10">
         <v>4385726889.45</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5781050170.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>7613592612.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>7612977086.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>7252512624.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>6888632993.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>6490434951.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>6273680485.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>5103764481.42</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4028096294.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3088397822.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3147794239.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>10224000.0</v>
       </c>
-      <c r="CX10"/>
+      <c r="CY10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>9906000000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>14654000000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>11330000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>7107000000.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>13539000000.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>5779000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>631000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>603000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>331000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>75000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>444000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>571000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>360000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>504000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7349,1539 +7514,1553 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>86075519000.0</v>
+      </c>
+      <c r="C12">
         <v>82589000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>69811000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>66688000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>57908000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>59179000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>63074000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>94626000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>81470000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72357000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>67781000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>59049000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>61797000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>50164000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>338962216.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>438393111.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>585483338.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>473527842.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>331157589.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>383411812.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>472865910.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15851000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>339428029.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>366749995.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>340245534.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19749000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>28552000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>26695000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>24757000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>24774000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>19385000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15605000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>20968000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21958000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>16793000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14573000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>18136000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>20145000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21379000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>25578000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>39955000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>38028000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>34050000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35117000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>39654000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>28736000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>28737000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>32950000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>33534000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31202000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>27202000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>29906000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>220993000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>23264000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>20641000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>21353000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>18152000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>18486000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>9424000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5552000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5762000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5148000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6236000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8716000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>10757000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7511000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6149000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6184000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6126000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3800000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5120446000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3723929000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>10140012483.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>10474839123.2</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10140012483.93</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>11128673003.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>18039442376.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16657302957.08</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3458163133.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>8153541186.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3736966533.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>10565645007.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>10565645007.69</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>10524651963.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9598733125.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>6605521607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8048873301.0</v>
       </c>
       <c r="CJ12">
         <v>8048873301.0</v>
       </c>
       <c r="CK12">
+        <v>8048873301.0</v>
+      </c>
+      <c r="CL12">
         <v>6927462368.1</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>6281050165.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>7613592612.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>7612977086.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>7252512624.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>6888632993.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6490434951.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>6273680485.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>5103764481.42</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4028096294.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3088397822.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3147794239.0</v>
       </c>
-      <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>835000000.0</v>
+        <v>818469000.0</v>
       </c>
       <c r="C13">
         <v>835000000.0</v>
       </c>
       <c r="D13">
         <v>835000000.0</v>
       </c>
       <c r="E13">
-        <v>834000000.0</v>
+        <v>835000000.0</v>
       </c>
       <c r="F13">
         <v>834000000.0</v>
       </c>
       <c r="G13">
         <v>834000000.0</v>
       </c>
       <c r="H13">
         <v>834000000.0</v>
       </c>
       <c r="I13">
         <v>834000000.0</v>
       </c>
       <c r="J13">
         <v>834000000.0</v>
       </c>
       <c r="K13">
         <v>834000000.0</v>
       </c>
       <c r="L13">
-        <v>833000000.0</v>
+        <v>834000000.0</v>
       </c>
       <c r="M13">
         <v>833000000.0</v>
       </c>
       <c r="N13">
         <v>833000000.0</v>
       </c>
       <c r="O13">
+        <v>833000000.0</v>
+      </c>
+      <c r="P13">
         <v>10227255.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10535312.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10979874.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>11205928.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11208783.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11193327.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11379528.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>831000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11263214.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11006075.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>10984616.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>831000000.0</v>
       </c>
       <c r="AA13">
         <v>831000000.0</v>
       </c>
       <c r="AB13">
         <v>831000000.0</v>
       </c>
       <c r="AC13">
-        <v>830000000.0</v>
+        <v>831000000.0</v>
       </c>
       <c r="AD13">
         <v>830000000.0</v>
       </c>
       <c r="AE13">
         <v>830000000.0</v>
       </c>
       <c r="AF13">
         <v>830000000.0</v>
       </c>
       <c r="AG13">
         <v>830000000.0</v>
       </c>
       <c r="AH13">
-        <v>829000000.0</v>
+        <v>830000000.0</v>
       </c>
       <c r="AI13">
         <v>829000000.0</v>
       </c>
       <c r="AJ13">
         <v>829000000.0</v>
       </c>
       <c r="AK13">
         <v>829000000.0</v>
       </c>
       <c r="AL13">
         <v>829000000.0</v>
       </c>
       <c r="AM13">
         <v>829000000.0</v>
       </c>
       <c r="AN13">
+        <v>829000000.0</v>
+      </c>
+      <c r="AO13">
         <v>828000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>853000000.0</v>
       </c>
       <c r="AP13">
         <v>853000000.0</v>
       </c>
       <c r="AQ13">
         <v>853000000.0</v>
       </c>
       <c r="AR13">
         <v>853000000.0</v>
       </c>
       <c r="AS13">
-        <v>852000000.0</v>
+        <v>853000000.0</v>
       </c>
       <c r="AT13">
         <v>852000000.0</v>
       </c>
       <c r="AU13">
         <v>852000000.0</v>
       </c>
       <c r="AV13">
         <v>852000000.0</v>
       </c>
       <c r="AW13">
+        <v>852000000.0</v>
+      </c>
+      <c r="AX13">
         <v>851000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>850000000.0</v>
       </c>
       <c r="AY13">
         <v>850000000.0</v>
       </c>
       <c r="AZ13">
         <v>850000000.0</v>
       </c>
       <c r="BA13">
+        <v>850000000.0</v>
+      </c>
+      <c r="BB13">
         <v>8492000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>849000000.0</v>
       </c>
       <c r="BC13">
         <v>849000000.0</v>
       </c>
       <c r="BD13">
         <v>849000000.0</v>
       </c>
       <c r="BE13">
-        <v>848000000.0</v>
+        <v>849000000.0</v>
       </c>
       <c r="BF13">
         <v>848000000.0</v>
       </c>
       <c r="BG13">
         <v>848000000.0</v>
       </c>
       <c r="BH13">
+        <v>848000000.0</v>
+      </c>
+      <c r="BI13">
         <v>847000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>846000000.0</v>
       </c>
       <c r="BJ13">
         <v>846000000.0</v>
       </c>
       <c r="BK13">
         <v>846000000.0</v>
       </c>
       <c r="BL13">
         <v>846000000.0</v>
       </c>
       <c r="BM13">
-        <v>844000000.0</v>
+        <v>846000000.0</v>
       </c>
       <c r="BN13">
         <v>844000000.0</v>
       </c>
       <c r="BO13">
         <v>844000000.0</v>
       </c>
       <c r="BP13">
-        <v>842000000.0</v>
+        <v>844000000.0</v>
       </c>
       <c r="BQ13">
         <v>842000000.0</v>
       </c>
       <c r="BR13">
         <v>842000000.0</v>
       </c>
       <c r="BS13">
+        <v>842000000.0</v>
+      </c>
+      <c r="BT13">
         <v>842004000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>841487000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>838881222.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>841431193.28</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>838881222.48</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>841809884.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>841534485.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>841349755.34</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>384184187.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>382547607.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>384457726.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>382796343.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>382796343.99</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>382695644.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>382576399.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>352652166.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>382482746.0</v>
       </c>
       <c r="CJ13">
         <v>382482746.0</v>
       </c>
       <c r="CK13">
+        <v>382482746.0</v>
+      </c>
+      <c r="CL13">
         <v>383427350.1</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>382602735.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>383478257.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>384372110.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>381469235.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>383501193.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>382560396.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>382738478.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>382165939.43</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>381638545.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>381044782.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>382275446.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>6743000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>6079000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
+        <v>834805000.0</v>
+      </c>
+      <c r="C14">
         <v>833196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>833020000.0</v>
       </c>
       <c r="D14">
         <v>833020000.0</v>
       </c>
       <c r="E14">
-        <v>834298000.0</v>
+        <v>833020000.0</v>
       </c>
       <c r="F14">
         <v>834298000.0</v>
       </c>
       <c r="G14">
+        <v>834298000.0</v>
+      </c>
+      <c r="H14">
         <v>834114971.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>833932420.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>833948810.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>166775520.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>833521065.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>832640700.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>832639380.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>166362685.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>831813425.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>831652660.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>831749050.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>831567795.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>831517185.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>831100755.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>831330730.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>166386555.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>831660485.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>830895010.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>830471635.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>165755019.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>829914920.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>830368330.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>830275230.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>166107497.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>831078850.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>830783240.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>831133115.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>166120219.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>830612245.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>830056180.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>829792885.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>165995763.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>830518020.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>849932705.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>853038265.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>171057295.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>855213270.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>855248770.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>854859965.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>170931270.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>854315475.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>853598015.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>853295535.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>170620690.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>852977515.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>852621635.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>170367055.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>851801800.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>851376900.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>851124900.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>169560346.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>850508270.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>850276245.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>850130615.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>169219196.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>849675650.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>849321975.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>849093795.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>168805335.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>844026675.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>847537535.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>846247360.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>168050690.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>843685300.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>843455060.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>844500000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>843426910.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>168687187.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>168685382.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>839636545.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>159471547.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>160267534.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>770119350.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>767168130.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>153077898.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>766365680.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>153273136.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>766621750.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>765189490.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>765357030.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>153037898.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>765189490.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>153013440.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>153181204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765159480.0</v>
       </c>
       <c r="CN14">
         <v>765159480.0</v>
       </c>
       <c r="CO14">
         <v>765159480.0</v>
       </c>
       <c r="CP14">
         <v>765159480.0</v>
       </c>
       <c r="CQ14">
+        <v>765159480.0</v>
+      </c>
+      <c r="CR14">
         <v>765159740.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>765190540.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>152970272.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>764851360.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>764025600.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>747028340.0</v>
       </c>
-      <c r="CW14"/>
-      <c r="CX14"/>
+      <c r="CX14">
+        <v>20046800.0</v>
+      </c>
+      <c r="CY14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>832000000.0</v>
       </c>
       <c r="V15">
-        <v>831000000.0</v>
+        <v>832000000.0</v>
       </c>
       <c r="W15">
         <v>831000000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="X15">
         <v>831000000.0</v>
       </c>
+      <c r="Y15"/>
       <c r="Z15">
         <v>831000000.0</v>
       </c>
       <c r="AA15">
         <v>831000000.0</v>
       </c>
       <c r="AB15">
-        <v>0.0</v>
+        <v>831000000.0</v>
       </c>
       <c r="AC15">
-        <v>830000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD15">
         <v>830000000.0</v>
       </c>
       <c r="AE15">
         <v>830000000.0</v>
       </c>
       <c r="AF15">
-        <v>0.0</v>
+        <v>830000000.0</v>
       </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
         <v>830000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>829000000.0</v>
       </c>
       <c r="AI15">
         <v>829000000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AJ15">
         <v>829000000.0</v>
       </c>
+      <c r="AK15"/>
       <c r="AL15">
         <v>829000000.0</v>
       </c>
       <c r="AM15">
         <v>829000000.0</v>
       </c>
-      <c r="AN15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN15">
+        <v>829000000.0</v>
+      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>853000000.0</v>
       </c>
       <c r="AQ15">
         <v>853000000.0</v>
       </c>
-      <c r="AR15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR15">
+        <v>853000000.0</v>
+      </c>
+      <c r="AS15"/>
       <c r="AT15">
         <v>852000000.0</v>
       </c>
       <c r="AU15">
         <v>852000000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AV15">
+        <v>852000000.0</v>
+      </c>
+      <c r="AW15"/>
+      <c r="AX15">
         <v>851000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>850000000.0</v>
       </c>
       <c r="AY15">
         <v>850000000.0</v>
       </c>
-      <c r="AZ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ15">
+        <v>850000000.0</v>
+      </c>
+      <c r="BA15"/>
       <c r="BB15">
         <v>849000000.0</v>
       </c>
       <c r="BC15">
         <v>849000000.0</v>
       </c>
-      <c r="BD15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD15">
+        <v>849000000.0</v>
+      </c>
+      <c r="BE15"/>
       <c r="BF15">
         <v>848000000.0</v>
       </c>
       <c r="BG15">
         <v>848000000.0</v>
       </c>
-      <c r="BH15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH15">
+        <v>848000000.0</v>
+      </c>
+      <c r="BI15"/>
       <c r="BJ15">
         <v>846000000.0</v>
       </c>
       <c r="BK15">
         <v>846000000.0</v>
       </c>
-      <c r="BL15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL15">
+        <v>846000000.0</v>
+      </c>
+      <c r="BM15"/>
       <c r="BN15">
         <v>844000000.0</v>
       </c>
       <c r="BO15">
         <v>844000000.0</v>
       </c>
-      <c r="BP15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP15">
+        <v>844000000.0</v>
+      </c>
+      <c r="BQ15"/>
       <c r="BR15">
         <v>842000000.0</v>
       </c>
       <c r="BS15">
+        <v>842000000.0</v>
+      </c>
+      <c r="BT15">
         <v>842004000.0</v>
       </c>
-      <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>840880000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>841431193.28</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>838881222.48</v>
       </c>
-      <c r="BX15"/>
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15">
         <v>841534485.06</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>841349755.34</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>764947589.03</v>
       </c>
-      <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>384457726.68</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>382547607.84</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>382796343.99</v>
       </c>
-      <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>382576399.32</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>352652166.86</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>382614681.96</v>
       </c>
-      <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>383427350.1</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>382602735.9</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>383478257.61</v>
       </c>
-      <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>381469235.13</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>383501193.48</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>42</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1780000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2065000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1834000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1983000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1997000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1530000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10329000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1435000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2269000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3001000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>47774000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1981000000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>33995381.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5596000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5055000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4839000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>27805987.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5335000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5041000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4761000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>25247434.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4714000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4789000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4629000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1351000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4734000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4989000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4505000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>982000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5432000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5529000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5888000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>819000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7117000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6752000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6547000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>659000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7689000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7711000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6598000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1056000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5719000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4948000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4248000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>678000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4340000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3780000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3624000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>553000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3425000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3233000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3214000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2607000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3280000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1935000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>75000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>503000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2854000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1622000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>34000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2526000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2527000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2480000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>32000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1928000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1819000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1468501000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1193611000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>477449000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>461014000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>477449000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>737908000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3967900548.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1307284000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>351097000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>189904000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3091079334.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>277926000.0</v>
       </c>
       <c r="CE16">
         <v>277926000.0</v>
       </c>
       <c r="CF16">
+        <v>277926000.0</v>
+      </c>
+      <c r="CG16">
         <v>225776000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2375065378.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>111721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216249000.0</v>
       </c>
       <c r="CJ16">
         <v>216249000.0</v>
       </c>
       <c r="CK16">
+        <v>216249000.0</v>
+      </c>
+      <c r="CL16">
         <v>1246767955.1</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>64097000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>111041000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>831116316.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>166510000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>297598000.0</v>
       </c>
-      <c r="CQ16">
-[...1 lines deleted...]
-      </c>
       <c r="CR16">
+        <v>0.0</v>
+      </c>
+      <c r="CS16">
         <v>695285705.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>695285705.69</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>564963842.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>432838204.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>450631200.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -8907,128 +9086,129 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
         <v>168892.98</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18">
         <v>19000000.0</v>
       </c>
-      <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>12000000.0</v>
       </c>
-      <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18">
         <v>28000000.0</v>
       </c>
-      <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18">
         <v>46000000.0</v>
       </c>
-      <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
@@ -9037,54 +9217,55 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9143,1647 +9324,1663 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20">
+        <v>12637753000.0</v>
+      </c>
+      <c r="C20">
         <v>12410000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>12298000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>11975000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>11810000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>11855000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>11773000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4243000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>4253000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>4287000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>4223000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>4238000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>4245000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>4495000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>53201395.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>55475007.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>58304190.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>61155044.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>61648310.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>62087986.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>62477988.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>4634000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>62089997.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>63798155.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>52794897.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>3939000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>3891000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>3916000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>3902000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>3942000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>4016000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>3936000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>3945000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>3870000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3883000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3824000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>3752000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>3789000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3832000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3848000000.0</v>
       </c>
       <c r="AO20">
         <v>3848000000.0</v>
       </c>
       <c r="AP20">
+        <v>3848000000.0</v>
+      </c>
+      <c r="AQ20">
         <v>3794000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3816000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3773000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3380000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3538000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3553000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3421000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>3428000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>3473000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>3466000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>3341000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>31932000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2044000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>2039000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2226000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>2208000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>2216000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>2200000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>2184000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>2180000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>2170000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>2174000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>2168000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>2174000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>2194000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>7494000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>153000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>7300000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>18573000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>18295861000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>18441471000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>15395993741.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>15788627047.68</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>15395993741.52</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>14893156062.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>15577525226.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>15630360694.42</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>17934890507.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>17934890507.35</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>16677480309.0</v>
       </c>
-      <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>41971000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>42157000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>39969000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>40159000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>37494000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>37378000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>39274000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>37203000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>34729000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>33953000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>32543000.0</v>
       </c>
-      <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
-      <c r="CS20">
+      <c r="CS20"/>
+      <c r="CT20">
         <v>32542000.0</v>
       </c>
-      <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
-      <c r="CW20">
+      <c r="CW20"/>
+      <c r="CX20">
         <v>34634000.0</v>
       </c>
-      <c r="CX20"/>
+      <c r="CY20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B21">
+        <v>102979115000.0</v>
+      </c>
+      <c r="C21">
         <v>102317000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>100942000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>95597000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>96803000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>92925000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>92119000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>37131000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>36951000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>36905000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37055000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>38068000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>30849000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30906000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>390356632.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>403077020.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>359564500.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>430950694.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>439594489.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>472635544.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>487569027.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36428000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>555326646.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>545323907.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>365611936.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>26908000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>40449000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>43905000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>44367000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>45263000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>47274000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>45353000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>44665000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>44312000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>45751000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>44740000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>44925000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>46188000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>46934000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>24436000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>20796000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>20945000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>20339000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>20333000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>13050000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>14282000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10095000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>10856000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11269000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12212000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>11808000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>11445000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>108281000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>10392000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>10258000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>11371000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11321000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>12966000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>12915000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>12737000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>13066000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10847000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>11337000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>11119000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>11799000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>10221000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>14563000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>303000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>14879000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>18567000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>18742869000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>19094986000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>17686531464.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>15605784321.28</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>17686531464.63</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>17661501491.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>18933165046.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>21290225485.12</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>18234665371.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2441532660.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>17078558658.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2509252231.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2509252231.68</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2574999948.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2588384144.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2719869510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4641609044.0</v>
       </c>
       <c r="CJ21">
         <v>4641609044.0</v>
       </c>
       <c r="CK21">
+        <v>4641609044.0</v>
+      </c>
+      <c r="CL21">
         <v>2671410105.2</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2750410931.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2733867253.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2822744313.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2859336798.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2932805712.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2998985585.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>3075425430.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2862273294.41</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2638361386.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2682029688.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2774820813.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>61673000.0</v>
       </c>
-      <c r="CX21"/>
+      <c r="CY21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22">
+        <v>75015892000.0</v>
+      </c>
+      <c r="C22">
         <v>79009000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>75821000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>75600000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>71085000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>71630000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>72039000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>68568000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>63552000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>60796000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>56592000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52398000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>48670000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>49326000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>602842611.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>656051157.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>671514351.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>668252715.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>669563167.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>683048567.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>621114359.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>44309000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>557522363.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>518490803.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>463521752.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>37746000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>35033000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>35137000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>33579000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>33911000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>32490000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>31498000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>29089000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>26825000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>26998000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>28095000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>28529000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>30052000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>28516000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>27922000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>25578000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>26689000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>27147000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>26149000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>25529000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>29038000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>28123000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>25319000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>23992000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>24150000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>23874000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>22536000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>215995000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>23169000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>21885000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>20580000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>19352000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>19586000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>18592000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>17401000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>16059000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>15244000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>14728000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>14451000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>13371000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>12907000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>13136000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>13933000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>13226000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>15157000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>15377021000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13042846000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>9602023958.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>10335145704.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>9602023958.73</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>8441882227.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>7563441851.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8567421848.5</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>8800993008.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4381106667.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>6912530319.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4039206892.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4039206892.56</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3669999926.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3499606804.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3385260801.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3305333225.0</v>
       </c>
       <c r="CJ22">
         <v>3305333225.0</v>
       </c>
       <c r="CK22">
+        <v>3305333225.0</v>
+      </c>
+      <c r="CL22">
         <v>3038221402.45</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3135662069.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3130617822.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2895023386.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2773365225.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2699376459.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2588599101.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2543505321.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2191887090.83</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2634891506.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2525359363.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2456297091.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>40968000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>16027000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23">
+        <v>567876508000.0</v>
+      </c>
+      <c r="C23">
         <v>562899000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>542005000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>519537000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>492989000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>481059000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>465955000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>415297000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>387518000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>372842000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>347022000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>335041000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>321854000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>309300000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3576761266.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3747823609.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3864427581.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3800316537.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3751978714.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3742957083.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3631204800.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>252346000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3434223366.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3327556578.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3069889790.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>217898000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>233861000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>227090000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>225427000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>226675000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>234234000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>230880000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>225604000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>225956000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>222018000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>218387000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>219821000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>227188000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>220415000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>195525000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>207650000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>207882000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>202487000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>201200000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>194762000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>184399000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>176318000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>173544000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>170223000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>168119000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>161146000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>150936000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1423690000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>136811000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>130550000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>126634000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>119477000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>122430000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>107803000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>97951000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>95005000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>84021000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>83369000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>81865000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>80330000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>72617000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>82677000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>76229000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>83792000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>96341000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>95568333000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>90995560000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>80845590829.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>80180160856.32</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>80845590829.71</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>78354099599.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>86122731653.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>87091337856.1</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>77626894072.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>32814218775.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>68945818295.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>31666211100.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>31666211100.18</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>30941695033.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>29288339088.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>26100521217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29104918594.0</v>
       </c>
       <c r="CJ23">
         <v>29104918594.0</v>
       </c>
       <c r="CK23">
+        <v>29104918594.0</v>
+      </c>
+      <c r="CL23">
         <v>26677051158.7</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>25646575086.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>25187276673.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>24349256909.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>23025310520.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>22290263465.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>21404831474.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>20888502680.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>18946182209.23</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>17984722486.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>17076874293.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>15389863561.0</v>
       </c>
-      <c r="CW23"/>
       <c r="CX23"/>
+      <c r="CY23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>49</v>
-[...8 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B24">
+        <v>12203000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>3800000000.0</v>
       </c>
       <c r="G24">
         <v>3800000000.0</v>
       </c>
       <c r="H24">
         <v>3800000000.0</v>
       </c>
       <c r="I24">
         <v>3800000000.0</v>
       </c>
       <c r="J24">
         <v>3800000000.0</v>
       </c>
       <c r="K24">
         <v>3800000000.0</v>
       </c>
       <c r="L24">
         <v>3800000000.0</v>
       </c>
       <c r="M24">
+        <v>3800000000.0</v>
+      </c>
+      <c r="N24">
         <v>1278000000.0</v>
       </c>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
+        <v>0.0</v>
+      </c>
+      <c r="R24">
         <v>5746000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3800000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5977000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3800000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6299000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3800000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2861000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3800000000.0</v>
       </c>
-      <c r="Y24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
+        <v>0.0</v>
+      </c>
+      <c r="AB24">
         <v>14103000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>15448000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>21448000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>14.8</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>369859444.63</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>370910942.96</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>375541225.24</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>383222000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>382113000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>380068000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>84025000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>84173000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>160363000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>160673000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>161284000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>161535000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>162321000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>190014000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>229610000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>260645000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>288857000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>319747000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>345668000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>371398000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>400991000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>232577000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>231566000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>315768000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>317894000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>313083000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>320985000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>317128000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>107931000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>118547000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>118343000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5201000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>53232000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>91059000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>119800000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>150238000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>173571000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>190846000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>199174000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>231000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>257670000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>321443000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>308976000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>309684000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>305007000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>414640000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>347520000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>448476000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>473619000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>470709000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>461000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>505000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>544000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>576000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>615000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>612000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>643000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>716000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>688000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>716000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>739000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>859000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>3834000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>3800000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>3551000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>963000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>938000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>957000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>967000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>21417000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>25026000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>11638000000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>7864000000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>7361000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>5990000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>6043000000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1278000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1457000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1795000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1903000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5746000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6033000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5977000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6166000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6299000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6508000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6661000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6789000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1304000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1246000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15284000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>16657000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22000000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1054.41</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
@@ -10809,188 +11006,191 @@
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26">
+        <v>16368000000.0</v>
+      </c>
+      <c r="C26">
         <v>9950000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9765000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11419000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15202000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9018000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5979000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5209000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5255000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8333000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>5924000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4904000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6089000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6279000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6107000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5214000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7986000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6491000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7489000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9496000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8333000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8632000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3992000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3387000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3091000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3278000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4217000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3975000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3342000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1.94</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>51847788.82</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>52764842.84</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>71441731.92</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5014000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4831000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5366000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>6840000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7389000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6410000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3326000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3297000000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>3850000000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>806000000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
@@ -10999,101 +11199,102 @@
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -11119,432 +11320,438 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28">
+        <v>60746101000.0</v>
+      </c>
+      <c r="C28">
         <v>49075000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>48633000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>39640000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>32112000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>38796000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37210000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>25762000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12913000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12509000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-161000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6503000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7693000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11404000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>100711421.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>232599955.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>250649950.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>83244042.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>273389242.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>339095923.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>211711203.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>16122000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>319056654.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>360008608.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>265018753.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>14076000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>28533000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>32322000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>36153000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>42124000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>51742000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>52081000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>48076000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>52901000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>51207000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>47637000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>31049000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>51968000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>58037000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>31298000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-6442000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>27897000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>30392000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>35104000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3472000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>33378000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>30638000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>35308000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>11208000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>28113000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>37703000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>34918000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>316234000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>28043000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>27922000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>26964000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>14058000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>21915000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>23707000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>18472000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>17888000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>9682000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>8298000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7506000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8111000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7134000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>8519000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>9924000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>14105000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>18480000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>17068862000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>15127539000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7890379345.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>10837923795.84</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>7890379345.59</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4205227817.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6788525067.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11288635548.76</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>29902680552.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-4281057140.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>27353222596.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-6427629276.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-6427629275.85</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-6416521611.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-6460436346.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-3659869492.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-1759540172.7</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1759540173.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-3880303871.95</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-5594885788.8</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-7433455314.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-7431209636.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-6922417802.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-6698177361.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-6300579874.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-6091998048.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-4951151486.1</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-3830024010.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-2725174947.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-2618330766.0</v>
       </c>
-      <c r="CW28"/>
       <c r="CX28"/>
+      <c r="CY28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29">
+        <v>454404000000.0</v>
+      </c>
+      <c r="C29">
         <v>426452000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>403444000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>392240000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>375233000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>363921000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>349165000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>321592000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>297073000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>283993000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>262737000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>255528000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>245055000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>235541000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>220798000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>222090000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>224372000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>215147000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>214201000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>208213000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>205289000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>186305000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>188151000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>189597000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>175303000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11577,464 +11784,468 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30">
+        <v>99215136000.0</v>
+      </c>
+      <c r="C30">
         <v>124269000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>120841000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>115443000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>109792000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>111494000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>102840000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>81088000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>95338000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>96078000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>89693000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>77248000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>83203000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>77338000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>984029132.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>974453132.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1059320356.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>887958873.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>967094405.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>854688551.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>716499974.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>55142000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>708633776.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>649888250.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>816298474.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>47394000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>40698000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>37845000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>46630000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>40758000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>46135000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>47927000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>50200000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>46471000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>42203000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>41140000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>45737000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>42724000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>36939000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>35499000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>48604000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>43343000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>42840000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>42030000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>48595000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>41125000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>37722000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>36110000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>41022000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>35192000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>33291000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>29168000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>319717000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>26873000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>26755000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25406000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>30037000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>27039000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>21243000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>17614000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>22441000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>20857000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>13376000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>275000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>17935000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>16897000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>18417000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>280000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>19658000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>12910000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>10375245000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>13750264000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>8546677736.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7768057468.8</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>8546677736.73</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>7139813012.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>7682118130.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6043725923.76</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9667647471.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4511940000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4814187852.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4357083016.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4357083016.08</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>3932869486.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3587292389.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3714565143.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4163356186.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4164515000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3760694321.8</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4149954296.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4226910719.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4182325769.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3609621239.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3825803301.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3790000098.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3567134330.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3825996098.19</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3920626417.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4441381534.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2633223395.0</v>
       </c>
-      <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:103">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>211808000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>184872000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>170141000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>164176000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>158863000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>153435000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>146722000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>138368000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>134765000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>128333000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>119784000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>115757000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>123335000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>117825000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>109476000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>98387000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>91928000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>53.08</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1099156667.81</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1180747962.75</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1195301704.28</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>75503000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>72206000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>74859000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>75367000000.0</v>
       </c>
-      <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>103692000000.0</v>
       </c>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>94872000000.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>76104000000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
@@ -12043,128 +12254,131 @@
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
+      <c r="CY31"/>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:103">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32">
+        <v>134409000000.0</v>
+      </c>
+      <c r="C32">
         <v>139239000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>128590000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>127307000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>119720000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>121066000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>118829000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>163515000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>152010000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>144877000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>133512000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>129492000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>118534000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>110104000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>95575000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>88917000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>83264000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>83175000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>77370000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>67251000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>66777000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>59546000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>56437000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>53053000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>57556000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12197,453 +12411,459 @@
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
+      <c r="CY32"/>
     </row>
-    <row r="33" spans="1:102">
+    <row r="33" spans="1:103">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33">
+        <v>271879801000.0</v>
+      </c>
+      <c r="C33">
         <v>265350000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>262488000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>249639000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>242877000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>228043000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>217827000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>146109000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>139469000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>134365000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>129327000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>124782000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>117601000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>100397000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1418146617.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1472246668.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1464480369.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1556050158.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1552362668.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1606861294.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1603556102.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>118928000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1604377880.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1566889061.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1346587135.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>100644000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>113776000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>111528000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>110926000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>113763000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>118624000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>115983000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>115959000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>116465000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>119010000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>118380000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>119446000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>121825000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>120258000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>93489000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>87962000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>88555000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>86260000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>85271000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>74924000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>72699000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>68943000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>67733000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>66476000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>66242000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>63981000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>59200000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>566560000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>53861000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>51715000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>51959000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>49525000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>50571000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>50904000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>49441000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>47412000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>42772000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>41130000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>39385000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>38267000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>35302000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>44925000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>42738000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>44782000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>58228000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>57648818000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>57210459000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>47721129497.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>46676477371.84</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>47721129497.37</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>47230063508.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>48567543373.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>50037497846.34</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>51998348762.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>13730514369.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>48803896192.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>10615181289.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>10615181289.66</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>10901999781.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>10935501614.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>10858130217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11672045597.0</v>
       </c>
       <c r="CJ33">
         <v>11672045597.0</v>
       </c>
       <c r="CK33">
+        <v>11672045597.0</v>
+      </c>
+      <c r="CL33">
         <v>10974143688.3</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>10632967930.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>8705674983.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>8244186417.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>7941896584.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>7890695329.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>7736328703.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>7582301553.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>7079839644.96</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>6656722741.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>6559942743.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>6508501386.0</v>
       </c>
-      <c r="CW33"/>
       <c r="CX33"/>
+      <c r="CY33"/>
     </row>
-    <row r="34" spans="1:102">
+    <row r="34" spans="1:103">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34">
+        <v>3443000000.0</v>
+      </c>
+      <c r="C34">
         <v>638000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1052000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2325000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2141000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5011000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5024000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3922000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2776000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2746000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2052000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3382000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2032000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2970000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2825000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2782000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2422000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2630000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2536000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2283000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2343000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2414000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2549000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2552000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>850000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2926000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>3187000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2651000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>866000000.0</v>
       </c>
-      <c r="AD34">
-[...1 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
@@ -12669,712 +12889,719 @@
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
+      <c r="CY34"/>
     </row>
-    <row r="35" spans="1:102">
+    <row r="35" spans="1:103">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35">
+        <v>30702889000.0</v>
+      </c>
+      <c r="C35">
         <v>28833000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>28996000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>23191000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>25431000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>27544000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>27373000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>14997000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10929000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11392000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9753000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9014000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5018000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>26023000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>57995421.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>60717338.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>109336852.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>118772083.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>116803071.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>115363917.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>123615598.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>9079000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>128368121.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>127291690.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>58677153.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4532000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>18869000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>19902000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>25530000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>28407000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>31482000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>30188000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>29452000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>29073000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>29839000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>29444000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10777000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10867000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>15664000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>14204000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>14668000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>15930000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>15497000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>17689000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>19465000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>20811000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>22581000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>23871000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>25359000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>26394000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>28047000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>16343000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>156181000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>20278000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>19814000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>19570000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>18573000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>18907000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>8188000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>8161000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>8000000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2828000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>5114000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>6929000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>8393000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>10161000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>13005000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>360000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>15194000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>16168000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>17180310000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>18427264000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>18573538061.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>17691018923.2</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>18573538061.82</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>20032847329.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>25858122471.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>24498873481.14</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>28889906521.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>939844187.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>27823234197.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>742648642.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>742648642.56</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>827608679.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>753275070.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>660434769.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>803678134.0</v>
       </c>
       <c r="CJ35">
         <v>803678134.0</v>
       </c>
       <c r="CK35">
+        <v>803678134.0</v>
+      </c>
+      <c r="CL35">
         <v>1016485948.5</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1072968025.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1128512576.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1102976793.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1153080692.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1346043145.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1331594237.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>1345953075.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>1147569812.51</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1248915634.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>1135680680.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>1017161814.0</v>
       </c>
-      <c r="CW35"/>
       <c r="CX35"/>
+      <c r="CY35"/>
     </row>
-    <row r="36" spans="1:102">
+    <row r="36" spans="1:103">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B36">
+        <v>4592250000.0</v>
+      </c>
+      <c r="C36">
         <v>3882000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4785000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3667000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2793000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2919000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3788000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4281000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5350000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1128000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>812000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>821000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3487000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-12585000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>22138565.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>23008009.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11798086.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12618440.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>11141423.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>11327862.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>11406883.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1133000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>11995120.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>10648477.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>11156458.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2568000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2352000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1044000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1059000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1145000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1349000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1207000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1199000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1182000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1269000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1213000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1189000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1148000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1076000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1052000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1063000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>882000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>838000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>837000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>762000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>798000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>819000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>546000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>495000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>586000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>576000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>509000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>37738000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>660000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>632000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>516000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>417000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>400000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>366000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>316000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>276000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>282000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>267000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>259000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>243000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>177000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>186000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="BQ36">
         <v>200000000.0</v>
       </c>
       <c r="BR36">
+        <v>200000000.0</v>
+      </c>
+      <c r="BS36">
         <v>169000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>150636000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>139246000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1006387679.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>520392466.56</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1006387679.22</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1688091859.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1599602437.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1740912486.56</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>6072968227.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>4270340765.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>5938062769.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1021845150.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1021845149.28</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1299217365.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1288820894.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1735260836.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>371770102.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>371770103.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>1957874279.55</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1796986283.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>321235696.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>292558153.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>265971593.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>409592321.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>396038658.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>411579284.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>422609357.73</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>460096375.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>474932305.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>470691619.0</v>
       </c>
-      <c r="CW36"/>
       <c r="CX36"/>
+      <c r="CY36"/>
     </row>
-    <row r="37" spans="1:102">
+    <row r="37" spans="1:103">
       <c r="A37" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -13399,1601 +13626,1613 @@
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
+      <c r="CY37"/>
     </row>
-    <row r="38" spans="1:102">
+    <row r="38" spans="1:103">
       <c r="A38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>23532000000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>19265000000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>18596000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>11951000000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>11324000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>111967000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159577000000.0</v>
       </c>
       <c r="N38">
         <v>159577000000.0</v>
       </c>
       <c r="O38">
+        <v>159577000000.0</v>
+      </c>
+      <c r="P38">
         <v>9360000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11014000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13729000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9627000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>10304000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>11560000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>11582000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>12971000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>13800000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>14745000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>14795000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>13810000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>10756000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5533000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5114000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3.72</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>94796023.31</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>88009313.15</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>74113311.84</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>912988000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>935758000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>940405000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>960463000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>951354000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>964344000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>570849000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>513223000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>541155000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>537481000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>564318000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>430652000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>393592000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>361499000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>372678000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>367533000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>361726000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>343624000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>332778000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>345580000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>323277000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>310186000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>313281000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>319886000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>342162000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>396616000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>424243000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>398967000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>349778000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>352738000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>332795000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>351680000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>299461000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>491724000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>498198000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>469825000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>772000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>805811000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>851060000.0</v>
       </c>
-      <c r="BV38">
-[...1 lines deleted...]
-      </c>
       <c r="BW38">
+        <v>0.0</v>
+      </c>
+      <c r="BX38">
         <v>859211000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>835845000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>874200000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>939534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CC38">
         <v>1.0</v>
       </c>
       <c r="CD38">
         <v>1.0</v>
       </c>
       <c r="CE38">
+        <v>1.0</v>
+      </c>
+      <c r="CF38">
         <v>80336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CG38">
         <v>1.0</v>
       </c>
       <c r="CH38">
         <v>1.0</v>
       </c>
       <c r="CI38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="CJ38">
+        <v>0.0</v>
+      </c>
+      <c r="CK38">
         <v>1.0</v>
       </c>
-      <c r="CK38">
-[...1 lines deleted...]
-      </c>
       <c r="CL38">
+        <v>0.0</v>
+      </c>
+      <c r="CM38">
         <v>99833000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>66830000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>65788000.0</v>
       </c>
-      <c r="CP38">
-[...1 lines deleted...]
-      </c>
       <c r="CQ38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="CR38">
         <v>1.0</v>
       </c>
       <c r="CS38">
+        <v>1.0</v>
+      </c>
+      <c r="CT38">
         <v>67345000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>64346000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>1.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>68875000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>71108000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>48849000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:102">
+    <row r="39" spans="1:103">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B39">
+        <v>35690160000.0</v>
+      </c>
+      <c r="C39">
         <v>11682000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13044000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>12167000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11327000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10713000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10175000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>24906000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7689000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4215000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3629000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>21564000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10583000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>19142000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>232780688.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>206679540.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>83629164.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>214526946.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>231800882.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>214946858.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>217168452.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>16059000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>224261317.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>225538466.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>103236892.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>11651000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>15802000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>15885000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>16296000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>12844000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>17600000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>19867000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>18971000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>13875000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>17014000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>16199000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>15645000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11679000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>13323000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>13037000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>12849000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>11040000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>12190000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>12633000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>13901000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>11668000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>12793000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>11432000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>13184000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>11140000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>13598000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>10926000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>100425000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>9644000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>9554000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>7336000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1117000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>6748000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>7640000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>7943000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2035000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>166362000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>7939000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2715000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>145673000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>118125000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>5312000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>122000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>99587000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>6246000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>7046803000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>3268062000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>4817498113.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>4440910934.72</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>4339298007.24</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>4413667847.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>4270185923.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>3865906944.48</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3701741697.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>2035344219.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>4678237398.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2089094894.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1811085148.44</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1912169802.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1667205155.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1537043448.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1699126381.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1913194695.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1716572749.65</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>1382831036.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1472847847.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1414744249.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1447914848.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>985755383.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>799468619.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>921880988.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>520648101.85</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>744385525.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>461792830.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>644047449.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>10410000.0</v>
       </c>
-      <c r="CX39"/>
+      <c r="CY39"/>
     </row>
-    <row r="40" spans="1:102">
+    <row r="40" spans="1:103">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B40">
+        <v>67650650000.0</v>
+      </c>
+      <c r="C40">
         <v>54015000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>54084000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>49231000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>66426000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>47422000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>45725000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>42260000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>56685000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>46519000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>39525000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>41063000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>51669000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-16206000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>497865736.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>521611953.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>477109865.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>476796800.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>468061029.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>462128346.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>440628473.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>31530000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>458281377.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>465990099.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>512721204.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>27096000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>24242000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>23267000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>32842000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>22751000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>18246000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>26409000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>33329000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>22741000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>20194000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>24809000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>39781000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>22574000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11748000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>25547000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>39237000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>20641000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>7627000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>21567000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>32583000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>17204000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>9248000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>18333000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>28869000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>16122000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>11278000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>18176000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>175943000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>18023000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>17783000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>19649000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>15475000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>19025000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>14717000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>11662000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>13731000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>10525000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>14156000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>9053000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>7864000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>8958000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>9207000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-6915000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>9069000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>8761000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>8810991000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>8293579000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8849405729.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>6851158231.36</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>6538024522.75</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>6164843609.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>6911867177.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>4507344271.34</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>4979464346.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>3413841165.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>5060467159.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>3104215065.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>2826289064.64</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>3016043418.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3364017293.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2515984030.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>2258141724.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>2474390725.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>675531485.45</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1428460062.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1519588088.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1330232619.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1124692064.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>786139049.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1069372008.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1274949061.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>435814377.44</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>1080867446.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>1140171994.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>976148362.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>15286000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>5286000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:102">
+    <row r="41" spans="1:103">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>3710000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>4084000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>3187000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2923000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2892000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2539000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2796000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2693000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2409000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2739000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2571000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2810000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>2822000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3135000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3286000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3585000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3245000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3530000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2.27</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>53273911.55</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>59531431.9</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>66989098.73</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>60285000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>62328000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>62550000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>63593000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>55138000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>57360000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>38231000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>48543000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>50778000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>45618000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>56157000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>54229000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>29901000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>29441000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>30203000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>31249000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>18912000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>18248000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>18397000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>18526000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>20069000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>19785000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>20155000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>21734000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>15507000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>16942000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>16595000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>15873000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>10692000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>9425000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>9545000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6407000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>8901000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>8921000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>9111000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>7705000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>11000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>12276000.0</v>
       </c>
-      <c r="BT41"/>
-      <c r="BU41">
+      <c r="BU41"/>
+      <c r="BV41">
         <v>11985000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>10825000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>10593000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>9030000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>8579000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>9868000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>8239000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>7640000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>10526000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>8898000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>4188000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>4379000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>4043000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>3608000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>3784000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3805000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>9485000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>9055000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>9130000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>8938000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>8716000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>8691000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>8679000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>8813000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>9090000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>9200000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>9697000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>4747000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>5246000.0</v>
       </c>
-      <c r="CX41"/>
+      <c r="CY41"/>
     </row>
-    <row r="42" spans="1:102">
+    <row r="42" spans="1:103">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B42">
+        <v>13260182000.0</v>
+      </c>
+      <c r="C42">
         <v>17769000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>15992000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>15274000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>12782000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>13054000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>14810000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>13963000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>13806000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>14176000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>13216000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>13543000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>13679000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>12173000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>97146633.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>98477318.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>101339492.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>102830876.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>101646963.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>97820530.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>25590262.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>14850000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>104947141.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>102484976.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>98993738.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>7466000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>7417000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>7333000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>7676000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>7701000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>8091000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7955000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>7790000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7745000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>7708000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>7501000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>7186000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>7329000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>7295000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>6907000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22601000000.0</v>
       </c>
       <c r="AP42">
         <v>22601000000.0</v>
       </c>
       <c r="AQ42">
+        <v>22601000000.0</v>
+      </c>
+      <c r="AR42">
         <v>22565000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>22506000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>22178000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22161000000.0</v>
       </c>
       <c r="AU42">
         <v>22161000000.0</v>
       </c>
       <c r="AV42">
+        <v>22161000000.0</v>
+      </c>
+      <c r="AW42">
         <v>22113000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>21553000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>24082000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>23165000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>24050000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>25710000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>25123000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>25321000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>22991000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>24132000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>21311000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>23775000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>25248000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>39467000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>24319000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>24144000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>23989000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>36123000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>23291000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>23114000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>44832000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>20730000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>20538000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>20291169000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>20293096000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>21471268555.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>20033691355.2</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>19964135245.32</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>20016178631.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>21487093000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>19931186586.92</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>11119768000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>10099508997.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>11069938999.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>10106852007.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>10106852007.51</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>10103651971.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>10089169781.04</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-1647991954.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>10086298522.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>10111063386.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>10111063387.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>10085022730.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>10647699000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>10131907432.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>10056067426.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>10109208486.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>10085024416.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>10089011668.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>10073919501.42</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>10122553991.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>10049500691.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>10083154997.0</v>
       </c>
-      <c r="CW42"/>
       <c r="CX42"/>
+      <c r="CY42"/>
     </row>
-    <row r="43" spans="1:102">
+    <row r="43" spans="1:103">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -15019,104 +15258,105 @@
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
+      <c r="CY43"/>
     </row>
-    <row r="44" spans="1:102">
+    <row r="44" spans="1:103">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -15141,1244 +15381,1255 @@
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
+      <c r="CY44"/>
     </row>
-    <row r="45" spans="1:102">
+    <row r="45" spans="1:103">
       <c r="A45" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>71</v>
+      </c>
+      <c r="B45">
+        <v>219796000000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>190380000000.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>170141000000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>152269000000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>58636000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>57111000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>56263000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>55026000000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>52332000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>52709000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>53008000000.0</v>
       </c>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
       <c r="AC45">
+        <v>0.0</v>
+      </c>
+      <c r="AD45">
         <v>54088000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>55344000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>56640000000.0</v>
       </c>
-      <c r="AF45">
-[...1 lines deleted...]
-      </c>
       <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45">
         <v>57869000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>58189000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>57905000000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>57160000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>57209000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>56052000000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AO45"/>
+      <c r="AP45">
         <v>53961000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>52736000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>51055000000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>48090000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>47887000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>46559000000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>44424000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>43844000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>42477000000.0</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>37814000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>36126000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>35300000000.0</v>
       </c>
-      <c r="BD45"/>
-      <c r="BE45">
+      <c r="BE45"/>
+      <c r="BF45">
         <v>33246000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>32433000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>31450000000.0</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45">
         <v>29642000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>27102000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>25412000000.0</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45">
+      <c r="BM45"/>
+      <c r="BN45">
         <v>22459000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>21407000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>21278000000.0</v>
       </c>
-      <c r="BP45"/>
-      <c r="BQ45">
+      <c r="BQ45"/>
+      <c r="BR45">
         <v>20882000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>20672000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>20218904000.0</v>
       </c>
-      <c r="BT45"/>
-      <c r="BU45">
+      <c r="BU45"/>
+      <c r="BV45">
         <v>16765400000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>14761673536.32</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>13632216612.0</v>
       </c>
-      <c r="BX45"/>
-      <c r="BY45">
+      <c r="BY45"/>
+      <c r="BZ45">
         <v>12457250664.72</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>11375999180.24</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>10418107984.63</v>
       </c>
-      <c r="CB45"/>
-      <c r="CC45">
+      <c r="CC45"/>
+      <c r="CD45">
         <v>9109794455.02</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>7018640944.83</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>7084083908.7</v>
       </c>
-      <c r="CF45"/>
-      <c r="CG45">
+      <c r="CG45"/>
+      <c r="CH45">
         <v>7058296576.2</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>6402999871.94</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>6799036751.64</v>
       </c>
-      <c r="CJ45"/>
-      <c r="CK45">
+      <c r="CK45"/>
+      <c r="CL45">
         <v>6344859303.55</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>6085570715.4</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>5650572034.35</v>
       </c>
-      <c r="CN45"/>
-      <c r="CO45">
+      <c r="CO45"/>
+      <c r="CP45">
         <v>4816588193.1</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>4548297296.16</v>
       </c>
-      <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
+      <c r="CY45"/>
     </row>
-    <row r="46" spans="1:102">
+    <row r="46" spans="1:103">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B46">
+        <v>113634898000.0</v>
+      </c>
+      <c r="C46">
         <v>115544000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>111981000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>102784000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>97761000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>93053000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>86693000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>80343000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>76886000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>72795000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>70478000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>67207000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>66462000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>64996000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>784462439.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>808205387.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>820442098.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>847117096.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>811410865.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>788860487.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>781125301.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>56263000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>745811873.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>717619985.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>691753275.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>52709000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>53008000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>54083000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>54088000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>55344000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>56640000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>57020000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>57869000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>58189000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>57905000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>57611000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>57160000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>57209000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>56052000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>54951000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>53961000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>52736000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>51055000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>49386000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>48090000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>47887000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>46559000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>45350000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>44424000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>43844000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>42477000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>39393000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>378144000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>36126000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>35300000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>34550000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>33246000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>32433000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>31450000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>30524000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>29642000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>27102000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>25412000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>23940000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>22459000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>21407000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>21278000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>20970000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>20882000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>20672000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>20218904000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>19296169000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>13632216612.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>14761673536.32</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>13632216612.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>12987314096.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>12457250664.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>11375999180.24</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>9755824657.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>7018640944.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>9109794455.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>7084083908.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>7084083908.7</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>7027782468.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>7058296576.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>6402999871.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6658666450.0</v>
       </c>
       <c r="CJ46">
         <v>6658666450.0</v>
       </c>
       <c r="CK46">
+        <v>6658666450.0</v>
+      </c>
+      <c r="CL46">
         <v>6344859303.55</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>6085570715.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>5650572034.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>5128883951.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>4816588193.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>4548297296.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>4341304460.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>4095296839.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>3794956992.82</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>3558264980.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>3402980750.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>3262988954.0</v>
       </c>
-      <c r="CW46"/>
       <c r="CX46"/>
+      <c r="CY46"/>
     </row>
-    <row r="47" spans="1:102">
+    <row r="47" spans="1:103">
       <c r="A47" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>111160000000.0</v>
       </c>
-      <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>96978000000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>85784000000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47">
         <v>75997000000.0</v>
       </c>
-      <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>70010000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>67207000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>66462000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>64996000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>63817000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>63826000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>62169000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>62971000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>60229000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>58636000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>57111000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>56263000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>55026000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>54183000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>52332000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>52709000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>53008000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>54083000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>54088000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>33.96</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>776688378.47</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>829743888.24</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>888515277.14</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>911625000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>886753000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>891535000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>881418000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>842300000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>841874000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>813968000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>814506000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>796736000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>779466000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>776631000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>771787000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>759628000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>751922000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>755077000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>740400000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>708074000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>678763000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>661845000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>693580000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>658513000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>667044000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>621738000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>653291000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>611828000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>641183000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>684548000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>665514000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>604954000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>570287000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>515837000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>499644000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>461358000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>442462000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>439254000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>410497000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>426000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>435283000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>448000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>418926000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>374228000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>343600000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>319449000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>288348000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>257231000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>227504000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>212316000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>204279000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>156207000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>161170000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>161521000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>161813000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>160542000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>148095000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>144826000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>145879000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>133603000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>123147000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>110024000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>101393000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>94530000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>89696000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>83697000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>77804000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>73893000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>71221000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>69246000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>69236000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>43491000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:102">
+    <row r="48" spans="1:103">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B48">
+        <v>345015664000.0</v>
+      </c>
+      <c r="C48">
         <v>349783000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>337683000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>329971000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>315793000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>299350000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>285180000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>279264000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>265257000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>252078000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>238226000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>230020000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>215593000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>206714000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2386748820.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2378220266.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2318865061.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2353029804.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2260873665.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2176254540.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2133976167.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>152185000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2066386554.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1987186066.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1906736504.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>136605000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>142302000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>135288000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>128646000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>124301000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>119449000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>118414000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>113865000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>110843000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>107499000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>108642000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>108224000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>105099000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>100398000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>100838000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>99550000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>98804000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>93012000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>89900000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>83643000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>78454000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>72709000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>70555000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>65051000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>57887000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>51919000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>48213000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>44815000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>39314000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>35746000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>34748000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>31599000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>28373000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>23458000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>22807000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>20391000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>22986000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>20255000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>20131000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>18035000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>16398000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>21690000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18305000000.0</v>
       </c>
       <c r="BQ48">
         <v>18305000000.0</v>
       </c>
       <c r="BR48">
+        <v>18305000000.0</v>
+      </c>
+      <c r="BS48">
         <v>28082000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>25636732000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>25322546000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>23805357445.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>23024785568.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>23805357445.38</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>21956902896.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>20138763965.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>16882867196.7</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>12621238595.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>11433562731.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>11230728492.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>10813326417.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>10813326417.54</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>10356608488.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>10009300789.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>9704565023.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10400137593.0</v>
       </c>
       <c r="CJ48">
         <v>10400137593.0</v>
       </c>
       <c r="CK48">
+        <v>10400137593.0</v>
+      </c>
+      <c r="CL48">
         <v>10251844304.75</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>10067579808.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>9497711589.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>9020465522.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>8298863447.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>7671414756.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>6960676509.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>6201261270.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>4981021143.23</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>3937783043.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>3048262698.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>1067712187.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>13517000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>57453000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:102">
+    <row r="49" spans="1:103">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -16403,188 +16654,191 @@
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
+      <c r="CY49"/>
     </row>
-    <row r="50" spans="1:102">
+    <row r="50" spans="1:103">
       <c r="A50" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B50">
+        <v>65138000000.0</v>
+      </c>
+      <c r="C50">
         <v>54086000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>44955000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>42181000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>38045000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>42400000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>40021000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>23165000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>12723000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>12343000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>5851000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>6468000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>12194000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>15268000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>14573000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>21701000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>28099000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>21331000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>24296000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>26299000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>24009000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>13110000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>19953000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>24049000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>20315000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>14467000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>15621000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>17078000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>16324000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1.12</v>
       </c>
-      <c r="AE50">
-[...1 lines deleted...]
-      </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>778658068.48</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>54911000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>53667000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>50462000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>49185000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>57999000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>60480000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>37632000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>33513000000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>6962000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>44742000000.0</v>
       </c>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
@@ -16593,1002 +16847,1012 @@
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
+      <c r="CY50"/>
     </row>
-    <row r="51" spans="1:102">
+    <row r="51" spans="1:103">
       <c r="A51" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B51">
+        <v>75809856000.0</v>
+      </c>
+      <c r="C51">
         <v>67732000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>58539000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>48644000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>46766000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>51085000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>48540000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>30675000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>20020000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>19851000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>13230000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>12520000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>13472000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>17663000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>212522856.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>312336572.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>446651270.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>378876084.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>407840759.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>448984259.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>414532150.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>20443000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>371767416.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>418283860.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>292156441.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>16320000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>31545000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>34389000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>38381000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>43836000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>55522000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>54273000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>50714000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>54911000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>53667000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>50462000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>49185000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>57999000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>60480000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>37632000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>33513000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>33800000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>37073000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>41400000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>43126000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>39656000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>38854000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>41818000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>44742000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>49348000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>49224000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>43995000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>367597000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>36825000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>34901000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>35430000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>32210000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>38502000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>31303000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>23940000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>23617000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>13808000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>14494000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>13872000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>14695000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>12673000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>14668000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>16108000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>19701000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>22264000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>22189308000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>18851468000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>16319540709.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>17087992577.92</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>16319540709.78</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>15318045230.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>24812587481.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>27930788998.46</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>33345910081.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>3857940393.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>31075439997.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>4138015731.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>4138015731.84</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3947434703.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>2827423433.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>2045652133.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2373793026.0</v>
       </c>
       <c r="CJ51">
         <v>2373793026.0</v>
       </c>
       <c r="CK51">
+        <v>2373793026.0</v>
+      </c>
+      <c r="CL51">
         <v>505423017.5</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>186164381.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>180137298.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>181767450.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>330094822.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>190455632.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>189855077.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>181682437.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>152612995.32</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>198072284.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>363222875.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>529463473.0</v>
       </c>
-      <c r="CW51"/>
       <c r="CX51"/>
+      <c r="CY51"/>
     </row>
-    <row r="52" spans="1:102">
+    <row r="52" spans="1:103">
       <c r="A52" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B52">
+        <v>63848443000.0</v>
+      </c>
+      <c r="C52">
         <v>56124000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>46902000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>43548000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>38902000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>43506000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>41179000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>24446000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>14030000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>13699000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7187000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7590000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12194000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>16206000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>190458044.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>288239577.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>370821511.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>297717178.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>327318042.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>366029866.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>328378724.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>13935000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>281485497.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>328367796.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>274919449.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>15074000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>16261000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>17732000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>16381000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>19136000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>27925000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>28176000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>25625000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>30450000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>28715000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>25902000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>43736000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>52282000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>49803000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>26785000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>22828000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>23108000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>26441000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>29317000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>28906000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>23225000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>20968000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>22614000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>24002000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>26351000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>24130000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>30152000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>241350000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>19502000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>18078000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>18032000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>15875000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>21691000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>26009000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>18654000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>18301000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>13575000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>7177000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>9646000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>9310000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>5702000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>6321000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9569000000.0</v>
       </c>
       <c r="BQ52">
         <v>9569000000.0</v>
       </c>
       <c r="BR52">
+        <v>9569000000.0</v>
+      </c>
+      <c r="BS52">
         <v>11027000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>10220540000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>6017071000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>2198998000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>4900224473.28</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>4032930205.5</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>2917875842.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>6899252151.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>12561768348.26</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>8377016511.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>3837228070.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>10084217446.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>4115818906.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>4115818906.29</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>3923782530.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>2802270596.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>2021130394.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344229808.0</v>
       </c>
       <c r="CJ52">
         <v>2344229808.0</v>
       </c>
       <c r="CK52">
+        <v>2344229808.0</v>
+      </c>
+      <c r="CL52">
         <v>474273341.4</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>154840181.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>147276886.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>147348843.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>289289130.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>5947242.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>5942029.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>7954401.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>105640157.68</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>152867466.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>317497501.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>483892970.0</v>
       </c>
-      <c r="CW52"/>
       <c r="CX52"/>
+      <c r="CY52"/>
     </row>
-    <row r="53" spans="1:102">
+    <row r="53" spans="1:103">
       <c r="A53" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B53">
+        <v>71011764000.0</v>
+      </c>
+      <c r="C53">
         <v>63932000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>59905000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>57684000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>43254000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>46890000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>51744000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>89713000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>74363000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>65015000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>54390000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>53032000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>56018000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>42241000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>227150781.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>358656494.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>389482019.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>177895801.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>196706072.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>273523476.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>270044964.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>11530000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>286717267.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>308474744.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>313107846.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>17505000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>25540000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>24628000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>22529000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>23062000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>15605000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>13413000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>18330000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>19948000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>14333000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>11748000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14114000000.0</v>
       </c>
       <c r="AL53">
         <v>14114000000.0</v>
       </c>
       <c r="AM53">
+        <v>14114000000.0</v>
+      </c>
+      <c r="AN53">
         <v>18936000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>19244000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32125000000.0</v>
       </c>
       <c r="AP53">
         <v>32125000000.0</v>
       </c>
       <c r="AQ53">
+        <v>32125000000.0</v>
+      </c>
+      <c r="AR53">
         <v>27369000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>28821000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22458000000.0</v>
       </c>
       <c r="AT53">
         <v>22458000000.0</v>
       </c>
       <c r="AU53">
+        <v>22458000000.0</v>
+      </c>
+      <c r="AV53">
         <v>20521000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>26440000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9967000000.0</v>
       </c>
       <c r="AX53">
         <v>9967000000.0</v>
       </c>
       <c r="AY53">
+        <v>9967000000.0</v>
+      </c>
+      <c r="AZ53">
         <v>15681000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>20829000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>169630000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>14482000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>13662000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>12887000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>10773000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1899000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1828000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>84000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>33000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>1022000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>40000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>2350000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>4173000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>1972000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>530000000.0</v>
       </c>
       <c r="BQ53">
         <v>530000000.0</v>
       </c>
       <c r="BR53">
+        <v>530000000.0</v>
+      </c>
+      <c r="BS53">
         <v>16000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>28605000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>4753600000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>1710851119.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>4224770341.12</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>1710851119.74</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>15855590.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>15379961.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>15149507.38</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>14933603.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>14543653.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>14749131.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>14543653.17</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>160695648.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>310873346.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>899999982.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3915540102.0</v>
       </c>
       <c r="CJ53">
         <v>3915540102.0</v>
       </c>
       <c r="CK53">
+        <v>3915540102.0</v>
+      </c>
+      <c r="CL53">
         <v>2541735478.65</v>
-      </c>
-[...1 lines deleted...]
-        <v>499999995.0</v>
       </c>
       <c r="CM53">
         <v>499999995.0</v>
       </c>
-      <c r="CN53"/>
-      <c r="CO53">
+      <c r="CN53">
+        <v>499999995.0</v>
+      </c>
+      <c r="CO53"/>
+      <c r="CP53">
         <v>561000.0</v>
       </c>
-      <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
-      <c r="CS53">
+      <c r="CS53"/>
+      <c r="CT53">
         <v>516000.0</v>
       </c>
-      <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
-      <c r="CW53">
+      <c r="CW53"/>
+      <c r="CX53">
         <v>399000.0</v>
       </c>
-      <c r="CX53"/>
+      <c r="CY53"/>
     </row>
-    <row r="54" spans="1:102">
+    <row r="54" spans="1:103">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -17613,1332 +17877,1345 @@
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
+      <c r="CY54"/>
     </row>
-    <row r="55" spans="1:102">
+    <row r="55" spans="1:103">
       <c r="A55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B55">
+        <v>567876508000.0</v>
+      </c>
+      <c r="C55">
         <v>562899000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>542005000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>519537000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>492989000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>481059000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>465955000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>415297000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>387518000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>372842000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>347022000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>335041000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>321854000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>309300000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3576761266.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3747823609.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3864427581.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3800316537.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3751978714.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3742957083.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3631204800.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>252346000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3434223366.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3327556578.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3069889790.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>217898000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>233861000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>227090000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>225427000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>226675000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>234234000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>230880000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>225604000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>225956000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>222018000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>218387000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>219821000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>227188000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>220415000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>195525000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>207650000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>207882000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>202487000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>201200000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>194762000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>184399000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>176318000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>173544000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>170223000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>168119000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>161146000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>150936000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1423690000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>136811000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>130550000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>126634000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>119477000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>122430000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>107803000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>97951000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>95005000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>84021000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>83369000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>81865000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>80330000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>72617000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>82677000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>76229000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>83792000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>96341000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>95568333000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>90995560000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>80845590829.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>80180160856.32</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>80845590829.71</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>78354099599.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>86122731653.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>87091337856.1</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>77626894072.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>32814218775.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>68945818295.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>31666211100.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>31666211100.18</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>30941695033.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>29288339088.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>26100521217.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29104918594.0</v>
       </c>
       <c r="CJ55">
         <v>29104918594.0</v>
       </c>
       <c r="CK55">
+        <v>29104918594.0</v>
+      </c>
+      <c r="CL55">
         <v>26677051158.7</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>25646575086.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>25187276673.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>24349256909.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>23025310520.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>22290263465.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>21404831474.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>20888502680.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>18946182209.23</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>17984722486.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>17076874293.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>15389863561.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>253637000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>155571000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:102">
+    <row r="56" spans="1:103">
       <c r="A56" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B56">
+        <v>295996708000.0</v>
+      </c>
+      <c r="C56">
         <v>297549000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>279517000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>269898000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>250112000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>253016000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>248128000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>269188000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>248049000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>238477000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>217695000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>210259000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>204253000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>49326000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2158614649.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2275576941.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2399947212.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2244266378.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2199616045.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2136095789.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2027648698.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>133418000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1829845486.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1760667516.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1723302655.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>117254000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>120085000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>115562000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>114501000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>112912000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>115610000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>114897000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>109645000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>109491000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>103008000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>100007000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>100375000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>105363000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>100157000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>102036000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>119688000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>119327000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>116227000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>115929000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>119838000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>111700000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>107375000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>105811000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>103747000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>101877000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>97165000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>91736000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>857130000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>82950000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>78835000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>74675000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>69952000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>71859000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>56899000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>48510000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>47593000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>41249000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>42239000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>42480000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>42063000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>37315000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>37752000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>33491000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>39010000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>38113000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>37919515000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>33785101000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>33124461332.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>33503683484.48</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>33124461332.34</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>31124036090.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>37555188280.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>37053840009.76</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>25628545310.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>19083704405.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>20141922102.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>21051029810.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>21051029810.52</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>20039695251.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>18352837473.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>15242391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17432872996.0</v>
       </c>
       <c r="CJ56">
         <v>17432872996.0</v>
       </c>
       <c r="CK56">
+        <v>17432872996.0</v>
+      </c>
+      <c r="CL56">
         <v>15702907470.4</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>15013607155.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>16481601690.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>16105070492.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>15083413936.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>14399568136.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>13668502770.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>13306201126.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>11866342564.27</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>11327999745.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>10516931549.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>8881362175.0</v>
       </c>
-      <c r="CW56"/>
       <c r="CX56"/>
+      <c r="CY56"/>
     </row>
-    <row r="57" spans="1:102">
+    <row r="57" spans="1:103">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B57">
+        <v>164248644000.0</v>
+      </c>
+      <c r="C57">
         <v>158310000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>150927000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>142591000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>130392000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>131950000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>129299000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>105673000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>96039000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>93600000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>84183000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>80767000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>85845000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>26023000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>983770993.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1149653360.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1240712636.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1125355061.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1157279983.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1231333243.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1140565215.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>73872000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1064909189.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1058013674.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>962495662.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>64694000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>61176000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>60980000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>59700000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>62560000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>71306000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>70262000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>69692000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>73198000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>70339000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>65520000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>85000000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>95281000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>89487000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>67209000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>64646000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>63271000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>65491000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>64626000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>63995000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>58481000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>54733000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>52943000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>54063000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>56557000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>55013000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>59542000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>536464000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>49744000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>47531000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>47400000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>43460000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>51597000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>51534000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>40888000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>41015000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>33042000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>33010000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>29970000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>29022000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>21923000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>24024000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>531000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>26553000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>28323000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>28694249000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>23273367000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>16992899209.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>17521298314.88</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>16992899209.02</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>15138592471.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>18577352221.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>24039971493.74</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>24648487358.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>9399927760.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>18793290026.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>9096610743.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>9096610743.27</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>8778304172.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>7581921003.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>5654782495.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7077425057.0</v>
       </c>
       <c r="CJ57">
         <v>7077425057.0</v>
       </c>
       <c r="CK57">
+        <v>7077425057.0</v>
+      </c>
+      <c r="CL57">
         <v>4575575054.65</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>3752465715.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>3833821477.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>3500372250.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>3094502700.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>2719808114.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>2586859970.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>2829814979.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>2358143648.95</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>2291469827.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>2429847323.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>2815082587.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>96316000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>30675000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:102">
+    <row r="58" spans="1:103">
       <c r="A58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B58">
+        <v>194951533000.0</v>
+      </c>
+      <c r="C58">
         <v>187143000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>179923000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>165782000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>155823000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>159494000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>156672000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>120670000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>106968000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>104992000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>93936000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>89781000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>90863000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>52046000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1041766414.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1210370698.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1350049488.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1244127144.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1274083055.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1346697161.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1264180814.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>82951000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1193277310.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1185305365.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1021172816.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>69226000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>80045000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>80882000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>85230000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>90967000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>102788000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>100450000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>99144000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>102271000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>100178000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>94964000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>95777000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>106148000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>105151000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>81413000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>79314000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>79201000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>80988000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>82315000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>83460000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>79292000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>77314000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>76814000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>79422000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>82951000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>83060000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>75885000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>692645000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>70022000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>67345000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>66970000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>62033000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>70504000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>59722000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>49049000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>49015000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>35870000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>38124000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>36899000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>37415000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>32084000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>37029000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>31397000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>41747000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>44491000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>45874559000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>41700631000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>35566437270.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>35212317238.08</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>35566437270.84</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>35171439800.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>44435474692.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>48538844974.88</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>53538393879.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>10339771948.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>46616524224.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>9839259385.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>9839259385.83</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>9605912851.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>8335196073.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>6315217265.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7881103192.0</v>
       </c>
       <c r="CJ58">
         <v>7881103192.0</v>
       </c>
       <c r="CK58">
+        <v>7881103192.0</v>
+      </c>
+      <c r="CL58">
         <v>5592061003.15</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>4825433741.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>4962334053.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>4603349044.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>4247583392.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>4065851259.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>3918454208.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>4175768055.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>3505713461.46</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>3540385462.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>3565528003.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>3832244402.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>141439000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>55701000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:102">
+    <row r="59" spans="1:103">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -18963,647 +19240,652 @@
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
+      <c r="CY59"/>
     </row>
-    <row r="60" spans="1:102">
+    <row r="60" spans="1:103">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B60">
+        <v>369598167000.0</v>
+      </c>
+      <c r="C60">
         <v>372366000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>358489000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>350059000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>333388000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>317721000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>305344000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>294627000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>280550000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>267850000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>253086000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>245260000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>230991000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>220273000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2534994852.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2537452910.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2514378093.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2556189392.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2477895658.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2396259921.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2367023986.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>169395000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2240946055.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2142251212.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2048716974.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>148672000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>153816000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>146208000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>140197000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>135708000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>131446000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>130430000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>126460000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>123685000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>121840000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>123423000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>124044000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>121040000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>115264000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>114112000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>128336000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>128681000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>121499000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>118885000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>111302000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>105107000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>99004000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>96730000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>90801000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>85168000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>78069000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>75035000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>730853000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>66789000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>63205000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>59664000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>57444000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>51926000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>48081000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>48902000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>45990000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>48151000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>45245000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>44966000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>42915000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>40533000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>45648000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>44832000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>42045000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>51850000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>49693774000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>49294929000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>45272805611.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>44967843618.24</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>45272805611.67</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>43175179212.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>41676758840.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>38552492881.22</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>24088500192.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>22474446826.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>22329294071.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>21826951714.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>21826951714.35</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>21335782181.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>20953143015.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>19785303952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21223815402.0</v>
       </c>
       <c r="CJ60">
         <v>21223815402.0</v>
       </c>
       <c r="CK60">
+        <v>21223815402.0</v>
+      </c>
+      <c r="CL60">
         <v>21084990155.55</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>20821141344.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>20224942619.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>19745907865.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>18777727127.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>18220623237.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>17482609150.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>16712734624.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>15440468747.77</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>14444337024.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>13480289348.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>11534974847.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>111856000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>99870000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:102">
+    <row r="61" spans="1:103">
       <c r="A61" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-1660000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1816000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1967000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-989000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-1048000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-940000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1006000000.0</v>
       </c>
       <c r="Z61">
         <v>-1006000000.0</v>
       </c>
       <c r="AA61">
-        <v>-1009000000.0</v>
+        <v>-1006000000.0</v>
       </c>
       <c r="AB61">
         <v>-1009000000.0</v>
       </c>
       <c r="AC61">
+        <v>-1009000000.0</v>
+      </c>
+      <c r="AD61">
         <v>-535000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-102479.66</v>
       </c>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
-      <c r="AW61">
+      <c r="AW61"/>
+      <c r="AX61">
         <v>-83000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-81000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-80000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-84000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-92000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-91000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-94000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-90000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-98000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-94000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-112000.0</v>
       </c>
       <c r="BI61">
         <v>-112000.0</v>
       </c>
       <c r="BJ61">
         <v>-112000.0</v>
       </c>
       <c r="BK61">
         <v>-112000.0</v>
       </c>
       <c r="BL61">
+        <v>-112000.0</v>
+      </c>
+      <c r="BM61">
         <v>-107000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-111000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-108000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-104000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-105000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-98000.0</v>
       </c>
-      <c r="BR61"/>
-      <c r="BS61">
+      <c r="BS61"/>
+      <c r="BT61">
         <v>-105000.0</v>
       </c>
-      <c r="BT61"/>
-      <c r="BU61">
+      <c r="BU61"/>
+      <c r="BV61">
         <v>-122000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-124000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-122000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-120000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-113000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-106000.0</v>
       </c>
       <c r="CB61">
         <v>-106000.0</v>
       </c>
       <c r="CC61">
+        <v>-106000.0</v>
+      </c>
+      <c r="CD61">
         <v>-110000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-109000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-112000.0</v>
       </c>
       <c r="CG61">
         <v>-112000.0</v>
       </c>
       <c r="CH61">
+        <v>-112000.0</v>
+      </c>
+      <c r="CI61">
         <v>-113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-106000.0</v>
       </c>
       <c r="CJ61">
         <v>-106000.0</v>
       </c>
       <c r="CK61">
+        <v>-106000.0</v>
+      </c>
+      <c r="CL61">
         <v>-112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107000.0</v>
       </c>
       <c r="CM61">
         <v>-107000.0</v>
       </c>
       <c r="CN61">
+        <v>-107000.0</v>
+      </c>
+      <c r="CO61">
         <v>-105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102000.0</v>
       </c>
       <c r="CP61">
         <v>-102000.0</v>
       </c>
       <c r="CQ61">
+        <v>-102000.0</v>
+      </c>
+      <c r="CR61">
         <v>-101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="CS61">
         <v>-100000.0</v>
       </c>
       <c r="CT61">
+        <v>-100000.0</v>
+      </c>
+      <c r="CU61">
         <v>-101000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-104000.0</v>
       </c>
       <c r="CW61">
         <v>-104000.0</v>
       </c>
-      <c r="CX61"/>
+      <c r="CX61">
+        <v>-104000.0</v>
+      </c>
+      <c r="CY61"/>
     </row>
-    <row r="62" spans="1:102">
+    <row r="62" spans="1:103">
       <c r="A62" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -19629,84 +19911,85 @@
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
+      <c r="CY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -19744,3067 +20027,3152 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>166952910000.0</v>
+      </c>
+      <c r="C2">
         <v>135107000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>115557000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>106536000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>100551000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1257896807.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>80591000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>70421000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>65724000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>62453000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>62427000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>62786000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>56369000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>55687000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43432000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34430000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33937000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32941000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24597600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34300641467.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12449514739.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9385807372.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9366377885.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7816398940.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6861445186.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5715090500.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>91816000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
+        <v>21681813000.0</v>
+      </c>
+      <c r="C3">
         <v>17058000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14841000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12636000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11824000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>172371466.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12472000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12190000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11710000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11277000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10250000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8100000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7106000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5549000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5213000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4148000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4160000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3814000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6204840000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3017323861.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1571161270.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1309301241.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1130889424.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1014881625.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>945255266.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>892600226.0</v>
       </c>
-      <c r="AA3"/>
+      <c r="AB3"/>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5">
+        <v>61612083000.0</v>
+      </c>
+      <c r="C5">
         <v>79613000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>73581000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>61795000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33256000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>362403065.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>29313000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>23332000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>11917000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13498000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>29619000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>26286000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>26032000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16940000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>15118000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12675000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2425000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2328000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1101160000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11251046916.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1136084168.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-289126622.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1704078172.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3336493248.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5060202535.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1485633927.0</v>
       </c>
-      <c r="AA5"/>
+      <c r="AB5"/>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>83293896000.0</v>
+      </c>
+      <c r="C6">
         <v>96671000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>88422000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>74431000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>45080000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>534774531.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41785000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>35522000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>23627000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>24775000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>39869000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34386000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>33138000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>22489000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20331000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16823000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6585000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1486000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7306000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14268370777.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2707245438.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1020174619.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2834967596.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4351374873.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6005457801.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2378234153.0</v>
       </c>
-      <c r="AA6"/>
+      <c r="AB6"/>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
+      <c r="AB7"/>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>44000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>313000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>41000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-3000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-1304000000.0</v>
       </c>
-      <c r="J8">
-[...1 lines deleted...]
-      </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
+        <v>186518732000.0</v>
+      </c>
+      <c r="C9">
         <v>190428000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>163607000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>139343000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>113840000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1297797111.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>94009000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>83430000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>76304000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>78356000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>92281000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>85403000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>75801000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>60579000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>53305000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>40263000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>36340000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>36500000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>25408040000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>30948717032.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11880269554.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10086113012.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10758438689.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10201470286.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9743014376.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5220018871.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21331000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>57678927000.0</v>
+      </c>
+      <c r="C10">
         <v>76784000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>71870000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>60367000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>32298000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>355802402.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18032000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22443000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14341000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14653000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27140000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28163000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>26606000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>21677000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>18466000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12443000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2053000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3996000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3438160000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10525164559.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1892211099.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>107030562.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2545553266.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3919099945.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5069314485.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1059517539.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15335000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
+        <v>12995830000.0</v>
+      </c>
+      <c r="C11">
         <v>19539000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>16186000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>15300000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8730000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>123593951.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1466000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3648000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4535000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2614000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7127000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5984000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5094000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4900000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4204000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1403000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>985000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1172000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1229440000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1179720836.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>259067828.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-94279471.08</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>69414320.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>396919473.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>153684989.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>320239129.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1491000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12">
+        <v>3933156000.0</v>
+      </c>
+      <c r="C12">
         <v>2829000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1711000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1428000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>958000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>970000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13863427.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>889000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>788000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>634000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>826000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1092000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1274000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1018000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1067000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>362000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>372000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1668000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1080000000.0</v>
       </c>
-      <c r="T12">
-[...1 lines deleted...]
-      </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
+      <c r="AB12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13">
+        <v>3726000000.0</v>
+      </c>
+      <c r="C13">
         <v>2677000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2278000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1058000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3077000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1653000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2034000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1555000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2424000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1155000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2479000000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
+      <c r="AB13"/>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14">
+        <v>384000000.0</v>
+      </c>
+      <c r="C14">
         <v>-701000000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>2000.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>141000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>303000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>195000.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AB14"/>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
+        <v>45087145000.0</v>
+      </c>
+      <c r="C15">
         <v>56544000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>55684000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>45067000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>23568000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>232208451.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>19498000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>18795000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9806000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12039000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>20013000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>22179000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21512000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16777000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>14262000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11040000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1068000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-5168000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4678040000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9348943096.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1633054152.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>211266364.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2479522894.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3522180471.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4915629495.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>739278409.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13844000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>178</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>56551000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>55779000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>45073000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23568000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>19149000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19498000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18795000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9806000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12039000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20013000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>23.64</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>358583000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>307722000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>280252000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>247867000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23760000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>116893000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>216400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>36620000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4843000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>57008000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>74144000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>100779000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15837000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13844000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17">
+        <v>41576000000.0</v>
+      </c>
+      <c r="C17">
         <v>57245000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>55684000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>45073000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>23568000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>19149000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>19498000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>18795000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>9806000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12039000000.0</v>
       </c>
-      <c r="K17">
-[...1 lines deleted...]
-      </c>
       <c r="L17">
+        <v>0.0</v>
+      </c>
+      <c r="M17">
         <v>1473.1</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>21512000000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
+        <v>-3738000000.0</v>
+      </c>
+      <c r="C18">
         <v>-152000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>567000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1428000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2119000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1653000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-90000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-119000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-248000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-76000000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
+      <c r="AB18"/>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>48867731000.0</v>
+      </c>
+      <c r="C21">
         <v>71843000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>67729000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>57144000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29476000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>431440554.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15993000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20888000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11917000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13498000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>29619000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26286000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>26032000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>21112000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18252000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12628000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2008000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2834000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3357720000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>11251046915.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1445682253.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-366462863.04</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2084728949.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3336493248.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5060202534.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1485633927.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17445000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
+      <c r="AB22"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
+        <v>304603911000.0</v>
+      </c>
+      <c r="C23">
         <v>253692000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>211435000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>188735000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>184915000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2124253364.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>158607000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>132963000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>130111000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>127311000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>125089000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>121903000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>106138000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>94465000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>77446000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>62065000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>59666000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>58252000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>46647920000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53998311583.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>22884102040.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19838383247.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18040087624.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14681375978.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11544257028.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9449475443.0</v>
       </c>
-      <c r="AA23"/>
+      <c r="AB23"/>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
+      <c r="AB24"/>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B25">
+        <v>20588000000.0</v>
+      </c>
+      <c r="C25">
         <v>17058000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14841000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12502000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11824000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12796000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12472000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12190000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11710000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
+      <c r="AB25"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26">
+        <v>25314038000.0</v>
+      </c>
+      <c r="C26">
         <v>27380000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>22873000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>19381000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>17482000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>208365258.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>15410000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>15607000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18265000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19551000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>17834000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>17449000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12402000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7673000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5911000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5060000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3793000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4037000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3532880000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2468483875.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2158497535.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2803318631.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1995965387.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1370948013.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>740845460.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>506990968.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3046000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>59465000000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>59909000000.0</v>
+      </c>
+      <c r="C28">
         <v>93870000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>77201000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>46466000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>62081000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>54559000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>50129000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>707000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>720000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>715000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>690000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>683000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>646000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>709685000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>633739000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>532000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>501000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>413000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6774000.0</v>
       </c>
       <c r="U28">
         <v>6774000.0</v>
       </c>
       <c r="V28">
+        <v>6774000.0</v>
+      </c>
+      <c r="W28">
         <v>6562000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>197108000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5020316000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>90298000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>71029000.0</v>
       </c>
-      <c r="AA28"/>
+      <c r="AB28"/>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
+        <v>12351000000.0</v>
+      </c>
+      <c r="C29">
         <v>19539000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16186000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15412000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8730000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9175000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1466000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3648000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3231000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2614000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7127000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5984000000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
+      <c r="AB29"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
+        <v>137651001000.0</v>
+      </c>
+      <c r="C30">
         <v>118585000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>95878000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>82199000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>84364000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>866356560.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>78016000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>62542000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>64387000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>64858000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>62662000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>59117000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49769000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38778000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34014000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>27635000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25729000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25311000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22050320000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19697670115.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10434587300.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10452575875.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8673709739.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6864977037.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4682811842.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3734384943.0</v>
       </c>
-      <c r="AA30"/>
+      <c r="AB30"/>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31">
+        <v>8811196000.0</v>
+      </c>
+      <c r="C31">
         <v>4941000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4141000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3223000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2822000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-75638152.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2039000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1555000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>344000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>349000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>229000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>195000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>174000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1407000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>214000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-186000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7989000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15439000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-493720000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-725882356.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>446528846.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>107397062.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>465353266.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>572899945.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>9111951.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-426116388.0</v>
       </c>
-      <c r="AA31"/>
+      <c r="AB31"/>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
+        <v>353471642000.0</v>
+      </c>
+      <c r="C32">
         <v>325535000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>279164000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>245879000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>214391000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2555693919.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>174600000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>153851000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>142028000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>140809000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>154708000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>148189000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>132170000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>116266000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>96737000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>74693000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>70277000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>69441000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>50005640000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>65249358499.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>24329784293.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>19471920384.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>20124816574.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>18017869226.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16604459562.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>10935109371.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>113147000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX32"/>
+  <dimension ref="A1:CY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BJ1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CP1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CT1" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>26</v>
       </c>
+      <c r="CY1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>42116218000.0</v>
+      </c>
+      <c r="C2">
         <v>40462000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>39911000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36825000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37797000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>34534000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32393000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30383000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29347000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29945000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>363253991.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27831000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>327926720.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27607000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>323400757.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>26148000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>340573093.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24585000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>362339094.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23495000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>300562704.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22758000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>326429490.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19420000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21510000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20116000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20389000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>18576000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19113000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17748000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17081000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16479000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16454000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16649000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>16559000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>16062000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17360000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15166000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>15760000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14167000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16286000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16089000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15421000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14631000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17483000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>16079000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14893000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14331000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14887000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13947000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14106000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13430000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>16554000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13560000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13504000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11865000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12613000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11117000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10473000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9228000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9224000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8571000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8718000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7917000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>7785000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8487000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>9649000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8017000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>9082000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8129000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8187444000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7475000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6030510165.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6290893149.44</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6030510165.33</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5925152821.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5825441892.36</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8713130958.84</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7974268705.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2909270955.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4072145379.65</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2779526054.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2779526054.07</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2662869511.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2778981417.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2069478219.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2481655091.0</v>
       </c>
       <c r="CJ2">
         <v>2481655091.0</v>
       </c>
       <c r="CK2">
+        <v>2481655091.0</v>
+      </c>
+      <c r="CL2">
         <v>2286743252.85</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2463789929.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2459816912.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2171674516.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1539756345.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1983980786.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2283478320.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2019734813.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1673059760.71</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1811662609.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1812913125.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1568423961.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>113601000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>91816000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
-        <v>5051000000.0</v>
+        <v>5662753000.0</v>
       </c>
       <c r="C3">
         <v>5051000000.0</v>
       </c>
       <c r="D3">
+        <v>5051000000.0</v>
+      </c>
+      <c r="E3">
         <v>4765000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4554000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4719000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3975000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3810000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3713000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3770000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>45830093.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3569000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>38785593.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-39586.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>39168956.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3050000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>39327054.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2976000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>40288392.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2905000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>43474517.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>54000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>43980182.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3140000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2965000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>52750.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3339000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3083000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3101000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>44646.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2998000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2983000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2998000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2972000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2941000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2799000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2858000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2891000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2847000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2681000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2940000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2577000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2466000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2267000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2229000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2041000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1958000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1872000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1966000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1794000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1733000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1613000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1494000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1382000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1376000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1297000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1405000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1306000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1269000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1233000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1058000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1065000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1049000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>976000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1001000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1038000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>987000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1134000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>968000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>915678000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>997433000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>391000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>815587788.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3189444364.01</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>815587788.31</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>745253404.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>831068859.54</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>700154708.06</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>731241138.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>322086756.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>523567974.46</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>355810894.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>355810894.88</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>369695644.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>422649085.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>265551233.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295678151.0</v>
       </c>
       <c r="CJ3">
         <v>295678151.0</v>
       </c>
       <c r="CK3">
+        <v>295678151.0</v>
+      </c>
+      <c r="CL3">
         <v>303903131.55</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>283919936.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>273717507.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>269348849.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>257999142.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>257124015.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>237995213.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>261763253.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>263664920.88</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>221087573.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>230865021.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>229637751.0</v>
       </c>
-      <c r="CW3"/>
       <c r="CX3"/>
+      <c r="CY3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -22986,693 +23354,700 @@
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
-      <c r="CX4"/>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5">
+        <v>3095421000.0</v>
+      </c>
+      <c r="C5">
         <v>14509000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>19257000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>19877000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>20710000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19560000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19924000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17947000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>16609000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17516000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>235198251.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>17639000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>164540892.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19247039586.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>203989321.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15002000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>35805030.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9924000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>170979349.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7618000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>86125916.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9002946000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>118320266.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9022000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7372000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8077947250.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7968000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8797000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5345000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6319955354.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5988000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4768000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2647000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2037000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3802000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>453000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3629000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5971000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3388000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1192000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5364000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7968000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>9253000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7738000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6079000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7661000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6465000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6515000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5878000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8392000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6930000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4383000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5935000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4868000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5214000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4006000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4846000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>8050000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3956000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2980000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3849000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2941000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3286000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2729000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2156000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-5897000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2853000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3310000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4725000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>3850000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1858678000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1608000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1688341881.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1395909642.24</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1386272644.47</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1841687808.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3873234159.64</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2380857712.3</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1820291423.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>213381958.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>172735995.71</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>676058166.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>536328050.22</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>215869561.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-916013255.74</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-158347823.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>254712635.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>43816090.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>33941202.45</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>350958900.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>964713951.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>846046550.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>552128780.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>629112701.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>926376836.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1233127453.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>707783043.91</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1486024063.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>2221622475.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>516684940.0</v>
       </c>
-      <c r="CW5">
-[...2 lines deleted...]
-      <c r="CX5"/>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>8758174000.0</v>
+      </c>
+      <c r="C6">
         <v>19560000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>24308000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24642000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>25264000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24279000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23899000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>21757000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>20322000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>21286000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>281028344.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21208000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>203326485.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19247000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>243158277.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18052000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>75132084.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12900000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>211267741.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10523000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>129600433.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9003000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>162300448.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12162000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10337000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8078000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11307000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11880000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8446000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6320000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8986000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7751000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5645000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5009000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6743000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3252000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6487000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8862000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6235000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3873000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8304000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>10545000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11719000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>10005000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8308000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9702000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8423000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8387000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7844000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10186000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>8663000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5996000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>7429000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>6250000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6590000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5303000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>6251000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>9356000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5225000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4213000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4907000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4006000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4335000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3705000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3157000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-4859000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3840000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>4444000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>5693000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4765678000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2856111000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1999000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2503929669.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1793534721.77</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2201860432.78</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2586941212.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>4704303019.18</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3081012420.36</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2551532561.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>535468714.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>696303970.17</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1031869060.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>892138945.1</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>585565205.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-493364170.74</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>107203410.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>550390786.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>339494241.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>337844334.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>634878836.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1238431458.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1115395399.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>810127922.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>886236716.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1164372049.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1494890706.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>971447964.79</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1707111636.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2452487496.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>746322691.0</v>
       </c>
-      <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -23854,83 +24229,84 @@
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
-      <c r="CX7"/>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -24098,1385 +24474,1400 @@
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
         <v>548000.0</v>
       </c>
-      <c r="CT8">
+      <c r="CU8">
         <v>5000.0</v>
       </c>
-      <c r="CU8">
+      <c r="CV8">
         <v>9000.0</v>
       </c>
-      <c r="CV8">
-[...1 lines deleted...]
-      </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
-      <c r="CX8"/>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
+        <v>34215174000.0</v>
+      </c>
+      <c r="C9">
         <v>46806000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>48140000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>48627000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>47263000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>49052000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>47769000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>46344000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>41483000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>42203000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>468945033.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>39553000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>437669280.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>40093000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>466707013.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26006000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>382013363.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>28612000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>415517074.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25699000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>348111672.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>26538000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>331955585.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>24755000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>22808000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23722000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>27620000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>19859000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>21053000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>20752000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>20897000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>20728000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>18895000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>21411000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>18901000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>17097000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>18182000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>21899000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>20097000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>18178000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>21276000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>23590000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>24468000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>22947000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>21221000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>22352000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>20986000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>20844000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>19922000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>21391000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>19469000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>15019000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>16846000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>15091000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>15305000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13541000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>13971000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>16575000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>12205000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>10555000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>10949000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>10414000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>9986000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>8914000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8638000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>8809000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>8719000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>10172000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>10769000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10272000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7963526000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>7563000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>6163499659.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>6039917864.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6163499659.17</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>6080171710.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>9772664947.78</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6761362063.44</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>6099481115.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>3014678671.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2929258889.8</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2966155205.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2966155205.13</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2924347768.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2664200117.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2266956476.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2624781523.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2624781524.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2511680780.5</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2674246548.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2929199060.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>2662325701.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2680990779.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2374244570.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2644106349.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>2514908516.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>2268894062.75</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2753108372.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3296622670.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>1428470839.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>140653000.0</v>
       </c>
-      <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>2021976000.0</v>
+      </c>
+      <c r="C10">
         <v>15429000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18350000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19047000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20054000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18742000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19167000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18821000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16016000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18257000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>231436529.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18463000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>161160827.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16346000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>201871738.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14655000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33000702.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9709000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>171154810.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7425000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>84507108.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2843000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>115913527.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8789000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7142000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5274000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7664000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8500000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5851000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5805000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5780000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5007000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3748000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5945000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3876000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>772000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3189000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5922000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3835000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1707000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2485000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7580000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>9098000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7977000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5931000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8286000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6937000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7009000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6068000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8705000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>7695000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4137000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7850000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4664000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5641000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3725000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4265000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7747000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3708000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2747000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3912000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2884000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3195000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2453000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2105000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-5994000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2768000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3171000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-9538000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3062000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1284930000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1589000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1709502180.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-1234030780.16</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1709502180.96</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2007236433.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3519334498.1</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1856499252.78</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1608004502.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>915304587.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-291182974.74</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>844490315.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>844490315.43</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>419913035.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-586360728.36</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>10478260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144091949.0</v>
       </c>
       <c r="CJ10">
         <v>144091949.0</v>
       </c>
       <c r="CK10">
+        <v>144091949.0</v>
+      </c>
+      <c r="CL10">
         <v>-265679582.35</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>724018257.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1121006855.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>973302369.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>713968097.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>776690636.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1125362348.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1308084268.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>918663976.33</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1491614424.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2169494593.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>490752035.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>22892000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>15335000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
+        <v>-217329000.0</v>
+      </c>
+      <c r="C11">
         <v>3533000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4082000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4951000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4182000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4704000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5752000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4901000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2946000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4468000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>52422176.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4438000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>44536560.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3875000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>62437271.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2779000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21371376.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2644000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>37265076.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1717000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>34790589.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2645000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13418594.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2996000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-500000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>423000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3261000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1872000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1507000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>953000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>742000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>446000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>726000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2601000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1027000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>181000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>64000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1221000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>885000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>444000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1739000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1788000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1880000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1720000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>742000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2541000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1196000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1505000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1252000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2521000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>792000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>528000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2141000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>882000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1567000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>365000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>838000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2616000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>630000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>120000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>567000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>152000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>327000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>357000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>440000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-777000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>595000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>726000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>239000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>617000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>232298000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>242000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-532473746.07</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-380265584.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-532473746.07</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>181810769.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>260017652.8</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-27383949.2</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>207921713.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>286640545.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-60577353.87</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40305918.87</v>
       </c>
       <c r="CE11">
         <v>-40305918.87</v>
       </c>
       <c r="CF11">
+        <v>-40305918.87</v>
+      </c>
+      <c r="CG11">
         <v>72521737.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-124714253.08</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-24782608.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24643677.36</v>
       </c>
       <c r="CJ11">
         <v>-24643677.36</v>
       </c>
       <c r="CK11">
+        <v>-24643677.36</v>
+      </c>
+      <c r="CL11">
         <v>-429718095.1</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>132465752.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>189977115.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>178046519.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>47375114.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>82637888.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>172125608.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>95355219.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-99182474.65</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>182072285.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>46680972.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>24100688.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>6860000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1491000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12">
+        <v>1073445000.0</v>
+      </c>
+      <c r="C12">
         <v>951844000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>907000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>830000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>656000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>818000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>757000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>598000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>593000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>394000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>353000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4513770.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>354000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>419000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>309000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>347000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>316000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>215000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>234000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>193000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>297000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>188000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>252000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>233000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>230000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>152000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4319023.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>297000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>245000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>515000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>208000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2909372.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1032000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>172000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>223000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>215000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>196000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>164000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>126000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>148000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>169000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>161000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>215000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>281000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>295000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>251000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>274000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>272000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>341000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>315000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>372000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>246000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>287000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>204000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>245000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>281000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>46000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>302000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>249000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>233000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>63000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>57000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>91000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>276000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>51000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>97000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>85000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>223000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>240000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>788000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>574907000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>242983000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>29111000.0</v>
       </c>
-      <c r="BV12">
-[...1 lines deleted...]
-      </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
         <v>418263000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>36552000.0</v>
       </c>
-      <c r="BZ12">
-[...1 lines deleted...]
-      </c>
       <c r="CA12">
         <v>0.0</v>
       </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
+        <v>0.0</v>
+      </c>
+      <c r="CD12">
         <v>6713000.0</v>
       </c>
-      <c r="CD12">
-[...1 lines deleted...]
-      </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
+        <v>0.0</v>
+      </c>
+      <c r="CH12">
         <v>2362000.0</v>
       </c>
-      <c r="CH12">
-[...1 lines deleted...]
-      </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
         <v>345000.0</v>
       </c>
-      <c r="CL12">
-[...1 lines deleted...]
-      </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
+        <v>0.0</v>
+      </c>
+      <c r="CP12">
         <v>140000.0</v>
       </c>
-      <c r="CP12">
-[...1 lines deleted...]
-      </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
+        <v>0.0</v>
+      </c>
+      <c r="CT12">
         <v>624000.0</v>
       </c>
-      <c r="CT12">
-[...1 lines deleted...]
-      </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
+        <v>0.0</v>
+      </c>
+      <c r="CX12">
         <v>8508000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3228000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>175</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>921000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>912000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>828000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>564000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>704000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>665000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>744000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>647000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>583000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>311000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>328000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>875000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>273000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>216000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>217000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1175000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>262000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>237000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>209000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>318000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>681000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>310000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>682000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>540000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>595000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>345000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>556000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>506000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -25505,98 +25896,99 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C14">
         <v>202000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>104000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>82000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>66000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>95000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-862000000.0</v>
       </c>
-      <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
+      <c r="J14"/>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14"/>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-      <c r="Z14">
-[...1 lines deleted...]
-      </c>
+      <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
@@ -25623,58 +26015,58 @@
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>-1000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1000.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
@@ -25692,899 +26084,906 @@
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
         <v>4000.0</v>
       </c>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
         <v>19000.0</v>
       </c>
-      <c r="BZ14">
-[...1 lines deleted...]
-      </c>
       <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
         <v>-1000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>19000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>12000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-2000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>2000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>32000.0</v>
       </c>
-      <c r="CH14">
-[...1 lines deleted...]
-      </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
         <v>62000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>78000.0</v>
       </c>
-      <c r="CR14">
-[...1 lines deleted...]
-      </c>
       <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
         <v>303000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>-175000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>175000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>141000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>195000.0</v>
       </c>
-      <c r="CX14"/>
+      <c r="CY14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
+        <v>2235244000.0</v>
+      </c>
+      <c r="C15">
         <v>12098000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14372000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>14178000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15938000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14133000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12553000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13920000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>13070000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13789000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>179014353.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14025000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>116624266.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12471000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>139434468.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11876000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11629325.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7065000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>133889734.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5708000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>49716520.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>198000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>102494934.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5793000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7642000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-5697000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10925000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6628000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4344000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4852000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5038000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4561000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3022000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3344000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2849000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>591000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3125000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4701000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2950000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1263000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>746000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5792000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7218000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6257000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5189000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5745000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5741000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5504000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4816000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6185000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>6904000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3610000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5709000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3782000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4074000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3360000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3427000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>5131000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3078000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2627000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3345000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2732000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2868000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2096000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1665000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-5217000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2173000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2445000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-9777000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2445000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1052632000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1346000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2244078684.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-847381463.04</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2244078684.54</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1828474816.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>3258399452.64</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1884324878.58</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1400036838.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>628123720.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-231460194.92</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>886202765.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>886202765.82</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>347304340.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-462081448.06</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>36913042.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173379304.0</v>
       </c>
       <c r="CJ15">
         <v>173379304.0</v>
       </c>
       <c r="CK15">
+        <v>173379304.0</v>
+      </c>
+      <c r="CL15">
         <v>167468122.95</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>591552505.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>931029740.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>795255849.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>666592983.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>694052747.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>953236739.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1212729048.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1044207896.17</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1309542139.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2122813621.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>440201663.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>15837000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>13844000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>178</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>12099000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13471000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14181000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15933000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14137000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12557000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>14822000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14050000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9592000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12471000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11128000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11876000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>875000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7065000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9920000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5708000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5535000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>198000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7623000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5793000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7642000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-5697000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10925000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6628000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4344000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2.98</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>69084676.04</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>66370779.98</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>46399508.67</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>53602000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>43534000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9146000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>54401000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>67966000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>44569000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>18708000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>10997000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>85361000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>107329000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>98396000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>86435000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>87906000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>89963000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>91642000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>88896000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>101694000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>107341000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>60652000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>105990000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>64071000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>77197000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>60464000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>75838000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>88096000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>57403000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>58915000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>76104000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>60385000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>66215000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>45163000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>36626000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>-44813000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>44813000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>51215000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-48414000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>48414000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>15586000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>31000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>24275000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-68150000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>68150000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>44975000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>78683000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>46416000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>60832000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>30469000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>23273000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13347000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>20168000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>7982000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1843000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>11268000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3771000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>6250000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>13176000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>20522000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>17060000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>14605000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>14798000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>19956000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>24785000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>19835000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>26779000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>44262000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>9903000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>15837000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>13844000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17">
+        <v>2213000000.0</v>
+      </c>
+      <c r="C17">
         <v>11896000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>14268000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>14096000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>15872000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>14038000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13415000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13920000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>13070000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>13789000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>14800000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>14025000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>9601000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>12471000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>11128000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>11876000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>875000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7065000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>9920000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5708000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5535000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>198000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7623000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5793000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>7642000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-5697000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>10925000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6628000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4344000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2.98</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>69084676.04</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>66370779.98</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>46399508.67</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1677000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1076000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>591000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>12039000000.0</v>
       </c>
-      <c r="AL17">
-[...1 lines deleted...]
-      </c>
       <c r="AM17">
         <v>0.0</v>
       </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
         <v>20013000000.0</v>
       </c>
-      <c r="AP17">
-[...1 lines deleted...]
-      </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
         <v>22179000000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
         <v>21512000000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
@@ -26694,141 +27093,146 @@
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
-      <c r="CX17"/>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
+        <v>-1057000000.0</v>
+      </c>
+      <c r="C18">
         <v>-148000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>298000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-92000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-114000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-92000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>837000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>54000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>189000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>366000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>784000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-354000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-145000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-93000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2349000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>859000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>47000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>319000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>16000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>318000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>493000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-130000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>48000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-49000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>55000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-26000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-72000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>349000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26857,101 +27261,102 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -26977,82 +27382,81 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -27234,391 +27638,395 @@
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
-      <c r="CX20"/>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>473250000.0</v>
+      </c>
+      <c r="C21">
         <v>14238000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17513000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17475000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17647000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18720000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17551000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17925000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14959000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17267000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>175724360.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17636000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>153671195.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16425000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>198200433.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12212000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>116200216.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9235000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>139990355.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6607000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>94809843.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2199000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>120700121.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8107000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6602000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5869000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7316000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7944000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5345000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5729000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5046000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4768000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2647000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5009000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3808000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>453000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3135000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5789000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3386000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1188000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5072000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7578000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9257000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7712000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6120000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7226000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6465000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6475000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5857000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8644000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>7360000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4171000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7427000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4728000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5242000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3918000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4171000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>7547000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3745000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2789000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3843000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2933000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3227000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2625000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2111000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-5946000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2544000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3295000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-9469000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3753000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1765511000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1598000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1682880477.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-1272293773.12</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1682880477.39</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2068829304.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3435181969.98</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2110419130.12</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1820337372.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>747174553.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-255925167.25</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>692189324.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>692189324.28</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>292260863.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-755593290.04</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-89304346.04</v>
-      </c>
-[...1 lines deleted...]
-        <v>43816090.0</v>
       </c>
       <c r="CJ21">
         <v>43816090.0</v>
       </c>
       <c r="CK21">
+        <v>43816090.0</v>
+      </c>
+      <c r="CL21">
         <v>-294951392.15</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>575068487.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>964713950.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>846046549.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>552080818.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>629112700.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>926376835.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1233127452.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>837262870.46</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1486024062.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2221622475.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>516684940.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>50502000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>17445000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -27800,408 +28208,414 @@
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
-      <c r="CX22"/>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22"/>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
+        <v>75858142000.0</v>
+      </c>
+      <c r="C23">
         <v>73030000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>70538000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>67977000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>67413000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>64866000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>62611000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>58802000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>55871000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>55242000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>656474664.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>49748000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>611924805.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>51209000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>591907337.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>39963000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>606386239.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>43940000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>637865813.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>42616000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>553864533.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>41125000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>537684955.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>36067000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>37709000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>36507000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>40707000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>30496000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>34821000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>32771000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>33404000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>32507000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>32702000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>33051000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>31658000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>32702000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>32407000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>31294000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>32469000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>31153000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>32490000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>32100000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>30636000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>29840000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>32584000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>31204000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>29414000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>28660000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>28953000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>27222000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>26214000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>24306000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>25971000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>23916000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>22879000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>21485000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>21373000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20145000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>18933000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>16994000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>16330000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>16052000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>15477000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>14206000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>14312000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>14639000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>15824000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>14929000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>15297000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>14648000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14385459000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>13440000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10511129347.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>13603104786.56</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10511129347.11</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>9936454571.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>12162924870.16</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>13364073892.16</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>12253458397.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>5176730046.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>7257374463.49</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>5053491934.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5053491934.92</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5294956415.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>6198774825.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4425739041.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5062620525.0</v>
       </c>
       <c r="CJ23">
         <v>5062620525.0</v>
       </c>
       <c r="CK23">
+        <v>5062620525.0</v>
+      </c>
+      <c r="CL23">
         <v>5093375425.5</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4562967990.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4424302021.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3987953667.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3668618344.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3729112655.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4001207833.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>3301515876.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>3104690953.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>3078746918.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2887913320.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2480209860.0</v>
       </c>
-      <c r="CW23">
-[...2 lines deleted...]
-      <c r="CX23"/>
+      <c r="CX23">
+        <v>0.0</v>
+      </c>
+      <c r="CY23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -28227,682 +28641,689 @@
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B25">
+        <v>5559000000.0</v>
+      </c>
+      <c r="C25">
         <v>5213000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5051000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4765000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4554000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4719000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3975000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3810000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3713000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3770000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3789000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3569000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3055000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3271000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3126000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3050000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2958000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2976000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2985000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2905000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3169000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3216000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3271000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3140000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2965000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3085000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3339000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3083000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3101000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3108000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2998000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2983000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2998000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2972000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2941000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2799000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2858000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2891000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2847000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2681000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2940000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2577000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2466000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2267000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2229000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2041000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1958000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1872000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1966000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1794000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1733000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1613000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1494000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1382000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1376000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1297000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1405000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1306000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1269000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1233000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1058000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1065000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1049000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>976000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1001000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1038000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>987000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1134000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>968000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>915678000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>997433000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>932889000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1454554443.52</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3189444364.01</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>815587788.31</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>745253404.16</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>831068859.54</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>700154708.06</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>754859155.58</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>731241138.7</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>523567974.46</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>322086756.48</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>355810894.88</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>369695644.78</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>422649085.78</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>265551233.78</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>325422771.09</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>295678151.31</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>303903131.55</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>283919936.16</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>273717507.61</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>269348849.33</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>257999142.15</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>257124015.93</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>237995213.46</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>261763253.64</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>263664920.88</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>221087573.53</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>230865021.38</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>229637751.2</v>
       </c>
-      <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26">
+        <v>5547995000.0</v>
+      </c>
+      <c r="C26">
         <v>6149000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6202000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6244000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7258000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>6658000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7271000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>6193000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6877000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5565000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>65884539.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4984000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>65242474.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4821000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>61008844.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4325000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>57495383.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4159000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>60236883.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4534000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>56164302.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4108000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>54978589.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3980000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4190000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3949000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3662000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3609000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3662000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3668000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4120000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4157000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4348000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4667000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4175000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5075000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4579000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4956000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5214000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4802000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>4879000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4095000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>4473000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>4387000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>5144000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4316000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4113000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3875000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3985000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2979000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3009000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2430000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2326000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2025000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1759000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1564000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1741000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1514000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1459000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1197000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1491000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1306000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1270000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>993000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>952000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>892000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>963000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>985000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>1134000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>1027000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>824694000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>1050000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>806387667.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>894628969.28</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>806387667.75</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>807781347.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>853670058.06</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>677973581.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>533795922.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>516277174.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>684410484.69</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>438178522.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>438178522.59</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>514695641.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>1091188230.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>650217378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>525241362.0</v>
       </c>
       <c r="CJ26">
         <v>525241362.0</v>
       </c>
       <c r="CK26">
+        <v>525241362.0</v>
+      </c>
+      <c r="CL26">
         <v>663180012.85</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>516438351.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>491533176.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>327488386.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>481451624.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>316211026.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>370048318.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>204813641.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>284508120.91</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>235180717.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>159393779.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>61919508.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>10861000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>3046000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>15532000000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
@@ -28947,449 +29368,455 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>14468000000.0</v>
+      </c>
+      <c r="C28">
         <v>15885000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26436000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23181000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24055000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24117000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>23007000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22691000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20476000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20228000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28858000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17702000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12760000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17981000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16560000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15493000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15674000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15411000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>15951000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15045000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14279000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14387000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13107000000.0</v>
       </c>
       <c r="X28">
         <v>13107000000.0</v>
       </c>
       <c r="Y28">
+        <v>13107000000.0</v>
+      </c>
+      <c r="Z28">
         <v>11023000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11467000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15440000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10918000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11225000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7.39</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>169653753.86</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>176164144.35</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>182972516.51</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>247096000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>203944000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>249257000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>252660000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>197774000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>246469000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>234306000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>228720000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>219868000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>211224000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>223478000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>234678000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>221685000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>216742000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>227040000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>231771000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>207116000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>182185000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>176428000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>193553000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>169420000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>180723000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>165989000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>182578000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>138101000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>151634000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>161426000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>173725000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>169872000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>161922000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>128809000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>144370000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>146277000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>129930000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>143284000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>108569000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>120364000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>130636000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>133000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>127190000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>119980000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>123271000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>97028000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>106454000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>103722000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>88370000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>83049000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>68622000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>54072000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>50138000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>57581000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>59882000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>61922000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>51399000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>47194000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>69428000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>45729000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>43377000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>38574000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>42271000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>34648000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>33803000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>23513000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>25930000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>24982000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>22391000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>16995000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>71029000.0</v>
       </c>
-      <c r="CX28"/>
+      <c r="CY28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
+        <v>-216000000.0</v>
+      </c>
+      <c r="C29">
         <v>3536000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4082000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4951000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4182000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4704000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5752000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4901000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2946000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4468000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4345000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4438000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3663000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3875000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4983000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2779000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1608000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2644000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2761000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1717000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2536000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2645000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>998000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2996000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-500000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>423000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3261000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1872000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1507000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>953000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -29417,1004 +29844,1014 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
+        <v>33741924000.0</v>
+      </c>
+      <c r="C30">
         <v>32568000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30627000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>31152000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>29616000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30332000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30218000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28419000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26524000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25297000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>293220673.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>21917000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>283998084.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23602000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>268506580.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13815000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>265813146.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19355000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>275526718.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19121000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>253301829.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18367000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>211255460.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16647000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16199000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16391000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20318000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11920000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15708000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15023000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16323000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>16028000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16248000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16402000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15099000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16640000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15047000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>16128000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16709000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>16986000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16204000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16011000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>15215000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15209000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15101000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>15125000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>14521000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>14329000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14066000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13275000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12108000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10876000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9417000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10356000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>9375000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>9620000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8760000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9028000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>8460000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7766000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7106000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7481000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6759000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6289000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6527000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6152000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>6175000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6912000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6215000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6519000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6198015000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5965000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4480619181.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7312211637.12</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4480619181.78</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4011301749.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6337482977.8</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4650942933.32</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4279189692.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2267459090.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3185229083.84</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2273965880.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2273965880.85</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2632086903.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3419793407.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2356260822.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580965433.0</v>
       </c>
       <c r="CJ30">
         <v>2580965433.0</v>
       </c>
       <c r="CK30">
+        <v>2580965433.0</v>
+      </c>
+      <c r="CL30">
         <v>2806632172.65</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2099178061.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1964485109.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1816279151.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2128861998.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1745131869.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1717729513.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1281781062.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1431631192.29</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1267084308.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1075000195.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>911785899.0</v>
       </c>
-      <c r="CW30">
-[...2 lines deleted...]
-      <c r="CX30"/>
+      <c r="CX30">
+        <v>0.0</v>
+      </c>
+      <c r="CY30"/>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:103">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31">
+        <v>1548726000.0</v>
+      </c>
+      <c r="C31">
         <v>1191000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>837000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1572000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2407000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>22000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1616000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>896000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1057000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1162000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>55712169.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>827000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7489632.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-79000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3671305.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2443000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-83199514.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>474000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>31164455.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>818000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10302735.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5821000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4786594.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>682000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>540000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-13024000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>348000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>556000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>506000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>89000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>734000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>239000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1101000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>85000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>68000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>319000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>54000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>204000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>449000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>519000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2587000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-163000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-159000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>265000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-189000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>923000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>472000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>534000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>211000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>674000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>335000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-6000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>26000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-64000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-306000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-193000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1028000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>200000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-37000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-42000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-49000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-32000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-172000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-6000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-48000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>224000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-124000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-14033000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-691000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-480000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>77000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>26621703.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>126413678.08</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>296290435.56</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>154381000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-452018669.26</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-282452185.7</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-209200498.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>168130034.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-477622898.48</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>155441028.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>140169656.79</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>127652172.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>169232561.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>86260867.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-222298843.35</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>100272949.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-332630550.15</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>210684929.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>158512855.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>127255820.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>161887279.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>149086636.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>198985513.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>74956816.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>114604417.48</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>5590362.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-52127882.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-25932905.0</v>
       </c>
-      <c r="CW31">
-[...2 lines deleted...]
-      <c r="CX31"/>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
+      <c r="CY31"/>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:103">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
+        <v>76331392000.0</v>
+      </c>
+      <c r="C32">
         <v>87268000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>88051000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>85452000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>85060000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>83586000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>80162000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>76727000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>70830000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>72148000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>832199025.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>67384000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>765596000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>67700000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>790107771.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>52154000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>722586456.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>53197000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>777856169.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>49194000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>648674376.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>49296000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>658385076.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>44175000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>44318000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>43838000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>48009000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>38435000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>40166000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>38500000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>37978000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>37207000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>35349000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>38060000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>35460000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>33159000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>35542000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>37065000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>35857000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>32345000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>37562000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>39679000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>39889000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>37578000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>38704000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>38431000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>35879000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>35175000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>34809000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>35338000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>33575000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>28449000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>33400000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>28651000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>28809000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>25406000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>26584000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>27692000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>22678000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>19783000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>20173000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>18985000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>18704000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>16831000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>16423000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>17296000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>18368000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>18189000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>19851000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>18401000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>16150970000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>15038000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>12194009824.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>12330811013.44</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>12194009824.5</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>12005324531.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>15598106840.14</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>15474493022.28</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>14073749820.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>5923949626.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>7001404269.45</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>5745681259.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>5745681259.2</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>5587217279.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>5443181534.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>4336434695.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5106436615.0</v>
       </c>
       <c r="CJ32">
         <v>5106436615.0</v>
       </c>
       <c r="CK32">
+        <v>5106436615.0</v>
+      </c>
+      <c r="CL32">
         <v>4798424033.35</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>5138036478.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>5389015972.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>4834000217.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>4220747124.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>4358225356.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>4927584669.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>4534643329.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>3941953823.46</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>4564770981.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>5109535795.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>2996894800.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>254254000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>113147000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -30452,3074 +30889,3159 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
+        <v>15939595000.0</v>
+      </c>
+      <c r="C2">
         <v>7107000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5779000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14852000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14820000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1962000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2228000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2542000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3779000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4921000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5394000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8451000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5054000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7379000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5660000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6545000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5378000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6986000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17981440000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3721432339.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9311870925.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4376244313.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7289154359.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5094692488.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>478450511.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>555506405.0</v>
       </c>
-      <c r="AA2"/>
+      <c r="AB2"/>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
+        <v>24543821000</v>
+      </c>
+      <c r="C3">
         <v>34398000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27435000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18864000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19049000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12561000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6115000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7491000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11043000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>40984000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14875000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15327000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10627000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7336000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8585000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11606000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4283000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4761000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6769600000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4747612771.02</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1919748752.73</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1749170214.72</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2420867793.95</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1511374569.3</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1089146127.52</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>487203002.88</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5726000</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
+      <c r="AB5"/>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
+        <v>-875840000.0</v>
+      </c>
+      <c r="C6">
         <v>7486000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1328000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-9073000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>32000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12858000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-266000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-314000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1237000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1142000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-473000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3057000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3397000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2325000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1719000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-885000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1167000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1608000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10583160000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14302630075.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5589653524.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4911615466.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2903427470.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2157820136.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4625313970.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-78267225.0</v>
       </c>
-      <c r="AA6"/>
+      <c r="AB6"/>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7">
+        <v>-12243501000.0</v>
+      </c>
+      <c r="C7">
         <v>-29989000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-20182000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7855000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-13914000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8288000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7536000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5771000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8964000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5350000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-188000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-15040000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-10389000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-13146000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8960000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6738000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1547000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8267000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3259520000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3059618756.94</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1878130357.19</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>113231435.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>168459877.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-677772584.37</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1297746457.33</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1287288668.16</v>
       </c>
-      <c r="AA7"/>
+      <c r="AB7"/>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
+        <v>-7072947000.0</v>
+      </c>
+      <c r="C9">
         <v>-10283000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8054000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5752000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-17012000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2081000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-12446000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1797000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2097000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3037000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>833000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-10905000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>118000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4579000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>900000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-7348000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>226932000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>151620000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>33629000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>79442000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19871000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>93883000000.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
+      <c r="AB9"/>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
+        <v>-9050047000.0</v>
+      </c>
+      <c r="C10">
         <v>-12753000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18445000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2654000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5328000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9881000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1487000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8496000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3233000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6325000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2522000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5447000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3971000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3870000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4349000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3624000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1593000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1939000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3908720000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-997710221.16</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1856519091.84</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-514192113.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-335835156.95</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-439573506.75</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-364672942.84</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-298961246.32</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>950000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>4412000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2861000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1576000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>398000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2501000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1886000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>746000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3.65</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2130000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>33841000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18628000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>25910000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>27831000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>30260000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>39789000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>39449000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7594000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>27083000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>13671000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>13822000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
+      <c r="AB11"/>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>6630000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12046000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5407000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-4118000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-171000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3499000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11143000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>650.5</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1231000000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>1905000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>975000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>412000.0</v>
       </c>
-      <c r="AA12"/>
+      <c r="AB12"/>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>4014000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-3349000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4821000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4122000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-3433000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-3900000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>784000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>83.49</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-4406000000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
+      <c r="AB13"/>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14">
+        <v>21681813000.0</v>
+      </c>
+      <c r="C14">
         <v>17058000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14841000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12502000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11824000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12796000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12472000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12190000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11710000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11277000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10250000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8100000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7106000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5549000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5213000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4148000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4160000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3814000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6204840000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3017323861.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1571161270.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1309301241.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1130889424.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1014881625.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>945255266.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>892600226.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AB14"/>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
+        <v>7006658000.0</v>
+      </c>
+      <c r="C15">
         <v>6662000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6648000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4979000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4146000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4147000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3916000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4002000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3992000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3390000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4106000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3067000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2985000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2714000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2216000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3063000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1233000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>738000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>737280000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>438544923.14</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>437483305.58</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>431615698.08</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>432537981.5</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>190758314.25</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>561042793.14</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>133999449.76</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2024000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16">
+        <v>15063755000.0</v>
+      </c>
+      <c r="C16">
         <v>14593000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7107000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5779000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14852000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14820000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1962000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2228000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2542000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3779000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4921000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5394000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8451000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5054000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7379000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5660000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6545000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5378000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7398280000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18024062414.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3722217401.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9287859779.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4385726889.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7252512624.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5103764481.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>477239180.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>555506405.52</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B18">
+        <v>32101837000.0</v>
+      </c>
+      <c r="C18">
         <v>12030000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17998000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>40009000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9059000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>23142000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>23726000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>21213000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6986000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-19471000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26372000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9706000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8836000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5981000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7565000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3597000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>8943000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-256000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-646960000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7084891746.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-272346502.73</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>542445386.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1587028274.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2842796512.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3558533539.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>127667300.0</v>
       </c>
-      <c r="AA18"/>
+      <c r="AB18"/>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19">
+        <v>-27116000000.0</v>
+      </c>
+      <c r="C19">
         <v>-58077000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-40283000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-41371000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11201000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4110000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4923000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7727000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-14883000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-18471000000.0</v>
       </c>
-      <c r="K19">
-[...1 lines deleted...]
-      </c>
       <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
         <v>-550.61</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7090000000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20">
+        <v>397000000.0</v>
+      </c>
+      <c r="C20">
         <v>193000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>805000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>368000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>334000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>269000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4000000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
+        <v>18993000000.0</v>
+      </c>
+      <c r="C21">
         <v>23196000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4346000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-20397000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2735000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6094000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19165000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-15182000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>882000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16316000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-11979000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>23.38</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3957000000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
+      <c r="AB21"/>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22">
+        <v>45087145000.0</v>
+      </c>
+      <c r="C22">
         <v>57245000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>55684000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>60485000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>23568000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19149000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19498000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>18795000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9806000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12039000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20013000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>22179000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21512000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16776000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14262000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11040000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1068000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5168000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4678040000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9348943096.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1633054152.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>211266364.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2479522894.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3522180471.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4915629495.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>739278409.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13844000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B23">
+        <v>-1328940000.0</v>
+      </c>
+      <c r="C23">
         <v>3573000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2266000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-21235000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2175000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9270000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2627000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1607000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1331000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>20611000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1612000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3185000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1191000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1372000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1109000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-6020000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-529000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1263000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>287000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-79232724.52</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-341101517.42</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>0.08</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>43384.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-152868393347.75</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-48727.01</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>0.84</v>
       </c>
-      <c r="AA23"/>
+      <c r="AB23"/>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B24">
+        <v>1474144000.0</v>
+      </c>
+      <c r="C24">
         <v>-2278000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-8164000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-30050000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>873000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1220000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1016000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1510000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1201000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>672000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1367000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>989000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>551000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1166000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1232000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>475000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>387000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>456000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>496680000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5415042631.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-5555298296.32</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>64716153.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-6160520.9</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-97156408.5</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-404482910.01</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>75427070.0</v>
       </c>
-      <c r="AA24"/>
+      <c r="AB24"/>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B25">
+        <v>2120201000.0</v>
+      </c>
+      <c r="C25">
         <v>-17849000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-21503000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-21956000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2692000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2287000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6352000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-547000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>488000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>535000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3574000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3312000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4296000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1152000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1105000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2109000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8334000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12823000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>592612000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3456710314.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>214366288.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>609405074.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-147365835123.7</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>494312849.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>352832279.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-46559.92</v>
       </c>
-      <c r="AA25"/>
+      <c r="AB25"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-1389000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>805000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>368000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>334000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1193000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-474000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-535000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>13000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-15694000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2978000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8076000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1068000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>139000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>17619000000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-116225602.05</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
+      <c r="AB26"/>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B27">
+        <v>326000000.0</v>
+      </c>
+      <c r="C27">
         <v>424000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>407000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>397000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>592000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>584000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>521000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>389000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>454000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>398000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>471000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>498000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>436000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>390000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>326000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>265000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>226000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>131000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>257788000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>175380000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>162249000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>144001000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>147730000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>250864848.96</v>
       </c>
-      <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B28">
+        <v>13395670000.0</v>
+      </c>
+      <c r="C28">
         <v>18911000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3763000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-26861000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2422000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-298000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-25159000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-21326000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4440000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3692000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-17001000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4118000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-217000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1792000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3735000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-377000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5307000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2527000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6827600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1757851874.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>27281303869.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1931309943.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-376919757.6</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-152559258.03</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1420197433.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-87346409.92</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12593000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B29">
+        <v>56645658000.0</v>
+      </c>
+      <c r="C29">
         <v>46428000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>45433000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>58873000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28108000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>35703000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29841000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28704000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18029000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21513000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>41247000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25033000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19463000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13317000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16150000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8009000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13226000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4505000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6122640000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11832504518.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1647402250.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2291615601.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4007896068.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4354171082.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4647679667.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>614870303.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>14293000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B30">
+        <v>-70533761000.0</v>
+      </c>
+      <c r="C30">
         <v>-58077000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-40283000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-41373000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-26387000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-22660000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4923000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7727000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14883000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-18471000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-20423000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-22904000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16620000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13944000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18665000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-8658000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6998000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3472000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9599960000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>593856616.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>632882063.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6520173845.5</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1949099734.62</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1531246289.25</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-686945059.68</v>
       </c>
-      <c r="AA30"/>
+      <c r="AB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX30"/>
+  <dimension ref="A1:CY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="BB1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BF1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BJ1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CP1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>158</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CT1" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>161</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>26</v>
       </c>
+      <c r="CY1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
+        <v>19298749000.0</v>
+      </c>
+      <c r="C2">
         <v>9906000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9004000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14593000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13032000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11285000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4913000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7107000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>90549939.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13535000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7228000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5779000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6259000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9093000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6297000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14852000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21976000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9980000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8168000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14820000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59137099.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3788000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4400000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1962000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31438192.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3008000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2065000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2228000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1700000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3772000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2169000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2542000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1925000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2400000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2825000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3779000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6031000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2306000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6334000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4921000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5903000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6681000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6296000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5394000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6278000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8216000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6510000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8451000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>21171000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11497000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9019000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5054000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8782000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6979000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8466000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7379000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16587000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7386000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5468000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5660000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4126000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6196000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6336000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6545000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5383000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5997000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5711000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5378000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2683000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3636214000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2828127000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6986513000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11112817413.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8429161364.19</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>11112817413.12</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>18014837224.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16642153449.7</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4858900639.17</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3719064677.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10565645007.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7772389409.43</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>10363956314.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>10363956314.46</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9287869379.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5705521625.02</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5534908301.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4374988363.0</v>
       </c>
       <c r="CJ2">
         <v>4374988363.0</v>
       </c>
       <c r="CK2">
+        <v>4374988363.0</v>
+      </c>
+      <c r="CL2">
         <v>5781050170.5</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7613592612.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7612977086.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>7307209631.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6888632993.64</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6490434951.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>6273680485.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5111410647.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4028096294.91</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3088397822.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3147794239.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>479288939.0</v>
       </c>
-      <c r="CW2"/>
       <c r="CX2"/>
+      <c r="CY2"/>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
+        <v>4688826000</v>
+      </c>
+      <c r="C3">
         <v>7320000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10135000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10147000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11246000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8819000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7909000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6424000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>63288454</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5042000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3939000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12171000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3746000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3099000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3329000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8690000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4027000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4474000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7211000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3337000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>39842380</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4792000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2675000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1891000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11563496</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1380000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1199000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1439000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1317000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1730000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2137000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2307000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1647000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3340000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2997000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3059000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3352000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3098000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>26737000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7797000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3560000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4837000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3669000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2809000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2739000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8000000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2358000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2230000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2082000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2647000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3806000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2092000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2041000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1639000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1752000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1904000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1831000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1470000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1855000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3429000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2339000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5303000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2067000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1897000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1929000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>485000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1412000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>457000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>717000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1225038000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1417368000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1401594000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1480658159.43</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1747637184.57</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1480658159.43</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1026344563.2</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1351826399.58</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1265517280.35</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1084731026.85</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>57485591</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1308780239.22</v>
-      </c>
-[...1 lines deleted...]
-        <v>373671502.08</v>
       </c>
       <c r="CE3">
         <v>373671502.08</v>
       </c>
       <c r="CF3">
+        <v>373671502.08</v>
+      </c>
+      <c r="CG3">
         <v>294782602.8</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>551431108.24</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>351592310.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>464873548.11</v>
       </c>
       <c r="CJ3">
         <v>464873548.11</v>
       </c>
       <c r="CK3">
+        <v>464873548.11</v>
+      </c>
+      <c r="CL3">
         <v>629452286.75</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>628852588.02</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>711353596.55</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>451209322.63</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>451902162.6</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>352709103.3</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>391271238.75</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>315492064.65</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>379844938.66</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>270012696.32</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>308590410.74</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>130698081.8</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>10437000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5726000</v>
       </c>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -33545,101 +34067,102 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -33665,709 +34188,716 @@
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
+        <v>-4234994000.0</v>
+      </c>
+      <c r="C6">
         <v>8751000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>902000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5589000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1561000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1747000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6372000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2194000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5336667.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6000000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6307000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1449000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-480000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2834000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2796000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8555000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-7124000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11996000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1812000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6652000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>143683847.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>533000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-612000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2438000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4300505.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-764000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>943000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-163000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>528000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2072000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1603000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-373000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>617000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-475000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-425000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-954000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2252000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3725000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4028000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1413000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-982000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-778000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>385000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>902000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-884000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1938000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1706000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1941000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12720000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>9674000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2478000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3965000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3728000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1803000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1487000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1087000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-9208000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>9201000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1918000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-192000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1534000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-2070000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-140000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-209000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1162000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-614000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>286000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>333000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2695000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-953214000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>808087000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-4158386000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-2683656049.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2179092582.11</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-2683656048.93</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-6902019811.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1381908964.72</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>11783252810.53</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-275835148.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-2793255598.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-4050172007.89</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>201688693.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>201688693.23</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1076086935.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3582338154.02</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>170613324.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-241655164.56</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-241655164.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-1395323281.05</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1832542442.13</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>615526.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>305767455.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>363879630.72</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>398198042.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>216754466.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1162269838.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1075668186.51</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>939698472.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-59396417.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>2668505300.0</v>
       </c>
-      <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7">
+        <v>7779229000.0</v>
+      </c>
+      <c r="C7">
         <v>-8126000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2556000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-8191000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>584000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-9648000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7784000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-13141000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-33257343.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11855000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2609000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8174000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2478000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6024000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9784000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6573000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-14660000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15181000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6946000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-12073000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>25216232.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6951000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2633000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-567000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-48096624.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1948000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2673000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-421000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2408000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6411000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2877000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-12651000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2011000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1023000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-415000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-5515000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1391000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-3991000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3076000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>326000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>1433000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1236000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-758000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-2099000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>819000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-6369000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4726000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-4764000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1167000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-3508000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-7733000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-315000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-5740000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2043000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3840000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1523000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>168000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-5219000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-3283000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-626000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-3203000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>881000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1939000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2477000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1023000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1057000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>936000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-403000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>436000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-4821851000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-3100876000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-780273000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-2295798545.23</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-174114220.21</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-2295798545.23</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-288490434.56</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1501648718.1</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>1151552676.86</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-3111152131.4</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-109904666.91</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-181746043.94</v>
-      </c>
-[...1 lines deleted...]
-        <v>-855305747.92</v>
       </c>
       <c r="CE7">
         <v>-855305747.92</v>
       </c>
       <c r="CF7">
+        <v>-855305747.92</v>
+      </c>
+      <c r="CG7">
         <v>-731173898.42</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>1136405327.74</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-265559207.62</v>
-      </c>
-[...1 lines deleted...]
-        <v>-238344819.84</v>
       </c>
       <c r="CJ7">
         <v>-238344819.84</v>
       </c>
       <c r="CK7">
+        <v>-238344819.84</v>
+      </c>
+      <c r="CL7">
         <v>457729281.35</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-34944462.87</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-136138888.8</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-118186051.83</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-578635895.16</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-65803355.01</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-446767018.92</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>413433684.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>846880000.44</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>47802492.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-1948039510.46</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-244389439.8</v>
       </c>
-      <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -34393,1174 +34923,1183 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9">
+        <v>3568779000.0</v>
+      </c>
+      <c r="C9">
         <v>-2345000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2882000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4807000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1751000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7852000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3396000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-786000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-23122128.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-8826000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7336000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4647000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2486000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1912000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3711000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6439000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4145000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6164000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7552000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11479000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>49343184.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3193000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2039000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3659000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-84145592.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3981000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4466000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1954000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2429000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7107000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3611000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6492000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2653000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1260000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-379000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-3111000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1687000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3502000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1831000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6683000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>879000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>463000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-406000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-103000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1711000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-4577000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2036000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-2581000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>360000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2168000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-2828000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>80000000.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>392000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-2072000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>58000000.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9">
         <v>-6439000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-1824000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1397000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-3031000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-577000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-858000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-113000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1168000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1135000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>344000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>589000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-1201000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-3441578000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-1051464000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-1653958000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>141831000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>141831000.0</v>
       </c>
-      <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
-[...1 lines deleted...]
-      </c>
+      <c r="CA9"/>
       <c r="CB9">
         <v>-4648504000.0</v>
       </c>
-      <c r="CC9"/>
+      <c r="CC9">
+        <v>-4648504000.0</v>
+      </c>
       <c r="CD9"/>
       <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9">
         <v>-421178000.0</v>
       </c>
-      <c r="CG9"/>
       <c r="CH9"/>
-      <c r="CI9">
-[...1 lines deleted...]
-      </c>
+      <c r="CI9"/>
       <c r="CJ9">
         <v>-196719000.0</v>
       </c>
-      <c r="CK9"/>
+      <c r="CK9">
+        <v>-196719000.0</v>
+      </c>
       <c r="CL9"/>
       <c r="CM9"/>
-      <c r="CN9">
-[...1 lines deleted...]
-      </c>
+      <c r="CN9"/>
       <c r="CO9">
         <v>93883000000.0</v>
       </c>
       <c r="CP9">
+        <v>93883000000.0</v>
+      </c>
+      <c r="CQ9">
         <v>1605000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2426000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>7375000.0</v>
       </c>
-      <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10">
+        <v>1909416000.0</v>
+      </c>
+      <c r="C10">
         <v>-2158000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2036000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6150000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-363000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1059000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5008000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6323000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-47050850.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5203000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4702000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4638000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4212000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-284000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2768000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-926000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14175000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8551000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1071000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5359000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-16071401.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3175000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1953000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3649000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>38186841.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2712000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>96000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1550000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-929000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2562000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1827000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3178000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2904000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-483000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>321000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-167000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>364000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2128000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1505000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3056000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>183000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-340000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1502000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-863000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2183000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2174000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3422000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2034000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-479000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-685000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1560000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1247000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>903000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1504000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1820000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1449000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-280000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-891000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1573000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1605000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-711000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-879000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-537000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1497000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-865000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>172000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-905000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1270000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>29876000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-2163727000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1075149000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1217046960.26</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-694983377.98</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-1217046960.26</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1099239623.68</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>656986993.08</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1228450729.64</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1793824482.45</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-293091397.83</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1009430091.57</v>
-      </c>
-[...1 lines deleted...]
-        <v>-361301954.12</v>
       </c>
       <c r="CE10">
         <v>-361301954.12</v>
       </c>
       <c r="CF10">
+        <v>-361301954.12</v>
+      </c>
+      <c r="CG10">
         <v>-192695648.32</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>73112223.08</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>122145210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-253103440.05</v>
       </c>
       <c r="CJ10">
         <v>-253103440.05</v>
       </c>
       <c r="CK10">
+        <v>-253103440.05</v>
+      </c>
+      <c r="CL10">
         <v>16767579.25</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>623805.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-250668397.47</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-102558144.15</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-119333703.24</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-109708397.07</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-49588973.46</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-160942432.98</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>403134268.8</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-136539040.72</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-92126838.52</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-539141332.4</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>950000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2344000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2224000000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>2763000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1822000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-534000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>995000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1517000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>147000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4787000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1200000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-712000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2370000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2403000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1449000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2115000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>584000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>326000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-333000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1.44</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-10270826.19</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-12543655.41</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>15768463.07</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1148000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>372000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-46000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1886000000.0</v>
       </c>
-      <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11">
         <v>746000000.0</v>
       </c>
-      <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>55000000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>-2130000000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11">
         <v>33841000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>21929000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>16232000.0</v>
       </c>
-      <c r="BD11"/>
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11">
         <v>18628000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>13356000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>25910000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>10848000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>696000.0</v>
       </c>
-      <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>27831000.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>28863000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>16546000.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>11000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>38940000.0</v>
       </c>
-      <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>30260000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>31020000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>22499000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>25015000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>39789000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>49772000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>121408000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>83492000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>39449000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>19756000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>14181000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>13513000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>7594000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>190000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>27083000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>12287000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>13319000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>9645000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>13671000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>10336000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>8303000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>7861000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>13822000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>10664000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>6639000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>16306000.0</v>
       </c>
-      <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>-3272000000.0</v>
       </c>
       <c r="M12">
         <v>-3272000000.0</v>
       </c>
       <c r="N12">
+        <v>-3272000000.0</v>
+      </c>
+      <c r="O12">
         <v>1494000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4811000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1698000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6836000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>635000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-853000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>699000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7807000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>993000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2547000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-4657000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11916000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2069000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>217000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1674000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1.18</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2536852.93</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1236903.38</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>27207124.21</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2227000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1332000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>146000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3499000000.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>11143000000.0</v>
       </c>
-      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>9794000000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>1231000000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>27490000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>1905000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>975000.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>1053000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1410000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>529000.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>450000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2023000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>938000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>412000.0</v>
       </c>
-      <c r="CX12"/>
+      <c r="CY12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-2369000000.0</v>
       </c>
       <c r="M13">
         <v>-2369000000.0</v>
       </c>
       <c r="N13">
+        <v>-2369000000.0</v>
+      </c>
+      <c r="O13">
         <v>1633000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-7019000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1326000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2665000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1983000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-612000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-22000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>513000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>129000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1011000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2980000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1319000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2630000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1697000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-825000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1283000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-0.29</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>25258827.56</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-30835273.57</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-42791340.4</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-428000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-729000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2191000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3900000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>923000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>517000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-4104000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>784000000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>1257000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-4406000000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
@@ -35569,1007 +36108,1017 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14">
+        <v>5662753000.0</v>
+      </c>
+      <c r="C14">
         <v>5213000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5051000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4765000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4554000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4719000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3975000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3810000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>44702864.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3770000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3789000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3569000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3055000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3271000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3126000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3050000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2958000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2976000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2985000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2905000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>43474517.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3216000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3271000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3140000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>40920852.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3085000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3339000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3083000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3101000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3108000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2998000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2983000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2998000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2972000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2941000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2799000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2858000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2891000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2847000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2681000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2940000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2577000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2466000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2267000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2229000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2041000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1958000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1872000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1966000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1794000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1733000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1613000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1494000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1382000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1376000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1297000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1405000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1306000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1269000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1233000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1058000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1065000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1049000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>976000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1001000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1038000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>987000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1134000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>968000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>915678000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>997433000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>932889000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>815587788.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3189444364.01</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>815587788.31</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>745253404.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>831068859.54</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>700154708.06</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>731241138.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>322086756.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>523567974.46</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>355810894.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>355810894.88</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>369695644.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>422649085.78</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>265551233.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295678151.0</v>
       </c>
       <c r="CJ14">
         <v>295678151.0</v>
       </c>
       <c r="CK14">
+        <v>295678151.0</v>
+      </c>
+      <c r="CL14">
         <v>303903131.55</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>283919936.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>273717507.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>269348849.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>257999142.15</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>257124015.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>237995213.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>261763253.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>263664920.88</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>221087573.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>230865021.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>229637751.0</v>
       </c>
-      <c r="CW14"/>
       <c r="CX14"/>
+      <c r="CY14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
+        <v>41138000.0</v>
+      </c>
+      <c r="C15">
         <v>112806803.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6659000000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
         <v>6662000000.0</v>
       </c>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
       <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
         <v>6662000000.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
         <v>44063.0</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
-        <v>6648000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L15">
         <v>6648000000.0</v>
       </c>
       <c r="M15">
-        <v>4979000000.0</v>
+        <v>6648000000.0</v>
       </c>
       <c r="N15">
         <v>4979000000.0</v>
       </c>
       <c r="O15">
         <v>4979000000.0</v>
       </c>
       <c r="P15">
         <v>4979000000.0</v>
       </c>
       <c r="Q15">
-        <v>4146000000.0</v>
+        <v>4979000000.0</v>
       </c>
       <c r="R15">
         <v>4146000000.0</v>
       </c>
       <c r="S15">
         <v>4146000000.0</v>
       </c>
       <c r="T15">
         <v>4146000000.0</v>
       </c>
       <c r="U15">
+        <v>4146000000.0</v>
+      </c>
+      <c r="V15">
         <v>521325.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4147000000.0</v>
       </c>
       <c r="W15">
         <v>4147000000.0</v>
       </c>
       <c r="X15">
         <v>4147000000.0</v>
       </c>
       <c r="Y15">
+        <v>4147000000.0</v>
+      </c>
+      <c r="Z15">
         <v>176354.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3916000000.0</v>
       </c>
       <c r="AA15">
         <v>3916000000.0</v>
       </c>
       <c r="AB15">
-        <v>0.0</v>
+        <v>3916000000.0</v>
       </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>1000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2.4</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4003000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>675000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>62541000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3992000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>78000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>49912000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3390000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>695000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>62034000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4106000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>233000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>520000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>56900000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3587000000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>433000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>48207000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2985000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>49780000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>49471000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2714000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>41000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>43545000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>41803000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2216000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>844000000.0</v>
       </c>
       <c r="BI15">
         <v>844000000.0</v>
       </c>
       <c r="BJ15">
+        <v>844000000.0</v>
+      </c>
+      <c r="BK15">
         <v>49531000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>49798000.0</v>
       </c>
-      <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15">
         <v>27430000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>26573000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>25639000.0</v>
       </c>
-      <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>14508000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>444000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>15898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>671667.52</v>
       </c>
       <c r="BU15">
         <v>671667.52</v>
       </c>
       <c r="BV15">
+        <v>671667.52</v>
+      </c>
+      <c r="BW15">
         <v>2065888.36</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>18548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84108.32</v>
       </c>
       <c r="BY15">
         <v>84108.32</v>
       </c>
       <c r="BZ15">
+        <v>84108.32</v>
+      </c>
+      <c r="CA15">
         <v>2645934.79</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>20940471.29</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>19965432.12</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>20940471.29</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>19965432.12</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>9931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33789619.08</v>
       </c>
       <c r="CG15">
         <v>33789619.08</v>
       </c>
       <c r="CH15">
+        <v>33789619.08</v>
+      </c>
+      <c r="CI15">
         <v>33779429.04</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>9401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>939812.3</v>
       </c>
       <c r="CK15">
         <v>939812.3</v>
       </c>
       <c r="CL15">
-        <v>987639.48</v>
+        <v>939812.3</v>
       </c>
       <c r="CM15">
         <v>987639.48</v>
       </c>
       <c r="CN15">
-        <v>992282.49</v>
+        <v>987639.48</v>
       </c>
       <c r="CO15">
         <v>992282.49</v>
       </c>
       <c r="CP15">
+        <v>992282.49</v>
+      </c>
+      <c r="CQ15">
         <v>446243.94</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1813890.06</v>
       </c>
       <c r="CS15">
         <v>1813890.06</v>
       </c>
       <c r="CT15">
+        <v>1813890.06</v>
+      </c>
+      <c r="CU15">
         <v>11613000.0</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
-      <c r="CW15">
+      <c r="CW15"/>
+      <c r="CX15">
         <v>2856000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2024000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16">
+        <v>15063755000.0</v>
+      </c>
+      <c r="C16">
         <v>18657000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9906000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9004000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14593000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13032000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11285000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4913000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>85213272.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7535000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13535000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7228000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5779000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6259000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9093000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6297000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14852000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>21976000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9980000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8168000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>202820946.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4321000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3788000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4400000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>27137687.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2244000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3008000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2065000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2228000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1700000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3772000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2169000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2542000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1925000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2400000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2825000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3779000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6031000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2306000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6334000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4921000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5903000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6681000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6296000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5394000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6278000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8216000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6510000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8451000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>21171000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11497000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9019000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5054000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8782000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6979000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8466000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7379000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>16587000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>7386000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5468000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5660000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4126000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6196000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6336000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6545000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5383000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5997000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5711000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5378000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2683000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3636214000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2828127000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8429161364.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6250068782.08</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8429161364.19</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>11112817413.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>18024062414.42</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>16642153449.7</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3443229529.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>7772389409.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3722217401.54</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>10565645007.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>10565645007.69</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>10363956314.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>9287859779.04</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5705521625.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4133333199.0</v>
       </c>
       <c r="CJ16">
         <v>4133333199.0</v>
       </c>
       <c r="CK16">
+        <v>4133333199.0</v>
+      </c>
+      <c r="CL16">
         <v>4385726889.45</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>5781050170.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>7613592612.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>7612977086.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>7252512624.36</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>6888632993.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>6490434951.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>6273680485.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>5103764481.42</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4028096294.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3088397822.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3147794239.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>479288939.8</v>
       </c>
-      <c r="CX16"/>
+      <c r="CY16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -36595,486 +37144,492 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B18">
+        <v>10748982000.0</v>
+      </c>
+      <c r="C18">
         <v>3588000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5438000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4482000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10750000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2199000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1407000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2072000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>72903610.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-305000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13987000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-921000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>15931000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>20161000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5952000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2035000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5092000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>12857000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2105000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6785000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>113583840.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-522000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6579000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9022000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>17726180.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5976000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8907000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8394000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5394000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>14557000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8591000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-7329000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4134000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4180000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>3710000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5038000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5165000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2135000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-24028000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-2743000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>5696000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>7162000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>7715000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>5799000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>7522000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-2241000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2097000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2328000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6006000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3403000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-2970000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2397000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>535000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1888000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1575000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1983000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5006000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>3593000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-517000000.0</v>
       </c>
       <c r="BH18">
         <v>-517000000.0</v>
       </c>
       <c r="BI18">
+        <v>-517000000.0</v>
+      </c>
+      <c r="BJ18">
         <v>-1514000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-1326000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>282000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-1039000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-125000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>1901000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>3309000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>3858000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>4466000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-1702564000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-2537397000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-482039000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-1419317166.43</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-765620638.62</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-1419317165.86</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1152782732.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>3995761439.1</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>2448161554.95</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-1843128349.6</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>886867933.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-1152665274.01</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>86059530.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>86059531.41</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-92608693.8</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1181923634.72</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-221083749.72</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-275954014.02</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-275954014.11</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>496982623.75</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>312425520.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>395015461.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>382604668.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>409271368.14</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>491302871.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>411512358.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1530709913.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1407979371.82</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>1675812982.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>147667121.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>327074063.0</v>
       </c>
-      <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B19">
+        <v>-14091000000.0</v>
+      </c>
+      <c r="C19">
         <v>-3483000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-9543000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-19192000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-13300000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5458000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-19071000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-20248000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11350000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-16180000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4517000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8236000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-15771000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-26410000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>8882000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3505000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-18015000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1415000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>7966000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2567000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6425000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3760000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1246000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>648000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6032000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>8139000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1201000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3691000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-572000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-4.27</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-28549880.01</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>80966239.81</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>34607707.66</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-6981000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-2384000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>2720000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>21858000000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>1021000000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-8290000000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-7090000000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
@@ -37083,113 +37638,116 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20">
+        <v>79000000.0</v>
+      </c>
+      <c r="C20">
         <v>30000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>92000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>196000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>-7045000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>25000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>7194000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>19000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>31000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>9000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>686000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>79000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>221000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>81000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>35000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>31000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>8000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>45000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>134000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>147000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -37227,176 +37785,179 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B21">
+        <v>8200000000.0</v>
+      </c>
+      <c r="C21">
         <v>8683000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2366000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-256000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5146000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1521000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16555000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-587000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-991000000.0</v>
       </c>
       <c r="M21">
         <v>-991000000.0</v>
       </c>
       <c r="N21">
+        <v>-991000000.0</v>
+      </c>
+      <c r="O21">
         <v>1094000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7071000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-10290000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5402000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2197000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2926000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2456000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9949000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7190000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4037000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7372000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5767000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-15868000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3647000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-5417000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-5142000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-5.96</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-25930750.77</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>22686263.1</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-87379087.98</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2543000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2430000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1600000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>16316000000.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>-11979000000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>352000000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>3957000000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
@@ -37405,2592 +37966,2618 @@
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22">
+        <v>2235244000.0</v>
+      </c>
+      <c r="C22">
         <v>11897000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14268000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14096000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15872000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14038000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13415000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13920000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>157399364.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13789000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14800000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14025000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25010000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>12471000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11128000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11876000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>875000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7065000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9920000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5708000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>49716520.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>198000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7623000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5793000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>105469528.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-5697000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10925000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6628000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4344000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4852000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5038000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4561000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3022000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3344000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2849000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>591000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3125000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4701000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2950000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1263000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>746000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5792000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7218000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6257000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5189000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5745000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5741000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5504000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4816000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6184000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6903000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3609000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5709000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3782000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3925000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3360000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3427000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5130000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3078000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2627000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3345000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2732000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2867000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2096000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1665000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-5215000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2173000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2445000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-9777000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2445077000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1052630000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1111293000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2659722227.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-834810222.63</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2659722227.75</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1828474816.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3258399452.64</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1909595119.49</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1400036838.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>543231187.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-147485231.57</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>890003855.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>890003855.62</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>347304340.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-462081448.06</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-17110908.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>173379304.0</v>
       </c>
       <c r="CJ22">
         <v>173379304.0</v>
       </c>
       <c r="CK22">
+        <v>173379304.0</v>
+      </c>
+      <c r="CL22">
         <v>167468122.95</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>587615426.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>929183494.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>795255849.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>657480273.39</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>699192895.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>952778254.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1212729048.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1044256088.94</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1300909808.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2130308915.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>440154683.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>15837000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>13844000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B23">
+        <v>-428844000.0</v>
+      </c>
+      <c r="C23">
         <v>-936000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1122000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1143000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6210000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-956000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-937000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-744000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3208196.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5970000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-487000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-564000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-389000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1596000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-331000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-541000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-313000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-416000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-274000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-342000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2633488.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4080000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-276000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-283000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-6836740.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1848000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3925000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1074000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3564000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-433000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2254000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-364000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-6132000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2243000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2014000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-305000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-7480000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1651000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-207000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-104000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1104000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-3242000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3785000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-46000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-269000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3406000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2903000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-288000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1050000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>504000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2205000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-97000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-952000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-124000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-219000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-147000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-5648000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-159000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-163000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-130000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9263000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-114000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-71000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-69000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6078000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>236000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1469000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>802000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>104000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>444000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-500345000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-237655000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-372631778.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>343977487.29</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>395804146.01</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-526030000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-3118261571.36</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-4369288075.03</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-507155.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-19310081.94</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>26859360834.42</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-437343394.5</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-303836798.35</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>0.08</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>812316976.68</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>45872.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3698659666.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>89047.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>152848392.35</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-178992714.09</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-432540041.48</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-152868393347.6</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>43801670430.86</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-48309.18</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-191256042.95</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-96919.78</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-24308612.21</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-559228490.22</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>800.29</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>46979.0</v>
       </c>
-      <c r="CW23"/>
       <c r="CX23"/>
+      <c r="CY23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B24">
+        <v>1077636000.0</v>
+      </c>
+      <c r="C24">
         <v>-105000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4639000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2419000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2216000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-485000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1091000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-668000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-139.19</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>3357000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-11791000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>248000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-16859000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>180000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>262000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>380000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>298000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-416000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>160000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-15124000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>357000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>63000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>117000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3673684.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>227000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>521000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>143000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-655000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>0.08</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>518000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>410000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>48000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>88000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-30000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-192000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>130000000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>96000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>383000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>543000000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-561000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>192000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-121000000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-181000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>58000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>610000000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>128000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-64000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>7997000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-45000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>103000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>21000000.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>84000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>90000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1617000000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>2548000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>107000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>21000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1758000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>23000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>199000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>31000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2379000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>927000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>186069000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>37343000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-990232924.24</v>
       </c>
-      <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>586982087.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>1652897212.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-2346778403.91</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-9960213.24</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-90782606.88</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>475000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>31529730.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>-504735615.78</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>634000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-14464050.6</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-22744187.07</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>-22667777.85</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-15796611.03</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-48800.01</v>
       </c>
-      <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>2678607.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-27176727.29</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>6201346.0</v>
       </c>
-      <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B25">
+        <v>-239418000.0</v>
+      </c>
+      <c r="C25">
         <v>-1628000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-5372000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1104000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3309000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-7296000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-6149000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1095000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-32652820.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-5534000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-7709000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2716000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-14550000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2494000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-289000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4623000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>18197000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-10696000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-3757000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1852000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>35018950.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5011000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-166000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-592000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-69004079.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11366000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1652000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>400000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>55000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>850000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1007000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-445000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>936000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-497000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>204000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-155000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>967000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>284000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-979000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>263000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2276000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>489000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>452000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>357000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1149000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1666000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>151000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>346000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1229000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1058000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-976000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1033000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1133000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-580000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>249000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>312000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>89000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1489000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-445000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-506000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-3087000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1159000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-560000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>379000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-334000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>8345000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-450000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>773000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>13366000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>301014000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-640837000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-473994000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-101987395.5</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>36727698.22</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-101987395.5</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-2971431.04</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3144049476.56</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>250867008.63</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>451170822.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>379033372.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>74757429.78</v>
-      </c>
-[...1 lines deleted...]
-        <v>-174864.74</v>
       </c>
       <c r="CE25">
         <v>-174864.74</v>
       </c>
       <c r="CF25">
+        <v>-174864.74</v>
+      </c>
+      <c r="CG25">
         <v>100436084.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>749449552.7</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>180103312.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38876459.28</v>
       </c>
       <c r="CJ25">
         <v>-38876459.28</v>
       </c>
       <c r="CK25">
+        <v>-38876459.28</v>
+      </c>
+      <c r="CL25">
         <v>349781314.8</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>117861821.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1358954.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-104837214.02</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>434168965.08</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>16327457.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>38497225.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-48800.01</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-233143611.02</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>299344210.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>172940322.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>93959.0</v>
       </c>
-      <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>288000000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-1389000000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>157000000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>805000000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>765000000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>368000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>147000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>66000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>31000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>334000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>326000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>281000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>147000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-13622558.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>59000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-190000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>92000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>21346.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-471000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-474000000.0</v>
       </c>
       <c r="AB26">
         <v>-474000000.0</v>
       </c>
       <c r="AC26">
+        <v>-474000000.0</v>
+      </c>
+      <c r="AD26">
         <v>-39000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-432000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-64000000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>15353.91</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AI26">
         <v>1000000.0</v>
       </c>
       <c r="AJ26">
         <v>1000000.0</v>
       </c>
       <c r="AK26">
         <v>1000000.0</v>
       </c>
-      <c r="AL26"/>
+      <c r="AL26">
+        <v>1000000.0</v>
+      </c>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>-15694000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1000000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>206000000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>2000000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>-1000000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>1295000000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>6301000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1000000.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-1000000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-80000000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>526086000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
-      <c r="CJ26">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ26"/>
       <c r="CK26">
         <v>-243868.05</v>
       </c>
-      <c r="CL26"/>
+      <c r="CL26">
+        <v>-243868.05</v>
+      </c>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B27">
+        <v>94000000.0</v>
+      </c>
+      <c r="C27">
         <v>20000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>100000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>112000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>113000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>103000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>107000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>101000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>97000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>99000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>103000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>108000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>21000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>113000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>117000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>146000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>141000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>161000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>143000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>147000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>129000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>151000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>161000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>143000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000000.0</v>
       </c>
       <c r="Z27">
         <v>127000000.0</v>
       </c>
       <c r="AA27">
+        <v>127000000.0</v>
+      </c>
+      <c r="AB27">
         <v>167000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>143000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>112000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>113000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>80000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>84000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>110000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>123000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>101000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>120000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>112000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>127000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>82000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>77000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>122000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>117000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>126000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>106000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135000000.0</v>
       </c>
       <c r="AU27">
         <v>135000000.0</v>
       </c>
       <c r="AV27">
+        <v>135000000.0</v>
+      </c>
+      <c r="AW27">
         <v>95000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117000000.0</v>
       </c>
       <c r="AY27">
         <v>117000000.0</v>
       </c>
       <c r="AZ27">
+        <v>117000000.0</v>
+      </c>
+      <c r="BA27">
         <v>87000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>105000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>104000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>105000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>76000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>88000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>85000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>89000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>64000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000000.0</v>
       </c>
       <c r="BK27">
         <v>66000000.0</v>
       </c>
       <c r="BL27">
         <v>66000000.0</v>
       </c>
       <c r="BM27">
+        <v>66000000.0</v>
+      </c>
+      <c r="BN27">
         <v>55000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>52000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>79000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>40000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>-49000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>65700000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>80278000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>34022000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>329044312.64</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-141714922.78</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>103098675.42</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>44074000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-83753688.84</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>8968971.89</v>
-      </c>
-[...1 lines deleted...]
-        <v>16228000.0</v>
       </c>
       <c r="CB27">
         <v>16228000.0</v>
       </c>
       <c r="CC27">
+        <v>16228000.0</v>
+      </c>
+      <c r="CD27">
         <v>247555549.6</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-577291380.18</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>108909096.72</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>43390000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>23796000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27">
         <v>5368001.1</v>
       </c>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27">
         <v>113597398.2</v>
       </c>
-      <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B28">
+        <v>8738413000.0</v>
+      </c>
+      <c r="C28">
         <v>7777000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5323000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1203000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7370000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>590000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16150000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9541000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1702447.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5282000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7036000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1476000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4298000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>583000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-12346000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-10800000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5097000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2568000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7212000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2261000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>120562493.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7554000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-8565000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7181000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>83134303.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-16303000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7980000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-6313000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5609000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-10572000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-6339000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1194000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-6037000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2243000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1937000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1291000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-7396000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3520000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>19516000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-12292000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1163000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3258000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-9412000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3168000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4118000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1654000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-6531000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-3359000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3786000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>504000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-857000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3922000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-962000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>352000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2249000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1067000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-5648000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5252000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3924000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>207000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3543000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-755000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-2616000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-549000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2999000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1529000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-2828000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-3949000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1572000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-179576000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1613150000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-2388574000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>395804146.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>346691279.91</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>395804146.01</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-8436312442.88</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-3119980328.28</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5670117307.95</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>290401156.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-387453585.57</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>26838420363.13</v>
-      </c>
-[...1 lines deleted...]
-        <v>-303836798.35</v>
       </c>
       <c r="CE28">
         <v>-303836798.35</v>
       </c>
       <c r="CF28">
+        <v>-303836798.35</v>
+      </c>
+      <c r="CG28">
         <v>1134173890.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>778527357.6</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>672553224.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772551666.0</v>
       </c>
       <c r="CJ28">
         <v>1772551666.0</v>
       </c>
       <c r="CK28">
+        <v>1772551666.0</v>
+      </c>
+      <c r="CL28">
         <v>151664712.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-179980353.57</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-307441323.48</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-41162792.55</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>100678148.37</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-52222908.42</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-191108095.95</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-9906402.03</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-80332653.26</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-774271428.38</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-123757279.4</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2398558794.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>12593000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B29">
+        <v>15437807000.0</v>
+      </c>
+      <c r="C29">
         <v>10908000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15573000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14629000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21996000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6620000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9316000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8496000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>136192064.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4737000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17926000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11250000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19677000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>23260000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9281000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6655000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9119000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>17331000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5106000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3448000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>153426220.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4270000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9254000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10913000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>29289676.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7356000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10106000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9833000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6711000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>16287000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>10728000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5022000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>5781000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7520000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>6707000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1979000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>8517000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>5233000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2709000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>5054000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>9256000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>11999000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>11384000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>8608000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>10261000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5759000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4455000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>4558000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>8088000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>6050000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>836000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4489000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2576000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>3527000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>3327000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3887000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>6837000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>5063000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1338000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2912000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>825000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3977000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>2349000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>858000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>1804000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>2386000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>4721000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4315000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>5183000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-477526000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1120029000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>919555000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>61340993.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>982016545.95</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>61340993.57</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2179127296.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>5347587838.68</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>3713678835.3</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-758397322.75</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>829382342.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>156114965.21</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>459731033.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>459731033.49</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>202173909.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1733354742.96</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>130508561.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188919534.0</v>
       </c>
       <c r="CJ29">
         <v>188919534.0</v>
       </c>
       <c r="CK29">
+        <v>188919534.0</v>
+      </c>
+      <c r="CL29">
         <v>1126434910.5</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>941278108.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1106369058.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>833813991.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>861173530.74</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>844011975.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>802783597.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1846201978.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1787824310.48</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1945825679.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>456257532.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>457772145.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>13172000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>14293000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B30">
+        <v>-28222427000.0</v>
+      </c>
+      <c r="C30">
         <v>-10292000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9543000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-19192000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13300000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5458000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-19071000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-20248000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-142110940.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-12753000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8236000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-15771000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-25600000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5733000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4923000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-21988000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2761000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3969000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5607000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-131938521.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3760000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1246000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-15724000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-115073976.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8139000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1201000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3691000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-572000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-4.72</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2925000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3462000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>797000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-10224000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-5229000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-227000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3240000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2061000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-26037000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>8745000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5157000000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-1614000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-4636000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-14365000000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>3764000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3136000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-16663000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>694000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1866000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-4995000000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>-2345000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-2420000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-4104000000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>-1382000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3546000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-3456000000.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>-5572000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>379000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-566000000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>-2207000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-918000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-311000000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>104508000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>261899000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2885407000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2470891083.67</v>
       </c>
-      <c r="BV30"/>
       <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-423019020.8</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>13746000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>46473000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>483664963.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2803347232.68</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>18467722.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>-224260865.08</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>14509000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-308313918.36</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2727000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-2319264292.44</v>
       </c>
-      <c r="CK30"/>
       <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-755925782.83</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-491488394.21</v>
       </c>
-      <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>-416243650.83</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-399218292.06</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-682907339.94</v>
       </c>
-      <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30">
         <v>-318482151.6</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-336699149.68</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-179228318.5</v>
       </c>
-      <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>