--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,168 +941,176 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>10302000.0</v>
       </c>
       <c r="C5">
         <v>1339000.0</v>
       </c>
       <c r="D5">
         <v>2903000.0</v>
       </c>
       <c r="E5">
         <v>2076000.0</v>
       </c>
       <c r="F5">
-        <v>103000.0</v>
+        <v>102999.0</v>
       </c>
       <c r="G5">
         <v>506000.0</v>
       </c>
       <c r="H5">
         <v>-8000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>36430000.0</v>
+      </c>
       <c r="C7">
         <v>19251000.0</v>
       </c>
       <c r="D7">
         <v>17615000.0</v>
       </c>
       <c r="E7">
         <v>16762000.0</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>77053000.0</v>
+      </c>
       <c r="C8">
         <v>136812000.0</v>
       </c>
       <c r="D8">
         <v>96113000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1678799000.0</v>
+      </c>
       <c r="C9">
         <v>161619000.0</v>
       </c>
       <c r="D9">
         <v>188323000.0</v>
       </c>
       <c r="E9">
         <v>198126000.0</v>
       </c>
       <c r="F9">
         <v>183024000.0</v>
       </c>
       <c r="G9">
         <v>17260670.0</v>
       </c>
       <c r="H9">
         <v>10000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>95183000.0</v>
       </c>
       <c r="C10">
         <v>49071000.0</v>
       </c>
       <c r="D10">
         <v>30278000.0</v>
       </c>
       <c r="E10">
         <v>28316000.0</v>
       </c>
       <c r="F10">
         <v>20523000.0</v>
       </c>
       <c r="G10">
         <v>22076000.0</v>
       </c>
       <c r="H10">
         <v>9292000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>17</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>94467000.0</v>
+      </c>
       <c r="C11">
         <v>49071000.0</v>
       </c>
       <c r="D11">
         <v>30278000.0</v>
       </c>
       <c r="E11">
         <v>28316000.0</v>
       </c>
       <c r="F11">
         <v>20523000.0</v>
       </c>
       <c r="G11">
         <v>22076000.0</v>
       </c>
       <c r="H11">
         <v>9292000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>95183000.0</v>
@@ -1130,51 +1141,51 @@
       <c r="B13">
         <v>19000.0</v>
       </c>
       <c r="C13">
         <v>7000.0</v>
       </c>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>1195442680.0</v>
+        <v>119544268.0</v>
       </c>
       <c r="C14">
         <v>66146000.0</v>
       </c>
       <c r="D14">
         <v>64654152.0</v>
       </c>
       <c r="E14">
         <v>64280631.0</v>
       </c>
       <c r="F14">
         <v>62690869.0</v>
       </c>
       <c r="G14">
         <v>59661273.0</v>
       </c>
       <c r="H14">
         <v>59661273.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
@@ -1331,75 +1342,79 @@
         <v>1449137000.0</v>
       </c>
       <c r="C23">
         <v>292617000.0</v>
       </c>
       <c r="D23">
         <v>271269000.0</v>
       </c>
       <c r="E23">
         <v>257698000.0</v>
       </c>
       <c r="F23">
         <v>261756000.0</v>
       </c>
       <c r="G23">
         <v>156774000.0</v>
       </c>
       <c r="H23">
         <v>10105000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>80036000.0</v>
+      </c>
       <c r="C24">
         <v>124464000.0</v>
       </c>
       <c r="D24">
         <v>86842000.0</v>
       </c>
       <c r="E24">
         <v>74745000.0</v>
       </c>
       <c r="F24">
         <v>74867000.0</v>
       </c>
       <c r="G24">
         <v>76642000.0</v>
       </c>
       <c r="H24">
         <v>3096000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>81312000.0</v>
+      </c>
       <c r="C25">
         <v>125444000.0</v>
       </c>
       <c r="D25">
         <v>87979000.0</v>
       </c>
       <c r="E25">
         <v>75324000.0</v>
       </c>
       <c r="F25">
         <v>74867000.0</v>
       </c>
       <c r="G25">
         <v>76642000.0</v>
       </c>
       <c r="H25">
         <v>3096000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26">
@@ -1412,301 +1427,309 @@
         <v>3269000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-51420000.0</v>
+        <v>136121000.0</v>
       </c>
       <c r="C28">
         <v>95910000.0</v>
       </c>
       <c r="D28">
         <v>75557000.0</v>
       </c>
       <c r="E28">
         <v>66769000.0</v>
       </c>
       <c r="F28">
         <v>58028000.0</v>
       </c>
       <c r="G28">
         <v>57467000.0</v>
       </c>
       <c r="H28">
         <v>-5988000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1147385000.0</v>
+      </c>
       <c r="C29">
         <v>-62984000.0</v>
       </c>
       <c r="D29">
         <v>44711000.0</v>
       </c>
       <c r="E29">
         <v>71622000.0</v>
       </c>
       <c r="F29">
         <v>185773000.0</v>
       </c>
       <c r="G29">
         <v>118738000.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>37251000.0</v>
+        <v>81270000.0</v>
       </c>
       <c r="C30">
         <v>65615000.0</v>
       </c>
       <c r="D30">
         <v>70008000.0</v>
       </c>
       <c r="E30">
         <v>58455000.0</v>
       </c>
       <c r="F30">
         <v>28698000.0</v>
       </c>
       <c r="G30">
         <v>15791000.0</v>
       </c>
       <c r="H30">
         <v>238000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
         <v>-79934000.0</v>
       </c>
       <c r="G31">
         <v>-74477000.0</v>
       </c>
       <c r="H31">
         <v>-13196000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>97198000.0</v>
+      </c>
       <c r="C32">
         <v>-23418000.0</v>
       </c>
       <c r="D32">
         <v>-2723000.0</v>
       </c>
       <c r="E32">
         <v>1428000.0</v>
       </c>
       <c r="F32">
         <v>3978000.0</v>
       </c>
       <c r="G32">
         <v>5742000.0</v>
       </c>
       <c r="H32"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>1196325000.0</v>
+        <v>1196324999.0</v>
       </c>
       <c r="C33">
         <v>166692000.0</v>
       </c>
       <c r="D33">
         <v>161956000.0</v>
       </c>
       <c r="E33">
         <v>161531000.0</v>
       </c>
       <c r="F33">
         <v>206540000.0</v>
       </c>
       <c r="G33">
         <v>117468000.0</v>
       </c>
       <c r="H33">
         <v>355000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2119000.0</v>
+      </c>
       <c r="C34">
         <v>428000.0</v>
       </c>
       <c r="D34">
         <v>400000.0</v>
       </c>
       <c r="E34">
         <v>506000.0</v>
       </c>
       <c r="F34">
         <v>730000.0</v>
       </c>
       <c r="G34">
         <v>6000.0</v>
       </c>
       <c r="H34"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
-        <v>233507000.0</v>
+        <v>233506999.0</v>
       </c>
       <c r="C35">
         <v>195183000.0</v>
       </c>
       <c r="D35">
         <v>106408000.0</v>
       </c>
       <c r="E35">
         <v>93069000.0</v>
       </c>
       <c r="F35">
         <v>103296000.0</v>
       </c>
       <c r="G35">
         <v>84015000.0</v>
       </c>
       <c r="H35">
         <v>5677000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>118000.0</v>
+        <v>117999.0</v>
       </c>
       <c r="C36">
         <v>557000.0</v>
       </c>
       <c r="D36">
         <v>511000.0</v>
       </c>
       <c r="E36">
         <v>909000.0</v>
       </c>
       <c r="F36">
         <v>-206540000.0</v>
       </c>
       <c r="G36">
         <v>534000.0</v>
       </c>
       <c r="H36">
         <v>102000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>118000.0</v>
+      </c>
       <c r="C38">
         <v>629000.0</v>
       </c>
       <c r="D38">
         <v>511000.0</v>
       </c>
       <c r="E38">
         <v>909000.0</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
       <c r="G38">
         <v>534000.0</v>
       </c>
       <c r="H38">
         <v>102000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>64531000.0</v>
+        <v>20512000.0</v>
       </c>
       <c r="C39">
         <v>9000000.0</v>
       </c>
       <c r="D39">
         <v>7511000.0</v>
       </c>
       <c r="E39">
         <v>7927000.0</v>
       </c>
       <c r="F39">
         <v>5307000.0</v>
       </c>
       <c r="G39">
         <v>1109000.0</v>
       </c>
       <c r="H39">
         <v>220000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
@@ -1746,136 +1769,140 @@
       </c>
       <c r="G41">
         <v>7373000.0</v>
       </c>
       <c r="H41">
         <v>2581000.0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>1671457000.0</v>
       </c>
       <c r="C42">
         <v>158046000.0</v>
       </c>
       <c r="D42">
         <v>187372000.0</v>
       </c>
       <c r="E42">
         <v>197745000.0</v>
       </c>
       <c r="F42">
-        <v>183024000.0</v>
+        <v>183024001.0</v>
       </c>
       <c r="G42">
         <v>53059000.0</v>
       </c>
       <c r="H42">
         <v>10000.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>95498000.0</v>
+      </c>
       <c r="C45">
         <v>42742000.0</v>
       </c>
       <c r="D45">
         <v>35628000.0</v>
       </c>
       <c r="E45">
         <v>25864000.0</v>
       </c>
       <c r="F45">
         <v>21639000.0</v>
       </c>
       <c r="G45">
         <v>3569000.0</v>
       </c>
       <c r="H45"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>80940000.0</v>
       </c>
       <c r="C46">
         <v>33114000.0</v>
       </c>
       <c r="D46">
         <v>29090000.0</v>
       </c>
       <c r="E46">
         <v>25864000.0</v>
       </c>
       <c r="F46">
         <v>19384000.0</v>
       </c>
       <c r="G46">
         <v>3262000.0</v>
       </c>
       <c r="H46">
         <v>253000.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>80940000.0</v>
+      </c>
       <c r="C47">
         <v>33114000.0</v>
       </c>
       <c r="D47">
         <v>29090000.0</v>
       </c>
       <c r="E47">
         <v>25864000.0</v>
       </c>
       <c r="F47">
         <v>19384000.0</v>
       </c>
       <c r="G47">
         <v>3262000.0</v>
       </c>
       <c r="H47">
         <v>253000.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
         <v>-621762000.0</v>
@@ -1893,74 +1920,76 @@
         <v>-75911000.0</v>
       </c>
       <c r="G48">
         <v>-14374000.0</v>
       </c>
       <c r="H48">
         <v>-13198000.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>7333000.0</v>
+      </c>
       <c r="C50">
         <v>1266000.0</v>
       </c>
       <c r="D50">
         <v>1378000.0</v>
       </c>
       <c r="E50">
         <v>3578000.0</v>
       </c>
       <c r="F50">
         <v>3684000.0</v>
       </c>
       <c r="G50">
         <v>2901000.0</v>
       </c>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>43763000.0</v>
+        <v>231304000.0</v>
       </c>
       <c r="C51">
         <v>144981000.0</v>
       </c>
       <c r="D51">
         <v>105835000.0</v>
       </c>
       <c r="E51">
         <v>95085000.0</v>
       </c>
       <c r="F51">
         <v>78551000.0</v>
       </c>
       <c r="G51">
         <v>79543000.0</v>
       </c>
       <c r="H51">
         <v>3304000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
@@ -2176,3614 +2205,3777 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>42375000.0</v>
+      </c>
+      <c r="C2">
         <v>32295000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34309000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38885000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28179000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32127000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19936000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27796000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28059000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18573000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14185000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16890000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14063000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17584000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17595000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18408000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13905000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13131000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7390000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5954000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>125000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7158000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>3877000.0</v>
+      </c>
+      <c r="C5">
         <v>10302000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10945000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>12348000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2174000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1339000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2873000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1996000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2236000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2903000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1775000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2629000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2491999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2076000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-560000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-383000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-25000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>326999.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>506000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>40517000.0</v>
+      </c>
       <c r="C7">
+        <v>36430000.0</v>
+      </c>
+      <c r="D7">
         <v>35702000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>34501000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20250000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19251000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14898000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>15661000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16670000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>17615000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>18042000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>18851000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16875000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16762000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14863000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>12407000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13244000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>77054000.0</v>
+      </c>
       <c r="C8">
+        <v>77053000.0</v>
+      </c>
+      <c r="D8">
         <v>104884000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>151907000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>134742000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>136812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108703000.0</v>
       </c>
       <c r="H8">
         <v>108703000.0</v>
       </c>
       <c r="I8">
-        <v>96113000.0</v>
+        <v>108703000.0</v>
       </c>
       <c r="J8">
         <v>96113000.0</v>
       </c>
       <c r="K8">
-        <v>6000.0</v>
+        <v>96113000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
         <v>6000.0</v>
       </c>
       <c r="O8">
         <v>6000.0</v>
       </c>
       <c r="P8">
         <v>6000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
         <v>6000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>6000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>1678799000.0</v>
+      </c>
+      <c r="D9">
         <v>1459710000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1392204000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>284381000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>161619000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>184325000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>195500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>192962000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>200084000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>198126000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>196012000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>191707000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>187435000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>183024000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>140295000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>22752690.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17000550.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>17260670.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>24570.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>145211000.0</v>
+      </c>
+      <c r="C10">
         <v>95183000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>54328000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>78559000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>54221000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>49071000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>43094000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>30832000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32569000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30278000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10859000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11231000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11273000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>28316000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7031000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10879000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5938000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20523000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>27258000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7390000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1295380.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22076000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>94467000.0</v>
+      </c>
+      <c r="D11">
         <v>54328000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>78559000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>54221000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>49071000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>43094000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>10859000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11231000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>11273000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>28316000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7031000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10879000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5938000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20523000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>27258000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7390000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>145211000.0</v>
+      </c>
+      <c r="C12">
         <v>95183000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>54328000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>78559000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54221000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>49071000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>43094000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>30832000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32569000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>30278000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10859000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11231000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11273000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28316000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7031000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10879000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5938000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20523000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27258000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7390000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>167538994.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22076000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>150.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>20000.0</v>
+      </c>
+      <c r="C13">
         <v>19000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>15000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
         <v>6000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
       <c r="P13">
         <v>6000.0</v>
       </c>
       <c r="Q13">
         <v>6000.0</v>
       </c>
       <c r="R13">
         <v>6000.0</v>
       </c>
       <c r="S13">
         <v>6000.0</v>
       </c>
       <c r="T13">
+        <v>6000.0</v>
+      </c>
+      <c r="U13">
         <v>114823441.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>120575580.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>430.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>431.0</v>
       </c>
-      <c r="Y13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>193672276.0</v>
+      </c>
+      <c r="C14">
         <v>170171735.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>102482997.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>89555000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>71192148.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>66770000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>66529000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>65701704.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65572286.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>65194767.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>64795985.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>64345698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64280631.0</v>
       </c>
       <c r="N14">
         <v>64280631.0</v>
       </c>
       <c r="O14">
+        <v>64280631.0</v>
+      </c>
+      <c r="P14">
         <v>63460527.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>62992454.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62690869.0</v>
       </c>
       <c r="R14">
         <v>62690869.0</v>
       </c>
       <c r="S14">
-        <v>59661273.0</v>
+        <v>62690869.0</v>
       </c>
       <c r="T14">
         <v>59661273.0</v>
       </c>
       <c r="U14">
         <v>59661273.0</v>
       </c>
       <c r="V14">
         <v>59661273.0</v>
       </c>
       <c r="W14">
         <v>59661273.0</v>
       </c>
       <c r="X14">
         <v>59661273.0</v>
       </c>
       <c r="Y14">
         <v>59661273.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>59661273.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>6000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>114823441.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>431.0</v>
       </c>
-      <c r="Y15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>79847000.0</v>
+      </c>
+      <c r="C16">
         <v>60119000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>60009000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>65343000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>59748000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>67201000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>56684000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>44076000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>37172000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>52645000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27059000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33905000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24999000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>29817000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17373000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15823000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13929000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>15665000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>2985000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>775968000.0</v>
+      </c>
+      <c r="C20">
         <v>779114000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>800012000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>789254000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>71996000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>71161000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>72572000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>65218000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>65310000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>65757000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>64413000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>64994000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>64910000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>64618000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>56710000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>56752000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>96230000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>96314000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>69625000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>69333000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>52711000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>-449266000.0</v>
+      </c>
+      <c r="C21">
         <v>336153000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>353229000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>396130000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>62070000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>61788000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>62516000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>61755000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>62004000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>62985000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>62969000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>64409000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>65333000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>66871000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>56207000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>57724000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>88352000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>90842000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>87453000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>91552000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>60961000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>69350000.0</v>
+      </c>
+      <c r="C22">
         <v>55847000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>53491000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>58835000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2192000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2239000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2055000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1825000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1612000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1516000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1687000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1281000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1452000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1469000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2029000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1681000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1022000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>688000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>607000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>477000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>399000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>330000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>1511128000.0</v>
+      </c>
+      <c r="C23">
         <v>1449137000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1446246000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1508186000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>314099000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>292617000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>289945000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>260274000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>259542000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>271269000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>244226000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>251397000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>245078000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>257698000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>184372000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>178598000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>259822000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>261756000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>216007000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>201636000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10859673.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>156774000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>100000.0</v>
       </c>
-      <c r="Y23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>83369000.0</v>
+      </c>
       <c r="C24">
+        <v>80036000.0</v>
+      </c>
+      <c r="D24">
         <v>184699000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>185464000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>104375000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>124464000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>121553000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>94646000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>89742000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>86842000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>79943000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>75046000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>75019000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>74745000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>89512000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>84625000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>74745000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>74867000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>74989000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>116724000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>81312000.0</v>
+      </c>
+      <c r="D25">
         <v>185810000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>186532000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>105381000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>125444000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>122642000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>80826000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>75046000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>75778000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>75324000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>89512000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>84625000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>74745000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>74867000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>74989000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>116724000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>3589000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3613000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3241000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3495000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3259000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3269000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-51420000.0</v>
+        <v>63711000.0</v>
       </c>
       <c r="C28">
+        <v>136121000.0</v>
+      </c>
+      <c r="D28">
         <v>279387000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>153857000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>71184000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>95910000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>95119000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>80255000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>74623000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>75557000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>89102000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>83446000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>82300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>66769000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>101820000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>87933000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>84593000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>58028000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>52446000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>123438000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1295380.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>57467000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1178893000.0</v>
+      </c>
       <c r="C29">
+        <v>1147385000.0</v>
+      </c>
+      <c r="D29">
         <v>1121189000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1105507000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37091000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-62984000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26895000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17160000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>40730000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44711000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>53068000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>51792000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>65113000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>71622000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>108791000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>107503000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>171499000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>185773000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>158012000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>37251000.0</v>
+        <v>85782000.0</v>
       </c>
       <c r="C30">
+        <v>81270000.0</v>
+      </c>
+      <c r="D30">
         <v>82901000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>87855000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>76004000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>65615000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>69358000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>65628000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>59178000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>70008000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>65108000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>69470000.0</v>
       </c>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
       <c r="N30">
+        <v>64910000.0</v>
+      </c>
+      <c r="O30">
         <v>58455000.0</v>
       </c>
-      <c r="O30">
-[...1 lines deleted...]
-      </c>
       <c r="P30">
+        <v>33528000.0</v>
+      </c>
+      <c r="Q30">
         <v>28137000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>30164000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28698000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20448000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21841000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23425000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15791000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-156233000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3633000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-138190000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-98114000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-93378000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-90370000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-79934000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-78770000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-143334000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-129838000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-13196000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>137607000.0</v>
+      </c>
       <c r="C32">
+        <v>97198000.0</v>
+      </c>
+      <c r="D32">
         <v>61061000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>77093000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23593000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-23418000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-4485000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1990000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-3498000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-2723000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-2827000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-4059000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>529000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1428000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-14264000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-9870000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-10410000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3978000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>16468000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>1196325000.0</v>
+        <v>1190417000.0</v>
       </c>
       <c r="C33">
+        <v>1196324999.0</v>
+      </c>
+      <c r="D33">
         <v>1235606000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1263664000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>171964000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>166692000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>163409000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>154961000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>159627000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>161956000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>159804000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>162234000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>160326000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>161531000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>135013000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>133136000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>216353000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>206540000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>162033000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>166118000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>166243614.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>117468000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33">
         <v>100000.0</v>
       </c>
-      <c r="Y33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:25">
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1669000.0</v>
+      </c>
       <c r="C34">
+        <v>2119000.0</v>
+      </c>
+      <c r="D34">
         <v>2116000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2606000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1936000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>428000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>401000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>378000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>416000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>400000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>355000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>375000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>384000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>506000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325000.0</v>
       </c>
       <c r="P34">
         <v>325000.0</v>
       </c>
       <c r="Q34">
+        <v>325000.0</v>
+      </c>
+      <c r="R34">
         <v>609000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>730000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
-        <v>233507000.0</v>
+        <v>240501999.0</v>
       </c>
       <c r="C35">
+        <v>233506999.0</v>
+      </c>
+      <c r="D35">
         <v>368622000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>281272000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>128887000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>195183000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>146648000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>122541000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>109593000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>106408000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>100283000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>96586000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>95847000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>93069000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>105946000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>102168000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>111731000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>103296000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>100193000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>130519000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5732168.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>84015000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>776418000.0</v>
+      </c>
+      <c r="C36">
+        <v>117999.0</v>
+      </c>
+      <c r="D36">
+        <v>365000.0</v>
+      </c>
+      <c r="E36">
+        <v>521000.0</v>
+      </c>
+      <c r="F36">
+        <v>3069000.0</v>
+      </c>
+      <c r="G36">
+        <v>557000.0</v>
+      </c>
+      <c r="H36">
+        <v>724000.0</v>
+      </c>
+      <c r="I36">
+        <v>604000.0</v>
+      </c>
+      <c r="J36">
+        <v>475000.0</v>
+      </c>
+      <c r="K36">
+        <v>511000.0</v>
+      </c>
+      <c r="L36">
+        <v>509000.0</v>
+      </c>
+      <c r="M36">
+        <v>570000.0</v>
+      </c>
+      <c r="N36">
+        <v>953000.0</v>
+      </c>
+      <c r="O36">
+        <v>909000.0</v>
+      </c>
+      <c r="P36">
+        <v>616000.0</v>
+      </c>
+      <c r="Q36">
+        <v>756000.0</v>
+      </c>
+      <c r="R36">
+        <v>125000.0</v>
+      </c>
+      <c r="S36"/>
+      <c r="T36">
+        <v>125000.0</v>
+      </c>
+      <c r="U36">
         <v>118000.0</v>
       </c>
-      <c r="C36">
-[...51 lines deleted...]
-      <c r="U36">
+      <c r="V36">
         <v>166243614.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>534000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36">
         <v>100000.0</v>
       </c>
-      <c r="Y36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:25">
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>228000.0</v>
       </c>
-      <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>118000.0</v>
+      </c>
+      <c r="D38">
         <v>365000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>521000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3069000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>629000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>724000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>509000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>570000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>953000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>909000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>616000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>756000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>0.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>125000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>118000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>128000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>64531000.0</v>
+        <v>20368000.0</v>
       </c>
       <c r="C39">
+        <v>20512000.0</v>
+      </c>
+      <c r="D39">
         <v>19920000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>19273000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9718000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12029000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7028000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6556000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7511000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6768000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7181000.0</v>
       </c>
-      <c r="M39">
-[...1 lines deleted...]
-      </c>
       <c r="N39">
+        <v>7117000.0</v>
+      </c>
+      <c r="O39">
         <v>7927000.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
+        <v>6771000.0</v>
+      </c>
+      <c r="Q39">
         <v>4765000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6345000.0</v>
       </c>
-      <c r="R39"/>
       <c r="S39"/>
-      <c r="T39">
+      <c r="T39"/>
+      <c r="U39">
         <v>5810000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-166058603.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1109000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>262380.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>47831000.0</v>
+      </c>
+      <c r="C40">
         <v>51184000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>41957000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>45637000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24858000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>43922000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>48620000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>30688000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>33327000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>35264000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>39988000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>37651000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>64780000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>40247000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>38068000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>16417000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>20632000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>17305000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12560000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>33508000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2500.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>7840000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40">
         <v>80111.0</v>
       </c>
-      <c r="Y40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>6339000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>6685000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>5075000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>5055000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8040000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>26613000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>28429000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>25204000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13795000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>15158000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>1781889000.0</v>
+      </c>
+      <c r="C42">
         <v>1671457000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1453374000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1388623000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>280808000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>158046000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>181637000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>179709000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>189851000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>187372000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>194871000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>192581000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>199703001.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>197745000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>196012000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>191707000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>187435000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>103000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>208000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>55173001.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>5000005.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>53059000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>24569.0</v>
       </c>
-      <c r="Y42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>104471000.0</v>
+      </c>
       <c r="C45">
+        <v>95498000.0</v>
+      </c>
+      <c r="D45">
         <v>97188000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>90374000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>45720000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>42742000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>37136000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>35806000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>35712000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>35628000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>34198000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>28766000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>25871000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>25864000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>21480000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>87297000.0</v>
+      </c>
+      <c r="C46">
         <v>80940000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>82000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>77759000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>34829000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>33114000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>27597000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>27384000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>28249000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>29090000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>28672000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>28766000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>25871000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>25864000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>21480000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>17904000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>31771000.0</v>
       </c>
-      <c r="R46"/>
       <c r="S46"/>
-      <c r="T46">
+      <c r="T46"/>
+      <c r="U46">
         <v>5115000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>3262000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>80940000.0</v>
+      </c>
+      <c r="D47">
         <v>82000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>77759000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>34829000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>33114000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>27597000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>28672000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>13874000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>25871000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>25864000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>21480000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>17904000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>31771000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>19384000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4830000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5115000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4188000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-698264000.0</v>
+      </c>
+      <c r="C48">
         <v>-621762000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-536289000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-493393000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-351054000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-348106000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-280937000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-259978000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-241886000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-233791000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-225503000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-219250000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-213786000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-206528000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-180655000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-170232000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-93204000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-75911000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-62201000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-37949000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-22048000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-14374000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5110.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-5111.0</v>
       </c>
-      <c r="Y48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-219250000.0</v>
       </c>
-      <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>8002000.0</v>
+      </c>
       <c r="C50">
+        <v>7333000.0</v>
+      </c>
+      <c r="D50">
         <v>8445000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>12451000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>780000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1266000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>780000.0</v>
       </c>
       <c r="I50">
         <v>780000.0</v>
       </c>
       <c r="J50">
+        <v>780000.0</v>
+      </c>
+      <c r="K50">
         <v>1378000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1976000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>780000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1679000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3578000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>4476000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1780000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2542000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>3684000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>4715000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>43763000.0</v>
+        <v>208922000.0</v>
       </c>
       <c r="C51">
+        <v>231304000.0</v>
+      </c>
+      <c r="D51">
         <v>333715000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>232416000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>125405000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>144981000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>138213000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>111087000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>107192000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>105835000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>99961000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>94677000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>93573000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>95085000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>108851000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>98812000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>90531000.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>130828000.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>79543000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>13051000.0</v>
+      </c>
+      <c r="C52">
         <v>12016000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>13304000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>17564000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5757000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6093000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5781000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4743000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4855000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5554000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6017000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4776000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5380000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7091000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7960000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4684000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5413000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>888000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>14104000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>2901000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>30000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>166290257.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166243614.0</v>
       </c>
       <c r="V53">
         <v>166243614.0</v>
       </c>
-      <c r="W53"/>
+      <c r="W53">
+        <v>166243614.0</v>
+      </c>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>1511128000.0</v>
+      </c>
+      <c r="C55">
         <v>1449137000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1446246000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1508186000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>314099000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>292617000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>289945000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>260274000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>259542000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>271269000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>244226000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>251397000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>245078000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>257698000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>184372000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>178598000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>259822000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>261756000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>216007000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>201636000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>167724005.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>156774000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>262530.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>100000.0</v>
       </c>
-      <c r="Y55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>320711000.0</v>
+      </c>
+      <c r="C56">
         <v>252812000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>210640000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>244522000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>142135000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>125925000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>126536000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>105313000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>99915000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>109313000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>84422000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>89163000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>84752000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>96167000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>49359000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>45462000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>43469000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>55216000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>53974000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>35518000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1480391.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>39306000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>262530.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-    </row>
-    <row r="57" spans="1:25">
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>183104000.0</v>
+      </c>
+      <c r="C57">
         <v>155614000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>149579000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>167429000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>118542000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>149343000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>131021000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>107303000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>103413000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>112036000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>87249000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>93222000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>84223000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>94739000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>63623000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>55332000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>53879000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>51238000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>37506000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>53566000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>127500.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>33564000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>242640.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>80111.0</v>
       </c>
-      <c r="Y57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>423606000.0</v>
+      </c>
+      <c r="C58">
         <v>389121000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>518201000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>448701000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>247429000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>344526000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>277669000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>229844000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>213006000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>218444000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>187532000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>189808000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>180070000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>187808000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>169569000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>157500000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>165610000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>154534000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>137699000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>184085000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5859668.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>117579000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>242640.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>80111.0</v>
       </c>
-      <c r="Y58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>1087522000.0</v>
+      </c>
+      <c r="C60">
         <v>1060016000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>928045000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1059485000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>66670000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-51909000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>12276000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>30430000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>46314000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>52597000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>56544000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>61361000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>64780000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>69664000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>14803000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>21098000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>94212000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>107222000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>78308000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>17551000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>5000005.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>39195000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>19890.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>19889.0</v>
       </c>
-      <c r="Y60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:25">
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>85395000.0</v>
       </c>
-      <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5808,2753 +6000,2860 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>318096000.0</v>
       </c>
       <c r="C2">
         <v>259646000.0</v>
       </c>
       <c r="D2">
         <v>185831000.0</v>
       </c>
       <c r="E2">
         <v>131854000.0</v>
       </c>
       <c r="F2">
         <v>108224000.0</v>
       </c>
       <c r="G2">
         <v>45299000.0</v>
       </c>
       <c r="H2">
         <v>15019000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>32639000.0</v>
       </c>
       <c r="C3">
         <v>11692000.0</v>
       </c>
       <c r="D3">
         <v>10724000.0</v>
       </c>
       <c r="E3">
         <v>11288000.0</v>
       </c>
       <c r="F3">
         <v>10584001.0</v>
       </c>
       <c r="G3">
         <v>3166000.0</v>
       </c>
       <c r="H3">
         <v>66000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
         <v>-211862000.0</v>
       </c>
       <c r="C5">
         <v>-33095000.0</v>
       </c>
       <c r="D5">
         <v>-15535000.0</v>
       </c>
       <c r="E5">
         <v>-46588000.0</v>
       </c>
       <c r="F5">
         <v>-43576000.0</v>
       </c>
       <c r="G5">
         <v>-39657.0</v>
       </c>
       <c r="H5">
         <v>-3216000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
         <v>-179223000.0</v>
       </c>
       <c r="C6">
         <v>-21403000.0</v>
       </c>
       <c r="D6">
         <v>-4811000.0</v>
       </c>
       <c r="E6">
         <v>-35300000.0</v>
       </c>
       <c r="F6">
         <v>-32991999.0</v>
       </c>
       <c r="G6">
         <v>-39657.0</v>
       </c>
       <c r="H6">
         <v>-3150000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>17285000.0</v>
       </c>
       <c r="C9">
         <v>44455000.0</v>
       </c>
       <c r="D9">
         <v>57969000.0</v>
       </c>
       <c r="E9">
         <v>28695000.0</v>
       </c>
       <c r="F9">
         <v>29377000.0</v>
       </c>
       <c r="G9">
         <v>12137000.0</v>
       </c>
       <c r="H9">
         <v>3994000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>-251566000.0</v>
       </c>
       <c r="C10">
         <v>-116331000.0</v>
       </c>
       <c r="D10">
         <v>-27750000.0</v>
       </c>
       <c r="E10">
         <v>-138592000.0</v>
       </c>
       <c r="F10">
         <v>-72806000.0</v>
       </c>
       <c r="G10">
         <v>-39657.0</v>
       </c>
       <c r="H10">
         <v>-3347000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>-25014000.0</v>
       </c>
       <c r="C11">
         <v>-2020000.0</v>
       </c>
       <c r="D11">
         <v>-486000.0</v>
       </c>
       <c r="E11">
         <v>-7972000.0</v>
       </c>
       <c r="F11">
         <v>-11269000.0</v>
       </c>
       <c r="G11">
         <v>-3991636.0</v>
       </c>
       <c r="H11">
         <v>10000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>39704000.0</v>
       </c>
       <c r="C12">
         <v>13483000.0</v>
       </c>
       <c r="D12">
         <v>10699000.0</v>
       </c>
       <c r="E12">
         <v>8219000.0</v>
       </c>
       <c r="F12">
         <v>6456000.0</v>
       </c>
       <c r="G12">
         <v>1148000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>39704000.0</v>
+      </c>
       <c r="C13">
         <v>13483000.0</v>
       </c>
       <c r="D13">
         <v>10699000.0</v>
       </c>
       <c r="E13">
         <v>8219000.0</v>
       </c>
       <c r="F13">
         <v>6456000.0</v>
       </c>
       <c r="G13">
         <v>10750.0</v>
       </c>
       <c r="H13">
         <v>107000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>100</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>-4000.0</v>
       </c>
       <c r="D14">
         <v>1000.0</v>
       </c>
       <c r="E14">
         <v>3000.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>-226552000.0</v>
       </c>
       <c r="C15">
         <v>-114315000.0</v>
       </c>
       <c r="D15">
         <v>-27263000.0</v>
       </c>
       <c r="E15">
         <v>-130616999.0</v>
       </c>
       <c r="F15">
         <v>-61537000.0</v>
       </c>
       <c r="G15">
         <v>-39657.0</v>
       </c>
       <c r="H15">
         <v>-3357000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>102</v>
+      </c>
+      <c r="B16">
+        <v>-272329000.0</v>
+      </c>
       <c r="C16">
         <v>-155367000.0</v>
       </c>
       <c r="D16">
         <v>-47284000.0</v>
       </c>
       <c r="E16">
         <v>-132382990.0</v>
       </c>
       <c r="F16">
         <v>-61537000.0</v>
       </c>
       <c r="G16">
         <v>-15680726.0</v>
       </c>
       <c r="H16">
         <v>-3357000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-226552000.0</v>
+      </c>
       <c r="C17">
         <v>-114311000.0</v>
       </c>
       <c r="D17">
         <v>-44924000.0</v>
       </c>
       <c r="E17">
         <v>-130620000.0</v>
       </c>
       <c r="F17">
         <v>-61537000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>-39704000.0</v>
+      </c>
       <c r="C18">
         <v>-13483000.0</v>
       </c>
       <c r="D18">
         <v>-10633000.0</v>
       </c>
       <c r="E18">
         <v>-8219000.0</v>
       </c>
       <c r="F18">
         <v>-6456000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>-229677000.0</v>
       </c>
       <c r="C21">
         <v>-42200000.0</v>
       </c>
       <c r="D21">
         <v>-15548000.0</v>
       </c>
       <c r="E21">
         <v>-146448000.0</v>
       </c>
       <c r="F21">
         <v>-70187000.0</v>
       </c>
       <c r="G21">
         <v>-39657.0</v>
       </c>
       <c r="H21">
         <v>-3216000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>565058000.0</v>
       </c>
       <c r="C23">
         <v>346301000.0</v>
       </c>
       <c r="D23">
         <v>259348000.0</v>
       </c>
       <c r="E23">
         <v>306997000.0</v>
       </c>
       <c r="F23">
         <v>207788000.0</v>
       </c>
       <c r="G23">
         <v>39657.0</v>
       </c>
       <c r="H23">
         <v>22229000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>32639000.0</v>
+      </c>
       <c r="C25">
         <v>11692000.0</v>
       </c>
       <c r="D25">
         <v>10423000.0</v>
       </c>
       <c r="E25">
         <v>11288000.0</v>
       </c>
       <c r="F25">
         <v>10584000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
         <v>19761000.0</v>
       </c>
       <c r="C26">
         <v>6128000.0</v>
       </c>
       <c r="D26">
         <v>4979000.0</v>
       </c>
       <c r="E26">
         <v>4941000.0</v>
       </c>
       <c r="F26">
         <v>4516000.0</v>
       </c>
       <c r="G26">
         <v>2395000.0</v>
       </c>
       <c r="H26">
         <v>890000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1976000.0</v>
       </c>
       <c r="D27">
         <v>1199000.0</v>
       </c>
       <c r="E27">
         <v>1306000.0</v>
       </c>
       <c r="F27">
         <v>1156000.0</v>
       </c>
       <c r="G27">
         <v>160364.0</v>
       </c>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>114</v>
+      </c>
+      <c r="B28">
+        <v>171280000.0</v>
+      </c>
       <c r="C28">
         <v>69446000.0</v>
       </c>
       <c r="D28">
         <v>67326000.0</v>
       </c>
       <c r="E28">
         <v>69036000.0</v>
       </c>
       <c r="F28">
         <v>67281000.0</v>
       </c>
       <c r="G28">
         <v>39660.0</v>
       </c>
       <c r="H28">
         <v>6320000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>-25014000.0</v>
+      </c>
       <c r="C29">
         <v>-2020000.0</v>
       </c>
       <c r="D29">
         <v>-1392000.0</v>
       </c>
       <c r="E29">
         <v>-7972000.0</v>
       </c>
       <c r="F29">
         <v>-11269000.0</v>
       </c>
       <c r="G29">
         <v>-4043000.0</v>
       </c>
       <c r="H29">
         <v>10000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>246962000.0</v>
       </c>
       <c r="C30">
         <v>86655000.0</v>
       </c>
       <c r="D30">
         <v>73517000.0</v>
       </c>
       <c r="E30">
         <v>175143000.0</v>
       </c>
       <c r="F30">
         <v>99564000.0</v>
       </c>
       <c r="G30">
         <v>-39657.0</v>
       </c>
       <c r="H30">
         <v>7210000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>-21889000.0</v>
       </c>
       <c r="C31">
         <v>-74131000.0</v>
       </c>
       <c r="D31">
         <v>-12202000.0</v>
       </c>
       <c r="E31">
         <v>7856000.0</v>
       </c>
       <c r="F31">
         <v>-2619000.0</v>
       </c>
       <c r="G31">
         <v>-11130000.0</v>
       </c>
       <c r="H31">
         <v>-131000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>335381000.0</v>
       </c>
       <c r="C32">
         <v>304101000.0</v>
       </c>
       <c r="D32">
         <v>243800000.0</v>
       </c>
       <c r="E32">
         <v>160549000.0</v>
       </c>
       <c r="F32">
         <v>137601000.0</v>
       </c>
       <c r="G32">
         <v>57436000.0</v>
       </c>
       <c r="H32">
         <v>19013000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>71164000.0</v>
+      </c>
+      <c r="C2">
         <v>98296000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>86622000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80824000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52354000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64937000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>56615000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>65127000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>72967000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52754000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45495000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44194000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43388000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>45112000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29746000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27696000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>33806000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26786000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23534000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24221000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21619542.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10546000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2596000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6077000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>11250000.0</v>
+      </c>
+      <c r="C3">
         <v>12412000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12121000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5060000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3046000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3154000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2860000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753000.0</v>
       </c>
       <c r="J3">
         <v>2753000.0</v>
       </c>
       <c r="K3">
+        <v>2753000.0</v>
+      </c>
+      <c r="L3">
         <v>2887000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2618000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2466000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2452000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1776000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3402000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3658000.0</v>
       </c>
-      <c r="R3"/>
       <c r="S3"/>
-      <c r="T3">
+      <c r="T3"/>
+      <c r="U3">
         <v>2618000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2271000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1743453.0</v>
       </c>
-      <c r="W3"/>
-      <c r="X3">
+      <c r="X3"/>
+      <c r="Y3">
         <v>390000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-73394000.0</v>
+      </c>
+      <c r="C5">
         <v>-78490000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-28008000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-75248000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10518000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15275000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7391000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15063000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>-5069000.0</v>
+      </c>
+      <c r="K5">
         <v>-5571000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>-3949000.0</v>
+      </c>
+      <c r="M5">
         <v>-3852000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2209000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8496000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12288000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-18730000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12917000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-27352000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4487000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4775000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2019362.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-1260000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>681000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-62144000.0</v>
+      </c>
+      <c r="C6">
         <v>-66078000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15887000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-70188000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7472000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12121000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4531000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-12138000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>-2316000.0</v>
+      </c>
+      <c r="K6">
         <v>-2818000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>-1062000.0</v>
+      </c>
+      <c r="M6">
         <v>-1234000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>257000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5848000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6720000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8886000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15072000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12407000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-28094000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1869000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2504000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-275909.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2865000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-870000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>711000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>25808000.0</v>
+      </c>
+      <c r="C9">
         <v>10498000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>16810000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-19064000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9041000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4623000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12023000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12984000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14825000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10731000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>17117000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>15904000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14217000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8593000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7949000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6982000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5171000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7269000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5894000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8614000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7477000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5217181.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1939000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5579000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2077000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-75861000.0</v>
+      </c>
+      <c r="C10">
         <v>-84563000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-34290000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-129583000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3130000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-68841000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21431000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-18072000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7987000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8333000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6578000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5550000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7289000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-24853001.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-12558000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-78953000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-20182000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-17008000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-29834000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-17263000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10475362.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2947000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6889000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>639000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>641000.0</v>
+      </c>
+      <c r="C11">
         <v>910000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6862000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-32604000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-182000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1672000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-472000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>15000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>109000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-117000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-253000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-85000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-31000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1022999.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2135000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1925000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2889000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3298000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-5582000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1362000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1026000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2102636.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-611000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1158000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-120000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>2467000.0</v>
+      </c>
+      <c r="C12">
         <v>6073000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6282000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>23755000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3594000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3946000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3610000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3009000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2918000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2762000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2629000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2664000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2644000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2696000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2401000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1670000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1452000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1525000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1740000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1770000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="W12">
         <v>82000.0</v>
       </c>
-      <c r="X12"/>
+      <c r="X12">
+        <v>82000.0</v>
+      </c>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>6073000.0</v>
+      </c>
+      <c r="D13">
         <v>6282000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>23755000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3594000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3946000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3610000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>2629000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2664000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2644000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2696000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2401000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1670000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1452000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1525000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1740000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>18190.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>28460.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10750.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>-5000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-72000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>72000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-76502000.0</v>
+      </c>
+      <c r="C15">
         <v>-85473000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-41152000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-96979000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2948000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-67169000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-20959000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-18092000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-8095000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8288000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6253000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-5464000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7258000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-25873000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-10423000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-77028000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-17293000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-13710000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-24252000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-15901000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7674000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-8372726.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2336000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-5731000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>759000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-96397000.0</v>
+      </c>
+      <c r="D16">
         <v>-42826000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-126718000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-6479000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-92096000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-24342000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-9127000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-10264000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-11624000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-27638990.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-10423000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-77028000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-17293000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-13710000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-24252000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-5752200.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7674000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-12256440.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-5731000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>759000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-76502000.0</v>
+      </c>
       <c r="C17">
+        <v>-85473000.0</v>
+      </c>
+      <c r="D17">
         <v>-41152000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-96979000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2948000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-67169000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-20959000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-18087000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-8096000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8216000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6325000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-5465000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-7258000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-25876000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-10423000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-77028000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-17293000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-13710000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-24252000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-15901000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7674000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>-2467000.0</v>
+      </c>
       <c r="C18">
+        <v>-6073000.0</v>
+      </c>
+      <c r="D18">
         <v>-6282000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23755000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3594000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3946000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3610000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3009000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2918000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2762000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2629000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2664000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2644000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2696000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2401000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1670000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1452000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1525000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1740000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1770000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1421000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>970000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-68788000.0</v>
+      </c>
+      <c r="C21">
         <v>-81617000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-41852000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-91891000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-14317000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-18981000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-12512000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7130000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3577000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6826000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2717000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3856000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2218000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-25785000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10315000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-92798000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-17550000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14761000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-29810000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15603000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-7192000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-9392544.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2357000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1260000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>681000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>165760000.0</v>
+      </c>
+      <c r="C23">
         <v>190411000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>145284000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>153651000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>75712000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>88541000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>81150000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>85241000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>91369000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>70311000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>65329000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>63954000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>59823000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>79490000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47564000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>129526000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>50417000.0</v>
       </c>
-      <c r="R23"/>
       <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>47751000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>38890000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>36229268.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14842000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9139000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7474000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>4800000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>11250000.0</v>
+      </c>
       <c r="C25">
+        <v>12412000.0</v>
+      </c>
+      <c r="D25">
         <v>12121000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5060000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3046000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3154000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2860000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753000.0</v>
       </c>
       <c r="J25">
         <v>2753000.0</v>
       </c>
       <c r="K25">
+        <v>2753000.0</v>
+      </c>
+      <c r="L25">
         <v>2887000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2618000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2466000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2452000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1776000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3402000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3658000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3076000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2619000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2618000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2271000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>12582000.0</v>
+      </c>
+      <c r="C26">
         <v>9535000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>7693000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1720000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>813000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1447000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1893000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1748000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1040000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>989000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1532000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2069999.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>388000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>376000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1133000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1708000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1724000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1190000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1371000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>958000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>996000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>887545.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>776000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>301000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>227000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>1976000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1199000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>1306000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>1156000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>11435364.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>160364.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>114</v>
+      </c>
+      <c r="B28">
+        <v>82887000.0</v>
+      </c>
       <c r="C28">
+        <v>47785000.0</v>
+      </c>
+      <c r="D28">
         <v>50285000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>707636.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18746000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16475000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17521000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18088000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17362000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15369000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18302000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17686000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16038000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15211000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15312000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17562000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9426000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>20840000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>34333000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>707636.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>213970.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6188635.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>641000.0</v>
+      </c>
       <c r="C29">
+        <v>910000.0</v>
+      </c>
+      <c r="D29">
         <v>6862000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-32604000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-182000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1672000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-472000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>109000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-117000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-253000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-85000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-31000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1023000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2135000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1925000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2889000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3298000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-5582000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1362000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1026000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>94596000.0</v>
+      </c>
+      <c r="C30">
         <v>92115000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>58662000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>72827000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23358000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23604000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24535000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20114000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18402000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17557000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19834000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19760000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16435000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>34378000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18264000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>99780000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22721000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>55836000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>62490000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>24217000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14669000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14609726.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4296000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6543000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1397000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-7073000.0</v>
+      </c>
+      <c r="C31">
         <v>-2946000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>7562000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-37692000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>11187000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-49860000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8919000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-10942000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4410000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1507000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3861000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1694000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5071000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>931999.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2243000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>13845000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2632000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-722000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1716000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1660000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1508000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1082818.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-590000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>30000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-42000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>96972000.0</v>
+      </c>
+      <c r="C32">
         <v>108794000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>103432000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>61760000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61395000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>69560000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>68638000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>78111000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>87792000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>63485000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>62612000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>60098000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>57605000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>53705000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>37249000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>36728000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>32867000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>41075000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>32680000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>32148000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>31698000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>26836724.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12485000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-2983000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8154000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8581,2661 +8880,2742 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>49071000.0</v>
       </c>
       <c r="C2">
         <v>30278000.0</v>
       </c>
       <c r="D2">
         <v>28316000.0</v>
       </c>
       <c r="E2">
         <v>20523000.0</v>
       </c>
       <c r="F2">
         <v>22076000.0</v>
       </c>
       <c r="G2">
         <v>9292000.0</v>
       </c>
       <c r="H2">
         <v>3013000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>13479000</v>
       </c>
       <c r="C3">
         <v>6399000</v>
       </c>
       <c r="D3">
         <v>8327000</v>
       </c>
       <c r="E3">
         <v>4152000</v>
       </c>
       <c r="F3">
         <v>2857000</v>
       </c>
       <c r="G3">
         <v>1167000</v>
       </c>
       <c r="H3">
         <v>191000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>46112000.0</v>
       </c>
       <c r="C6">
         <v>18793000.0</v>
       </c>
       <c r="D6">
         <v>1962000.0</v>
       </c>
       <c r="E6">
         <v>7793000.0</v>
       </c>
       <c r="F6">
         <v>-1553000.0</v>
       </c>
       <c r="G6">
         <v>22076000.0</v>
       </c>
       <c r="H6">
         <v>6279000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-52024000.0</v>
       </c>
       <c r="C7">
         <v>21957000.0</v>
       </c>
       <c r="D7">
         <v>6795000.0</v>
       </c>
       <c r="E7">
         <v>4063000.0</v>
       </c>
       <c r="F7">
         <v>-9517000.0</v>
       </c>
       <c r="G7">
         <v>1619000.0</v>
       </c>
       <c r="H7">
         <v>2354000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-2321000.0</v>
       </c>
       <c r="C9">
         <v>7532000.0</v>
       </c>
       <c r="D9">
         <v>-11004000.0</v>
       </c>
       <c r="E9">
         <v>-5833000.0</v>
       </c>
       <c r="F9">
         <v>-6819000.0</v>
       </c>
       <c r="G9">
         <v>-2595000.0</v>
       </c>
       <c r="H9">
         <v>2332000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>-6652000.0</v>
       </c>
       <c r="C10">
         <v>-734000.0</v>
       </c>
       <c r="D10">
         <v>-44000.0</v>
       </c>
       <c r="E10">
         <v>-978000.0</v>
       </c>
       <c r="F10">
         <v>-195000.0</v>
       </c>
       <c r="G10">
         <v>-97000.0</v>
       </c>
       <c r="H10">
         <v>-73091.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>5882000.0</v>
       </c>
       <c r="G11">
         <v>6837817.0</v>
       </c>
       <c r="H11">
         <v>4287000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>83119000.0</v>
       </c>
       <c r="F12">
         <v>22808000.0</v>
       </c>
       <c r="G12">
         <v>-2973818.0</v>
       </c>
       <c r="H12">
         <v>2288000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-3390000.0</v>
       </c>
       <c r="G13">
         <v>-6844363.0</v>
       </c>
       <c r="H13">
         <v>22000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>32639000.0</v>
       </c>
       <c r="C14">
         <v>11692000.0</v>
       </c>
       <c r="D14">
         <v>10724000.0</v>
       </c>
       <c r="E14">
         <v>11288000.0</v>
       </c>
       <c r="F14">
         <v>10584000.0</v>
       </c>
       <c r="G14">
         <v>3166000.0</v>
       </c>
       <c r="H14">
         <v>66000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>381000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>95183000.0</v>
       </c>
       <c r="C16">
         <v>49071000.0</v>
       </c>
       <c r="D16">
         <v>30278000.0</v>
       </c>
       <c r="E16">
         <v>28316000.0</v>
       </c>
       <c r="F16">
         <v>20523000.0</v>
       </c>
       <c r="G16">
         <v>22076000.0</v>
       </c>
       <c r="H16">
         <v>9292000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>-190810000.0</v>
       </c>
       <c r="C18">
         <v>-23747000.0</v>
       </c>
       <c r="D18">
         <v>-7096000.0</v>
       </c>
       <c r="E18">
         <v>-35809000.0</v>
       </c>
       <c r="F18">
         <v>-40215000.0</v>
       </c>
       <c r="G18">
         <v>-13655000.0</v>
       </c>
       <c r="H18">
         <v>5474000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-7199000.0</v>
       </c>
       <c r="D19">
         <v>-39164000.0</v>
       </c>
       <c r="E19">
         <v>-37382000.0</v>
       </c>
       <c r="F19">
         <v>-38541000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>518370000.0</v>
+      </c>
       <c r="C20">
         <v>2669000.0</v>
       </c>
       <c r="D20">
         <v>81334000.0</v>
       </c>
       <c r="E20">
         <v>84206000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>-43568000.0</v>
+      </c>
       <c r="C21">
         <v>36629000.0</v>
       </c>
       <c r="D21">
         <v>9618000.0</v>
       </c>
       <c r="E21">
         <v>-1017000.0</v>
       </c>
       <c r="F21">
         <v>224000.0</v>
       </c>
       <c r="G21">
         <v>83594175.0</v>
       </c>
       <c r="H21">
         <v>818000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>-226552000.0</v>
       </c>
       <c r="C22">
         <v>-114311000.0</v>
       </c>
       <c r="D22">
         <v>-27264000.0</v>
       </c>
       <c r="E22">
         <v>-130620000.0</v>
       </c>
       <c r="F22">
         <v>-61537000.0</v>
       </c>
       <c r="G22">
         <v>-15708000.0</v>
       </c>
       <c r="H22">
         <v>-3357000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>-3769000.0</v>
       </c>
       <c r="C23">
         <v>4418000.0</v>
       </c>
       <c r="D23">
         <v>-1799000.0</v>
       </c>
       <c r="E23">
         <v>74621000.0</v>
       </c>
       <c r="F23">
         <v>73986000.0</v>
       </c>
       <c r="G23">
         <v>46077000.0</v>
       </c>
       <c r="H23">
         <v>818000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>-9801000.0</v>
       </c>
       <c r="C24">
         <v>81000.0</v>
       </c>
       <c r="D24">
         <v>-2707000.0</v>
       </c>
       <c r="E24">
         <v>-526000.0</v>
       </c>
       <c r="F24">
         <v>4874000.0</v>
       </c>
       <c r="G24">
         <v>-4874000.0</v>
       </c>
       <c r="H24">
         <v>-5317090.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>34517000.0</v>
       </c>
       <c r="C25">
         <v>53791000.0</v>
       </c>
       <c r="D25">
         <v>3243000.0</v>
       </c>
       <c r="E25">
         <v>81064000.0</v>
       </c>
       <c r="F25">
         <v>10034000.0</v>
       </c>
       <c r="G25">
         <v>2093000.0</v>
       </c>
       <c r="H25">
         <v>4314000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>-63863000.0</v>
       </c>
       <c r="C26">
         <v>47000.0</v>
       </c>
       <c r="D26">
         <v>-570000.0</v>
       </c>
       <c r="E26">
         <v>-381000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>168232860.0</v>
       </c>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>58990000.0</v>
       </c>
       <c r="C27">
         <v>11326000.0</v>
       </c>
       <c r="D27">
         <v>8658000.0</v>
       </c>
       <c r="E27">
         <v>10786000.0</v>
       </c>
       <c r="F27">
         <v>27112000.0</v>
       </c>
       <c r="G27">
         <v>111273.0</v>
       </c>
       <c r="H27">
         <v>2288000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>397496000.0</v>
       </c>
       <c r="C28">
         <v>43716000.0</v>
       </c>
       <c r="D28">
         <v>9060000.0</v>
       </c>
       <c r="E28">
         <v>76560000.0</v>
       </c>
       <c r="F28">
         <v>74210000.0</v>
       </c>
       <c r="G28">
         <v>124066000.0</v>
       </c>
       <c r="H28">
         <v>818000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>-177331000.0</v>
       </c>
       <c r="C29">
         <v>-17348000.0</v>
       </c>
       <c r="D29">
         <v>1231000.0</v>
       </c>
       <c r="E29">
         <v>-31657000.0</v>
       </c>
       <c r="F29">
         <v>-37358000.0</v>
       </c>
       <c r="G29">
         <v>-12488000.0</v>
       </c>
       <c r="H29">
         <v>5665000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-175071000.0</v>
       </c>
       <c r="C30">
         <v>-7199000.0</v>
       </c>
       <c r="D30">
         <v>-8327000.0</v>
       </c>
       <c r="E30">
         <v>-37382000.0</v>
       </c>
       <c r="F30">
         <v>-38541000.0</v>
       </c>
       <c r="G30">
         <v>-85572000.0</v>
       </c>
       <c r="H30">
         <v>-191000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>95183000.0</v>
+      </c>
+      <c r="C2">
         <v>54328000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>78559000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>54221000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49071000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43094000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30832000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32569000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30278000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10859000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11231000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11273000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28316000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7031000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10879000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5938000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20523000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27258000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>557200.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16225000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22076000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>146.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10493000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9292000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
-        <v>2191000</v>
+        <v>4755000</v>
       </c>
       <c r="C3">
+        <v>5853000</v>
+      </c>
+      <c r="D3">
         <v>7489000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2962000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1790000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4064000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2798000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1687000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2367000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3113000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2666000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1749000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>787000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>833000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1359000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1059000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1014000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>254000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>516000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>748000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>576000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>125000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>184000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>50028000.0</v>
+      </c>
+      <c r="C6">
         <v>40855000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-24231000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24338000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5150000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5977000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12262000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1737000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2291000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19419000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-372000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-42000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17043000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21285000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3848000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4941000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-14585000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6735000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>19868000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-8835000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5851000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1295234.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>150.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4407000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1201000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>5947000.0</v>
+      </c>
+      <c r="C7">
         <v>3310000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-11225000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10242000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-33867000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23105000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-536000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4432000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3820000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19515000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3004000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4695000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-13854000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2605000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2885000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5342000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-761000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6301000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5586000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4077000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6155000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-62622.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5110.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1393000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-827000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>12820000.0</v>
+      </c>
+      <c r="C9">
         <v>1646000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5225000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6524000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9992000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1790000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2204000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6655000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10193000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4027000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3545000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4493000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6029000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-960000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5410000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2011000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1474000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-7033000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2115000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1692000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-5053000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-980000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>1399000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-678000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-14077000.0</v>
+      </c>
+      <c r="C10">
         <v>-2715000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5386000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1394000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>55000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-197000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-223000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-214000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>177000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-409000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>170000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>384000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-359000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-666000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-337000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>39000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-130000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-84000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-20000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-149000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>25000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-5699000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>4892000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2275000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1340000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12483000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-8228000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3411000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5038000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-1195000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1454000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>968000.0</v>
       </c>
       <c r="M12">
         <v>968000.0</v>
       </c>
       <c r="N12">
         <v>968000.0</v>
       </c>
       <c r="O12">
+        <v>968000.0</v>
+      </c>
+      <c r="P12">
         <v>149000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>64018000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2871000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1214000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12891000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9729000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1026000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-1127000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>76000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-216000.0</v>
       </c>
       <c r="M13">
         <v>-216000.0</v>
       </c>
       <c r="N13">
         <v>-216000.0</v>
       </c>
       <c r="O13">
+        <v>-216000.0</v>
+      </c>
+      <c r="P13">
         <v>-2008000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1722000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-290000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>812000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>657000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1408000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3451000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-2817000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-147000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>11250000.0</v>
+      </c>
+      <c r="C14">
         <v>12412000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12121000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5060000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3046000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3154000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2860000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753000.0</v>
       </c>
       <c r="J14">
         <v>2753000.0</v>
       </c>
       <c r="K14">
+        <v>2753000.0</v>
+      </c>
+      <c r="L14">
         <v>2887000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2618000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2492000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2597000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1776000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3402000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3658000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3076000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2619000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2618000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2271000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1226000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>390000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>381000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>145211000.0</v>
+      </c>
+      <c r="C16">
         <v>95183000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>54328000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>78559000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>54221000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>49071000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>43094000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>30832000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32569000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30278000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10859000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11231000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11273000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28316000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7031000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10879000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5938000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20523000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>557200.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7390000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16225000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1295380.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16992000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10493000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
-        <v>-26453000.0</v>
+        <v>-12421000.0</v>
       </c>
       <c r="C18">
+        <v>-30115000.0</v>
+      </c>
+      <c r="D18">
         <v>-27814000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-90625000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-46871000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20468000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11193000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>397000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12578000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5922000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1095000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-14278000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5661000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12604000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5197000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12460000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3661000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15147000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8306000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13101000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-97170.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>-8940000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1317000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-7489000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-157674000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4055000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4149000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3594000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>2911000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2367000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3113000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2666000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1749000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-799000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-33950000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1359000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1059000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1014000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2451000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-905000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1098000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-34087000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>65318000.0</v>
+      </c>
       <c r="C20">
+        <v>180564000.0</v>
+      </c>
+      <c r="D20">
         <v>9122000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>245822000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>82862000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2123000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>16000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>530000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1157000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>84000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>81250000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1734000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>1521000.0</v>
+      </c>
       <c r="C21">
+        <v>-107231000.0</v>
+      </c>
+      <c r="D21">
         <v>-561000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>85031000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-20807000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2198000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27654000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>5894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1199000.0</v>
       </c>
       <c r="M21">
         <v>-1199000.0</v>
       </c>
       <c r="N21">
         <v>-1199000.0</v>
       </c>
       <c r="O21">
+        <v>-1199000.0</v>
+      </c>
+      <c r="P21">
         <v>7501000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9043000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1337000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1328000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-39224000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-203000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>40979000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>45399000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-49000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-76502000.0</v>
+      </c>
+      <c r="C22">
         <v>-85473000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-41152000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-96979000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2948000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-67169000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-20959000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-18087000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-8096000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8216000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-6325000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5465000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7258000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-25873000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-10423000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-77028000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-17293000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-13710000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-24252000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-15901000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7674000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-23795.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5110.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-5731000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>759000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>63075000.0</v>
+      </c>
+      <c r="C23">
         <v>-627000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5131000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-45000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7303000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1457000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-322000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-56000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-485000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-248000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-98000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-520000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>76310000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-457000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-770000.0</v>
       </c>
       <c r="R23">
         <v>-770000.0</v>
       </c>
       <c r="S23">
+        <v>-770000.0</v>
+      </c>
+      <c r="T23">
         <v>74048000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-60000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>488000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-29850.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>86553000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-60000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>140</v>
+      </c>
+      <c r="B24">
+        <v>-1281000.0</v>
+      </c>
       <c r="C24">
+        <v>-3662000.0</v>
+      </c>
+      <c r="D24">
         <v>-953000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>-2921000.0</v>
+      </c>
+      <c r="F24">
         <v>-2265000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1729000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1810000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3825000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-806000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1017000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1365000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-313000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-12000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>112999.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-464000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-53000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-122000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-35684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33861000.0</v>
       </c>
       <c r="T24">
         <v>-33861000.0</v>
       </c>
       <c r="U24">
+        <v>-33861000.0</v>
+      </c>
+      <c r="V24">
         <v>4874000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5317090.0</v>
       </c>
-      <c r="W24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X24"/>
       <c r="Y24">
         <v>4874000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24">
+        <v>4874000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>50998000.0</v>
+      </c>
+      <c r="C25">
         <v>33180000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1834000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11049000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-14304000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>46450000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2469000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8156000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1654000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-789000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1414000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-710000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5260000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13729000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-95000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>64342000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1428000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>125000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1402000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11252000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>59000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-10751.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>-2327000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1535000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>142</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-1000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2376000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-61486000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>82862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="G26">
         <v>56000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="H26">
+        <v>56000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
         <v>-56000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-322000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-248000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-381000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2956000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1222000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>168232860.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>46735000.0</v>
+      </c>
+      <c r="C27">
         <v>11399000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11993000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>35598000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2912000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3280000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3593000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1918000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2535000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2341000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2451000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1908000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1958000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2114000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2518000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1743000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4411000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4193000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>111273.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>-4000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>64075000.0</v>
+      </c>
+      <c r="C28">
         <v>70577000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3430000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>269299000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>54190000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3436000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>33351000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4897000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2032000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6766000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5730000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1199000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2794000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>59705000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8778000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10184000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2107000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1328000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>34824000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-205000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>40919000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>167625265.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>150.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>86553000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-49000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-7666000.0</v>
+      </c>
+      <c r="C29">
         <v>-24262000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-20325000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-87663000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-45081000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7064000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-17670000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-9506000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2764000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15691000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3256000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2844000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13491000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4828000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-11245000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4138000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-11446000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3033000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-14242000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7558000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-12525000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-97168.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>-9065000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1501000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-6036000.0</v>
+      </c>
+      <c r="C30">
         <v>-5853000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7489000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-157674000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4055000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4149000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3594000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2911000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2367000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3113000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2666000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1749000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-799000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-33950000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1359000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1059000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1014000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2451000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-905000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1098000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-34087000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-166232863.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>-63858000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-184000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>