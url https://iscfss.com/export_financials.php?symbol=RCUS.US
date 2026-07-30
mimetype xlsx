--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1561,51 +1561,51 @@
       </c>
       <c r="K26">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>-123000000.0</v>
+        <v>-110000000.0</v>
       </c>
       <c r="C28">
         <v>-90000000.0</v>
       </c>
       <c r="D28">
         <v>-116000000.0</v>
       </c>
       <c r="E28">
         <v>-86000000.0</v>
       </c>
       <c r="F28">
         <v>-25927000.0</v>
       </c>
       <c r="G28">
         <v>-155305000.0</v>
       </c>
       <c r="H28">
         <v>-57937000.0</v>
       </c>
       <c r="I28">
         <v>-71064000.0</v>
       </c>
       <c r="J28">
         <v>-98426000.0</v>
       </c>
@@ -1629,51 +1629,51 @@
       <c r="E29">
         <v>657000000.0</v>
       </c>
       <c r="F29">
         <v>841450000.0</v>
       </c>
       <c r="G29">
         <v>502304000.0</v>
       </c>
       <c r="H29">
         <v>163842000.0</v>
       </c>
       <c r="I29">
         <v>234942000.0</v>
       </c>
       <c r="J29">
         <v>153868000.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>11000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="C30">
         <v>25000000.0</v>
       </c>
       <c r="D30">
         <v>42000000.0</v>
       </c>
       <c r="E30">
         <v>43000000.0</v>
       </c>
       <c r="F30">
         <v>746822000.0</v>
       </c>
       <c r="G30">
         <v>1698000.0</v>
       </c>
       <c r="H30">
         <v>132000.0</v>
       </c>
       <c r="I30">
         <v>83000.0</v>
       </c>
       <c r="J30">
         <v>25000.0</v>
       </c>
@@ -1831,51 +1831,51 @@
       </c>
       <c r="F35">
         <v>584364000.0</v>
       </c>
       <c r="G35">
         <v>148319000.0</v>
       </c>
       <c r="H35">
         <v>16562000.0</v>
       </c>
       <c r="I35">
         <v>23048000.0</v>
       </c>
       <c r="J35">
         <v>23892000.0</v>
       </c>
       <c r="K35">
         <v>4696000.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>92000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="C36">
         <v>73000000.0</v>
       </c>
       <c r="D36">
         <v>106000000.0</v>
       </c>
       <c r="E36">
         <v>10000000.0</v>
       </c>
       <c r="F36">
         <v>7729999.0</v>
       </c>
       <c r="G36">
         <v>6245999.0</v>
       </c>
       <c r="H36">
         <v>1075000.0</v>
       </c>
       <c r="I36">
         <v>487000.0</v>
       </c>
       <c r="J36">
         <v>1705000.0</v>
       </c>
@@ -1910,86 +1910,86 @@
       </c>
       <c r="F38">
         <v>10735000.0</v>
       </c>
       <c r="G38">
         <v>25670000.0</v>
       </c>
       <c r="H38">
         <v>1075000.0</v>
       </c>
       <c r="I38">
         <v>487000.0</v>
       </c>
       <c r="J38">
         <v>1705000.0</v>
       </c>
       <c r="K38">
         <v>403000.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>26000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C39">
         <v>13000000.0</v>
       </c>
       <c r="D39">
         <v>30000000.0</v>
       </c>
       <c r="E39">
         <v>14000000.0</v>
       </c>
       <c r="F39">
         <v>15620000.0</v>
       </c>
       <c r="G39">
         <v>5471000.0</v>
       </c>
       <c r="H39">
         <v>4303000.0</v>
       </c>
       <c r="I39">
         <v>2321000.0</v>
       </c>
       <c r="J39">
         <v>1141000.0</v>
       </c>
       <c r="K39">
         <v>390000.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>196000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="C40">
         <v>110000000.0</v>
       </c>
       <c r="D40">
         <v>65000000.0</v>
       </c>
       <c r="E40">
         <v>73000000.0</v>
       </c>
       <c r="F40">
         <v>46905000.0</v>
       </c>
       <c r="G40">
         <v>28549000.0</v>
       </c>
       <c r="H40">
         <v>11002000.0</v>
       </c>
       <c r="I40">
         <v>7583000.0</v>
       </c>
       <c r="J40">
         <v>3906000.0</v>
       </c>
@@ -2244,77 +2244,79 @@
         <v>-122828000.0</v>
       </c>
       <c r="J49"/>
       <c r="K49"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>99000000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="C51">
         <v>60000000.0</v>
       </c>
       <c r="D51">
         <v>11000000.0</v>
       </c>
       <c r="E51">
         <v>120000000.0</v>
       </c>
       <c r="F51">
         <v>121987000.0</v>
       </c>
       <c r="G51">
         <v>18110000.0</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>61</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>13000000.0</v>
+      </c>
       <c r="C52">
         <v>12000000.0</v>
       </c>
       <c r="D52">
         <v>11000000.0</v>
       </c>
       <c r="E52">
         <v>3000000.0</v>
       </c>
       <c r="F52">
         <v>5100000.0</v>
       </c>
       <c r="G52">
         <v>2867000.0</v>
       </c>
       <c r="H52">
         <v>9522000.0</v>
       </c>
       <c r="I52">
         <v>6023000.0</v>
       </c>
       <c r="J52">
         <v>3137000.0</v>
       </c>
       <c r="K52"/>
@@ -4737,54 +4739,54 @@
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>-101000000.0</v>
+        <v>-88000000.0</v>
       </c>
       <c r="C28">
-        <v>-123000000.0</v>
+        <v>-110000000.0</v>
       </c>
       <c r="D28">
         <v>-127000000.0</v>
       </c>
       <c r="E28">
         <v>-139000000.0</v>
       </c>
       <c r="F28">
         <v>-132000000.0</v>
       </c>
       <c r="G28">
         <v>-90000000.0</v>
       </c>
       <c r="H28">
         <v>-143000000.0</v>
       </c>
       <c r="I28">
         <v>-145000000.0</v>
       </c>
       <c r="J28">
         <v>-174000000.0</v>
       </c>
       <c r="K28">
         <v>-116000000.0</v>
       </c>
@@ -4943,54 +4945,54 @@
       <c r="Y29">
         <v>428710000.0</v>
       </c>
       <c r="Z29">
         <v>140638000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>3000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C30">
-        <v>11000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D30">
         <v>14000000.0</v>
       </c>
       <c r="E30">
         <v>20000000.0</v>
       </c>
       <c r="F30">
         <v>21000000.0</v>
       </c>
       <c r="G30">
         <v>25000000.0</v>
       </c>
       <c r="H30">
         <v>21000000.0</v>
       </c>
       <c r="I30">
         <v>33000000.0</v>
       </c>
       <c r="J30">
         <v>40000000.0</v>
       </c>
       <c r="K30">
         <v>42000000.0</v>
       </c>
@@ -5577,54 +5579,54 @@
       <c r="AE35">
         <v>23048000.0</v>
       </c>
       <c r="AF35">
         <v>24989000.0</v>
       </c>
       <c r="AG35">
         <v>22911000.0</v>
       </c>
       <c r="AH35">
         <v>24546000.0</v>
       </c>
       <c r="AI35">
         <v>23892000.0</v>
       </c>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
     </row>
     <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>115000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="C36">
-        <v>92000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="D36">
         <v>65000000.0</v>
       </c>
       <c r="E36">
         <v>69000000.0</v>
       </c>
       <c r="F36">
         <v>71000000.0</v>
       </c>
       <c r="G36">
         <v>73000000.0</v>
       </c>
       <c r="H36">
         <v>75000000.0</v>
       </c>
       <c r="I36">
         <v>75000000.0</v>
       </c>
       <c r="J36">
         <v>78000000.0</v>
       </c>
       <c r="K36">
         <v>106000000.0</v>
       </c>
@@ -5828,54 +5830,54 @@
       </c>
       <c r="AF38">
         <v>408000.0</v>
       </c>
       <c r="AG38">
         <v>408000.0</v>
       </c>
       <c r="AH38">
         <v>408000.0</v>
       </c>
       <c r="AI38">
         <v>2387000.0</v>
       </c>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38">
         <v>1403000.0</v>
       </c>
     </row>
     <row r="39" spans="1:39">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>22000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C39">
-        <v>26000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D39">
         <v>12000000.0</v>
       </c>
       <c r="E39">
         <v>15000000.0</v>
       </c>
       <c r="F39">
         <v>13000000.0</v>
       </c>
       <c r="G39">
         <v>13000000.0</v>
       </c>
       <c r="H39">
         <v>17000000.0</v>
       </c>
       <c r="I39">
         <v>20000000.0</v>
       </c>
       <c r="J39">
         <v>29000000.0</v>
       </c>
       <c r="K39">
         <v>30000000.0</v>
       </c>
@@ -5941,54 +5943,54 @@
       </c>
       <c r="AF39">
         <v>2329000.0</v>
       </c>
       <c r="AG39">
         <v>1550000.0</v>
       </c>
       <c r="AH39">
         <v>1834000.0</v>
       </c>
       <c r="AI39">
         <v>1141000.0</v>
       </c>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39">
         <v>390000.0</v>
       </c>
     </row>
     <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>175000000.0</v>
+        <v>123000000.0</v>
       </c>
       <c r="C40">
-        <v>196000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="D40">
         <v>128000000.0</v>
       </c>
       <c r="E40">
         <v>98000000.0</v>
       </c>
       <c r="F40">
         <v>86000000.0</v>
       </c>
       <c r="G40">
         <v>110000000.0</v>
       </c>
       <c r="H40">
         <v>86000000.0</v>
       </c>
       <c r="I40">
         <v>60000000.0</v>
       </c>
       <c r="J40">
         <v>53000000.0</v>
       </c>
       <c r="K40">
         <v>65000000.0</v>
       </c>
@@ -6868,54 +6870,54 @@
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
     </row>
     <row r="51" spans="1:39">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>100000000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="C51">
-        <v>99000000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="D51">
         <v>111000000.0</v>
       </c>
       <c r="E51">
         <v>109000000.0</v>
       </c>
       <c r="F51">
         <v>60000000.0</v>
       </c>
       <c r="G51">
         <v>60000000.0</v>
       </c>
       <c r="H51">
         <v>58000000.0</v>
       </c>
       <c r="I51">
         <v>11000000.0</v>
       </c>
       <c r="J51">
         <v>11000000.0</v>
       </c>
       <c r="K51">
         <v>11000000.0</v>
       </c>
@@ -6954,52 +6956,56 @@
       </c>
       <c r="W51">
         <v>18110000.0</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
     </row>
     <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>61</v>
       </c>
-      <c r="B52"/>
-      <c r="C52"/>
+      <c r="B52">
+        <v>13000000.0</v>
+      </c>
+      <c r="C52">
+        <v>13000000.0</v>
+      </c>
       <c r="D52">
         <v>13000000.0</v>
       </c>
       <c r="E52">
         <v>12000000.0</v>
       </c>
       <c r="F52">
         <v>12000000.0</v>
       </c>
       <c r="G52">
         <v>12000000.0</v>
       </c>
       <c r="H52">
         <v>11000000.0</v>
       </c>
       <c r="I52">
         <v>11000000.0</v>
       </c>
       <c r="J52">
         <v>11000000.0</v>
       </c>
       <c r="K52">
         <v>11000000.0</v>
       </c>
       <c r="L52">
@@ -9219,51 +9225,51 @@
       <c r="K3">
         <v>3000000.0</v>
       </c>
       <c r="L3">
         <v>1000000.0</v>
       </c>
       <c r="M3">
         <v>2000000.0</v>
       </c>
       <c r="N3">
         <v>2000000.0</v>
       </c>
       <c r="O3">
         <v>1478000.0</v>
       </c>
       <c r="P3">
         <v>2000000.0</v>
       </c>
       <c r="Q3">
         <v>2000000.0</v>
       </c>
       <c r="R3">
         <v>1000000.0</v>
       </c>
       <c r="S3">
-        <v>-441000.0</v>
+        <v>2473000.0</v>
       </c>
       <c r="T3">
         <v>963000.0</v>
       </c>
       <c r="U3">
         <v>820000.0</v>
       </c>
       <c r="V3">
         <v>800000.0</v>
       </c>
       <c r="W3">
         <v>1820000.0</v>
       </c>
       <c r="X3">
         <v>1000000.0</v>
       </c>
       <c r="Y3">
         <v>937000.0</v>
       </c>
       <c r="Z3">
         <v>986000.0</v>
       </c>
       <c r="AA3">
         <v>856000.0</v>
       </c>
@@ -9346,102 +9352,102 @@
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>-134000000.0</v>
+        <v>-125000000.0</v>
       </c>
       <c r="C5">
         <v>-84000000.0</v>
       </c>
       <c r="D5">
         <v>-132000000.0</v>
       </c>
       <c r="E5">
         <v>2000000.0</v>
       </c>
       <c r="F5">
         <v>-111000000.0</v>
       </c>
       <c r="G5">
         <v>-92000000.0</v>
       </c>
       <c r="H5">
         <v>-91000000.0</v>
       </c>
       <c r="I5">
         <v>-93000000.0</v>
       </c>
       <c r="J5">
-        <v>17000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="K5">
         <v>-80000000.0</v>
       </c>
       <c r="L5">
         <v>-68000000.0</v>
       </c>
       <c r="M5">
         <v>-74000000.0</v>
       </c>
       <c r="N5">
         <v>-77000000.0</v>
       </c>
       <c r="O5">
         <v>-66897000.0</v>
       </c>
       <c r="P5">
         <v>-65000000.0</v>
       </c>
       <c r="Q5">
         <v>-66000000.0</v>
       </c>
       <c r="R5">
         <v>-67000000.0</v>
       </c>
       <c r="S5">
-        <v>282365000.0</v>
+        <v>281924000.0</v>
       </c>
       <c r="T5">
         <v>-77975000.0</v>
       </c>
       <c r="U5">
         <v>-75970000.0</v>
       </c>
       <c r="V5">
         <v>-72593000.0</v>
       </c>
       <c r="W5">
         <v>-52012000.0</v>
       </c>
       <c r="X5">
         <v>1552000.0</v>
       </c>
       <c r="Y5">
         <v>-45375000.0</v>
       </c>
       <c r="Z5">
         <v>-28400000.0</v>
       </c>
       <c r="AA5">
         <v>-17527000.0</v>
       </c>
@@ -9465,102 +9471,102 @@
       </c>
       <c r="AH5">
         <v>-13331000.0</v>
       </c>
       <c r="AI5">
         <v>-13344000.0</v>
       </c>
       <c r="AJ5">
         <v>-23134000.0</v>
       </c>
       <c r="AK5">
         <v>-9664000.0</v>
       </c>
       <c r="AL5">
         <v>-7300000.0</v>
       </c>
       <c r="AM5">
         <v>-18182000.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>-132000000.0</v>
+        <v>-123000000.0</v>
       </c>
       <c r="C6">
         <v>-81000000.0</v>
       </c>
       <c r="D6">
         <v>-130000000.0</v>
       </c>
       <c r="E6">
         <v>4000000.0</v>
       </c>
       <c r="F6">
         <v>-108000000.0</v>
       </c>
       <c r="G6">
         <v>-89000000.0</v>
       </c>
       <c r="H6">
         <v>-89000000.0</v>
       </c>
       <c r="I6">
         <v>-91000000.0</v>
       </c>
       <c r="J6">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="K6">
         <v>-77000000.0</v>
       </c>
       <c r="L6">
         <v>-67000000.0</v>
       </c>
       <c r="M6">
         <v>-72000000.0</v>
       </c>
       <c r="N6">
         <v>-75000000.0</v>
       </c>
       <c r="O6">
         <v>-65419000.0</v>
       </c>
       <c r="P6">
         <v>-63000000.0</v>
       </c>
       <c r="Q6">
         <v>-64000000.0</v>
       </c>
       <c r="R6">
         <v>-66000000.0</v>
       </c>
       <c r="S6">
-        <v>281924000.0</v>
+        <v>284397000.0</v>
       </c>
       <c r="T6">
         <v>-77012000.0</v>
       </c>
       <c r="U6">
         <v>-75150000.0</v>
       </c>
       <c r="V6">
         <v>-71793000.0</v>
       </c>
       <c r="W6">
         <v>-50192000.0</v>
       </c>
       <c r="X6">
         <v>2552000.0</v>
       </c>
       <c r="Y6">
         <v>-44438000.0</v>
       </c>
       <c r="Z6">
         <v>-27414000.0</v>
       </c>
       <c r="AA6">
         <v>-16671000.0</v>
       </c>
@@ -13729,51 +13735,51 @@
       <c r="E7">
         <v>-148000000.0</v>
       </c>
       <c r="F7">
         <v>-37000000.0</v>
       </c>
       <c r="G7">
         <v>-23000000.0</v>
       </c>
       <c r="H7">
         <v>101000000.0</v>
       </c>
       <c r="I7">
         <v>-19000000.0</v>
       </c>
       <c r="J7">
         <v>-37000000.0</v>
       </c>
       <c r="K7">
         <v>-24000000.0</v>
       </c>
       <c r="L7">
         <v>-9000000.0</v>
       </c>
       <c r="M7">
-        <v>-13000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="N7">
         <v>-38000000.0</v>
       </c>
       <c r="O7">
         <v>-20535000.0</v>
       </c>
       <c r="P7">
         <v>-34826000.0</v>
       </c>
       <c r="Q7">
         <v>-18000000.0</v>
       </c>
       <c r="R7">
         <v>697459000.0</v>
       </c>
       <c r="S7">
         <v>-360287000.0</v>
       </c>
       <c r="T7">
         <v>6694000.0</v>
       </c>
       <c r="U7">
         <v>-13697000.0</v>
       </c>
@@ -15398,51 +15404,51 @@
       <c r="AG24">
         <v>-14819000.0</v>
       </c>
       <c r="AH24">
         <v>-15437000.0</v>
       </c>
       <c r="AI24">
         <v>-41772000.0</v>
       </c>
       <c r="AJ24">
         <v>13570000.0</v>
       </c>
       <c r="AK24">
         <v>-1001000.0</v>
       </c>
       <c r="AL24">
         <v>-14354000.0</v>
       </c>
       <c r="AM24"/>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>153</v>
       </c>
       <c r="B25">
-        <v>-31000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="C25">
         <v>-2000000.0</v>
       </c>
       <c r="D25">
         <v>1000000.0</v>
       </c>
       <c r="E25">
         <v>-2000000.0</v>
       </c>
       <c r="F25">
         <v>-2000000.0</v>
       </c>
       <c r="G25">
         <v>-3000000.0</v>
       </c>
       <c r="H25">
         <v>-4000000.0</v>
       </c>
       <c r="I25">
         <v>-4000000.0</v>
       </c>
       <c r="J25">
         <v>16000000.0</v>
       </c>
@@ -15660,51 +15666,51 @@
       <c r="J27">
         <v>20000000.0</v>
       </c>
       <c r="K27">
         <v>18000000.0</v>
       </c>
       <c r="L27">
         <v>18000000.0</v>
       </c>
       <c r="M27">
         <v>18000000.0</v>
       </c>
       <c r="N27">
         <v>19000000.0</v>
       </c>
       <c r="O27">
         <v>16522000.0</v>
       </c>
       <c r="P27">
         <v>16000000.0</v>
       </c>
       <c r="Q27">
         <v>15000000.0</v>
       </c>
       <c r="R27">
-        <v>16541000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="S27">
         <v>13815000.0</v>
       </c>
       <c r="T27">
         <v>14585000.0</v>
       </c>
       <c r="U27">
         <v>13367000.0</v>
       </c>
       <c r="V27">
         <v>12761000.0</v>
       </c>
       <c r="W27">
         <v>7891000.0</v>
       </c>
       <c r="X27">
         <v>6002000.0</v>
       </c>
       <c r="Y27">
         <v>4470000.0</v>
       </c>
       <c r="Z27">
         <v>3462000.0</v>
       </c>