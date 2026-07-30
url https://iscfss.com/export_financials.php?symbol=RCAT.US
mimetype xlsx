--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -5420,51 +5420,51 @@
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>31</v>
       </c>
       <c r="DS1" t="s">
         <v>183</v>
       </c>
       <c r="DT1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="2" spans="1:124">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
         <v>9242000.0</v>
       </c>
       <c r="C2">
-        <v>3619000.0</v>
+        <v>9242000.0</v>
       </c>
       <c r="D2">
         <v>2974836.0</v>
       </c>
       <c r="E2">
         <v>1481166.0</v>
       </c>
       <c r="F2">
         <v>1518980.0</v>
       </c>
       <c r="G2">
         <v>1518980.0</v>
       </c>
       <c r="H2">
         <v>1591488.0</v>
       </c>
       <c r="I2">
         <v>1618351.0</v>
       </c>
       <c r="J2">
         <v>1580422.0</v>
       </c>
       <c r="K2">
         <v>2281874.0</v>
       </c>
@@ -5929,51 +5929,53 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
     </row>
     <row r="5" spans="1:124">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>4621.0</v>
       </c>
       <c r="I5">
         <v>-205043.0</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>4621.0</v>
       </c>
       <c r="L5">
         <v>-205043.0</v>
       </c>
       <c r="M5">
         <v>-570082.0</v>
       </c>
       <c r="N5">
         <v>-861117.0</v>
       </c>
       <c r="O5">
         <v>-1142046.0</v>
@@ -6844,51 +6846,51 @@
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
     </row>
     <row r="10" spans="1:124">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
         <v>131919000.0</v>
       </c>
       <c r="C10">
-        <v>167865000.0</v>
+        <v>131919000.0</v>
       </c>
       <c r="D10">
         <v>206425996.0</v>
       </c>
       <c r="E10">
         <v>65930475.0</v>
       </c>
       <c r="F10">
         <v>7722410.0</v>
       </c>
       <c r="G10">
         <v>7722410.0</v>
       </c>
       <c r="H10">
         <v>4611092.0</v>
       </c>
       <c r="I10">
         <v>1408977.0</v>
       </c>
       <c r="J10">
         <v>6067169.0</v>
       </c>
       <c r="K10">
         <v>7697335.0</v>
       </c>
@@ -7312,51 +7314,51 @@
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
     </row>
     <row r="12" spans="1:124">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>131919000.0</v>
       </c>
       <c r="C12">
-        <v>167865000.0</v>
+        <v>131919000.0</v>
       </c>
       <c r="D12">
         <v>206425996.0</v>
       </c>
       <c r="E12">
         <v>65930475.0</v>
       </c>
       <c r="F12">
         <v>7722410.0</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>4611092.0</v>
       </c>
       <c r="I12">
         <v>4024266.0</v>
       </c>
       <c r="J12"/>
       <c r="K12">
         <v>7697335.0</v>
       </c>
       <c r="L12">
         <v>4024266.0</v>
       </c>
       <c r="M12">
@@ -7558,51 +7560,51 @@
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
     </row>
     <row r="13" spans="1:124">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>122000.0</v>
       </c>
       <c r="C13">
-        <v>120000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="D13">
         <v>118162.0</v>
       </c>
       <c r="E13">
         <v>98510.0</v>
       </c>
       <c r="F13">
         <v>85648.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>78025.0</v>
       </c>
       <c r="I13">
         <v>55649.0</v>
       </c>
       <c r="J13"/>
       <c r="K13">
         <v>74171.0</v>
       </c>
       <c r="L13">
         <v>55649.0</v>
       </c>
       <c r="M13">
@@ -8526,51 +8528,51 @@
       <c r="DO15">
         <v>10000.0</v>
       </c>
       <c r="DP15">
         <v>10000.0</v>
       </c>
       <c r="DQ15">
         <v>10000.0</v>
       </c>
       <c r="DR15">
         <v>10000.0</v>
       </c>
       <c r="DS15">
         <v>10000.0</v>
       </c>
       <c r="DT15"/>
     </row>
     <row r="16" spans="1:124">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
         <v>281000.0</v>
       </c>
       <c r="C16">
-        <v>261000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D16">
         <v>467914.0</v>
       </c>
       <c r="E16">
         <v>565537.0</v>
       </c>
       <c r="F16">
         <v>220517.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>221380.0</v>
       </c>
       <c r="I16">
         <v>50039.0</v>
       </c>
       <c r="J16"/>
       <c r="K16">
         <v>52296.0</v>
       </c>
       <c r="L16">
         <v>61805.0</v>
       </c>
       <c r="M16">
@@ -8586,51 +8588,51 @@
         <v>123308.0</v>
       </c>
       <c r="Q16">
         <v>233515.0</v>
       </c>
       <c r="R16">
         <v>437930.0</v>
       </c>
       <c r="S16">
         <v>336621.0</v>
       </c>
       <c r="T16">
         <v>117842.0</v>
       </c>
       <c r="U16">
         <v>108888.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>96580.0</v>
       </c>
       <c r="X16">
         <v>66205.0</v>
       </c>
       <c r="Y16">
-        <v>38419.0</v>
+        <v>77053.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16">
         <v>-122413.0</v>
       </c>
       <c r="AD16">
         <v>2613500.0</v>
       </c>
       <c r="AE16">
         <v>-106954.0</v>
       </c>
       <c r="AF16">
         <v>-94087.0</v>
       </c>
       <c r="AG16">
         <v>-99988.0</v>
       </c>
       <c r="AH16">
         <v>-192409.0</v>
       </c>
       <c r="AI16">
         <v>438707.0</v>
       </c>
@@ -9130,51 +9132,51 @@
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
     </row>
     <row r="20" spans="1:124">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>31522000.0</v>
       </c>
       <c r="C20">
-        <v>17671000.0</v>
+        <v>31522000.0</v>
       </c>
       <c r="D20">
         <v>17671065.0</v>
       </c>
       <c r="E20">
         <v>17671065.0</v>
       </c>
       <c r="F20">
         <v>17671065.0</v>
       </c>
       <c r="G20">
         <v>17671065.0</v>
       </c>
       <c r="H20">
         <v>22964065.0</v>
       </c>
       <c r="I20">
         <v>17012832.0</v>
       </c>
       <c r="J20">
         <v>9088550.0</v>
       </c>
       <c r="K20">
         <v>17012832.0</v>
       </c>
@@ -9340,51 +9342,51 @@
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
     </row>
     <row r="21" spans="1:124">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
         <v>12490000.0</v>
       </c>
       <c r="C21">
-        <v>6919000.0</v>
+        <v>12490000.0</v>
       </c>
       <c r="D21">
         <v>7294798.0</v>
       </c>
       <c r="E21">
         <v>7671091.0</v>
       </c>
       <c r="F21">
         <v>8047385.0</v>
       </c>
       <c r="G21">
         <v>8047385.0</v>
       </c>
       <c r="H21">
         <v>3439731.0</v>
       </c>
       <c r="I21">
         <v>6888269.0</v>
       </c>
       <c r="J21">
         <v>3794389.0</v>
       </c>
       <c r="K21">
         <v>6672235.0</v>
       </c>
@@ -9586,51 +9588,51 @@
       </c>
       <c r="DP21">
         <v>1510000.0</v>
       </c>
       <c r="DQ21">
         <v>1230000.0</v>
       </c>
       <c r="DR21">
         <v>1220000.0</v>
       </c>
       <c r="DS21">
         <v>1220000.0</v>
       </c>
       <c r="DT21">
         <v>1220000.0</v>
       </c>
     </row>
     <row r="22" spans="1:124">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
         <v>50530000.0</v>
       </c>
       <c r="C22">
-        <v>23452000.0</v>
+        <v>50530000.0</v>
       </c>
       <c r="D22">
         <v>22642051.0</v>
       </c>
       <c r="E22">
         <v>16169713.0</v>
       </c>
       <c r="F22">
         <v>13854548.0</v>
       </c>
       <c r="G22">
         <v>13854548.0</v>
       </c>
       <c r="H22">
         <v>12165260.0</v>
       </c>
       <c r="I22">
         <v>10871809.0</v>
       </c>
       <c r="J22">
         <v>8007237.0</v>
       </c>
       <c r="K22">
         <v>9093270.0</v>
       </c>
@@ -9812,51 +9814,51 @@
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
     </row>
     <row r="23" spans="1:124">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
         <v>281885000.0</v>
       </c>
       <c r="C23">
-        <v>277606000.0</v>
+        <v>281885000.0</v>
       </c>
       <c r="D23">
         <v>286024366.0</v>
       </c>
       <c r="E23">
         <v>121367851.0</v>
       </c>
       <c r="F23">
         <v>59655848.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>51092388.0</v>
       </c>
       <c r="I23">
         <v>50606644.0</v>
       </c>
       <c r="J23"/>
       <c r="K23">
         <v>55317199.0</v>
       </c>
       <c r="L23">
         <v>50606644.0</v>
       </c>
       <c r="M23">
@@ -10768,51 +10770,51 @@
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
     </row>
     <row r="28" spans="1:124">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
         <v>-118125000.0</v>
       </c>
       <c r="C28">
-        <v>-149430000.0</v>
+        <v>-118125000.0</v>
       </c>
       <c r="D28">
         <v>-184005609.0</v>
       </c>
       <c r="E28">
         <v>-44014119.0</v>
       </c>
       <c r="F28">
         <v>20089340.0</v>
       </c>
       <c r="G28">
         <v>17760146.0</v>
       </c>
       <c r="H28">
         <v>9208495.0</v>
       </c>
       <c r="I28">
         <v>161216.0</v>
       </c>
       <c r="J28"/>
       <c r="K28">
         <v>-6305238.0</v>
       </c>
       <c r="L28">
         <v>161216.0</v>
@@ -10832,51 +10834,51 @@
       <c r="Q28">
         <v>-3528476.0</v>
       </c>
       <c r="R28">
         <v>-360762.0</v>
       </c>
       <c r="S28">
         <v>-3195478.0</v>
       </c>
       <c r="T28">
         <v>-8230461.0</v>
       </c>
       <c r="U28">
         <v>-64342909.0</v>
       </c>
       <c r="V28">
         <v>1744698.0</v>
       </c>
       <c r="W28">
         <v>-215186.0</v>
       </c>
       <c r="X28">
         <v>-107137.0</v>
       </c>
       <c r="Y28">
-        <v>898609.0</v>
+        <v>565405.0</v>
       </c>
       <c r="Z28">
         <v>332103.0</v>
       </c>
       <c r="AA28">
         <v>218746.0</v>
       </c>
       <c r="AB28">
         <v>-264533.0</v>
       </c>
       <c r="AC28">
         <v>331382.0</v>
       </c>
       <c r="AD28">
         <v>2046720.0</v>
       </c>
       <c r="AE28">
         <v>2050784.0</v>
       </c>
       <c r="AF28">
         <v>1938626.0</v>
       </c>
       <c r="AG28">
         <v>1604089.0</v>
       </c>
@@ -11318,51 +11320,51 @@
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
     </row>
     <row r="30" spans="1:124">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
         <v>10571000.0</v>
       </c>
       <c r="C30">
-        <v>26155000.0</v>
+        <v>10571000.0</v>
       </c>
       <c r="D30">
         <v>6106951.0</v>
       </c>
       <c r="E30">
         <v>1012475.0</v>
       </c>
       <c r="F30">
         <v>1554295.0</v>
       </c>
       <c r="G30">
         <v>1554295.0</v>
       </c>
       <c r="H30">
         <v>1121398.0</v>
       </c>
       <c r="I30">
         <v>2989054.0</v>
       </c>
       <c r="J30">
         <v>4361090.0</v>
       </c>
       <c r="K30">
         <v>5766724.0</v>
       </c>
@@ -11956,51 +11958,51 @@
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
     </row>
     <row r="33" spans="1:124">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
         <v>72223000.0</v>
       </c>
       <c r="C33">
-        <v>50668000.0</v>
+        <v>72223000.0</v>
       </c>
       <c r="D33">
         <v>37221868.0</v>
       </c>
       <c r="E33">
         <v>29794218.0</v>
       </c>
       <c r="F33">
         <v>30243360.0</v>
       </c>
       <c r="G33">
         <v>30243360.0</v>
       </c>
       <c r="H33">
         <v>30179225.0</v>
       </c>
       <c r="I33">
         <v>27343972.0</v>
       </c>
       <c r="J33">
         <v>26140063.0</v>
       </c>
       <c r="K33">
         <v>27375441.0</v>
       </c>
@@ -12464,51 +12466,51 @@
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
     </row>
     <row r="35" spans="1:124">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
         <v>24065000.0</v>
       </c>
       <c r="C35">
-        <v>16928000.0</v>
+        <v>24065000.0</v>
       </c>
       <c r="D35">
         <v>8863929.0</v>
       </c>
       <c r="E35">
         <v>1673213.0</v>
       </c>
       <c r="F35">
         <v>1838228.0</v>
       </c>
       <c r="G35">
         <v>1838228.0</v>
       </c>
       <c r="H35">
         <v>9391657.0</v>
       </c>
       <c r="I35">
         <v>326504.0</v>
       </c>
       <c r="J35">
         <v>1321952.0</v>
       </c>
       <c r="K35">
         <v>516498.0</v>
       </c>
@@ -12530,51 +12532,51 @@
       <c r="Q35">
         <v>1505654.0</v>
       </c>
       <c r="R35">
         <v>1723532.0</v>
       </c>
       <c r="S35">
         <v>1912297.0</v>
       </c>
       <c r="T35">
         <v>1991267.0</v>
       </c>
       <c r="U35">
         <v>1620800.0</v>
       </c>
       <c r="V35">
         <v>1753000.0</v>
       </c>
       <c r="W35">
         <v>1832187.0</v>
       </c>
       <c r="X35">
         <v>18401.0</v>
       </c>
       <c r="Y35">
-        <v>450000.0</v>
+        <v>449999.0</v>
       </c>
       <c r="Z35">
         <v>450000.0</v>
       </c>
       <c r="AA35">
         <v>450000.0</v>
       </c>
       <c r="AB35">
         <v>60895.0</v>
       </c>
       <c r="AC35">
         <v>60926.0</v>
       </c>
       <c r="AD35">
         <v>82374.0</v>
       </c>
       <c r="AE35">
         <v>79088.0</v>
       </c>
       <c r="AF35">
         <v>222316.0</v>
       </c>
       <c r="AG35">
         <v>231176.0</v>
       </c>
@@ -12780,51 +12782,51 @@
       </c>
       <c r="DP35">
         <v>1830000.0</v>
       </c>
       <c r="DQ35">
         <v>6090000.0</v>
       </c>
       <c r="DR35">
         <v>6270000.0</v>
       </c>
       <c r="DS35">
         <v>6580000.0</v>
       </c>
       <c r="DT35">
         <v>1840000.0</v>
       </c>
     </row>
     <row r="36" spans="1:124">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
         <v>1227000.0</v>
       </c>
       <c r="C36">
-        <v>1227000.0</v>
+        <v>535000.0</v>
       </c>
       <c r="D36">
         <v>935813.0</v>
       </c>
       <c r="E36">
         <v>113054.0</v>
       </c>
       <c r="F36">
         <v>113054.0</v>
       </c>
       <c r="G36"/>
       <c r="H36">
         <v>59823.0</v>
       </c>
       <c r="I36">
         <v>389313.0</v>
       </c>
       <c r="J36"/>
       <c r="K36">
         <v>509357.0</v>
       </c>
       <c r="L36">
         <v>139313.0</v>
       </c>
       <c r="M36">
@@ -13418,51 +13420,51 @@
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
     </row>
     <row r="39" spans="1:124">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
         <v>16642000.0</v>
       </c>
       <c r="C39">
-        <v>9466000.0</v>
+        <v>16642000.0</v>
       </c>
       <c r="D39">
         <v>13627500.0</v>
       </c>
       <c r="E39">
         <v>8460970.0</v>
       </c>
       <c r="F39">
         <v>6281235.0</v>
       </c>
       <c r="G39">
         <v>3027923.0</v>
       </c>
       <c r="H39">
         <v>3015413.0</v>
       </c>
       <c r="I39">
         <v>5377543.0</v>
       </c>
       <c r="J39"/>
       <c r="K39">
         <v>5384429.0</v>
       </c>
       <c r="L39">
         <v>6973082.0</v>
@@ -13658,51 +13660,51 @@
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
     </row>
     <row r="40" spans="1:124">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>8074000.0</v>
       </c>
       <c r="C40">
-        <v>5348000.0</v>
+        <v>8074000.0</v>
       </c>
       <c r="D40">
         <v>6192798.0</v>
       </c>
       <c r="E40">
         <v>1839670.0</v>
       </c>
       <c r="F40">
         <v>1193353.0</v>
       </c>
       <c r="G40"/>
       <c r="H40">
         <v>8431908.0</v>
       </c>
       <c r="I40">
         <v>1478830.0</v>
       </c>
       <c r="J40"/>
       <c r="K40">
         <v>1696448.0</v>
       </c>
       <c r="L40">
         <v>1467064.0</v>
       </c>
       <c r="M40">
@@ -13720,51 +13722,51 @@
       <c r="Q40">
         <v>2172225.0</v>
       </c>
       <c r="R40">
         <v>2732048.0</v>
       </c>
       <c r="S40">
         <v>2843790.0</v>
       </c>
       <c r="T40">
         <v>3174426.0</v>
       </c>
       <c r="U40">
         <v>3373101.0</v>
       </c>
       <c r="V40">
         <v>2858863.0</v>
       </c>
       <c r="W40">
         <v>9749574.0</v>
       </c>
       <c r="X40">
         <v>1213632.0</v>
       </c>
       <c r="Y40">
-        <v>176836.0</v>
+        <v>609823.0</v>
       </c>
       <c r="Z40">
         <v>372103.0</v>
       </c>
       <c r="AA40">
         <v>386190.0</v>
       </c>
       <c r="AB40">
         <v>162062.0</v>
       </c>
       <c r="AC40">
         <v>111797.0</v>
       </c>
       <c r="AD40">
         <v>601910.0</v>
       </c>
       <c r="AE40">
         <v>494956.0</v>
       </c>
       <c r="AF40">
         <v>392563.0</v>
       </c>
       <c r="AG40">
         <v>292575.0</v>
       </c>
@@ -14040,51 +14042,51 @@
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
     </row>
     <row r="42" spans="1:124">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
         <v>461990000.0</v>
       </c>
       <c r="C42">
-        <v>442532000.0</v>
+        <v>461990000.0</v>
       </c>
       <c r="D42">
         <v>430319122.0</v>
       </c>
       <c r="E42">
         <v>256613579.0</v>
       </c>
       <c r="F42">
         <v>176693607.0</v>
       </c>
       <c r="G42"/>
       <c r="H42">
         <v>133831679.0</v>
       </c>
       <c r="I42">
         <v>112102691.0</v>
       </c>
       <c r="J42"/>
       <c r="K42">
         <v>121060881.0</v>
       </c>
       <c r="L42">
         <v>112102691.0</v>
       </c>
       <c r="M42">
@@ -14814,51 +14816,51 @@
       </c>
       <c r="DP45">
         <v>860000.0</v>
       </c>
       <c r="DQ45">
         <v>9060000.0</v>
       </c>
       <c r="DR45">
         <v>9030000.0</v>
       </c>
       <c r="DS45">
         <v>8600000.0</v>
       </c>
       <c r="DT45">
         <v>30000.0</v>
       </c>
     </row>
     <row r="46" spans="1:124">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
         <v>26984000.0</v>
       </c>
       <c r="C46">
-        <v>20922000.0</v>
+        <v>26984000.0</v>
       </c>
       <c r="D46">
         <v>11070192.0</v>
       </c>
       <c r="E46">
         <v>4089008.0</v>
       </c>
       <c r="F46">
         <v>4161856.0</v>
       </c>
       <c r="G46">
         <v>4161856.0</v>
       </c>
       <c r="H46">
         <v>3465606.0</v>
       </c>
       <c r="I46">
         <v>3053558.0</v>
       </c>
       <c r="J46">
         <v>3821498.0</v>
       </c>
       <c r="K46">
         <v>2931017.0</v>
       </c>
@@ -15178,51 +15180,51 @@
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
     </row>
     <row r="48" spans="1:124">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
         <v>-223373000.0</v>
       </c>
       <c r="C48">
-        <v>-196820000.0</v>
+        <v>-223373000.0</v>
       </c>
       <c r="D48">
         <v>-177163462.0</v>
       </c>
       <c r="E48">
         <v>-161147014.0</v>
       </c>
       <c r="F48">
         <v>-147868054.0</v>
       </c>
       <c r="G48">
         <v>-147868054.0</v>
       </c>
       <c r="H48">
         <v>-106881726.0</v>
       </c>
       <c r="I48">
         <v>-66078469.0</v>
       </c>
       <c r="J48">
         <v>-81130732.0</v>
       </c>
       <c r="K48">
         <v>-71567007.0</v>
       </c>
@@ -15878,51 +15880,51 @@
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
     </row>
     <row r="51" spans="1:124">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
         <v>13794000.0</v>
       </c>
       <c r="C51">
-        <v>18435000.0</v>
+        <v>13794000.0</v>
       </c>
       <c r="D51">
         <v>22420387.0</v>
       </c>
       <c r="E51">
         <v>21916356.0</v>
       </c>
       <c r="F51">
         <v>27811750.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>13819587.0</v>
       </c>
       <c r="I51">
         <v>1570193.0</v>
       </c>
       <c r="J51"/>
       <c r="K51">
         <v>1392097.0</v>
       </c>
       <c r="L51">
         <v>1570193.0</v>
       </c>
       <c r="M51">
@@ -15940,51 +15942,51 @@
       <c r="Q51">
         <v>2716950.0</v>
       </c>
       <c r="R51">
         <v>3724053.0</v>
       </c>
       <c r="S51">
         <v>3916049.0</v>
       </c>
       <c r="T51">
         <v>3329297.0</v>
       </c>
       <c r="U51">
         <v>1775672.0</v>
       </c>
       <c r="V51">
         <v>2022045.0</v>
       </c>
       <c r="W51">
         <v>256466.0</v>
       </c>
       <c r="X51">
         <v>372928.0</v>
       </c>
       <c r="Y51">
-        <v>954479.0</v>
+        <v>621275.0</v>
       </c>
       <c r="Z51">
         <v>568771.0</v>
       </c>
       <c r="AA51">
         <v>661609.0</v>
       </c>
       <c r="AB51"/>
       <c r="AC51">
         <v>661609.0</v>
       </c>
       <c r="AD51">
         <v>2055640.0</v>
       </c>
       <c r="AE51">
         <v>2056571.0</v>
       </c>
       <c r="AF51">
         <v>1952189.0</v>
       </c>
       <c r="AG51">
         <v>1789152.0</v>
       </c>
       <c r="AH51">
         <v>1777326.0</v>
@@ -16246,51 +16248,51 @@
       </c>
       <c r="DP51">
         <v>1930000.0</v>
       </c>
       <c r="DQ51">
         <v>6670000.0</v>
       </c>
       <c r="DR51">
         <v>6960000.0</v>
       </c>
       <c r="DS51">
         <v>6880000.0</v>
       </c>
       <c r="DT51">
         <v>1940000.0</v>
       </c>
     </row>
     <row r="52" spans="1:124">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
         <v>1484000.0</v>
       </c>
       <c r="C52">
-        <v>5879000.0</v>
+        <v>1484000.0</v>
       </c>
       <c r="D52">
         <v>14251020.0</v>
       </c>
       <c r="E52">
         <v>20243143.0</v>
       </c>
       <c r="F52">
         <v>25973522.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>4427930.0</v>
       </c>
       <c r="I52">
         <v>1258045.0</v>
       </c>
       <c r="J52"/>
       <c r="K52">
         <v>1197370.0</v>
       </c>
       <c r="L52">
         <v>1258045.0</v>
       </c>
       <c r="M52">
@@ -16308,51 +16310,51 @@
       <c r="Q52">
         <v>1211296.0</v>
       </c>
       <c r="R52">
         <v>1250696.0</v>
       </c>
       <c r="S52">
         <v>1430587.0</v>
       </c>
       <c r="T52">
         <v>1338030.0</v>
       </c>
       <c r="U52">
         <v>154872.0</v>
       </c>
       <c r="V52">
         <v>269045.0</v>
       </c>
       <c r="W52">
         <v>177279.0</v>
       </c>
       <c r="X52">
         <v>354527.0</v>
       </c>
       <c r="Y52">
-        <v>504479.0</v>
+        <v>171275.0</v>
       </c>
       <c r="Z52">
         <v>118771.0</v>
       </c>
       <c r="AA52">
         <v>211609.0</v>
       </c>
       <c r="AB52"/>
       <c r="AC52">
         <v>211609.0</v>
       </c>
       <c r="AD52">
         <v>2055640.0</v>
       </c>
       <c r="AE52">
         <v>2056571.0</v>
       </c>
       <c r="AF52">
         <v>1952189.0</v>
       </c>
       <c r="AG52">
         <v>1789152.0</v>
       </c>
       <c r="AH52">
         <v>1777326.0</v>
@@ -16880,51 +16882,51 @@
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
     </row>
     <row r="55" spans="1:124">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
         <v>281885000.0</v>
       </c>
       <c r="C55">
-        <v>277606000.0</v>
+        <v>281885000.0</v>
       </c>
       <c r="D55">
         <v>286024366.0</v>
       </c>
       <c r="E55">
         <v>121367851.0</v>
       </c>
       <c r="F55">
         <v>59655848.0</v>
       </c>
       <c r="G55">
         <v>59655848.0</v>
       </c>
       <c r="H55">
         <v>51092388.0</v>
       </c>
       <c r="I55">
         <v>50606644.0</v>
       </c>
       <c r="J55">
         <v>48537612.0</v>
       </c>
       <c r="K55">
         <v>55317199.0</v>
       </c>
@@ -17254,51 +17256,51 @@
       </c>
       <c r="DP55">
         <v>4520000.0</v>
       </c>
       <c r="DQ55">
         <v>11260000.0</v>
       </c>
       <c r="DR55">
         <v>11250000.0</v>
       </c>
       <c r="DS55">
         <v>10390000.0</v>
       </c>
       <c r="DT55">
         <v>3550000.0</v>
       </c>
     </row>
     <row r="56" spans="1:124">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
         <v>209662000.0</v>
       </c>
       <c r="C56">
-        <v>226938000.0</v>
+        <v>209662000.0</v>
       </c>
       <c r="D56">
         <v>248802498.0</v>
       </c>
       <c r="E56">
         <v>91573633.0</v>
       </c>
       <c r="F56">
         <v>29412488.0</v>
       </c>
       <c r="G56">
         <v>29412488.0</v>
       </c>
       <c r="H56">
         <v>20913163.0</v>
       </c>
       <c r="I56">
         <v>23262672.0</v>
       </c>
       <c r="J56">
         <v>22397549.0</v>
       </c>
       <c r="K56">
         <v>27941758.0</v>
       </c>
@@ -17622,51 +17624,51 @@
       </c>
       <c r="DP56">
         <v>100000.0</v>
       </c>
       <c r="DQ56">
         <v>490000.0</v>
       </c>
       <c r="DR56">
         <v>480000.0</v>
       </c>
       <c r="DS56">
         <v>100000.0</v>
       </c>
       <c r="DT56">
         <v>310000.0</v>
       </c>
     </row>
     <row r="57" spans="1:124">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
         <v>19081000.0</v>
       </c>
       <c r="C57">
-        <v>14846000.0</v>
+        <v>19081000.0</v>
       </c>
       <c r="D57">
         <v>23886568.0</v>
       </c>
       <c r="E57">
         <v>24129516.0</v>
       </c>
       <c r="F57">
         <v>28906372.0</v>
       </c>
       <c r="G57">
         <v>28906372.0</v>
       </c>
       <c r="H57">
         <v>14672706.0</v>
       </c>
       <c r="I57">
         <v>4405265.0</v>
       </c>
       <c r="J57">
         <v>3651130.0</v>
       </c>
       <c r="K57">
         <v>5227988.0</v>
       </c>
@@ -17996,51 +17998,51 @@
       </c>
       <c r="DP57">
         <v>1530000.0</v>
       </c>
       <c r="DQ57">
         <v>3790000.0</v>
       </c>
       <c r="DR57">
         <v>3720000.0</v>
       </c>
       <c r="DS57">
         <v>2720000.0</v>
       </c>
       <c r="DT57">
         <v>600000.0</v>
       </c>
     </row>
     <row r="58" spans="1:124">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
         <v>43146000.0</v>
       </c>
       <c r="C58">
-        <v>31774000.0</v>
+        <v>43146000.0</v>
       </c>
       <c r="D58">
         <v>32750497.0</v>
       </c>
       <c r="E58">
         <v>25802729.0</v>
       </c>
       <c r="F58">
         <v>30744600.0</v>
       </c>
       <c r="G58">
         <v>30744600.0</v>
       </c>
       <c r="H58">
         <v>24064363.0</v>
       </c>
       <c r="I58">
         <v>4731769.0</v>
       </c>
       <c r="J58">
         <v>4973082.0</v>
       </c>
       <c r="K58">
         <v>5744486.0</v>
       </c>
@@ -18498,51 +18500,51 @@
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
     </row>
     <row r="60" spans="1:124">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
         <v>238739000.0</v>
       </c>
       <c r="C60">
-        <v>245832000.0</v>
+        <v>238739000.0</v>
       </c>
       <c r="D60">
         <v>253273869.0</v>
       </c>
       <c r="E60">
         <v>95565122.0</v>
       </c>
       <c r="F60">
         <v>28911248.0</v>
       </c>
       <c r="G60">
         <v>28911248.0</v>
       </c>
       <c r="H60">
         <v>27028025.0</v>
       </c>
       <c r="I60">
         <v>45874875.0</v>
       </c>
       <c r="J60">
         <v>43564530.0</v>
       </c>
       <c r="K60">
         <v>49572713.0</v>
       </c>
@@ -19343,51 +19345,51 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>-66597000.0</v>
+        <v>-71632000.0</v>
       </c>
       <c r="C5">
         <v>-38622389.0</v>
       </c>
       <c r="D5">
         <v>-17463213.0</v>
       </c>
       <c r="E5">
         <v>-23510910.0</v>
       </c>
       <c r="F5">
         <v>-11541404.0</v>
       </c>
       <c r="G5">
         <v>-12012408.0</v>
       </c>
       <c r="H5">
         <v>-1659146.0</v>
       </c>
       <c r="I5">
         <v>-751332.0</v>
       </c>
       <c r="J5">
         <v>-2658667.0</v>
       </c>
@@ -19447,51 +19449,51 @@
       </c>
       <c r="AC5">
         <v>-450000.0</v>
       </c>
       <c r="AD5">
         <v>-1110000.0</v>
       </c>
       <c r="AE5">
         <v>-700000.0</v>
       </c>
       <c r="AF5">
         <v>-270000.0</v>
       </c>
       <c r="AG5">
         <v>-270000.0</v>
       </c>
       <c r="AH5">
         <v>-150000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>-64332000.0</v>
+        <v>-69367000.0</v>
       </c>
       <c r="C6">
         <v>-36503112.0</v>
       </c>
       <c r="D6">
         <v>-16040088.0</v>
       </c>
       <c r="E6">
         <v>-22544838.0</v>
       </c>
       <c r="F6">
         <v>-11276601.0</v>
       </c>
       <c r="G6">
         <v>-11975577.0</v>
       </c>
       <c r="H6">
         <v>-1601931.0</v>
       </c>
       <c r="I6">
         <v>-659220.0</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>3113474.0</v>
@@ -22089,51 +22091,51 @@
       <c r="AQ3">
         <v>2898.0</v>
       </c>
       <c r="AR3">
         <v>2715.0</v>
       </c>
       <c r="AS3">
         <v>2715.0</v>
       </c>
       <c r="AT3">
         <v>5150.0</v>
       </c>
       <c r="AU3">
         <v>5150.0</v>
       </c>
       <c r="AV3">
         <v>5150.0</v>
       </c>
       <c r="AW3">
         <v>5150.0</v>
       </c>
       <c r="AX3">
         <v>5150.0</v>
       </c>
       <c r="AY3">
-        <v>-6955737.0</v>
+        <v>5150.0</v>
       </c>
       <c r="AZ3">
         <v>-9451.0</v>
       </c>
       <c r="BA3">
         <v>-6231.0</v>
       </c>
       <c r="BB3">
         <v>-6231.0</v>
       </c>
       <c r="BC3">
         <v>193685.0</v>
       </c>
       <c r="BD3">
         <v>10703.0</v>
       </c>
       <c r="BE3">
         <v>-18108.0</v>
       </c>
       <c r="BF3">
         <v>60211.0</v>
       </c>
       <c r="BG3">
         <v>1025459.0</v>
       </c>
@@ -22373,92 +22375,92 @@
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
     </row>
     <row r="5" spans="1:124">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
         <v>-27843000.0</v>
       </c>
       <c r="C5">
-        <v>-23940000.0</v>
+        <v>-19907000.0</v>
       </c>
       <c r="D5">
-        <v>-17531089.0</v>
+        <v>-15321886.0</v>
       </c>
       <c r="E5">
-        <v>-12646547.0</v>
+        <v>-13278960.0</v>
       </c>
       <c r="F5">
-        <v>-12478199.0</v>
+        <v>-23123351.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>-13334622.0</v>
       </c>
       <c r="I5">
         <v>-5175131.0</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>-4173826.0</v>
       </c>
       <c r="L5">
-        <v>-4892280.0</v>
+        <v>-5224603.0</v>
       </c>
       <c r="M5">
-        <v>-5331404.0</v>
+        <v>-5572438.0</v>
       </c>
       <c r="N5">
         <v>-8497041.0</v>
       </c>
       <c r="O5">
         <v>-5307256.0</v>
       </c>
       <c r="P5">
         <v>-5798497.0</v>
       </c>
       <c r="Q5">
         <v>-3556515.0</v>
       </c>
       <c r="R5">
-        <v>-5398821.0</v>
+        <v>-4787926.0</v>
       </c>
       <c r="S5">
         <v>-2518221.0</v>
       </c>
       <c r="T5">
         <v>-2694584.0</v>
       </c>
       <c r="U5">
         <v>-1540673.0</v>
       </c>
       <c r="V5">
         <v>-10927893.0</v>
       </c>
       <c r="W5">
         <v>-8984260.0</v>
       </c>
       <c r="X5">
         <v>-857085.0</v>
       </c>
       <c r="Y5">
         <v>-682904.0</v>
       </c>
       <c r="Z5">
         <v>-625689.0</v>
       </c>
@@ -22510,54 +22512,54 @@
       <c r="AP5">
         <v>-48583.0</v>
       </c>
       <c r="AQ5">
         <v>-3536.0</v>
       </c>
       <c r="AR5">
         <v>-1080453.0</v>
       </c>
       <c r="AS5">
         <v>-2327938.0</v>
       </c>
       <c r="AT5">
         <v>-40804.0</v>
       </c>
       <c r="AU5">
         <v>21826.0</v>
       </c>
       <c r="AV5">
         <v>-7105115.0</v>
       </c>
       <c r="AW5">
         <v>-183942.0</v>
       </c>
       <c r="AX5">
-        <v>-31427.0</v>
+        <v>-36577.0</v>
       </c>
       <c r="AY5">
-        <v>6939707.0</v>
+        <v>-16030.0</v>
       </c>
       <c r="AZ5">
         <v>88926.0</v>
       </c>
       <c r="BA5">
         <v>-63296.0</v>
       </c>
       <c r="BB5">
         <v>-2170.0</v>
       </c>
       <c r="BC5">
         <v>-211072.0</v>
       </c>
       <c r="BD5">
         <v>-97400.0</v>
       </c>
       <c r="BE5">
         <v>-16811.0</v>
       </c>
       <c r="BF5">
         <v>-34919.0</v>
       </c>
       <c r="BG5">
         <v>-86697.0</v>
       </c>
@@ -22743,92 +22745,92 @@
       </c>
       <c r="DP5">
         <v>-180000.0</v>
       </c>
       <c r="DQ5">
         <v>10000.0</v>
       </c>
       <c r="DR5">
         <v>-120000.0</v>
       </c>
       <c r="DS5">
         <v>-140000.0</v>
       </c>
       <c r="DT5">
         <v>-60000.0</v>
       </c>
     </row>
     <row r="6" spans="1:124">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
         <v>-27031000.0</v>
       </c>
       <c r="C6">
-        <v>-23329000.0</v>
+        <v>-19296000.0</v>
       </c>
       <c r="D6">
-        <v>-16988770.0</v>
+        <v>-14779567.0</v>
       </c>
       <c r="E6">
-        <v>-12122711.0</v>
+        <v>-12755124.0</v>
       </c>
       <c r="F6">
-        <v>-11890644.0</v>
+        <v>-22535796.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>-12962397.0</v>
       </c>
       <c r="I6">
         <v>-4489685.0</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>-3822934.0</v>
       </c>
       <c r="L6">
-        <v>-4553483.0</v>
+        <v>-4885806.0</v>
       </c>
       <c r="M6">
-        <v>-5013035.0</v>
+        <v>-5254069.0</v>
       </c>
       <c r="N6">
         <v>-8137874.0</v>
       </c>
       <c r="O6">
         <v>-5011945.0</v>
       </c>
       <c r="P6">
         <v>-5571335.0</v>
       </c>
       <c r="Q6">
         <v>-3472083.0</v>
       </c>
       <c r="R6">
-        <v>-5200884.0</v>
+        <v>-4589989.0</v>
       </c>
       <c r="S6">
         <v>-2489461.0</v>
       </c>
       <c r="T6">
         <v>-2672804.0</v>
       </c>
       <c r="U6">
         <v>-1524347.0</v>
       </c>
       <c r="V6">
         <v>-10896633.0</v>
       </c>
       <c r="W6">
         <v>-8978689.0</v>
       </c>
       <c r="X6">
         <v>-722281.0</v>
       </c>
       <c r="Y6">
         <v>-29186.0</v>
       </c>
       <c r="Z6">
         <v>-682904.0</v>
       </c>
@@ -22878,54 +22880,54 @@
       <c r="AP6">
         <v>-43433.0</v>
       </c>
       <c r="AQ6">
         <v>-638.0</v>
       </c>
       <c r="AR6">
         <v>-1077738.0</v>
       </c>
       <c r="AS6">
         <v>-2325223.0</v>
       </c>
       <c r="AT6">
         <v>-35654.0</v>
       </c>
       <c r="AU6">
         <v>26976.0</v>
       </c>
       <c r="AV6">
         <v>-7099965.0</v>
       </c>
       <c r="AW6">
         <v>-178792.0</v>
       </c>
       <c r="AX6">
-        <v>-36577.0</v>
+        <v>-31427.0</v>
       </c>
       <c r="AY6">
-        <v>-16030.0</v>
+        <v>-10880.0</v>
       </c>
       <c r="AZ6">
         <v>265396.0</v>
       </c>
       <c r="BA6">
         <v>-8862.0</v>
       </c>
       <c r="BB6">
         <v>-4453.0</v>
       </c>
       <c r="BC6">
         <v>-126794.0</v>
       </c>
       <c r="BD6">
         <v>-196104.0</v>
       </c>
       <c r="BE6">
         <v>-144326.0</v>
       </c>
       <c r="BF6">
         <v>-84115.0</v>
       </c>
       <c r="BG6">
         <v>938762.0</v>
       </c>
@@ -30643,63 +30645,63 @@
       </c>
       <c r="AD22">
         <v>-1530000.0</v>
       </c>
       <c r="AE22">
         <v>220000.0</v>
       </c>
       <c r="AF22">
         <v>140000.0</v>
       </c>
       <c r="AG22">
         <v>-550000.0</v>
       </c>
       <c r="AH22">
         <v>-320000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>239</v>
       </c>
       <c r="B23">
         <v>-15477000.0</v>
       </c>
       <c r="C23">
-        <v>13633531.0</v>
+        <v>29652127.0</v>
       </c>
       <c r="D23">
         <v>8407467.0</v>
       </c>
       <c r="E23">
         <v>-26653.0</v>
       </c>
       <c r="F23">
         <v>-2704977.0</v>
       </c>
       <c r="G23">
-        <v>257774.0</v>
+        <v>56525.0</v>
       </c>
       <c r="H23">
         <v>139514.0</v>
       </c>
       <c r="I23">
         <v>-1238200.0</v>
       </c>
       <c r="J23"/>
       <c r="K23">
         <v>1443033.0</v>
       </c>
       <c r="L23">
         <v>1825004.0</v>
       </c>
       <c r="M23">
         <v>25000.0</v>
       </c>
       <c r="N23">
         <v>5000.0</v>
       </c>
       <c r="O23">
         <v>-175000.0</v>
       </c>
       <c r="P23">
         <v>-42000.0</v>
@@ -30809,51 +30811,51 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>241</v>
       </c>
       <c r="B25">
         <v>8233000.0</v>
       </c>
       <c r="C25">
         <v>36166944.0</v>
       </c>
       <c r="D25">
         <v>5130764.0</v>
       </c>
       <c r="E25">
         <v>-614205.0</v>
       </c>
       <c r="F25">
         <v>-791729.0</v>
       </c>
       <c r="G25">
-        <v>8223182.0</v>
+        <v>8223183.0</v>
       </c>
       <c r="H25">
         <v>204000.0</v>
       </c>
       <c r="I25">
         <v>-84712.0</v>
       </c>
       <c r="J25"/>
       <c r="K25">
         <v>-3449767.0</v>
       </c>
       <c r="L25">
         <v>1875511.0</v>
       </c>
       <c r="M25">
         <v>3170200.0</v>
       </c>
       <c r="N25">
         <v>6960887.0</v>
       </c>
       <c r="O25"/>
       <c r="P25">
         <v>-1023556.0</v>
       </c>
       <c r="Q25">
@@ -31683,60 +31685,60 @@
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
       <c r="DS1" t="s">
         <v>31</v>
       </c>
       <c r="DT1" t="s">
         <v>183</v>
       </c>
       <c r="DU1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="2" spans="1:125">
       <c r="A2" t="s">
         <v>219</v>
       </c>
       <c r="B2">
         <v>167865000.0</v>
       </c>
       <c r="C2">
-        <v>206425996.0</v>
+        <v>167865000.0</v>
       </c>
       <c r="D2">
         <v>65930475.0</v>
       </c>
       <c r="E2">
         <v>7722410.0</v>
       </c>
       <c r="F2">
-        <v>9154297.0</v>
+        <v>9154000.0</v>
       </c>
       <c r="G2">
         <v>9154297.0</v>
       </c>
       <c r="H2">
         <v>7732763.0</v>
       </c>
       <c r="I2">
         <v>6451697.0</v>
       </c>
       <c r="J2">
         <v>7824106.0</v>
       </c>
       <c r="K2">
         <v>1408977.0</v>
       </c>
       <c r="L2">
         <v>937756.0</v>
       </c>
       <c r="M2">
         <v>3260305.0</v>
       </c>
       <c r="N2">
         <v>3893162.0</v>
       </c>
@@ -32036,111 +32038,111 @@
       <c r="DP2">
         <v>90000.0</v>
       </c>
       <c r="DQ2">
         <v>20000.0</v>
       </c>
       <c r="DR2">
         <v>20000.0</v>
       </c>
       <c r="DS2">
         <v>70000.0</v>
       </c>
       <c r="DT2">
         <v>270000.0</v>
       </c>
       <c r="DU2"/>
     </row>
     <row r="3" spans="1:125">
       <c r="A3" t="s">
         <v>220</v>
       </c>
       <c r="B3">
         <v>6783000</v>
       </c>
       <c r="C3">
-        <v>5397780</v>
+        <v>6783000</v>
       </c>
       <c r="D3">
         <v>669591</v>
       </c>
       <c r="E3">
         <v>306521</v>
       </c>
       <c r="F3">
-        <v>273103</v>
+        <v>273000</v>
       </c>
       <c r="G3">
         <v>273103</v>
       </c>
       <c r="H3">
         <v>23836</v>
       </c>
       <c r="I3">
         <v>11072</v>
       </c>
       <c r="J3">
         <v>74607</v>
       </c>
       <c r="K3">
         <v>44671</v>
       </c>
       <c r="L3">
         <v>134806</v>
       </c>
       <c r="M3">
         <v>5054</v>
       </c>
       <c r="N3">
         <v>714331</v>
       </c>
       <c r="O3">
         <v>454947</v>
       </c>
       <c r="P3">
         <v>735993</v>
       </c>
       <c r="Q3">
         <v>544944</v>
       </c>
       <c r="R3">
         <v>271108</v>
       </c>
       <c r="S3">
         <v>92586</v>
       </c>
       <c r="T3">
         <v>4</v>
       </c>
       <c r="U3">
         <v>62434</v>
       </c>
       <c r="V3">
         <v>92581</v>
       </c>
       <c r="W3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>6000</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>3000</v>
       </c>
       <c r="AB3">
         <v>2999</v>
       </c>
       <c r="AC3">
         <v>3000</v>
       </c>
       <c r="AD3">
         <v>3000</v>
       </c>
       <c r="AE3">
         <v>3000</v>
       </c>
@@ -32687,78 +32689,78 @@
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
     </row>
     <row r="6" spans="1:125">
       <c r="A6" t="s">
         <v>223</v>
       </c>
       <c r="B6">
         <v>-35946000.0</v>
       </c>
       <c r="C6">
-        <v>-38560996.0</v>
+        <v>-35946000.0</v>
       </c>
       <c r="D6">
         <v>140495521.0</v>
       </c>
       <c r="E6">
         <v>58208065.0</v>
       </c>
       <c r="F6">
-        <v>-1431887.0</v>
+        <v>-1431000.0</v>
       </c>
       <c r="G6">
         <v>-1431887.0</v>
       </c>
       <c r="H6">
         <v>-3121671.0</v>
       </c>
       <c r="I6">
         <v>-2355994.0</v>
       </c>
       <c r="J6">
         <v>-1756937.0</v>
       </c>
       <c r="K6">
         <v>6288358.0</v>
       </c>
       <c r="L6">
-        <v>462510.0</v>
+        <v>471722.0</v>
       </c>
       <c r="M6">
         <v>-2307528.0</v>
       </c>
       <c r="N6">
         <v>-632857.0</v>
       </c>
       <c r="O6">
         <v>2310411.0</v>
       </c>
       <c r="P6">
         <v>-4662675.0</v>
       </c>
       <c r="Q6">
         <v>2160611.0</v>
       </c>
       <c r="R6">
         <v>-3026712.0</v>
       </c>
       <c r="S6">
         <v>-4448231.0</v>
       </c>
       <c r="T6">
         <v>-54558823.0</v>
       </c>
@@ -33040,96 +33042,96 @@
       <c r="DP6">
         <v>-90000.0</v>
       </c>
       <c r="DQ6">
         <v>80000.0</v>
       </c>
       <c r="DR6"/>
       <c r="DS6">
         <v>-60000.0</v>
       </c>
       <c r="DT6">
         <v>-200000.0</v>
       </c>
       <c r="DU6">
         <v>160000.0</v>
       </c>
     </row>
     <row r="7" spans="1:125">
       <c r="A7" t="s">
         <v>224</v>
       </c>
       <c r="B7">
         <v>-11562000.0</v>
       </c>
       <c r="C7">
-        <v>-17247328.0</v>
+        <v>-11562000.0</v>
       </c>
       <c r="D7">
         <v>-11697512.0</v>
       </c>
       <c r="E7">
         <v>-2964570.0</v>
       </c>
       <c r="F7">
-        <v>-5670590.0</v>
+        <v>-5671000.0</v>
       </c>
       <c r="G7">
         <v>-5670590.0</v>
       </c>
       <c r="H7">
         <v>-2711252.0</v>
       </c>
       <c r="I7">
         <v>3312325.0</v>
       </c>
       <c r="J7">
         <v>94118.0</v>
       </c>
       <c r="K7">
         <v>-953772.0</v>
       </c>
       <c r="L7">
         <v>-958777.0</v>
       </c>
       <c r="M7">
-        <v>-2173646.0</v>
+        <v>-2854385.0</v>
       </c>
       <c r="N7">
         <v>-451284.0</v>
       </c>
       <c r="O7">
         <v>-3622045.0</v>
       </c>
       <c r="P7">
         <v>-1064694.0</v>
       </c>
       <c r="Q7">
         <v>-1166060.0</v>
       </c>
       <c r="R7">
-        <v>-1436473.0</v>
+        <v>-832933.0</v>
       </c>
       <c r="S7">
         <v>-691775.0</v>
       </c>
       <c r="T7">
         <v>-2615837.0</v>
       </c>
       <c r="U7">
         <v>-2954356.0</v>
       </c>
       <c r="V7">
         <v>233477.0</v>
       </c>
       <c r="W7">
         <v>-116692.0</v>
       </c>
       <c r="X7">
         <v>28799.0</v>
       </c>
       <c r="Y7">
         <v>43361.0</v>
       </c>
       <c r="Z7">
         <v>206390.0</v>
       </c>
@@ -33552,60 +33554,60 @@
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
     </row>
     <row r="9" spans="1:125">
       <c r="A9" t="s">
         <v>226</v>
       </c>
       <c r="B9">
         <v>15584000.0</v>
       </c>
       <c r="C9">
-        <v>-20048365.0</v>
+        <v>15584000.0</v>
       </c>
       <c r="D9">
         <v>-5094476.0</v>
       </c>
       <c r="E9">
         <v>541820.0</v>
       </c>
       <c r="F9">
-        <v>-1064979.0</v>
+        <v>-1065000.0</v>
       </c>
       <c r="G9">
         <v>-1064979.0</v>
       </c>
       <c r="H9">
         <v>-284623.0</v>
       </c>
       <c r="I9">
         <v>3679315.0</v>
       </c>
       <c r="J9">
         <v>730634.0</v>
       </c>
       <c r="K9">
         <v>-2102670.0</v>
       </c>
       <c r="L9">
         <v>-2268412.0</v>
       </c>
       <c r="M9">
         <v>-780.0</v>
       </c>
       <c r="N9">
         <v>1282903.0</v>
       </c>
@@ -33819,60 +33821,60 @@
       </c>
       <c r="DO9"/>
       <c r="DP9">
         <v>-10000.0</v>
       </c>
       <c r="DQ9">
         <v>450000.0</v>
       </c>
       <c r="DR9"/>
       <c r="DS9">
         <v>-430000.0</v>
       </c>
       <c r="DT9">
         <v>10000.0</v>
       </c>
       <c r="DU9"/>
     </row>
     <row r="10" spans="1:125">
       <c r="A10" t="s">
         <v>227</v>
       </c>
       <c r="B10">
         <v>-27078000.0</v>
       </c>
       <c r="C10">
-        <v>-809890.0</v>
+        <v>-27078000.0</v>
       </c>
       <c r="D10">
         <v>-6472338.0</v>
       </c>
       <c r="E10">
         <v>-2315165.0</v>
       </c>
       <c r="F10">
-        <v>-3514960.0</v>
+        <v>-904000.0</v>
       </c>
       <c r="G10">
         <v>-3514960.0</v>
       </c>
       <c r="H10">
         <v>-1404696.0</v>
       </c>
       <c r="I10">
         <v>-2455697.0</v>
       </c>
       <c r="J10">
         <v>1086033.0</v>
       </c>
       <c r="K10">
         <v>162428.0</v>
       </c>
       <c r="L10">
         <v>120746.0</v>
       </c>
       <c r="M10">
         <v>-455871.0</v>
       </c>
       <c r="N10">
         <v>-2692274.0</v>
       </c>
@@ -34565,60 +34567,60 @@
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
     </row>
     <row r="14" spans="1:125">
       <c r="A14" t="s">
         <v>231</v>
       </c>
       <c r="B14">
         <v>812000.0</v>
       </c>
       <c r="C14">
-        <v>611000.0</v>
+        <v>812000.0</v>
       </c>
       <c r="D14">
         <v>542319.0</v>
       </c>
       <c r="E14">
         <v>523835.0</v>
       </c>
       <c r="F14">
-        <v>587555.0</v>
+        <v>588000.0</v>
       </c>
       <c r="G14">
         <v>587555.0</v>
       </c>
       <c r="H14">
         <v>372225.0</v>
       </c>
       <c r="I14">
         <v>446867.0</v>
       </c>
       <c r="J14">
         <v>415066.0</v>
       </c>
       <c r="K14">
         <v>350892.0</v>
       </c>
       <c r="L14">
         <v>338797.0</v>
       </c>
       <c r="M14">
         <v>318369.0</v>
       </c>
       <c r="N14">
         <v>359167.0</v>
       </c>
@@ -34628,51 +34630,51 @@
       <c r="P14">
         <v>227162.0</v>
       </c>
       <c r="Q14">
         <v>84432.0</v>
       </c>
       <c r="R14">
         <v>197937.0</v>
       </c>
       <c r="S14">
         <v>28760.0</v>
       </c>
       <c r="T14">
         <v>21780.0</v>
       </c>
       <c r="U14">
         <v>16326.0</v>
       </c>
       <c r="V14">
         <v>31260.0</v>
       </c>
       <c r="W14">
         <v>5571.0</v>
       </c>
       <c r="X14">
-        <v>5571.0</v>
+        <v>18401.0</v>
       </c>
       <c r="Y14">
         <v>5571.0</v>
       </c>
       <c r="Z14">
         <v>5571.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14">
         <v>16026.0</v>
       </c>
       <c r="AE14">
         <v>16026.0</v>
       </c>
       <c r="AF14">
         <v>70330.0</v>
       </c>
       <c r="AG14">
         <v>63248.0</v>
       </c>
       <c r="AH14">
         <v>20266.0</v>
       </c>
@@ -34965,60 +34967,60 @@
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
     </row>
     <row r="16" spans="1:125">
       <c r="A16" t="s">
         <v>233</v>
       </c>
       <c r="B16">
         <v>131919000.0</v>
       </c>
       <c r="C16">
-        <v>167865000.0</v>
+        <v>131919000.0</v>
       </c>
       <c r="D16">
         <v>206425996.0</v>
       </c>
       <c r="E16">
         <v>65930475.0</v>
       </c>
       <c r="F16">
-        <v>7722410.0</v>
+        <v>7723000.0</v>
       </c>
       <c r="G16">
         <v>7722410.0</v>
       </c>
       <c r="H16">
         <v>4611092.0</v>
       </c>
       <c r="I16">
         <v>4095703.0</v>
       </c>
       <c r="J16">
         <v>6067169.0</v>
       </c>
       <c r="K16">
         <v>7697335.0</v>
       </c>
       <c r="L16">
         <v>1408977.0</v>
       </c>
       <c r="M16">
         <v>952777.0</v>
       </c>
       <c r="N16">
         <v>3260305.0</v>
       </c>
@@ -35451,60 +35453,60 @@
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
     </row>
     <row r="18" spans="1:125">
       <c r="A18" t="s">
         <v>235</v>
       </c>
       <c r="B18">
         <v>-38728000.0</v>
       </c>
       <c r="C18">
-        <v>-41875100.0</v>
+        <v>-38728000.0</v>
       </c>
       <c r="D18">
         <v>-24521615.0</v>
       </c>
       <c r="E18">
         <v>-13203440.0</v>
       </c>
       <c r="F18">
-        <v>-16180840.0</v>
+        <v>-16180000.0</v>
       </c>
       <c r="G18">
         <v>-16180840.0</v>
       </c>
       <c r="H18">
         <v>-10163137.0</v>
       </c>
       <c r="I18">
         <v>-2205322.0</v>
       </c>
       <c r="J18">
         <v>-2406736.0</v>
       </c>
       <c r="K18">
         <v>-4397920.0</v>
       </c>
       <c r="L18">
         <v>-4650879.0</v>
       </c>
       <c r="M18">
         <v>-7287232.0</v>
       </c>
       <c r="N18">
         <v>-8518893.0</v>
       </c>
@@ -36337,60 +36339,60 @@
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
     </row>
     <row r="22" spans="1:125">
       <c r="A22" t="s">
         <v>200</v>
       </c>
       <c r="B22">
         <v>-26553000.0</v>
       </c>
       <c r="C22">
-        <v>-19656000.0</v>
+        <v>-26553000.0</v>
       </c>
       <c r="D22">
         <v>-16016448.0</v>
       </c>
       <c r="E22">
         <v>-13278960.0</v>
       </c>
       <c r="F22">
-        <v>-23123351.0</v>
+        <v>-23123000.0</v>
       </c>
       <c r="G22">
         <v>-23123350.0</v>
       </c>
       <c r="H22">
         <v>-13334618.0</v>
       </c>
       <c r="I22">
         <v>-8160019.0</v>
       </c>
       <c r="J22">
         <v>-7072420.0</v>
       </c>
       <c r="K22">
         <v>-4189333.0</v>
       </c>
       <c r="L22">
         <v>-5081817.0</v>
       </c>
       <c r="M22">
         <v>-5836868.0</v>
       </c>
       <c r="N22">
         <v>-11365659.0</v>
       </c>
@@ -36710,113 +36712,113 @@
         <v>-10000.0</v>
       </c>
       <c r="DP22">
         <v>-240000.0</v>
       </c>
       <c r="DQ22"/>
       <c r="DR22">
         <v>80000.0</v>
       </c>
       <c r="DS22">
         <v>170000.0</v>
       </c>
       <c r="DT22">
         <v>-120000.0</v>
       </c>
       <c r="DU22">
         <v>-550000.0</v>
       </c>
     </row>
     <row r="23" spans="1:125">
       <c r="A23" t="s">
         <v>239</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>-12782879.0</v>
+        <v>-239000.0</v>
       </c>
       <c r="D23">
         <v>-13030849.0</v>
       </c>
       <c r="E23">
-        <v>73458435.0</v>
+        <v>72335044.0</v>
       </c>
       <c r="F23">
-        <v>316074.0</v>
+        <v>-567000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>-389616.0</v>
       </c>
       <c r="I23">
         <v>7772.0</v>
       </c>
       <c r="J23"/>
       <c r="K23">
         <v>-67585.0</v>
       </c>
       <c r="L23">
         <v>-62576.0</v>
       </c>
       <c r="M23">
-        <v>99825.0</v>
+        <v>237814.0</v>
       </c>
       <c r="N23">
         <v>12679.0</v>
       </c>
       <c r="O23">
         <v>-33047.0</v>
       </c>
       <c r="P23">
         <v>-151769.0</v>
       </c>
       <c r="Q23">
-        <v>-472492.0</v>
+        <v>469631.0</v>
       </c>
       <c r="R23">
         <v>-1564.0</v>
       </c>
       <c r="S23">
-        <v>48152804.0</v>
+        <v>48266763.0</v>
       </c>
       <c r="T23">
         <v>-48152804.0</v>
       </c>
       <c r="U23">
         <v>-50256.0</v>
       </c>
       <c r="V23">
         <v>-5335.0</v>
       </c>
       <c r="W23">
         <v>65767.0</v>
       </c>
       <c r="X23">
-        <v>580000.0</v>
+        <v>-3427.0</v>
       </c>
       <c r="Y23">
-        <v>789729.0</v>
+        <v>-480.0</v>
       </c>
       <c r="Z23"/>
       <c r="AA23">
         <v>445510.0</v>
       </c>
       <c r="AB23">
         <v>906939.0</v>
       </c>
       <c r="AC23">
         <v>-754700.0</v>
       </c>
       <c r="AD23">
         <v>62500.0</v>
       </c>
       <c r="AE23">
         <v>900.0</v>
       </c>
       <c r="AF23">
         <v>-123233.0</v>
       </c>
       <c r="AG23">
         <v>-646000.0</v>
       </c>
       <c r="AH23">
         <v>50000.0</v>
@@ -37138,55 +37140,55 @@
       <c r="AN24">
         <v>420.0</v>
       </c>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24">
         <v>-8052681.0</v>
       </c>
       <c r="AV24">
         <v>366680.0</v>
       </c>
       <c r="AW24">
         <v>8007031.0</v>
       </c>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24">
-        <v>-200226.0</v>
+        <v>747241.0</v>
       </c>
       <c r="BE24"/>
       <c r="BF24">
-        <v>-200226.0</v>
+        <v>-1152577.0</v>
       </c>
       <c r="BG24">
         <v>200226.0</v>
       </c>
       <c r="BH24">
         <v>200226.0</v>
       </c>
       <c r="BI24"/>
       <c r="BJ24">
         <v>-640.0</v>
       </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
@@ -37230,204 +37232,204 @@
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
     </row>
     <row r="25" spans="1:125">
       <c r="A25" t="s">
         <v>241</v>
       </c>
       <c r="B25">
         <v>541000.0</v>
       </c>
       <c r="C25">
-        <v>66570.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D25">
         <v>-996332.0</v>
       </c>
       <c r="E25">
         <v>2822776.0</v>
       </c>
       <c r="F25">
-        <v>10699677.0</v>
+        <v>10700000.0</v>
       </c>
       <c r="G25">
         <v>10699677.0</v>
       </c>
       <c r="H25">
         <v>4230307.0</v>
       </c>
       <c r="I25">
         <v>1248171.0</v>
       </c>
       <c r="J25"/>
       <c r="K25">
-        <v>438964.0</v>
+        <v>-146807.0</v>
       </c>
       <c r="L25">
         <v>-10601.0</v>
       </c>
       <c r="M25">
-        <v>-501639.0</v>
+        <v>179100.0</v>
       </c>
       <c r="N25">
         <v>2787448.0</v>
       </c>
       <c r="O25">
-        <v>343326.0</v>
+        <v>343324.0</v>
       </c>
       <c r="P25">
         <v>-2885111.0</v>
       </c>
       <c r="Q25">
-        <v>-609616.0</v>
+        <v>-1365087.0</v>
       </c>
       <c r="R25">
-        <v>858780.0</v>
+        <v>255240.0</v>
       </c>
       <c r="S25">
-        <v>-358302.0</v>
+        <v>-1140425.0</v>
       </c>
       <c r="T25">
         <v>-60413.0</v>
       </c>
       <c r="U25">
         <v>192000.0</v>
       </c>
       <c r="V25">
         <v>1020813.0</v>
       </c>
       <c r="W25">
         <v>7892622.0</v>
       </c>
       <c r="X25">
-        <v>250791.0</v>
+        <v>232390.0</v>
       </c>
       <c r="Y25">
         <v>204000.0</v>
       </c>
       <c r="Z25"/>
       <c r="AA25">
-        <v>-1849.0</v>
+        <v>182.0</v>
       </c>
       <c r="AB25">
         <v>70000.0</v>
       </c>
       <c r="AC25">
         <v>-149462.0</v>
       </c>
       <c r="AD25">
         <v>-181589.0</v>
       </c>
       <c r="AE25"/>
       <c r="AF25">
         <v>618382.0</v>
       </c>
       <c r="AG25">
         <v>132623.0</v>
       </c>
       <c r="AH25">
         <v>-502391.0</v>
       </c>
       <c r="AI25">
         <v>100696.0</v>
       </c>
       <c r="AJ25">
         <v>-67173.0</v>
       </c>
       <c r="AK25">
         <v>-21661.0</v>
       </c>
       <c r="AL25">
         <v>-1122708.0</v>
       </c>
       <c r="AM25">
         <v>-2158370.0</v>
       </c>
       <c r="AN25">
         <v>1877144.0</v>
       </c>
       <c r="AO25">
         <v>78472.0</v>
       </c>
       <c r="AP25">
         <v>1797039.0</v>
       </c>
       <c r="AQ25">
-        <v>-55814.0</v>
+        <v>-118975.0</v>
       </c>
       <c r="AR25">
         <v>1030300.0</v>
       </c>
       <c r="AS25">
-        <v>2180212.0</v>
+        <v>2085379.0</v>
       </c>
       <c r="AT25">
         <v>20505.0</v>
       </c>
       <c r="AU25">
-        <v>146859.0</v>
+        <v>146858.0</v>
       </c>
       <c r="AV25">
         <v>33945.0</v>
       </c>
       <c r="AW25">
         <v>67576.0</v>
       </c>
       <c r="AX25">
         <v>5150.0</v>
       </c>
       <c r="AY25">
-        <v>6960887.0</v>
+        <v>6960886.0</v>
       </c>
       <c r="AZ25"/>
       <c r="BA25">
         <v>-2236.0</v>
       </c>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25">
-        <v>35066.0</v>
+        <v>-519772.0</v>
       </c>
       <c r="BE25">
-        <v>180304.0</v>
+        <v>-116175.0</v>
       </c>
       <c r="BF25">
-        <v>-1072623.0</v>
+        <v>-956448.0</v>
       </c>
       <c r="BG25">
         <v>14000.0</v>
       </c>
       <c r="BH25">
         <v>10017.0</v>
       </c>
       <c r="BI25"/>
       <c r="BJ25">
         <v>10000.0</v>
       </c>
       <c r="BK25"/>
       <c r="BL25">
         <v>10000.0</v>
       </c>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
@@ -37734,75 +37736,75 @@
       <c r="DN26"/>
       <c r="DO26">
         <v>10000.0</v>
       </c>
       <c r="DP26"/>
       <c r="DQ26">
         <v>60000.0</v>
       </c>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26">
         <v>100000.0</v>
       </c>
       <c r="DU26">
         <v>100000.0</v>
       </c>
     </row>
     <row r="27" spans="1:125">
       <c r="A27" t="s">
         <v>243</v>
       </c>
       <c r="B27">
         <v>4817000.0</v>
       </c>
       <c r="C27">
-        <v>4905553.0</v>
+        <v>4817000.0</v>
       </c>
       <c r="D27">
         <v>3621387.0</v>
       </c>
       <c r="E27">
-        <v>2035060.0</v>
+        <v>2035033.0</v>
       </c>
       <c r="F27">
-        <v>1598972.0</v>
+        <v>1599000.0</v>
       </c>
       <c r="G27">
         <v>1598972.0</v>
       </c>
       <c r="H27">
         <v>1304037.0</v>
       </c>
       <c r="I27">
         <v>958406.0</v>
       </c>
       <c r="J27">
         <v>915565.0</v>
       </c>
       <c r="K27">
-        <v>1087397.0</v>
+        <v>585771.0</v>
       </c>
       <c r="L27">
         <v>1196325.0</v>
       </c>
       <c r="M27">
         <v>911606.0</v>
       </c>
       <c r="N27">
         <v>865766.0</v>
       </c>
       <c r="O27">
         <v>788691.0</v>
       </c>
       <c r="P27">
         <v>1246796.0</v>
       </c>
       <c r="Q27">
         <v>755471.0</v>
       </c>
       <c r="R27">
         <v>1225489.0</v>
       </c>
       <c r="S27">
         <v>782123.0</v>
       </c>
@@ -37923,78 +37925,78 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
     </row>
     <row r="28" spans="1:125">
       <c r="A28" t="s">
         <v>244</v>
       </c>
       <c r="B28">
         <v>2782000.0</v>
       </c>
       <c r="C28">
-        <v>3314404.0</v>
+        <v>2782000.0</v>
       </c>
       <c r="D28">
         <v>165017136.0</v>
       </c>
       <c r="E28">
         <v>71411507.0</v>
       </c>
       <c r="F28">
-        <v>14748953.0</v>
+        <v>14749000.0</v>
       </c>
       <c r="G28">
         <v>14748953.0</v>
       </c>
       <c r="H28">
         <v>7041466.0</v>
       </c>
       <c r="I28">
         <v>-150672.0</v>
       </c>
       <c r="J28">
         <v>-158015.0</v>
       </c>
       <c r="K28">
         <v>8186024.0</v>
       </c>
       <c r="L28">
-        <v>-211485.0</v>
+        <v>-194501.0</v>
       </c>
       <c r="M28">
         <v>91305.0</v>
       </c>
       <c r="N28">
         <v>-122295.0</v>
       </c>
       <c r="O28">
         <v>-164204.0</v>
       </c>
       <c r="P28">
         <v>-243545.0</v>
       </c>
       <c r="Q28">
         <v>-215650.0</v>
       </c>
       <c r="R28">
         <v>-957038.0</v>
       </c>
       <c r="S28">
         <v>47676219.0</v>
       </c>
       <c r="T28">
         <v>-50075722.0</v>
       </c>
@@ -38252,60 +38254,60 @@
       </c>
       <c r="DQ28">
         <v>760000.0</v>
       </c>
       <c r="DR28">
         <v>110000.0</v>
       </c>
       <c r="DS28">
         <v>630000.0</v>
       </c>
       <c r="DT28">
         <v>-670000.0</v>
       </c>
       <c r="DU28">
         <v>2520000.0</v>
       </c>
     </row>
     <row r="29" spans="1:125">
       <c r="A29" t="s">
         <v>245</v>
       </c>
       <c r="B29">
         <v>-31945000.0</v>
       </c>
       <c r="C29">
-        <v>-36477320.0</v>
+        <v>-31945000.0</v>
       </c>
       <c r="D29">
         <v>-23852024.0</v>
       </c>
       <c r="E29">
         <v>-12896919.0</v>
       </c>
       <c r="F29">
-        <v>-15907737.0</v>
+        <v>-15907000.0</v>
       </c>
       <c r="G29">
         <v>-15907737.0</v>
       </c>
       <c r="H29">
         <v>-10139301.0</v>
       </c>
       <c r="I29">
         <v>-2194250.0</v>
       </c>
       <c r="J29">
         <v>-2332129.0</v>
       </c>
       <c r="K29">
         <v>-4353249.0</v>
       </c>
       <c r="L29">
         <v>-4516073.0</v>
       </c>
       <c r="M29">
         <v>-7282178.0</v>
       </c>
       <c r="N29">
         <v>-7804562.0</v>
       </c>
@@ -38411,57 +38413,57 @@
       <c r="AV29">
         <v>-214975.0</v>
       </c>
       <c r="AW29">
         <v>-53430.0</v>
       </c>
       <c r="AX29">
         <v>-12262.0</v>
       </c>
       <c r="AY29">
         <v>64000.0</v>
       </c>
       <c r="AZ29">
         <v>219699.0</v>
       </c>
       <c r="BA29">
         <v>-72519.0</v>
       </c>
       <c r="BB29">
         <v>-19810.0</v>
       </c>
       <c r="BC29">
         <v>-22334.0</v>
       </c>
       <c r="BD29">
-        <v>-36813.0</v>
+        <v>-591651.0</v>
       </c>
       <c r="BE29">
-        <v>-71530.0</v>
+        <v>-187705.0</v>
       </c>
       <c r="BF29">
-        <v>-801313.0</v>
+        <v>-685138.0</v>
       </c>
       <c r="BG29">
         <v>640471.0</v>
       </c>
       <c r="BH29">
         <v>1059.0</v>
       </c>
       <c r="BI29">
         <v>-15915.0</v>
       </c>
       <c r="BJ29">
         <v>-15903.0</v>
       </c>
       <c r="BK29">
         <v>-15903.0</v>
       </c>
       <c r="BL29">
         <v>-28764.0</v>
       </c>
       <c r="BM29">
         <v>-41520.0</v>
       </c>
       <c r="BN29">
         <v>2984.0</v>
       </c>
@@ -38623,60 +38625,60 @@
       <c r="DP29">
         <v>-50000.0</v>
       </c>
       <c r="DQ29">
         <v>-670000.0</v>
       </c>
       <c r="DR29"/>
       <c r="DS29">
         <v>20000.0</v>
       </c>
       <c r="DT29">
         <v>470000.0</v>
       </c>
       <c r="DU29">
         <v>-20000.0</v>
       </c>
     </row>
     <row r="30" spans="1:125">
       <c r="A30" t="s">
         <v>246</v>
       </c>
       <c r="B30">
         <v>-6783000.0</v>
       </c>
       <c r="C30">
-        <v>-5397783.0</v>
+        <v>-6783000.0</v>
       </c>
       <c r="D30">
         <v>-669591.0</v>
       </c>
       <c r="E30">
         <v>-306523.0</v>
       </c>
       <c r="F30">
-        <v>-273103.0</v>
+        <v>-273000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>-23836.0</v>
       </c>
       <c r="I30">
         <v>-11072.0</v>
       </c>
       <c r="J30"/>
       <c r="K30">
         <v>2576044.0</v>
       </c>
       <c r="L30">
         <v>5182296.0</v>
       </c>
       <c r="M30">
         <v>4883345.0</v>
       </c>
       <c r="N30">
         <v>7294000.0</v>
       </c>
       <c r="O30">
         <v>10335334.0</v>
       </c>
       <c r="P30">
@@ -38758,57 +38760,57 @@
         <v>-22781.0</v>
       </c>
       <c r="AT30"/>
       <c r="AU30">
         <v>-8052681.0</v>
       </c>
       <c r="AV30">
         <v>206330.0</v>
       </c>
       <c r="AW30">
         <v>8006701.0</v>
       </c>
       <c r="AX30">
         <v>-160350.0</v>
       </c>
       <c r="AY30">
         <v>-8052681.0</v>
       </c>
       <c r="AZ30">
         <v>-8052681.0</v>
       </c>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30">
-        <v>-952351.0</v>
+        <v>-205110.0</v>
       </c>
       <c r="BE30">
         <v>952351.0</v>
       </c>
       <c r="BF30">
-        <v>727158.0</v>
+        <v>-225193.0</v>
       </c>
       <c r="BG30">
         <v>225193.0</v>
       </c>
       <c r="BH30">
         <v>225193.0</v>
       </c>
       <c r="BI30"/>
       <c r="BJ30">
         <v>-640.0</v>
       </c>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>