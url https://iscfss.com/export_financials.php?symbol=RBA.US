--- v0 (2026-06-04)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5464,753 +5467,759 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>136000000.0</v>
+      </c>
+      <c r="C2">
         <v>1032986154.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1292044386.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>660000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>170600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>142500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>517700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>140500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>154500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>138800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>641400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>122800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>136800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>768800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>54300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>707578000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>748202000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>258595000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>378532000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>228939000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>221738000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>227679000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>75503000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>215110000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>213036000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>513951000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>349106000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>602699000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>617524000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>486994000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>296985000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>505644000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>475290000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>474193000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>276820000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>492562000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>431450000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>393629000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>137559000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>397029000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>390047000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>419471000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>139454000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>278254000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>295502000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>297196000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>156135000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>353217000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>366790000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>399852000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>157060000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>307984000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>371113000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>376878000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>121225000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>373663000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>349858000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>321073000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>22168000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>267836000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>327496000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>308969000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>87685000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>337598000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>241037000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>79379000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>88402000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>116696000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>96144000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>334913000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>69276000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>86429000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>85205000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>94620000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>98039000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>84365000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>78207000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>80561000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>67496000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>67170000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>231556000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>46448000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>39959000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>36777000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>42329000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>36678000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>37781000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>29438000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>31278000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>28554000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>35150000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>25884000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>26903000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>22231000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>33544000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>20162000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>26960000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>22924000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>23274000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>16997000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>20774000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>15778000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>28846000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>14375000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>17903000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>13635000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>17900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>19400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>18700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21800000.0</v>
       </c>
       <c r="DG2">
         <v>21800000.0</v>
       </c>
       <c r="DH2">
+        <v>21800000.0</v>
+      </c>
+      <c r="DI2">
         <v>14900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>17600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>25800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6283,52 +6292,53 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6401,456 +6411,460 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
+        <v>-82100000.0</v>
+      </c>
+      <c r="C5">
         <v>-65213772.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-48212101.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-62699999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-40000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-114400000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-124800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-51000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-79500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-69000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-44000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-83500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-52100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-70000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-85100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-110372000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-79883000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-57130000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-55973000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-52022000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-43173000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-44639000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-34295000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-51684000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-64207000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-74959000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-59099000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-65129000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-55449000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-57899000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-56276999.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-50273000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-50279999.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-37619000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-42514000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-44354000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-50348999.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-59689999.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-67126000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-49313999.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-49901000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-45105000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-57132999.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-82205000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-71495000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-76704999.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-16750000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-32837000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-9507999.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-13969000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-12908999.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-8023000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-17337999.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-7122000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>535000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1538000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5577000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3212000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1550000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1190000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>21360000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>15158000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>4520000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>19014000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-3028000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>12930000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>16959000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>19464000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>3934000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-12374000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1156000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>26453000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>43966000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>43585000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>40376000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>39183000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>32366000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>26868000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>24919000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>24636000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>24816000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>19853000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>16622000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>19490000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>15142000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>19320000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>17936000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>21314000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>9394000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>11338000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>12727000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>8162000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>7408000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>136000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-4453000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-6409000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-4248000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-9036000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-8844000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-8570000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-7949000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-8709000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-5957000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-7076000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-4985000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-4352000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-3100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-2500000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-2900000.0</v>
       </c>
-      <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>53941000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>41410000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>44327000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>41005000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>38907000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>36963000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>28227000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>27638000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>26602000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>25691000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
-      <c r="AR6"/>
+      <c r="AR6">
+        <v>0.0</v>
+      </c>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
@@ -6877,143 +6891,146 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7">
+        <v>1611700000.0</v>
+      </c>
+      <c r="C7">
         <v>1639200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1717000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1603400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1575900000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1558300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1633200000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1466800000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1484800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1482500000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1140584954.02</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1446500000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1411100000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1356500000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>127220000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>116556000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>132195000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>126639000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>123865000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>128877000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>131395000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>132966000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>129927000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>120323000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>120319000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>120549000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>127658000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>126884000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>123724000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>103947000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7053,116 +7070,119 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8">
+        <v>4731700000.0</v>
+      </c>
+      <c r="C8">
         <v>4842400000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>4847100000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>4815900000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>4786100000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4738600000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4645100000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4622500000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>4614700000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>4576500000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>3056083220.26</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>4492700000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>4477100000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>3984500000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>246283000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>239141000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>235244000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>231064000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>227504000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>219609000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>215666000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7211,166 +7231,167 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>95400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>85200000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>92100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>89700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>88800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>85261000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>81937000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>73014000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>61123000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>59535000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>57595000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>51800000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>43612000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>49171000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>48253000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>47958000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>46147000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>52110000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>59289000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>54633000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>50054000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>56885000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>53941000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>41410000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>44327000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>41005000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>38907000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>36963000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>28227000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>27638000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>26602000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>25691000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27969000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>27728000.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
@@ -7397,452 +7418,456 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>524900000.0</v>
+      </c>
+      <c r="C10">
         <v>862226399.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>693535568.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>674700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>710200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>578100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>533900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>650700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>599500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>462800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>576200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>428300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>432900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>568300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>494300000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>438771000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>367289000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>440120000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>326113000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>362612000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>301757000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>294380000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>278766000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>470285000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>389720000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>290094000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>359671000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>309555000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>210429000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>266491000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>237744000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>228764000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>210566000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>278944000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>267910000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>224474000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>254103000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>236894000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>207867000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>230984000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>166501000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>294074000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>210148000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>345774000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>365245000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>300928000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>139815000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>236465000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>281256000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>288889000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>234361000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>197924000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>272745000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>298867000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>178051000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>228696000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>203136000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>179528000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>109323000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>178869000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>220100000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>157589000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>68185000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>191394000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>157681000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>185152000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>122596000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>267070000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>272137000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>209886000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>88352000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>193157000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>243152000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>220782000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>150315000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>230407000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>219800000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>233408000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>172021000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>186051000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>242364000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>201920000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>145537000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>174994000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>232221000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>180016000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>110536000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>153924000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>180796000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>155928000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>119009000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>154236000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>170126000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>136694000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>62222000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>111672000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>150420000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>121025000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>49533000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>56978000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>130743000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>108967000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>63435000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>102786000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>83213000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>124461000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>55900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>94500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>129300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73600000.0</v>
       </c>
       <c r="DG10">
         <v>73600000.0</v>
       </c>
       <c r="DH10">
+        <v>73600000.0</v>
+      </c>
+      <c r="DI10">
         <v>89700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>72500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>88900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>531500000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>674700000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>710200000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>578100000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>533900000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>650700000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>428300000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>432900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>568300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>494324000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>438771000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>367289000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>440120000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>326113000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>362612000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>301757000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7891,1608 +7916,1622 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>524900000.0</v>
+      </c>
+      <c r="C12">
         <v>862226399.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>693535568.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>674700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>710200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>578100000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>533900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>650700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>599500000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>462800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>576200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>428300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>432900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>568300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>494300000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>438771000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>367289000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>440120000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>326113000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>362612000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>301757000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>294380000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>278766000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>470285000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>389720000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>290094000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>359671000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>309555000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>210429000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>266491000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>237744000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>228764000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>210566000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>278944000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>267910000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>224474000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>254103000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>236894000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>207867000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>230984000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>166501000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>294074000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>210148000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>345774000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>365245000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>300928000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>139815000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>236465000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>281256000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>288889000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>234361000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>197924000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>279353000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>298867000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>178051000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>228696000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>203136000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>179528000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>109323000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>178869000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>220100000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>157589000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>68185000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>191394000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>157681000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>185152000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>122596000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>267070000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>272137000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>209886000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>107275000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>193157000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>243152000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>220782000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>150315000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>230407000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>219800000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>233408000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>172021000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>186051000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>242364000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>201920000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>145537000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>174994000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>232221000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>180016000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>110536000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>153924000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>180796000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>155928000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>119009000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>154236000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>170126000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>136694000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>62222000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>111672000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>150420000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>121025000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>49533000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>56978000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>130743000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>108967000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>63435000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>102786000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>83213000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>124461000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>55900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>94500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>129300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73600000.0</v>
       </c>
       <c r="DG12">
         <v>73600000.0</v>
       </c>
       <c r="DH12">
+        <v>73600000.0</v>
+      </c>
+      <c r="DI12">
         <v>89700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>72500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>88900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
+        <v>4249700000.0</v>
+      </c>
+      <c r="C13">
         <v>4374740509.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4357156172.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4333900000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4304100000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4256600000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4163100000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4140500000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4132700000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4094500000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4054200000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4010700000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3995100000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3984500000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>246300000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>239141000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>235244000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>231064000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>227504000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>219609000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>215666000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>210765000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>200451000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>195727000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>169255000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>153801000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>194771000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>159773000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>150585000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>189297000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>181780000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>179348000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>166898000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>144387000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>138582000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>135919000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>132864000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>129625000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>125474000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>120911000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>117554000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>98613000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>131530000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>130822000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>129166000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>99398000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>141257000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>133050000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>132416000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>127984000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>126350000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>123171000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>122165000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>119989000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>118694000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>117693000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>116599000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>116580000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>115961000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>115693000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>115213000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>110489000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>103978000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>103008000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>102528000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>101212000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>99980000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>99406000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>98412000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>94452000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>94366000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>93514000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>92674000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>92306000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>90223000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>89649000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>89261000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>86313000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>85910000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>83584000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>83153000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>82213000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>79844000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>79730000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>79417000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>77947000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>76445000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>75824000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>75663000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>75064000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>72794000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>72698000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>70915000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>69888000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69499000.0</v>
       </c>
       <c r="CR13">
         <v>69499000.0</v>
       </c>
       <c r="CS13">
+        <v>69499000.0</v>
+      </c>
+      <c r="CT13">
         <v>69454000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>69135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69134000.0</v>
       </c>
       <c r="CV13">
         <v>69134000.0</v>
       </c>
       <c r="CW13">
+        <v>69134000.0</v>
+      </c>
+      <c r="CX13">
         <v>69133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69132000.0</v>
       </c>
       <c r="CY13">
         <v>69132000.0</v>
       </c>
       <c r="CZ13">
-        <v>69131000.0</v>
+        <v>69132000.0</v>
       </c>
       <c r="DA13">
         <v>69131000.0</v>
       </c>
       <c r="DB13">
+        <v>69131000.0</v>
+      </c>
+      <c r="DC13">
         <v>69130000.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>186900000.0</v>
+      </c>
+      <c r="C14">
         <v>187500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>187300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>187100000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>186649132.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>186353000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>186014000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>185500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>184912584.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>184581054.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>183895313.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>183601601.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>182810399.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>120487251.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>111968794.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>112209535.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>111705102.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>111655861.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>111620283.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>111391396.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>111334184.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>111267392.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>111058161.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>110369718.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>109323343.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>110482837.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>110194557.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>109381173.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>109942768.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>110044213.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>109983224.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>109887194.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>109019708.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>108643897.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>108245291.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>108178303.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>108238660.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>107788949.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>108166241.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>107525051.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>106979810.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>107159010.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>107428709.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>107517888.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>106978061.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>107807948.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>107338795.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>107662663.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>107547720.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>107302176.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>106823223.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>107042370.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>107002439.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>107024808.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>106953754.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>106831365.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>106852613.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>107027472.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>106325701.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>106899423.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>106960860.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>106611182.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>105485763.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>105915148.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>106106215.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>106080428.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>107433333.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>106183300.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>106034620.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>105679617.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108490909.0</v>
       </c>
       <c r="BT14">
         <v>108490909.0</v>
       </c>
       <c r="BU14">
+        <v>108490909.0</v>
+      </c>
+      <c r="BV14">
         <v>106788372.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>105752985.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104507808.0</v>
       </c>
       <c r="BX14">
         <v>104507808.0</v>
       </c>
       <c r="BY14">
+        <v>104507808.0</v>
+      </c>
+      <c r="BZ14">
         <v>105319312.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>105526601.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>103789069.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>104905538.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>104954213.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>104494940.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>103293237.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>104513093.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>104168799.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>103955625.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>102727775.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>103685315.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>103452381.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>103322270.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>101692480.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>102710673.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>102032072.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>101797760.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>101561380.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>101628883.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>101645646.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>100781369.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>100658577.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>101282517.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>100684859.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>100640414.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100582360.0</v>
       </c>
       <c r="CZ14">
         <v>100582360.0</v>
       </c>
       <c r="DA14">
+        <v>100582360.0</v>
+      </c>
+      <c r="DB14">
         <v>100573760.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>100547339.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97020097.0</v>
       </c>
       <c r="DD14">
         <v>97020097.0</v>
       </c>
       <c r="DE14">
+        <v>97020097.0</v>
+      </c>
+      <c r="DF14">
         <v>103382071.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100100100.0</v>
       </c>
       <c r="DG14">
         <v>100100100.0</v>
       </c>
       <c r="DH14">
         <v>100100100.0</v>
       </c>
       <c r="DI14">
         <v>100100100.0</v>
       </c>
       <c r="DJ14">
+        <v>100100100.0</v>
+      </c>
+      <c r="DK14">
         <v>85085085.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>3995100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3984500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>246283000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>239141000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>235244000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>231064000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>227504000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>219609000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>215666000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>210765000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>200451000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>195727000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>169255000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>153801000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>194771000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>159773000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>150585000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>189297000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>181780000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>179348000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>166898000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>144387000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>138582000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>135919000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>132864000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>129625000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>125474000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>120911000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>117554000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>98613000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>131530000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>130822000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>129166000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>141257000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>133050000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>132416000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>127984000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>126350000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>123171000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>119989000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>118694000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>103008000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>102528000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>101212000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>99406000.0</v>
       </c>
-      <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15">
         <v>79730000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>79417000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>77947000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>76445000.0</v>
       </c>
-      <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>75663000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>75064000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>72794000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>72698000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>70915000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>69888000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>69499000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16">
+        <v>16600000.0</v>
+      </c>
+      <c r="C16">
         <v>17858540.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>18800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20587746.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>41200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>33500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>17410464.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>141500000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>10500000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>296461000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5033000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4240000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3215000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-151251000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-121361000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-107773000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-5662000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1277000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>876000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1378000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>77520000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4299000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4095000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1190000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>85171000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>71415000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>67620000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-304775000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>85861000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-44490000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>705000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>356000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>82792000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2517000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-371113000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>748000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-39480000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-46077000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-46540000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-51866000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-12595000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-29757000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-29373000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-49983000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-1087000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-29269000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-1769000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>-278000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>857000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>813000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>803000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>730000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>460000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000.0</v>
       </c>
       <c r="CE16">
         <v>573000.0</v>
       </c>
-      <c r="CF16"/>
+      <c r="CF16">
+        <v>573000.0</v>
+      </c>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>17668000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>16159000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>15648000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>23729000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>22530000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>19934000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>18674000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>28607000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>27824000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>22450000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>19129000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>15475000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>15343000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>14815000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>13362000.0</v>
       </c>
-      <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
@@ -9519,168 +9558,169 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>4300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>668600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>658500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>53961000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>60916000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>61396000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>64572000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>52232000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>45732000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1865000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>45753000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>45265000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>52312000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>49270000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>42632000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>42743000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1564000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>38582000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>37109000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>35519000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>33601000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>37348000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>34712000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>32334000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>62068000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>65170000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>39691000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>36387000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>30592000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>33030000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>35392000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>31070000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>34074000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -9703,52 +9743,53 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9821,1842 +9862,1858 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
+        <v>4930000000.0</v>
+      </c>
+      <c r="C20">
         <v>4677633400.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4668000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4680000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>4533000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4515200000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4511800000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4537100000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>4526400000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>4528800000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>4537000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>4508200000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>4705200000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>4769100000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>948800000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>946770000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>945950000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>947798000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>947715000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>837708000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>838798000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>840632000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>840610000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>672746000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>671368000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>670136000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>672310000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>671378000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>672505000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>671797000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>671594000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>673191000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>672909000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>674097000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>670922000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>669646000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>667573000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>98065000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>97537000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>92307000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>111576000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>111569000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>91234000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>80944000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>81577000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>81422000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>82354000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>82775000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>83343000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>82927000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>83397000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>83770000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>83518000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>83946000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>84247000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>84368000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>84284000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>46252000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>45957000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>45611000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>46713000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>46628000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>46254000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>45862000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>45440000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>46024000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>45593000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>41680000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>40721000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>39863000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>33136000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>41755000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>42281000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>42196000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>42612000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>42602000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>41738000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>40804000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>33939000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>39964000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>39979000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>39319000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>33018000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>38400000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>37892000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>37421000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>37499000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>37055000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>36588000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>36722000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>35632000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>35352000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>35361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34796000.0</v>
       </c>
       <c r="CQ20">
         <v>34796000.0</v>
       </c>
       <c r="CR20">
+        <v>34796000.0</v>
+      </c>
+      <c r="CS20">
         <v>34287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28466000.0</v>
       </c>
       <c r="CT20">
         <v>28466000.0</v>
       </c>
       <c r="CU20">
         <v>28466000.0</v>
       </c>
       <c r="CV20">
+        <v>28466000.0</v>
+      </c>
+      <c r="CW20">
         <v>28879000.0</v>
       </c>
-      <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>30116000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>2393200000.0</v>
+      </c>
+      <c r="C21">
         <v>2395853668.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2464500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2529000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2567400000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2611000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2690500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2736500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2791500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2853800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2935800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2952800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2734600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2670600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>322700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>323228000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>332615000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>341771000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>355365000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>285148000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>292444000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>296480000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>300948000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>220791000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>223130000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>225291000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>238223000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>234249000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>239761000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>241968000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>250551000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>251422000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>253036000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>259052000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>265266000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>270211000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>263803999.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>83332000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>77424000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>74204000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>74885000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>74842000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>54857000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>52183000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>55934000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>56953000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>58366000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>61407000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>61999000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>59550000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>58727000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>55246000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>53967000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>52967000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>47709000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>45750000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>20146000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>46252000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>45957000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>45611000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>46713000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>46628000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>46254000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>45862000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>45440000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>46024000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>45593000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>41680000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>40721000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>39863000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>7097000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>41755000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>42281000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>42196000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>42612000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>42602000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>41738000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>40804000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>39537000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>39964000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>39979000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>39319000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>38397000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>38400000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>37892000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>37421000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>37499000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>37055000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>36588000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>36721000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>35632000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>35352000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>35361000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>34796000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>34356000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>34287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28466000.0</v>
       </c>
       <c r="CT21">
         <v>28466000.0</v>
       </c>
       <c r="CU21">
         <v>28466000.0</v>
       </c>
       <c r="CV21">
+        <v>28466000.0</v>
+      </c>
+      <c r="CW21">
         <v>28879000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>29291000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>29704000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>30116000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>30529000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>30942000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>31354000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>31800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>32200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>32600000.0</v>
       </c>
-      <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22">
+        <v>137900000.0</v>
+      </c>
+      <c r="C22">
         <v>119491696.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>139545584.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>120900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>95400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>132700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>138900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>163900000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>145900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>172900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>183000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>173900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>179900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>207300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>103100000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>101302000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>124964000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>78890000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>102494000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>64201000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>85930000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>72314000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>86278000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>62101000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>63089000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>61747000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>64956000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>53092000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>78829000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>75529000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>113294000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>84789000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>63636000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>34350000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>38238000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>46333000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>28297000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>20868000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>28491000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>42371000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>74164000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>29452000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>58463000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>42715000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>34451000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>27902000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>42750000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>70512000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>52967000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>50468000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>52419000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>54164000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>49550000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>33966000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>60947000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>30492000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>51919000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>82212000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>49212000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>31426000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>40274000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>63261000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>26533000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>21257000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9558000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>22107000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6640000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6907000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6363000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>5258000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>9711000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>17502000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4794000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>18724000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6031000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>8678000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>15690000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>14861000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4819000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>28123000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2779000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>20512000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>8591000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>8607000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2928000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>8540000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>10910000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>12097000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>11490000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>9323000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>9690000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>7759000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>6265000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>9227000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>7402000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>12154000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>4610000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5568000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2940000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>26851000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1705000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>4191000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>9175000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>8809000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>5357000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>12385000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>3500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>10900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DG22">
         <v>2400000.0</v>
       </c>
       <c r="DH22">
+        <v>2400000.0</v>
+      </c>
+      <c r="DI22">
         <v>9100000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>16800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>12487600000.0</v>
+      </c>
+      <c r="C23">
         <v>12437971985.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12120901561.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12240100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12157100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11887300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11807000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11932000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12078900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12045200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12037400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12012800000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11911400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11868000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2863700000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2822574000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2893965000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3867410000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3592914000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2576349000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2606983000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2626694000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2351529000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2537989000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2478513000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2227718000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2229430000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2357831000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2375108000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2219662000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2052396000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2169466000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2117525999.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2115964000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2017312000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2129864000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2068132000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1774315000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1599533000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1287487000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1325420000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1335518000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1120115000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1212397000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1237732000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1163344000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1121510000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1257265000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1298540000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1280529000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1162295000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1237820000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1301532000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1284859000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1132498000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1296094000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1262535000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1171229000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>967241000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1058794000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1151058000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1123237000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>870818000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1092148000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>938030000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>995688000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>857821000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1064244000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>979954000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>893888000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>567862000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>893929000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>943601000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>850569000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>672887000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>814841000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>721726000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>746957000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>475748000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>692872000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>644666000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>634828000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>430720000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>565383000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>600737000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>576269000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>442409000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>517968000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>525491000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>496249000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>413008000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>473798000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>481355000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>450782000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>329136000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>395251000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>431614000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>411337000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>275543000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>327536000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>376257000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>351345000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>268353000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>326725000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>288306000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>331239000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>216100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>274100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>265500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152600000.0</v>
       </c>
       <c r="DG23">
         <v>152600000.0</v>
       </c>
       <c r="DH23">
+        <v>152600000.0</v>
+      </c>
+      <c r="DI23">
         <v>178800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>201200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>194500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>2834500000.0</v>
+      </c>
+      <c r="C24">
         <v>2271000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2282800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2517400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2529800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2622600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2622100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2724900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2822600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2921800000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2307854666.06</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3081000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3104800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3124700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>577111000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>633048000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>639755000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1578420000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1733940000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>632520000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>625832000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>626202000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>626288000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>622635000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>614375000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>613536000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>627204000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>671301000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>686694000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>687689000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>698172000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>740222000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>741278000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>771030000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>795985000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>800900000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>797695000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>596438000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>595706000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>101590000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>102728000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>56143000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>54567000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>55541000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>57210000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>104069000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>110846000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>113911000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>118037000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>115005000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>147234000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>150819000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>148355000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>197857000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>200746000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>201898000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>197732000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>135980000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>133881000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>131430000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>139157000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>138537000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>135886000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>133102000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>129223000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>133966000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>130394000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>128533000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>120637000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>81135000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>67411000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>43927000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>44509000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>44389000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>44844000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>44851000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>43896000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>42861000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>43081000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>43679000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>43754000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>43200000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>43322000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>17400000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>4552000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>4154000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>10792000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>13408000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>13431000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>26893000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>27350000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>35243000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>58303000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>62919000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>62612000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>63159000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>63723000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>63125000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>61217000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>61926000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>62217000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>59068000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>57821000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>46712000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>47391000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>42340000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2282800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2517400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2529800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2622600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2684900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2724900000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3081000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3104800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3124700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>577111000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>645780000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>639755000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1578420000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1733940000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>632520000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>625832000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>626202000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>626288000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>622635000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>614375000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>613536000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>627204000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>671301000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>686694000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>687689000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>698172000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>740222000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>741278000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>771030000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>795985000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>800900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>797695000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>596438000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>595706000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>101590000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>102728000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>56143000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>54567000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
@@ -11683,162 +11740,163 @@
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>19600000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>11900000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>9724106.74</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>8300000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>1473622.16</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
+        <v>0.0</v>
+      </c>
+      <c r="AB26">
         <v>4276000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4201000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4238000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4235000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4010000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4206000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6674000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6915000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7408000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7287000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7289000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7197000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>7326000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>7649000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>7491000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>7081000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6487000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>3001000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>2043000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -11857,52 +11915,53 @@
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11975,475 +12034,481 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>2415100000.0</v>
+      </c>
+      <c r="C28">
         <v>3395129319.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4809731051.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3798800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3535900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3669700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4029700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3576800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3742100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3970700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4192400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4165000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4118800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4169300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>265500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>316759000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>417915000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1290586000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1541337000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>418438000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>501340000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>501238000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>516954000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>302884000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>384542000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>512159000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>418173000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>529837000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>642561000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>565859000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>503596000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>542284000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>551675000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>514341000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>559875000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>601978000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>574319999.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>384160000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>415035000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-90381000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-41336000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-149295000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-99883000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-235434000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-246268000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-189280000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-21130000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-78064000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-117083000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-136390000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-52736000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>20653000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-34362000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-70933000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>62175000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-182619000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>41136000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8318000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>37153000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-17682000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-51570000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>30931000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>68788000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-29023000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-26689000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-51108000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12867000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-137800000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-151500000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-128473000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-32832000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-146590000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-188212000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-175224000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-105230000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-179681000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-164289000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-180304000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-128703000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-142148000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-198387000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-157788000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-108095000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-129865000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-187696000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-135268000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-72262000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-86594000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-117374000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-85982000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-48221000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-83461000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-99293000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-62502000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>11912000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-35669000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-71062000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-44926000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>24996000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>16842000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-58039000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-41494000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3752000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-42834000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-27131000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-66733000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-8200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-47300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-93200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64000000.0</v>
       </c>
       <c r="DG28">
         <v>-64000000.0</v>
       </c>
       <c r="DH28">
+        <v>-64000000.0</v>
+      </c>
+      <c r="DI28">
         <v>-81700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-67600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-83800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>8472000000.0</v>
+      </c>
+      <c r="C29">
         <v>8223100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8042900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8125700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8122800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7973000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7877900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7969800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8012100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8017300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6110508065.73</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8038700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8060400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8105500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1900224000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1877776000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1896685000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2829047000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2814260000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1714114000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1728032000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1668171000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1673038000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1612330000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1552997000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1503366000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12487,518 +12552,522 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>854400000.0</v>
+      </c>
+      <c r="C30">
         <v>953325023.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>778580517.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>327300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>851000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>789800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>294500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>761700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>934000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>959200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>309400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>951900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>938800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>393300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>185800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>303446000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>291478000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>307596000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>118850000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>261061000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>277156000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>296939000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>136331000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>334094000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>333866000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>245727000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>121752000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>249925000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>338618000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>220452000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>112680000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>247972000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>188993000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>182157000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>77870000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>212330000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>135395000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>112353000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>45317000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>192420000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>131183000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>131098000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>50388000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>129579000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>123187000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>110869000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>60642000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>174334000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>146081000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>139843000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>60715000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>166332000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>179801000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>149338000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>46385000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>223802000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>209111000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>158900000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>73517000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>127717000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>157272000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>172887000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>74558000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>185171000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>92490000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>97964000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>55787000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>152010000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>116977000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>140037000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>63049000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>180597000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>210878000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>140226000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>73637000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>177616000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>116889000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>149983000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>39894000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>149304000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>76747000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>103181000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>18012000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>78840000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>80629000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>108332000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>16069000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>69148000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>60176000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>63740000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>17064000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>49371000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>39676000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>49939000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>13700000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>23779000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>43571000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>61874000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>12375000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>34945000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>45285000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>46528000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>10565000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>33457000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>29187000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>36245000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>9600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>34800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>21100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="DG30">
         <v>6800000.0</v>
       </c>
       <c r="DH30">
+        <v>6800000.0</v>
+      </c>
+      <c r="DI30">
         <v>16100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>55900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>58100000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-2549200000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2029300000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2087400000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>18141000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-31196000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-34889000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-64589000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-227556000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-60915000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-74912000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-131593000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-134313000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>65947000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4556000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-55622000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3857000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-67463000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-80533000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-84715000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-85650000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-108237000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-126611000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-164273000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-183320000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-208803000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-203720000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>523343000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>521166000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>530641000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>578380000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>540938000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>589754000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>551212000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>551893000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
@@ -13017,131 +13086,134 @@
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
+        <v>449600000.0</v>
+      </c>
+      <c r="C32">
         <v>253400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>166800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>353100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>423200000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>419500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>383500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>409700000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>447400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>420600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>355269109.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>431500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>448400000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>425200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>167827000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>201675000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>204021000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>178560000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>173803000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>143232000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>116647000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>58810000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>42201000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>259275000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>194412000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>125459000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13185,526 +13257,532 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>10599200000.0</v>
+      </c>
+      <c r="C33">
         <v>10342603314.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10358200000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10370300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10217900000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10104700000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10092200000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>10073200000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>10113300000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10160400000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>10223400000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>10178300000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>10079100000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>10038300000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1900600000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1868717000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1897126000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2839902000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2830692000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1750937000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1773398000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1783019000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1794751000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1525216000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1516059000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1518249000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1549846000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1548575000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1547847000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1526071000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1448858000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1483835000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1493863999.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1509676000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1508825000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1508409000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1493620000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1228282000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1221535000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>715516000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>733108000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>738285000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>690016000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>665191000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>681590000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>684259000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>726937000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>735167000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>765819000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>759964000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>763916000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>774181000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>765948000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>775076000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>765494000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>767785000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>776754000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>727994000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>713401000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>701174000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>720430000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>706385000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>688350000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>680039000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>660675000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>669749000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>659114000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>622787000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>574472000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>522594000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>408133000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>473525000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>465504000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>446752000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>435702000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>385561000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>359434000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>338233000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>279975000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>321212000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>312692000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>300468000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>250608000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>283553000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>272999000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>265115000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>271107000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>259761000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>250881000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>252432000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>251692000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>243797000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>259564000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>252504000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>241267000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>235338000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>224510000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>213759000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>204602000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>195591000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>189618000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>182092000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>175728000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>171994000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>164406000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>155057000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>144100000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>131000000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>110600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63800000.0</v>
       </c>
       <c r="DG33">
         <v>63800000.0</v>
       </c>
       <c r="DH33">
+        <v>63800000.0</v>
+      </c>
+      <c r="DI33">
         <v>52000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>47100000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34">
+        <v>159200000.0</v>
+      </c>
+      <c r="C34">
         <v>158300000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4600000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>171800000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>128700000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>103500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>7900000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>90600000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>87600000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>85100000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>34072063.92</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>70800000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1341300000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1325700000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>147290000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3744000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>155911000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>150105000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>147260000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>153560000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>6617000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>159266000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>153000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>144677000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>142518000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>142569000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>151238000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>3357000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3266000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>129205000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>41980000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>39436000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>39130000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>44857000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>46773000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>20562000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>17958000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>17376000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>18826000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>17173000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>12550000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>11991000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>12368000.0</v>
       </c>
-      <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
@@ -13731,846 +13809,853 @@
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>4998400000.0</v>
+      </c>
+      <c r="C35">
         <v>4475470705.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4449188382.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4743500000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4696100000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4748300000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4759300000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4781200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4912800000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5022000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5185300000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5205200000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5114700000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5108900000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>778300000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>831192000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>857062000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1793097000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1933432000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>831812000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>828618000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>831221000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>824553000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>819624000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>806163000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>798737000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>821185000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>854560000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>873779000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>854987000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>776594000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>814123000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>830721000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>867175000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>884106000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>890760000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>888529000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>658526000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>654869000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>152793000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>195110000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>144970000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>98005000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>98759000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>99853000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>140895000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>158200000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>153608000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>154164000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>146263000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>179413000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>183912000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>178186000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>225096000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>226419000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>20560000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>221028000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>162463000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>158791000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>158377000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>162840000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>159100000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>155556000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>151048000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>146296000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>150745000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>145213000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>140025000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>133442000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>91935000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>63825000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>52770000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>56610000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>58038000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>58793000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>58055000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>56262000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>52577000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>51892000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>51286000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>51234000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>49993000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>43307000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>24020000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>10997000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>12076000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>18714000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>20204000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>20768000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>33997000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>34259000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>40011000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>63891000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>67891000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>67336000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>66265000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>64032000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>63125000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>61217000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>61926000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>62217000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>59068000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>57821000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>46712000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>47391000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>42340000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>35700000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>39400000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>33300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8700000.0</v>
       </c>
       <c r="DG35">
         <v>8700000.0</v>
       </c>
       <c r="DH35">
+        <v>8700000.0</v>
+      </c>
+      <c r="DI35">
         <v>4000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>4100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>130700000.0</v>
+      </c>
+      <c r="C36">
         <v>150192336.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>149400000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>160600000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>152300000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>141000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>95300000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>96700000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>92600000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>93400000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>83000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>91200000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>72900000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>83900000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>38400000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>37615000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>41599000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>968833000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>968960000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>30847000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>27298000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>28924000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>31105000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>28263000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>23566000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>37849000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>39189000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>44073000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>44064000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>42198000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>41033000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>50278000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>48717999.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>46741000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>42820000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>39859000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>39046000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>533014000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>529338000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>20245000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>18850000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>18371000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>16731000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>8702000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>9848000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>10508000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>15377000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>12207000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>10597000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>9818000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>10235000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>16609000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>16297000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>16565000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-765494000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-767785000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>13587000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>13723000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>967000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>13272000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>13511000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>13234000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>11674000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>11770000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>12152000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2579000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>6395000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>11880000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>12594000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>9604000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-86251000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2112000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2031000.0</v>
       </c>
       <c r="BW36">
         <v>2031000.0</v>
       </c>
       <c r="BX36">
-        <v>1000000.0</v>
+        <v>2031000.0</v>
       </c>
       <c r="BY36">
         <v>1000000.0</v>
       </c>
       <c r="BZ36">
+        <v>1000000.0</v>
+      </c>
+      <c r="CA36">
         <v>700000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>293000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>432000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>633000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1422000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1320000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>2801000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>2932000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>3101000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>6984000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>6374000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>4250000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>6110000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>5644000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>4224000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>17219000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>17166000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>13421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11607000.0</v>
       </c>
       <c r="CS36">
         <v>11607000.0</v>
       </c>
       <c r="CT36">
         <v>11607000.0</v>
       </c>
       <c r="CU36">
+        <v>11607000.0</v>
+      </c>
+      <c r="CV36">
         <v>7893000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>8111000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>8228000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>8468000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>4991000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>4580000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>4769000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>1708000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>1800000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>1900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DG36">
         <v>2500000.0</v>
       </c>
       <c r="DH36">
+        <v>2500000.0</v>
+      </c>
+      <c r="DI36">
         <v>1600000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>2100000.0</v>
       </c>
-      <c r="DJ36"/>
+      <c r="DK36"/>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
-[...1 lines deleted...]
-      </c>
+      <c r="M37"/>
       <c r="N37">
         <v>2300000.0</v>
       </c>
       <c r="O37">
+        <v>2300000.0</v>
+      </c>
+      <c r="P37">
         <v>466000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>398000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>409000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>385000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>388000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>416000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>5097000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>5089000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>5154000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>5383000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>5254000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>5166000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>5154000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>5148000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>5165000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>5063000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>5067000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>5100000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>5130000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>5150000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>5069000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>4978000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>4902000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>4792000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>4773000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>4724000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>4715000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>4788000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>4183000.0</v>
       </c>
-      <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
@@ -14597,1688 +14682,1698 @@
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>157900000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>160600000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>161100000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>150500000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>71100000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>108200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
         <v>-61586950.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1566900000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1463700000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1404900000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-27000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>154181000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>41599000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>976020000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1083374000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>161919000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>39832000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>41968000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>161066000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>43922000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>37865000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>37849000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>39189000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>44073000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>44064000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>143238000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>41033000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>50278000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>48718000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>46741000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>982244000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>977914000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>-1000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>713263000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>706505000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>186882000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>203779000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>202421000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>161425000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>133145000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>138248000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>138130000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>140943000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>141139000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>138652000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>134874000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>133282000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>134701000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>14032000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>10597000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>6431000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>125937000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>125957000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>69634000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>69068000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>67907000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>71383000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>71105000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>-210000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>60435000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>60451000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>59241000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>61169000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>54573000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>53993000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>50090000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>-34211000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>44489000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>45302000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>45164000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>45658000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>45214000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>43706000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>42880000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>-32294000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>41707000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>41546000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>41590000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>3869000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>41201000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>40824000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>40522000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>28539000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>43429000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>40838000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>42832000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>41276000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>39576000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>52580000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>51962000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>47777000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>45894000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>40073000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>40134000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>36952000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>36990000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>37519000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>38172000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>35107000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>35109000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>35711000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>33062000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
+      <c r="DK38"/>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>371200000.0</v>
+      </c>
+      <c r="C39">
         <v>160325553.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>169890262.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>746900000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>282600000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>282000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>747500000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>282500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>286200000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>289900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>745400000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>280400000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>280700000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>660800000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>179900000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>110338000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>213108000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>200902000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>214765000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>137538000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>168742000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>180042000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>55403000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>146293000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>175779000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>111901000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>133205000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>196684000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>199385000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>131119000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>139820000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>124106000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>160467000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>110837000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>124469000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>138318000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>156717000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>175918000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>96323000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>106196000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>220464000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>142609000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>111100000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>29138000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>33259000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>39386000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>151366000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>40786999.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>52417000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>41365000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>50884000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>45219000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>33487999.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>27612000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>60218000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>23392000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>21615000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>22595000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>21788000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>19608000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>12982000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>23115000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>13402000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>14287000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>17626000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>20716000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>13684000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>15470000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>10005000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>16113000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>13905000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>29148000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>19273000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>24085000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>7202000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>12579000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>9913000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>10472000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>10538000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>8182000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>10084000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>8747000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>4103000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>19389000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>11960000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>14266000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>5248000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>23038000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>22148000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>14826000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>15553000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>18635000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>5724000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2418000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>4545000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>12308000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>8503000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>9111000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>6093000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>13171000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>8906000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>9567000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>9450000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>9679000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>6143000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>3091000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>2900000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DG39">
         <v>6000000.0</v>
       </c>
       <c r="DH39">
+        <v>6000000.0</v>
+      </c>
+      <c r="DI39">
         <v>11900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>8900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
+        <v>1155400000.0</v>
+      </c>
+      <c r="C40">
         <v>270745862.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-12193.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>348400000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>985000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>929600000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>339800000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1008600000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1085800000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1029600000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>393443489.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1004600000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1053200000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>310400000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>584200000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>441439000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>493688000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>539739000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>194565000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>428555000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>445090000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>517521000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>332194000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>496936000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>499415000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>346202000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>121361000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>453278000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>458116000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>326196000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>107773000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>332984000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>331379000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>303416000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>86978000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-1.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>303712000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>278195000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>58618000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>274741000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>275293000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>289103000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>56836000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>45494999.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>38407000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>70916000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>50119000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>260187000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>249030000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>284448000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>56222000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>198780000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-371113000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-376878000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-29172000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-327586000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>49822000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>57488000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>147704000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>31493000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>30339000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>51089000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>46463000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>31908000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>4953000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>300616000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>74726000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>388886000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>331649000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1781000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>77555000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>278064000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>303670000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>247883000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>80698000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>241361000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>164780000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>221218000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>65965000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>210449000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>733000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>201580000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>67640000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>159843000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>193960000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>187956000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>67370000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>141394000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>153748000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>132553000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>47382000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>131752000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>143486000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>135463000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>17360000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>105192000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>137098000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>141209000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>11807000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>15051000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>126593000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>119020000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>23556000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>110738000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>72073000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>123105000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>16100000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>80500000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>86200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17100000.0</v>
       </c>
       <c r="DG40">
         <v>17100000.0</v>
       </c>
       <c r="DH40">
+        <v>17100000.0</v>
+      </c>
+      <c r="DI40">
         <v>62800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>87500000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>82600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>786400000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>697600000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>74031000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>198144000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>85112000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>88038000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>199492000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>199292000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>71391000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>72053000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>198265000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>76666000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>71469000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>64652000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>66323000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>56375000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>63361000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>63351000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>68276000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>65163000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>81622000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>89015000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>38898000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>20562000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>17958000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>17376000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>18826000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>17173000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>12550000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>11991000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>12368000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>16245000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>16349000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>12935000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>13280000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>11868000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>10977000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>8188000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>8103000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>6965000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>6109000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>5582000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>5193000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>4900000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>4661000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>4618000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>4309000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>4212000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>3990000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>3587000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1659000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1877000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1690000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1533000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="BQ41">
         <v>60000.0</v>
       </c>
       <c r="BR41">
         <v>60000.0</v>
       </c>
       <c r="BS41">
         <v>60000.0</v>
       </c>
       <c r="BT41">
         <v>60000.0</v>
       </c>
       <c r="BU41">
         <v>60000.0</v>
       </c>
       <c r="BV41">
         <v>60000.0</v>
       </c>
       <c r="BW41">
+        <v>60000.0</v>
+      </c>
+      <c r="BX41">
         <v>385000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>345000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>354000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>362000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
-      <c r="CE41">
-[...1 lines deleted...]
-      </c>
+      <c r="CE41"/>
       <c r="CF41">
         <v>516000.0</v>
       </c>
       <c r="CG41">
+        <v>516000.0</v>
+      </c>
+      <c r="CH41">
         <v>490000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1586000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1563000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1392000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2403000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>2397000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2375000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>2049000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3115000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2808000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>2758000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>2436000.0</v>
       </c>
-      <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>70</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>1.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1700000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-1.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-40000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2400000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>95400000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>85200000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>81900000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>73100000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>88000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>92100000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>89700000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>88800000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>85300000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>81937000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>73014000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>61123000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>59535000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>57595000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>51800000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>43612000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>49171000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>48253000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>47958000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>46147000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>52110000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>59289000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>54633000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>50054000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>56885000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>53941000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>41410000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>44327000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>41005000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>38907000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>36963000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>28227000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>27638000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>26602000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>25691000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>27969000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>27728000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>26751000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>26190000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>30794000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>31314000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>31735000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>31079000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>31025000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>30178000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>29799000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>28571999.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>27990000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>27080000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>143478000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>141356000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>140275000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>21227000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>136364000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>137680000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>133192000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>139634000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>18028000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>17093000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>16521000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>16146000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>15698000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>113264000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>109348000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>26418000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>107437000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>106085000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>105182000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>102694000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>101710000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>100800000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>97062000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>44170000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>93815000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>92884000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>91370000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>76336000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>8722000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>8224000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>8181000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>118451000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>75824000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>6824000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>6471000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>6075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4646000.0</v>
       </c>
       <c r="CO42">
         <v>4646000.0</v>
       </c>
       <c r="CP42">
         <v>4646000.0</v>
       </c>
       <c r="CQ42">
         <v>4646000.0</v>
       </c>
       <c r="CR42">
+        <v>4646000.0</v>
+      </c>
+      <c r="CS42">
         <v>4332000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4332000.0</v>
       </c>
       <c r="CU42">
         <v>4332000.0</v>
       </c>
       <c r="CV42">
         <v>4332000.0</v>
       </c>
       <c r="CW42">
         <v>4332000.0</v>
       </c>
       <c r="CX42">
         <v>4332000.0</v>
       </c>
       <c r="CY42">
         <v>4332000.0</v>
       </c>
       <c r="CZ42">
-        <v>73463000.0</v>
+        <v>4332000.0</v>
       </c>
       <c r="DA42">
         <v>73463000.0</v>
       </c>
       <c r="DB42">
+        <v>73463000.0</v>
+      </c>
+      <c r="DC42">
         <v>73462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73400000.0</v>
       </c>
       <c r="DD42">
         <v>73400000.0</v>
       </c>
       <c r="DE42">
         <v>73400000.0</v>
       </c>
       <c r="DF42">
-        <v>62400000.0</v>
+        <v>73400000.0</v>
       </c>
       <c r="DG42">
         <v>62400000.0</v>
       </c>
       <c r="DH42">
+        <v>62400000.0</v>
+      </c>
+      <c r="DI42">
         <v>62300000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>62400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>60600000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16351,122 +16446,123 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
+      <c r="AF44"/>
+      <c r="AG44">
         <v>864000.0</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>12965000.0</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>16576000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>9014000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>7230000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>7706000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>5021000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>3950000.0</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>3438000.0</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>2661000.0</v>
       </c>
-      <c r="AP44">
-[...1 lines deleted...]
-      </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
-      <c r="AR44"/>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
@@ -16493,1426 +16589,1437 @@
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45">
+        <v>3136800000.0</v>
+      </c>
+      <c r="C45">
         <v>3100200000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3725600000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3000700000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2956400000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2828000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3354600000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2691400000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2686100000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2672300000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2372078998.94</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2617600000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2549200000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2514700000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>459137000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>561104000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>602324000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>603939000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>608630000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>587757000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>528591000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>532046000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>543342000.0</v>
       </c>
-      <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>577374000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>594028000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>627167000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>625090000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>630634000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>639480000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>645332000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>655677000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>663775000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>650797000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>658360000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>652223000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>633267000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>649047000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>635280000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>627230000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>619604000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>600224000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>610508000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>597945000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>568214000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>520479000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>472504000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>373620000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>429036000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>420202000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>401588000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>390044000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>340347000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>315728000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>295353000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>244722000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>279505000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>271146000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>258878000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>215530000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>242352000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>232175000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>224593000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>226624000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>216332000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>210043000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>209601000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>210416000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>204221000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>206984000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>200542000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>193490000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
+      <c r="DK45"/>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>3136800000.0</v>
+      </c>
+      <c r="C46">
         <v>3110395956.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3067800000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3000700000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2956400000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2828000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2782700000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2691400000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2686100000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2672300000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2654700000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2617600000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2549200000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2514700000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>582100000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>561104000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>576962000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>574313000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>558652000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>585134000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>602324000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>603939000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>608630000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>587757000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>583696000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>584973000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>595848000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>594674000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>587279000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>565873000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>481670000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>504738000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>512527000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>522871000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>522409000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>521405999.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>515908000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>506674000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>509910000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>521111000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>520306000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>526422000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>520707000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>521337999.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>532206000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>533352000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>567839000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>576756000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>607858000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>605630000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>609514000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>618556000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>612166000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>621598000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>633538000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>637667000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>650797000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>658360000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>652223000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>633267000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>649047000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>635280000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>627230000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>619604000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>600224000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>610508000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>597945000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>568214000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>520479000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>472504000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>453642000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>429036000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>420202000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>401588000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>390044000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>340347000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>315728000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>295353000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>244722000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>279505000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>271146000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>258878000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>215530000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>242352000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>232175000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>224593000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>226624000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>216332000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>210043000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>209601000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>210416000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>204221000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>206984000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>200542000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>193490000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>189444000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>184437000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>173625000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>167650000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>158601000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>152099000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>143920000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>140621000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>136885000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>128695000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>121995000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>110500000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>96900000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>75900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61300000.0</v>
       </c>
       <c r="DG46">
         <v>61300000.0</v>
       </c>
       <c r="DH46">
+        <v>61300000.0</v>
+      </c>
+      <c r="DI46">
         <v>50400000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>45000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>3067800000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3000700000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2956400000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2828000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2804500000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2691400000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1150400000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1137900000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1144900000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>459137000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>444538000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>442743000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>445517000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>449087000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>466162000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>602324000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>483981000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>492127000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>481047000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>475936000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>477327000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>484482000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>594674000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>473036000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>469068000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>486599000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>504738000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>512527000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>522871000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>526581000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>530495000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>524212000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>515019000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>515030000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>528634000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>529329000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>535864000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>528591000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>532046000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>543342000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>546129000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>577374000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>594028000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>627167000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>625090000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>630634000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>639480000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>633969000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>645332000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>655677000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>663775000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>650797000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>658360000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>644333000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>633267000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>649047000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>635280000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>627230000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>619604000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>600224000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>610508000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>597945000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>568214000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>520479000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>472504000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>453642000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>429036000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>420202000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>401588000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>390044000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>340347000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>315728000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>295353000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>285091000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>279505000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>271146000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>258878000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>250645000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>242352000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>232175000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>224593000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>226624000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>216332000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>210043000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>209609000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>210416000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>204221000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>206984000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>200542000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>193490000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>189444000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>184437000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>173625000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>167650000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>158601000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>152099000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>143920000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>140621000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>136885000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>128695000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>121995000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>1400300000.0</v>
+      </c>
+      <c r="C48">
         <v>1327852734.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1252316816.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1212300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1188500000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1141300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1090300000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1034400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1020200000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>967700000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>918500000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>892500000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>887100000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>858200000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1043200000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1028096000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1015301000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>989923000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>839609000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>836759000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>832037000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>795781000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>791918000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>767188000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>746048000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>714816000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>714051000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>684231000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>680915000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>646614000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>648255000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>632496000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>628341000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>601205000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>602609000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>584263000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>592169000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>593212000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>601071000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>591430000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>615672000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>594986000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>601051000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>627123000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>623950000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>592458000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>536111000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>569719000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>575405000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>550740000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>550398000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>530702000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>528163000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>511203000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>510491000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>501172000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>506048000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>486718000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>480718000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>465914000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>471343000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>455729000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>433973000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>431544000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>429151000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>413586000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>411326000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>400028000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>397665000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>368285000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>357845000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>340136000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>337634000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>300092000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>292046000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>283435000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>276883000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>257625000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>247349000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>244832000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>242386000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>224079000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>186667000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>209072000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>210695000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>193342000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>152877000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>175872000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>177825000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>165218000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>161183000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>151973000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>151576000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>138476000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>129682000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>118560000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>117449000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>106674000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>101311000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>89715000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>90670000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>84319000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>81257000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>75273000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>73770000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>67661000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>64100000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>56000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>53900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41800000.0</v>
       </c>
       <c r="DG48">
         <v>41800000.0</v>
       </c>
       <c r="DH48">
+        <v>41800000.0</v>
+      </c>
+      <c r="DI48">
         <v>30800000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>28800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>20300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>887100000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>858200000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1043169000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1028096000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1015301000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>989923000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>839609000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>836759000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>832037000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>795781000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>791918000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>767188000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>746048000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>714816000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>714051000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>684231000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>680915000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>646614000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>648255000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>632496000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>628341000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>601205000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>602609000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>584263000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>592169000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>593212000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>601071000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>591430000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>615672000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>594986000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>601051000.0</v>
       </c>
-      <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
@@ -17939,194 +18046,197 @@
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50">
+        <v>69600000.0</v>
+      </c>
+      <c r="C50">
         <v>333200000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>188700000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>124800000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>140400000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>66900000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>31800000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>35800000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>34200000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>29200000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>21031207.6</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>45900000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>35800000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>119300000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>33504000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>5926000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>13254000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>25647000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>9645000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>19653000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>45870000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>36450000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>39505000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>30211000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>39568000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>50025000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>22982000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>23832000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>26245000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>24335000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>13126000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>11556000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>9086000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>9264000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>16907000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>16985000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>828423000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>302811000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>622902000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>313754000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>297730000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>377739000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>43348000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>118685000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>181625000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -18145,966 +18255,974 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>2940000000.0</v>
+      </c>
+      <c r="C51">
         <v>4257355718.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5503266619.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4473500000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4246100000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4247800000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4563600000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4227500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4341600000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4433500000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4768600000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4593300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4551700000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4737600000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>759800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>755530000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>785204000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1730706000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1867450000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>781050000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>803097000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>795618000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>795720000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>773169000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>774262000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>802253000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>777844000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>839392000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>852990000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>832350000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>741340000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>771048000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>762241000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>793285000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>827785000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>826452000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>828422999.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>621054000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>622902000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>140603000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>125165000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>144779000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>110265000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>110340000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>118977000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>111648000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>118685000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>158401000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>164173000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>152499000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>181625000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>218577000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>238383000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>227934000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>240226000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>247975000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>244272000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>187846000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>146476000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>161187000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>168530000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>188520000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>136973000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>162371000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>130992000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>134044000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>135463000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>129270000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>120637000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>81413000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>55520000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>46567000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>54940000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>45558000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>45085000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>50726000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>55511000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>53104000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>43318000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>43903000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>43977000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>44132000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>37442000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>45129000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>44525000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>44748000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>38274000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>67330000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>63422000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>69946000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>70788000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>70775000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>70833000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>74192000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>74134000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>76003000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>79358000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>76099000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>74529000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>73820000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>72704000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>67473000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>67187000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>59952000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>56082000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>57728000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>47700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>47200000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>36100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9600000.0</v>
       </c>
       <c r="DG51">
         <v>9600000.0</v>
       </c>
       <c r="DH51">
+        <v>9600000.0</v>
+      </c>
+      <c r="DI51">
         <v>8000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>4900000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>5100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
+        <v>105500000.0</v>
+      </c>
+      <c r="C52">
         <v>501744731.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>316323289.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>508300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>287400000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>207500000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>447600000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>176400000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>173600000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>171100000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>299400000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>174500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>134600000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>318300000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>55500000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5926000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>13254000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>25647000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9645000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>19653000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>45870000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>36450000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>39505000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>30211000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>39568000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>68168000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>22982000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>41207000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>42572000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>40714000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>33022000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>22088000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>13142000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>15125000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>23925000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>25552000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>30727999.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>24616000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>23912000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>39013000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>22437000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>88636000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>55698000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>54799000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>61767000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>7579000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>7839000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>44490000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>46136000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>37494000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>34391000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>67758000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>90028000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>30077000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>39480000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>46077000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>46540000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>51866000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>12595000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>29757000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>29373000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>49983000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>1087000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>29269000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1769000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>78000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>5069000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>737000.0</v>
       </c>
-      <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>278000.0</v>
       </c>
-      <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>2640000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>10431000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1169000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>241000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>5875000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>11615000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>10243000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>237000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>224000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>223000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>932000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>189000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>27729000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>39973000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>40594000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>29280000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>53922000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>49991000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>43054000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>43438000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>35532000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>12530000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>11273000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>11522000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>12844000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>15635000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>12974000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>13312000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>73820000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>10487000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>8405000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>9366000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>13240000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>8691000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>15388000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>12000000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>7900000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DG52">
         <v>800000.0</v>
       </c>
       <c r="DH52">
+        <v>800000.0</v>
+      </c>
+      <c r="DI52">
         <v>4000000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>800000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>15752650.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>-24000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>75281000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>118714000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>62414000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>63206000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>89846000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>113391000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>137986000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>50222000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>83413000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>196171000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>117944000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>83098000.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>-326000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>3536000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1734000.0</v>
       </c>
-      <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>6692000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>6608000.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>18923000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>654000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
-      <c r="AR54"/>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
@@ -19131,1498 +19249,1511 @@
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>12487600000.0</v>
+      </c>
+      <c r="C55">
         <v>12437971985.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12143000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12240100000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>12157100000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11887300000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11807000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>11932000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12078900000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12045200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>12037400000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>12012800000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>11911400000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>11868000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2863700000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2822574000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2893965000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3867410000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3592914000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2576349000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2606983000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2626694000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2351529000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2537989000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2478513000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2227718000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2229430000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2357831000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2375108000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2219662000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2052396000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2169466000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2117525999.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2115964000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2017312000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2129864000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2068132000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1774315000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1599533000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1287487000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1325420000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1335518000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1120115000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1212397000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1237732000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1163344000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1121510000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1257265000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1298540000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1280529000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1162295000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1237820000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1301532000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1284859000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1132498000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1296094000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1262535000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1171229000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>967241000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1058794000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1151058000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1123237000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>870818000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1092148000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>938030000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>995688000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>857821000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1064244000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>979954000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>893888000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>567862000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>893929000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>943601000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>850569000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>672887000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>814841000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>721726000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>746957000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>475748000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>692872000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>644666000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>634828000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>430720000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>565383000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>600737000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>576269000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>442409000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>517968000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>525491000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>496249000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>413008000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>473798000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>481355000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>450782000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>329136000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>395251000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>431614000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>411337000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>275543000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>327536000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>376257000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>351345000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>268353000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>326725000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>288306000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>331239000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>216100000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>274100000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>265500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152600000.0</v>
       </c>
       <c r="DG55">
         <v>152600000.0</v>
       </c>
       <c r="DH55">
+        <v>152600000.0</v>
+      </c>
+      <c r="DI55">
         <v>178800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>201200000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>194500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>1888400000.0</v>
+      </c>
+      <c r="C56">
         <v>2095368671.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1781551931.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1869800000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1939200000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1782600000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1714800000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1858800000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1965600000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1884800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1814000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1834500000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1832300000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1829700000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>963100000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>953857000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>996839000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1027508000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>762222000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>825412000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>833585000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>843675000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>556778000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1012773000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>962454000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>709469000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>679584000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>809256000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>827261000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>693591000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>603538000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>685631000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>623662000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>606288000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>508487000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>621455000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>574512000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>546033000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>377998000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>571971000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>592312000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>597233000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>430099000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>547206000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>556142000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>479085000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>394573000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>522097999.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>532721000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>520565000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>398379000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>463639000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>535583999.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>509783000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>345601000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>506382000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>485781000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>443235000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>253840000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>357620000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>430628000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>416852000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>182678000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>412109000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>277355000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>325939000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>198707000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>441457000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>405482000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>371294000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>193940000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>420404000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>478097000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>403817000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>237185000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>429280000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>362292000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>408724000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>228067000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>371660000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>331974000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>334360000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>176243000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>281830000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>327738000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>311154000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>142763000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>258207000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>274610000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>243817000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>161316000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>230001000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>221791000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>198278000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>87869000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>159913000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>207104000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>197578000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>70941000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>131945000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>186639000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>169253000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>92625000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>154731000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>123900000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>176182000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>72000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>143100000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>154900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88800000.0</v>
       </c>
       <c r="DG56">
         <v>88800000.0</v>
       </c>
       <c r="DH56">
+        <v>88800000.0</v>
+      </c>
+      <c r="DI56">
         <v>126800000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>154100000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>159500000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>1438800000.0</v>
+      </c>
+      <c r="C57">
         <v>1841135287.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1615055482.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1516700000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1516000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1363100000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1331300000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1449100000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1518200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1464200000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1342700000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1403000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1383900000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1404500000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>795200000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>752182000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>792818000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>848948000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>588419000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>682180000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>716938000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>784865000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>514577000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>753498000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>768042000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>584010000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>501258000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>659959000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>665480000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>531546000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>440092000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>534731000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>495306000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>491339000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>388455000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>519391000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>463054000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>419623000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>252834000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>440341000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>416579000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>509297000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>289966000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>409256000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>428492000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>375691000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>254221000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>400446000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>413631000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>437702000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>288331000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>378259000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>461784000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>407703000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>249548000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>422548000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>399680000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>378561000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>190544000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>299329000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>357835000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>360058000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>137135000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>369506000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>245990000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>300694000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>168197000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>389623000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>331649000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>336694000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>146831000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>367133000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>399306000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>343672000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>178978000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>332458000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>255415000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>312825000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>133698000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>278303000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>233346000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>249533000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>107788000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>224349000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>276262000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>265403000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>134431000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>224754000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>235017000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>204161000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>125970000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>196308000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>182919000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>169745000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>62426000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>143004000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>180595000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>177107000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>48393000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>110999000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>157854000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>143203000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>61768000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>138353000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>98667000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>152128000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107800000.0</v>
       </c>
       <c r="DE57">
         <v>107800000.0</v>
       </c>
       <c r="DF57">
-        <v>39700000.0</v>
+        <v>107800000.0</v>
       </c>
       <c r="DG57">
         <v>39700000.0</v>
       </c>
       <c r="DH57">
+        <v>39700000.0</v>
+      </c>
+      <c r="DI57">
         <v>81700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>105900000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>109100000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>6437200000.0</v>
+      </c>
+      <c r="C58">
         <v>6316605993.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6064243865.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6260200000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6212100000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6111400000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6090600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6230300000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6431000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6486200000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6528000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6608200000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6498600000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6513400000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1573500000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1583374000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1649880000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2642045000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2521851000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1513992000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1545556000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1616086000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1339130000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1573122000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1574205000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1382747000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1322443000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1514519000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1539259000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1386533000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1216686000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1348854000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1326027000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1358514000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1272561000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1410151000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1351583000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1078149000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>907703000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>593134000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>567548000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>612823000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>387971000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>508015000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>528345000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>517399000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>412291000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>554054000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>567795000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>583965000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>467744000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>562171000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>639970000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>632799000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>475967000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>649906000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>620708000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>541024000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>349335000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>457706000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>520675000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>519158000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>292691000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>520554000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>392286000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>451439000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>313410000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>529648000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>465091000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>428629000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>184755000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>419903000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>455916000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>401710000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>237386000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>390513000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>311677000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>365402000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>159310000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>329589000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>284580000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>299526000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>151095000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>248369000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>287259000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>277479000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>153145000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>244958000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>255785000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>238158000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>160229000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>236319000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>246810000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>237636000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>129762000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>209269000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>244627000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>240232000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>109610000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>172925000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>220071000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>202271000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>119589000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>185065000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>146058000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>194468000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>81700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>147200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>141100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48400000.0</v>
       </c>
       <c r="DG58">
         <v>48400000.0</v>
       </c>
       <c r="DH58">
+        <v>48400000.0</v>
+      </c>
+      <c r="DI58">
         <v>85700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>110000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>113600000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
-      <c r="AR59"/>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
@@ -20649,466 +20780,470 @@
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>6049900000.0</v>
+      </c>
+      <c r="C60">
         <v>6120964676.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6042383720.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5965500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5934600000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5765500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5706000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5691100000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5637300000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5548300000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5498700000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5393800000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5401800000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5343500000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1289700000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1238802000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1243676000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1224980000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1070675000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1061941000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1056330000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1005519000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1007245000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>959484000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>899054000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>839805000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>901833000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>838164000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>830684000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>828066000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>830643000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>815512000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>786369000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>752300000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>739682000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>714735000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>711647000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>691374000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>687057000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>689629000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>709016000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>676463000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>703176000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>702491000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>707811000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>645945000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>691932000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>701667000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>729392000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>695780000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>694017000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>675649000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>661562000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>652060000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>656531000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>646188000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>641827000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>630205000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>617906000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>601088000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>630383000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>604079000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>578127000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>571594000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>545744000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>544249000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>544411000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>534596000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>514863000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>465259000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>383107000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>474026000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>487685000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>448859000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>435116000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>424328000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>410049000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>381555000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>316438000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>363283000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>360086000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>335302000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>279625000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>317014000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>313478000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>298790000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>289264000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>273010000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>269706000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>258091000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>252779000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>237479000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>234545000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>213146000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>199374000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>185982000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>186987000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>171105000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>165933000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>154611000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>156186000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>149074000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>148764000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>141660000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>142248000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>136771000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>134400000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>126900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>124400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104200000.0</v>
       </c>
       <c r="DG60">
         <v>104200000.0</v>
       </c>
       <c r="DH60">
+        <v>104200000.0</v>
+      </c>
+      <c r="DI60">
         <v>93100000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>91200000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>80900000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
-      <c r="AR61"/>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
@@ -21135,122 +21270,123 @@
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>490700000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>490800000.0</v>
       </c>
-      <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
+      <c r="AC62"/>
+      <c r="AD62">
         <v>1049000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>984000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>923000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>864000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>12965000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>16576000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>9014000.0</v>
       </c>
-      <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
-      <c r="AO62">
+      <c r="AO62"/>
+      <c r="AP62">
         <v>44141000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>41444000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>24785000.0</v>
       </c>
-      <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
@@ -21277,50 +21413,51 @@
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21404,51 +21541,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>2996859048.0</v>
       </c>
       <c r="C2">
         <v>2279500000.0</v>
       </c>
       <c r="D2">
         <v>1901200000.0</v>
       </c>
       <c r="E2">
         <v>776700000.0</v>
       </c>
       <c r="F2">
         <v>603100000.0</v>
       </c>
       <c r="G2">
         <v>615589000.0</v>
       </c>
       <c r="H2">
         <v>645816000.0</v>
       </c>
       <c r="I2">
         <v>533397000.0</v>
       </c>
@@ -21496,51 +21633,51 @@
       </c>
       <c r="X2">
         <v>17155000.0</v>
       </c>
       <c r="Y2">
         <v>19684000.0</v>
       </c>
       <c r="Z2">
         <v>18861000.0</v>
       </c>
       <c r="AA2">
         <v>17936000.0</v>
       </c>
       <c r="AB2">
         <v>17500000.0</v>
       </c>
       <c r="AC2">
         <v>16000000.0</v>
       </c>
       <c r="AD2">
         <v>13000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
         <v>654968312.0</v>
       </c>
       <c r="C3">
         <v>598800000.0</v>
       </c>
       <c r="D3">
         <v>462100000.0</v>
       </c>
       <c r="E3">
         <v>116600000.0</v>
       </c>
       <c r="F3">
         <v>100700000.0</v>
       </c>
       <c r="G3">
         <v>87161000.0</v>
       </c>
       <c r="H3">
         <v>82781000.0</v>
       </c>
       <c r="I3">
         <v>66614000.0</v>
       </c>
@@ -21588,85 +21725,85 @@
       </c>
       <c r="X3">
         <v>9139000.0</v>
       </c>
       <c r="Y3">
         <v>9208000.0</v>
       </c>
       <c r="Z3">
         <v>9076000.0</v>
       </c>
       <c r="AA3">
         <v>7761000.0</v>
       </c>
       <c r="AB3">
         <v>5600000.0</v>
       </c>
       <c r="AC3">
         <v>2800000.0</v>
       </c>
       <c r="AD3">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5">
         <v>739930023.0</v>
       </c>
       <c r="C5">
         <v>783800000.0</v>
       </c>
       <c r="D5">
         <v>496200000.0</v>
       </c>
       <c r="E5">
         <v>463900000.0</v>
       </c>
       <c r="F5">
         <v>242300000.0</v>
       </c>
       <c r="G5">
         <v>271456000.0</v>
       </c>
       <c r="H5">
         <v>232040000.0</v>
       </c>
       <c r="I5">
         <v>197039000.0</v>
       </c>
@@ -21714,51 +21851,51 @@
       </c>
       <c r="X5">
         <v>43787000.0</v>
       </c>
       <c r="Y5">
         <v>40874000.0</v>
       </c>
       <c r="Z5">
         <v>32537000.0</v>
       </c>
       <c r="AA5">
         <v>27486000.0</v>
       </c>
       <c r="AB5">
         <v>34200000.0</v>
       </c>
       <c r="AC5">
         <v>36800000.0</v>
       </c>
       <c r="AD5">
         <v>18100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
         <v>1394898335.0</v>
       </c>
       <c r="C6">
         <v>1382600000.0</v>
       </c>
       <c r="D6">
         <v>958300000.0</v>
       </c>
       <c r="E6">
         <v>580500000.0</v>
       </c>
       <c r="F6">
         <v>343000000.0</v>
       </c>
       <c r="G6">
         <v>358617000.0</v>
       </c>
       <c r="H6">
         <v>314821000.0</v>
       </c>
       <c r="I6">
         <v>263653000.0</v>
       </c>
@@ -21806,123 +21943,123 @@
       </c>
       <c r="X6">
         <v>52926000.0</v>
       </c>
       <c r="Y6">
         <v>50082000.0</v>
       </c>
       <c r="Z6">
         <v>41613000.0</v>
       </c>
       <c r="AA6">
         <v>35247000.0</v>
       </c>
       <c r="AB6">
         <v>39800000.0</v>
       </c>
       <c r="AC6">
         <v>39600000.0</v>
       </c>
       <c r="AD6">
         <v>19600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>-7755000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
         <v>1674203605.0</v>
       </c>
       <c r="C9">
         <v>2004700000.0</v>
       </c>
       <c r="D9">
         <v>1778400000.0</v>
       </c>
       <c r="E9">
         <v>957100000.0</v>
       </c>
       <c r="F9">
         <v>813900000.0</v>
       </c>
       <c r="G9">
         <v>761671000.0</v>
       </c>
       <c r="H9">
         <v>672825000.0</v>
       </c>
       <c r="I9">
         <v>636629000.0</v>
       </c>
@@ -21970,51 +22107,51 @@
       </c>
       <c r="X9">
         <v>108250000.0</v>
       </c>
       <c r="Y9">
         <v>113868000.0</v>
       </c>
       <c r="Z9">
         <v>98130000.0</v>
       </c>
       <c r="AA9">
         <v>88189000.0</v>
       </c>
       <c r="AB9">
         <v>87100000.0</v>
       </c>
       <c r="AC9">
         <v>78900000.0</v>
       </c>
       <c r="AD9">
         <v>47000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
         <v>544975963.0</v>
       </c>
       <c r="C10">
         <v>550100000.0</v>
       </c>
       <c r="D10">
         <v>282400000.0</v>
       </c>
       <c r="E10">
         <v>406000000.0</v>
       </c>
       <c r="F10">
         <v>205300000.0</v>
       </c>
       <c r="G10">
         <v>235888000.0</v>
       </c>
       <c r="H10">
         <v>190763000.0</v>
       </c>
       <c r="I10">
         <v>152512000.0</v>
       </c>
@@ -22062,51 +22199,51 @@
       </c>
       <c r="X10">
         <v>40906000.0</v>
       </c>
       <c r="Y10">
         <v>39027000.0</v>
       </c>
       <c r="Z10">
         <v>29922000.0</v>
       </c>
       <c r="AA10">
         <v>25360000.0</v>
       </c>
       <c r="AB10">
         <v>33800000.0</v>
       </c>
       <c r="AC10">
         <v>38500000.0</v>
       </c>
       <c r="AD10">
         <v>6900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
         <v>109890597.0</v>
       </c>
       <c r="C11">
         <v>137300000.0</v>
       </c>
       <c r="D11">
         <v>76400000.0</v>
       </c>
       <c r="E11">
         <v>86200000.0</v>
       </c>
       <c r="F11">
         <v>53400000.0</v>
       </c>
       <c r="G11">
         <v>65530000.0</v>
       </c>
       <c r="H11">
         <v>41623000.0</v>
       </c>
       <c r="I11">
         <v>31006000.0</v>
       </c>
@@ -22154,51 +22291,51 @@
       </c>
       <c r="X11">
         <v>12498000.0</v>
       </c>
       <c r="Y11">
         <v>10656000.0</v>
       </c>
       <c r="Z11">
         <v>9868000.0</v>
       </c>
       <c r="AA11">
         <v>8155000.0</v>
       </c>
       <c r="AB11">
         <v>11500000.0</v>
       </c>
       <c r="AC11">
         <v>13700000.0</v>
       </c>
       <c r="AD11">
         <v>4500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12">
         <v>194954060.0</v>
       </c>
       <c r="C12">
         <v>233700000.0</v>
       </c>
       <c r="D12">
         <v>213800000.0</v>
       </c>
       <c r="E12">
         <v>57900000.0</v>
       </c>
       <c r="F12">
         <v>37000000.0</v>
       </c>
       <c r="G12">
         <v>35568000.0</v>
       </c>
       <c r="H12">
         <v>41277000.0</v>
       </c>
       <c r="I12">
         <v>44527000.0</v>
       </c>
@@ -22246,51 +22383,51 @@
       </c>
       <c r="X12">
         <v>4772000.0</v>
       </c>
       <c r="Y12">
         <v>4302000.0</v>
       </c>
       <c r="Z12">
         <v>4024000.0</v>
       </c>
       <c r="AA12">
         <v>3378000.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>1600000.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13">
         <v>177700000.0</v>
       </c>
       <c r="C13">
         <v>26200000.0</v>
       </c>
       <c r="D13">
         <v>19571000.0</v>
       </c>
       <c r="E13">
         <v>6971000.0</v>
       </c>
       <c r="F13">
         <v>38241000.0</v>
       </c>
       <c r="G13">
         <v>35568000.0</v>
       </c>
       <c r="H13">
         <v>41277000.0</v>
       </c>
       <c r="I13">
         <v>44527000.0</v>
       </c>
@@ -22302,51 +22439,51 @@
       </c>
       <c r="L13">
         <v>1386000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14">
         <v>800000.0</v>
       </c>
       <c r="C14">
         <v>300000.0</v>
       </c>
       <c r="D14">
         <v>299000.0</v>
       </c>
       <c r="E14">
         <v>-101000.0</v>
       </c>
       <c r="F14">
         <v>14000.0</v>
       </c>
       <c r="G14">
         <v>-263000.0</v>
       </c>
       <c r="H14">
         <v>-101000.0</v>
       </c>
       <c r="I14">
         <v>5067000.0</v>
       </c>
@@ -22362,51 +22499,51 @@
       <c r="M14">
         <v>1582000.0</v>
       </c>
       <c r="N14">
         <v>801000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
         <v>435899370.0</v>
       </c>
       <c r="C15">
         <v>413100000.0</v>
       </c>
       <c r="D15">
         <v>206500000.0</v>
       </c>
       <c r="E15">
         <v>319800000.0</v>
       </c>
       <c r="F15">
         <v>151900000.0</v>
       </c>
       <c r="G15">
         <v>170095000.0</v>
       </c>
       <c r="H15">
         <v>149039000.0</v>
       </c>
       <c r="I15">
         <v>121479000.0</v>
       </c>
@@ -22454,51 +22591,51 @@
       </c>
       <c r="X15">
         <v>28408000.0</v>
       </c>
       <c r="Y15">
         <v>28371000.0</v>
       </c>
       <c r="Z15">
         <v>20054000.0</v>
       </c>
       <c r="AA15">
         <v>17205000.0</v>
       </c>
       <c r="AB15">
         <v>22300000.0</v>
       </c>
       <c r="AC15">
         <v>24800000.0</v>
       </c>
       <c r="AD15">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16">
         <v>382200000.0</v>
       </c>
       <c r="C16">
         <v>372700000.0</v>
       </c>
       <c r="D16">
         <v>174900000.0</v>
       </c>
       <c r="E16">
         <v>319657000.0</v>
       </c>
       <c r="F16">
         <v>151868000.0</v>
       </c>
       <c r="G16">
         <v>170095000.0</v>
       </c>
       <c r="H16">
         <v>149039000.0</v>
       </c>
       <c r="I16">
         <v>121479000.0</v>
       </c>
@@ -22540,51 +22677,51 @@
       </c>
       <c r="V16">
         <v>53580000.0</v>
       </c>
       <c r="W16">
         <v>34899000.0</v>
       </c>
       <c r="X16">
         <v>36594000.0</v>
       </c>
       <c r="Y16">
         <v>28371000.0</v>
       </c>
       <c r="Z16">
         <v>20054000.0</v>
       </c>
       <c r="AA16">
         <v>17205000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17">
         <v>427600000.0</v>
       </c>
       <c r="C17">
         <v>412800000.0</v>
       </c>
       <c r="D17">
         <v>167158000.0</v>
       </c>
       <c r="E17">
         <v>319758000.0</v>
       </c>
       <c r="F17">
         <v>151854000.0</v>
       </c>
       <c r="G17">
         <v>170358000.0</v>
       </c>
       <c r="H17">
         <v>149140000.0</v>
       </c>
       <c r="I17">
         <v>121506000.0</v>
       </c>
@@ -22600,51 +22737,51 @@
       <c r="M17">
         <v>92563000.0</v>
       </c>
       <c r="N17">
         <v>94445000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
         <v>-176700000.0</v>
       </c>
       <c r="C18">
         <v>-207500000.0</v>
       </c>
       <c r="D18">
         <v>-139609000.0</v>
       </c>
       <c r="E18">
         <v>-50909000.0</v>
       </c>
       <c r="F18">
         <v>-36993000.0</v>
       </c>
       <c r="G18">
         <v>-35568000.0</v>
       </c>
       <c r="H18">
         <v>-41277000.0</v>
       </c>
       <c r="I18">
         <v>-44527000.0</v>
       </c>
@@ -22654,101 +22791,101 @@
       <c r="K18">
         <v>-3701000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>9323000.0</v>
       </c>
       <c r="F19">
         <v>2078000.0</v>
       </c>
       <c r="G19">
         <v>8296000.0</v>
       </c>
       <c r="H19">
         <v>8838000.0</v>
       </c>
       <c r="I19">
         <v>11850000.0</v>
       </c>
       <c r="J19">
         <v>-30060000.0</v>
       </c>
       <c r="K19">
         <v>-5228000.0</v>
       </c>
       <c r="L19">
         <v>1596000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-133572000.0</v>
       </c>
       <c r="F20">
         <v>28761000.0</v>
       </c>
       <c r="G20">
         <v>4455000.0</v>
       </c>
       <c r="H20">
         <v>-330000.0</v>
       </c>
       <c r="I20">
         <v>2362000.0</v>
       </c>
       <c r="J20">
         <v>45527000.0</v>
       </c>
       <c r="K20">
         <v>38790000.0</v>
       </c>
@@ -22756,51 +22893,51 @@
         <v>-9691000.0</v>
       </c>
       <c r="M20">
         <v>8084000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
         <v>824993486.0</v>
       </c>
       <c r="C21">
         <v>761200000.0</v>
       </c>
       <c r="D21">
         <v>471300000.0</v>
       </c>
       <c r="E21">
         <v>453500000.0</v>
       </c>
       <c r="F21">
         <v>241000000.0</v>
       </c>
       <c r="G21">
         <v>263160000.0</v>
       </c>
       <c r="H21">
         <v>223202000.0</v>
       </c>
       <c r="I21">
         <v>185189000.0</v>
       </c>
@@ -22848,85 +22985,85 @@
       </c>
       <c r="X21">
         <v>43787000.0</v>
       </c>
       <c r="Y21">
         <v>40874000.0</v>
       </c>
       <c r="Z21">
         <v>32537000.0</v>
       </c>
       <c r="AA21">
         <v>27486000.0</v>
       </c>
       <c r="AB21">
         <v>34200000.0</v>
       </c>
       <c r="AC21">
         <v>36800000.0</v>
       </c>
       <c r="AD21">
         <v>18100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
         <v>3846069166.0</v>
       </c>
       <c r="C23">
         <v>3523000000.0</v>
       </c>
       <c r="D23">
         <v>3208300000.0</v>
       </c>
       <c r="E23">
         <v>1280300000.0</v>
       </c>
       <c r="F23">
         <v>1176000000.0</v>
       </c>
       <c r="G23">
         <v>1114100000.0</v>
       </c>
       <c r="H23">
         <v>1095439000.0</v>
       </c>
       <c r="I23">
         <v>984837000.0</v>
       </c>
@@ -22974,85 +23111,85 @@
       </c>
       <c r="X23">
         <v>81618000.0</v>
       </c>
       <c r="Y23">
         <v>92678000.0</v>
       </c>
       <c r="Z23">
         <v>84454000.0</v>
       </c>
       <c r="AA23">
         <v>78639000.0</v>
       </c>
       <c r="AB23">
         <v>70400000.0</v>
       </c>
       <c r="AC23">
         <v>58100000.0</v>
       </c>
       <c r="AD23">
         <v>41900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B25">
         <v>643700000.0</v>
       </c>
       <c r="C25">
         <v>598800000.0</v>
       </c>
       <c r="D25">
         <v>349628000.0</v>
       </c>
       <c r="E25">
         <v>116528000.0</v>
       </c>
       <c r="F25">
         <v>100721000.0</v>
       </c>
       <c r="G25">
         <v>87161000.0</v>
       </c>
       <c r="H25">
         <v>82781000.0</v>
       </c>
       <c r="I25">
         <v>66614000.0</v>
       </c>
@@ -23060,93 +23197,93 @@
         <v>52694000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>35200000.0</v>
       </c>
       <c r="D27">
         <v>35500000.0</v>
       </c>
       <c r="E27">
         <v>33000.0</v>
       </c>
       <c r="F27">
         <v>8399000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>38248000.0</v>
       </c>
       <c r="I27">
         <v>36728000.0</v>
       </c>
       <c r="J27">
         <v>30440000.0</v>
       </c>
       <c r="K27">
@@ -23162,51 +23299,51 @@
         <v>20728000.0</v>
       </c>
       <c r="O27">
         <v>18754000.0</v>
       </c>
       <c r="P27">
         <v>15485000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
         <v>905200000.0</v>
       </c>
       <c r="C28">
         <v>749300000.0</v>
       </c>
       <c r="D28">
         <v>717600000.0</v>
       </c>
       <c r="E28">
         <v>539933000.0</v>
       </c>
       <c r="F28">
         <v>464599000.0</v>
       </c>
       <c r="G28">
         <v>417523000.0</v>
       </c>
       <c r="H28">
         <v>382389000.0</v>
       </c>
       <c r="I28">
         <v>382676000.0</v>
       </c>
@@ -23248,51 +23385,51 @@
       </c>
       <c r="V28">
         <v>94670000.0</v>
       </c>
       <c r="W28">
         <v>85667000.0</v>
       </c>
       <c r="X28">
         <v>71265000.0</v>
       </c>
       <c r="Y28">
         <v>63786000.0</v>
       </c>
       <c r="Z28">
         <v>56517000.0</v>
       </c>
       <c r="AA28">
         <v>52942000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B29">
         <v>108000000.0</v>
       </c>
       <c r="C29">
         <v>137300000.0</v>
       </c>
       <c r="D29">
         <v>60130000.0</v>
       </c>
       <c r="E29">
         <v>86230000.0</v>
       </c>
       <c r="F29">
         <v>53378000.0</v>
       </c>
       <c r="G29">
         <v>65530000.0</v>
       </c>
       <c r="H29">
         <v>41623000.0</v>
       </c>
       <c r="I29">
         <v>31006000.0</v>
       </c>
@@ -23304,51 +23441,51 @@
       </c>
       <c r="L29">
         <v>37861000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
         <v>849210118.0</v>
       </c>
       <c r="C30">
         <v>1243500000.0</v>
       </c>
       <c r="D30">
         <v>1307100000.0</v>
       </c>
       <c r="E30">
         <v>503600000.0</v>
       </c>
       <c r="F30">
         <v>572900000.0</v>
       </c>
       <c r="G30">
         <v>498511000.0</v>
       </c>
       <c r="H30">
         <v>449623000.0</v>
       </c>
       <c r="I30">
         <v>451440000.0</v>
       </c>
@@ -23396,51 +23533,51 @@
       </c>
       <c r="X30">
         <v>64463000.0</v>
       </c>
       <c r="Y30">
         <v>72994000.0</v>
       </c>
       <c r="Z30">
         <v>65593000.0</v>
       </c>
       <c r="AA30">
         <v>60703000.0</v>
       </c>
       <c r="AB30">
         <v>52900000.0</v>
       </c>
       <c r="AC30">
         <v>42100000.0</v>
       </c>
       <c r="AD30">
         <v>28900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
         <v>-280017523.0</v>
       </c>
       <c r="C31">
         <v>-211100000.0</v>
       </c>
       <c r="D31">
         <v>-188900000.0</v>
       </c>
       <c r="E31">
         <v>-47500000.0</v>
       </c>
       <c r="F31">
         <v>-35700000.0</v>
       </c>
       <c r="G31">
         <v>-27272000.0</v>
       </c>
       <c r="H31">
         <v>-32439000.0</v>
       </c>
       <c r="I31">
         <v>-32677000.0</v>
       </c>
@@ -23488,51 +23625,51 @@
       </c>
       <c r="X31">
         <v>-2881000.0</v>
       </c>
       <c r="Y31">
         <v>-1847000.0</v>
       </c>
       <c r="Z31">
         <v>-2615000.0</v>
       </c>
       <c r="AA31">
         <v>-2126000.0</v>
       </c>
       <c r="AB31">
         <v>-400000.0</v>
       </c>
       <c r="AC31">
         <v>1700000.0</v>
       </c>
       <c r="AD31">
         <v>-11200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
         <v>4671062653.0</v>
       </c>
       <c r="C32">
         <v>4284200000.0</v>
       </c>
       <c r="D32">
         <v>3679600000.0</v>
       </c>
       <c r="E32">
         <v>1733800000.0</v>
       </c>
       <c r="F32">
         <v>1417000000.0</v>
       </c>
       <c r="G32">
         <v>1377260000.0</v>
       </c>
       <c r="H32">
         <v>1318641000.0</v>
       </c>
       <c r="I32">
         <v>1170026000.0</v>
       </c>
@@ -23599,1132 +23736,1139 @@
       <c r="AD32">
         <v>60000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ32"/>
+  <dimension ref="A1:DK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
+        <v>1091400000.0</v>
+      </c>
+      <c r="C2">
         <v>671800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>690960150.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>589100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>640300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>596900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>625200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>533200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>571500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>549600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>547300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>546800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>579200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>227900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>196120000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>188800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>221200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>170600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>141913000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>138101000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>172324000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>148613000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>176591000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>135476000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>182582000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>120940000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>150394000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>138792000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>200086000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>156544000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>188820000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>107394000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>124735000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>112448000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25026000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>105937000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>108018000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>87741000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16241000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14750000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19758000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15313000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15345000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12045000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17027000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11609000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17518000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12450000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>17616000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>17196000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15551000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9361000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12771000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11292000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>15490000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10134000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>13531000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10299000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>15281000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8933000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>12188000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9680000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>14468000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10685000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>14409000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10515000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>16113000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8853000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4238000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10240000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16381000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>10115000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13399000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9005000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>12938000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7565000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5844000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>8105000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>11365000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6426000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4684000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4487000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8592000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5484000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8067000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3005000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>7853000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4547000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6899000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3768000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6782000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4650000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>6574000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3105000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6096000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3909000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>6676000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2433000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5874000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3878000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5194000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3449000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5367000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3926000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>5500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DG2">
         <v>5000000.0</v>
       </c>
       <c r="DH2">
+        <v>5000000.0</v>
+      </c>
+      <c r="DI2">
         <v>2600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>4900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
+        <v>130400000.0</v>
+      </c>
+      <c r="C3">
         <v>168100000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>119813810.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>124700000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>156200000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>153200000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>154200000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>150800000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>148600000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>145200000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>142300000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>136100000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>142500000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41200000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>29786000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>29600000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>29400000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>27700000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26351000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25085000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>25043000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24242000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>22381000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21312000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20832000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22636000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>30862000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>20714000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>19981000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>20091000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17163000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>16723000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>16537000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16191000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>15647000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14837000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>11872000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10338000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10301000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>10196000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10284000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>10080000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>10456000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10135000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10825000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>10616000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>11554000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>11406000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>10979000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10597000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>11426000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>10815000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>10719000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>10320000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>10638000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>10762000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>10073000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>9665000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>10354000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>10949000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>10793000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>10312000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10989000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11277000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9138000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6409000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>9342000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7823000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7607000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6989000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2173000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6636000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5983000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5604000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5516000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4893000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4783000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4225000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2240000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4337000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3060000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3254000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1266000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3198000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3464000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3399000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3455000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3246000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3045000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2962000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3187000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3032000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2908000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2646000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2691000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2396000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2170000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1951000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2428000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2375000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2206000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2067000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1955000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2100000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1988000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1718000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1800000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1600000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DG3">
         <v>800000.0</v>
       </c>
       <c r="DH3">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DI3">
         <v>700000.0</v>
       </c>
       <c r="DJ3">
+        <v>700000.0</v>
+      </c>
+      <c r="DK3">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24906,783 +25050,790 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5">
+        <v>224500000.0</v>
+      </c>
+      <c r="C5">
         <v>217200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>186936867.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>159900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>193000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>192800000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>213100000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>159400000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>207500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>203800000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>178300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>150000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>184400000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-16600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>68520000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>66800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>93500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>235000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>51787000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>54221000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>90713000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>45504000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>74476000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>69664000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>89657000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>37659000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>74642000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>42122000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>79649000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>35627000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>59182000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>38376000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>65695000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>33786000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>41923000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>17523000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>30358000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>25881000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>37187000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3114000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>54868000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>40889000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>51745000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>30252000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>64566000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>34812000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>43672000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>17169000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>53078000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>20396000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>49071000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>27548000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>43345000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>22225000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>33088000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>13207000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>43382000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>29198000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>39685000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>11392000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>38618000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>23861000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>19121000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>18756000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>37914000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>19903000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>30841000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>15505000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>56137000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>29584000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2862000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>15817000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>52567000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>24084000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>22328000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4893000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>42489000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>26030000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5785000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>14384000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>37704000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>20140000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>11102000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>6886000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>31735000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>17139000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>20779000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>4209000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>24678000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>10745000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>18088000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>5214000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>20432000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>12410000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>17656000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>926000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>14857000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>7435000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>16832000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-1844000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>12630000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>4920000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>9591000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2594000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>9263000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>6038000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>11600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>3700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>16100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>15800000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>15200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>1200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>14500000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>5300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
+        <v>354900000.0</v>
+      </c>
+      <c r="C6">
         <v>385300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>306750677.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>284600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>349200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>346000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>367300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>310200000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>356100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>349000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>320600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>286100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>326900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>24600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>98306000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>96400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>122900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>262700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>78138000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>79306000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>115756000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>69746000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>96857000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>90976000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>110489000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>60295000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>105504000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>62836000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>99630000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>55718000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>76345000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>55099000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>82232000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>49977000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>57570000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32360000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>42230000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>36219000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>47488000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>13310000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>65152000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>50969000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>62201000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>40387000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>75391000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>45428000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>55226000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>28575000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>64057000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>30993000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>60497000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>38363000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>54064000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>32545000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>43726000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>23969000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>53455000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>38863000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>50039000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>22341000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>49411000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>34173000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>30110000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>30033000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>47052000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>26312000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>40183000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>23328000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>63744000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>36573000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>5035000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>22453000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>58550000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>29688000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>27844000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>9786000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>47272000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>30255000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8025000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>18721000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>40764000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>23394000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>12368000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>10084000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>35199000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>20538000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>24234000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>7455000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>27723000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>13707000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>21275000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8246000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>23340000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>15056000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>20347000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3322000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>17027000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>9386000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>19260000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>531000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>14836000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>6987000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>11546000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>4694000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>11251000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>7756000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>13400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>17600000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>16600000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>16000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>1900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>15200000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25864,107 +26015,108 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
-[...1 lines deleted...]
-      </c>
+      <c r="S8"/>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="V8">
+        <v>0.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8">
         <v>-1527000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1065000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-6228000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -26146,1521 +26298,1538 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
+        <v>225700000.0</v>
+      </c>
+      <c r="C9">
         <v>562800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>530937637.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>503600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>545700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>511700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>516400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>448600000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>524600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>515100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>493600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>473000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>527300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>284500000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>247742000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>222700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>263300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>223300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>217460000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>191581000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>224037000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>182942000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>206822000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>196066000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>206468000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>152315000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>181800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>151004000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>193136000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>146885000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>167152000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>137952000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>183795000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>147730000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>153759000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>121464000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>144595000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>111686000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>130528000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>114126000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>139047000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>116632000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>120117000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>97273000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>138450000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>104009000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>120939000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>89767000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>124219000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>88288000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>114027000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>93900000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>112771000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>92697000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>104369000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>81034000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>111723000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>91142000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>99872000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>69410000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>99243000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>79530000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>76108000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>72549000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>88832000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>72859000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>82734000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>65419000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>104346000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>74822000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>14865000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>65669000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>99441000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>71279000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>69867000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>59055000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>81605000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>60984000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>27892000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>47583000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>67315000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>49547000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>25459000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>33943000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>57100000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>43094000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>49075000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>28444000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>48143000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>33123000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>40820000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>26017000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>40875000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>31731000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>37806000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>17886000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>32768000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>25408000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>32994000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>14418000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>29151000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>21567000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>23038000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>18105000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>24203000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>22843000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>24800000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>17800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>29200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25600000.0</v>
       </c>
       <c r="DG9">
         <v>25600000.0</v>
       </c>
       <c r="DH9">
+        <v>25600000.0</v>
+      </c>
+      <c r="DI9">
         <v>11300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>24300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>17600000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
+        <v>186000000.0</v>
+      </c>
+      <c r="C10">
         <v>173200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>137582807.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>111700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>145500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>142900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>160400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>102200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>147600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>139900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>114100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>86300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>119400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-37500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>58988000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>57600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>75000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>214300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>41414000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>45414000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>81846000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>36558000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>65709000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>60927000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>80775000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>28477000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>64388000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>32032000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>69532000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>24811000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>47375000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>27903000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>54758000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>22476000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>30943000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6965000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>21738000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17748000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>34980000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2180000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>53808000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>39526000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>50617000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>29013000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>63258000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>33543000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>42437000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>15891000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>51733000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>18977000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>47413000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>25633000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>41248000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>20461000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>31310000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>11223000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>41660000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>27822000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>38445000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10003000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>37163000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>22404000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>17601000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>17360000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>36892000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>18625000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>30662000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>15366000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>56073000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>29422000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11566000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>16678000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>61135000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>25335000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>22472000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>19227000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>42770000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>27426000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5715000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>13802000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>39272000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>20240000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>10090000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6592000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>32166000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>22106000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>20459000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3732000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>24160000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>9895000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>17157000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>4271000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>19219000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11785000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>16785000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-441000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>15289000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6512000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>16353000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-2561000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>11767000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4363000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>8969000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>2161000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>8604000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5626000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>12200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>15800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16100000.0</v>
       </c>
       <c r="DG10">
         <v>16100000.0</v>
       </c>
       <c r="DH10">
+        <v>16100000.0</v>
+      </c>
+      <c r="DI10">
         <v>3200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>14300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
+        <v>42400000.0</v>
+      </c>
+      <c r="C11">
         <v>37600000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>26501190.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>16500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>35800000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>29600000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>42000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>26200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>36600000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>32500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>29900000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>23100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>32600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13666000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>14700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21600000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>36200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10837000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>13057000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>21065000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8419000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>16789000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>15437000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>27656000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5648000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>12823000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6760000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>15401000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6639000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11915000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4791000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9031000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5269000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-5894000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3358000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4025000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7315000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7053000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7180000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>13217000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9532000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3915000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7766000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>17412000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9433000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>12621000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6288000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>12598000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4459000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>13287000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>9207000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>11220000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6415000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>9207000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3052000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>10357000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>9853000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>11678000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3470000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>10400000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>5834000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>4084000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3985000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>10838000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>5918000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8828000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2474000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>17226000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>9543000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2313000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4744000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>15216000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>8928000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5506000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4324000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>16215000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>9867000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4028000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4098000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>14746000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>7042000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3393000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2024000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>11032000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>8431000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>9124000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1922000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>8996000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3305000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>5399000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1329000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>6338000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2991000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>5663000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-670000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>4514000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1149000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>4757000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-1606000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>5416000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1301000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2985000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>658000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2495000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2017000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>4100000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1100000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="DG11">
         <v>5200000.0</v>
       </c>
       <c r="DH11">
+        <v>5200000.0</v>
+      </c>
+      <c r="DI11">
         <v>1200000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>5800000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12">
+        <v>42400000.0</v>
+      </c>
+      <c r="C12">
         <v>43390523.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>49354060.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>48200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>49900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>57200000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>59900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>63900000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>64200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>63700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>65000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20900000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9532000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18500000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10373000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8807000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8867000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8946000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8767000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8737000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8882000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9182000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10254000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10090000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10117000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10816000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11807000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10473000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10937000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11310000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>10980000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>10558000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8620000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8133000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2207000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>934000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1060000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1363000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1128000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1239000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1308000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1269000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1235000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1278000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1345000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1419000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1658000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1915000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2097000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1764000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1778000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1984000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1722000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1376000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1240000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1389000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1455000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1457000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1520000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1396000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1022000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1278000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>179000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>139000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>64000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>162000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>36000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>229000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>144000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>370000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>308000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>192000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>380000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>747000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>283000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>435000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>285000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>144000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>663000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>662000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>679000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>769000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>811000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>793000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>960000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1128000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1360000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1373000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1001000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1493000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>926000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>948000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>935000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>931000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1061000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1078000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>954000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>864000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>858000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>910000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>746000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>900000.0</v>
       </c>
-      <c r="DE12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DF12"/>
       <c r="DG12">
         <v>300000.0</v>
       </c>
       <c r="DH12">
+        <v>300000.0</v>
+      </c>
+      <c r="DI12">
         <v>100000.0</v>
       </c>
-      <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13">
+        <v>3300000.0</v>
+      </c>
+      <c r="C13">
         <v>2600000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>42100000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5900000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6900000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6800000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6600000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>783747.93</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4500000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6300000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3730000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9199000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>18463000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19423000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11621000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8807000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8867000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8946000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8767000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8737000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8882000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>9182000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10254000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10090000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10117000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>10816000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27700,217 +27869,218 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14">
         <v>-100000.0</v>
       </c>
       <c r="C14">
-        <v>300000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="D14">
         <v>300000.0</v>
       </c>
       <c r="E14">
+        <v>300000.0</v>
+      </c>
+      <c r="F14">
         <v>-100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="H14">
         <v>100000.0</v>
       </c>
       <c r="I14">
+        <v>100000.0</v>
+      </c>
+      <c r="J14">
         <v>-100000.0</v>
       </c>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>-776903.36</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="N14">
         <v>-100000.0</v>
       </c>
       <c r="O14">
+        <v>-100000.0</v>
+      </c>
+      <c r="P14">
         <v>-33000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-15000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-46000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-7000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-21000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5097000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>49000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-64000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-103000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-76000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-20000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-198000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5148000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>95000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="AF14">
         <v>-26000.0</v>
       </c>
       <c r="AG14">
+        <v>-26000.0</v>
+      </c>
+      <c r="AH14">
         <v>10000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>69000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>83000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>62000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>78000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>56000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>74000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>137000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>881000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>588000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>843000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>422000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>763000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>333000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>532000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>261000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>528000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>261000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>381000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>130000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>233000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>57000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
@@ -28020,880 +28190,887 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
+        <v>143500000.0</v>
+      </c>
+      <c r="C15">
         <v>135500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>110777005.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>95500000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>109800000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>113400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>118500000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>76100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>111100000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>107400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>84300000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>63400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>86900000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-28100000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>45289000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>42900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>53400000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>178100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>30595000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>32336000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>60749000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>28188000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>48856000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>45387000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>53043000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>22809000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>51573000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>25266000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>54036000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18164000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>35486000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>23138000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>45717000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>17138000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>36754000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10261000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>17635000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10377000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>27853000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-5137000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>39710000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>29406000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>45859000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>20825000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>45083000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>23777000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>28775000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>9342000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>38607000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>14257000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>33325000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>16296000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>29795000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>13989000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>22103000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>8171000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>31303000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>17969000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>26767000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>6533000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>26763000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>16570000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>13517000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>13375000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>26054000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>12707000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>21834000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>12892000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>38847000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>19879000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9253000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>11934000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>45919000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>16407000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>16966000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>14903000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>26555000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>17559000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1688000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>9704000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>24526000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>13198000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>6696000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>4568000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>21134000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>13675000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>11335000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1810000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>15164000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>6590000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>11758000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2942000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>12881000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>8794000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>11122000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1111000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>10775000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>5363000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>11596000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-955000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>6351000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3062000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>5984000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1503000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>6109000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3609000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>8100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10900000.0</v>
       </c>
       <c r="DG15">
         <v>10900000.0</v>
       </c>
       <c r="DH15">
+        <v>10900000.0</v>
+      </c>
+      <c r="DI15">
         <v>2000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>8500000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>99100000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>80700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>99500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>102900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>108000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>66900000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>54700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>77400000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-34200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45289000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>42909000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>53365000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>178094000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30595000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>32336000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>60749000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>28188000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>48856000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>45387000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>53043000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22809000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>51573000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25266000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>54036000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18164000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>35486000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>23138000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>45717000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>17138000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>36754000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>10261000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>17635000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10377000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27853000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-5137000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>39710000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>29406000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>45859000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>20320000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>46447000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>23588000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>29284000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9342000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>38607000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>14257000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33745000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>16296000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>29795000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13989000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>22103000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8171000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>31303000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>17969000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>26767000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6533000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>26763000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>16570000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>13517000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>13478000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>26118000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>12800000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>21834000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>12892000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>38847000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>19879000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>27140000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11934000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>45919000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>16407000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>16966000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>14903000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>26555000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>17559000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>9790000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>9704000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>24526000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13198000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>14203000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4568000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>21134000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>13675000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>11335000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1810000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>15164000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6590000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>12417000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2721000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>12881000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>8575000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>11122000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1111000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>10775000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5363000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>11596000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-6351000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6351000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3062000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>5984000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1503000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>6109000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3609000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17">
+        <v>143600000.0</v>
+      </c>
+      <c r="C17">
         <v>135600000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>109400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>95200000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>109700000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>113300000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>118400000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>76000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>111000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>107400000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>33484185.13</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>63200000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>86800000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-28200000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>45322000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>42924000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>53411000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>178101000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>30577000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>32357000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>60781000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>28139000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>48920000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>45490000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>53119000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>22829000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>51565000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>25272000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>54131000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>18172000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>35460000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>23112000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>45727000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>17207000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>36837000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>10323000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>17713000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>10433000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>27927000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-5000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>40591000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>29994000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>138575000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>92563000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>94445000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -29012,151 +29189,156 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
+        <v>-39100000.0</v>
+      </c>
+      <c r="C18">
         <v>-41400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-41700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-44600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-43500000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-46900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-46800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-50300000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-53100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-57300000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10780129.65</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-59200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-60000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2561000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9199000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18463000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20686000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10373000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8807000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8867000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8946000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8767000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8737000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-8882000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9182000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10254000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10090000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10117000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-10816000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29196,157 +29378,158 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>4800000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>8300000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2635000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2866000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1639000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>2183000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-722000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>602000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1196000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1002000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1582000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2280000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>857000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3577000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>3158000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1962000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1679000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2039000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2855000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>7182000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>900000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>913000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-9095000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-9966000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-5150000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-5849000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-5648000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-105000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>173000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>352000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
@@ -29374,174 +29557,173 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>43600000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>125000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>21861000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1698000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3052000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>-160183000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>13846000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>9187000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2874000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>2854000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5991000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>-276000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-1213000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>-47000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-11000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>-776000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>-63000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>520000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>-1719000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1665000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1128000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1288000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2525000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3545000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>31551000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>7906000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>6873000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>32364000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-201000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>-246000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>601000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>8084000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -29672,439 +29854,443 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
+        <v>224800000.0</v>
+      </c>
+      <c r="C21">
         <v>221900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>317100448.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>158300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>188600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>189500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>207000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>153400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>201900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>198900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>170800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>145800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>179600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-24900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>65886000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>63500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>91600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>232700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>52509000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>53619000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>89517000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>44502000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>72894000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>67384000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>88800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>34082000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>71484000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>40160000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>77970000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>33588000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>56327000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>31194000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>64795000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>32873000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>45129000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>16931000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>26888000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>23597000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>40628000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2285000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>54771000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>39442000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>38007000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>28602000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>62442000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>29637000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>43134000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>20548000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>52415000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18526000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>38675000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>26154000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>42478000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>21594000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>32240000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14918000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>44117000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>27873000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>38788000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8819000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>36760000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>19345000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>18806000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>17923000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>34991000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>19915000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>28388000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>15490000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>55355000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>28015000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2862000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>15817000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>52567000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>24084000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>22328000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4893000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>42489000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>26030000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5785000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>14384000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>37704000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>20140000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>11102000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>6886000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>31735000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>17139000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>20779000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4209000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>24678000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>10744000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>18088000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>5214000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>20432000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>12410000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>17656000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>926000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>14857000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7435000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>16832000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-1845000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>12630000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4920000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>9591000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2594000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>9263000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>6038000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>11600000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>16100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15800000.0</v>
       </c>
       <c r="DG21">
         <v>15800000.0</v>
       </c>
       <c r="DH21">
+        <v>15800000.0</v>
+      </c>
+      <c r="DI21">
         <v>1200000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>14500000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>5300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30286,425 +30472,431 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
+        <v>1092300000.0</v>
+      </c>
+      <c r="C23">
         <v>1012700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>904797340.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>934400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>997400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>919100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>934600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>828400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>894200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>865800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>870100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>874000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>926900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>537300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>377976000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>348000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>392900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>161200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>306864000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>276063000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>306844000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>287053000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>310519000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>264158000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>300250000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>239173000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>260710000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>249636000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>315252000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>269841000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>299645000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>214152000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>243735000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>227305000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>178785000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>210470000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>225725000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>175830000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>106141000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>126591000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>158805000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>131945000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>135462000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>80716000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>155477000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>115618000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>138457000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>102217000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>141835000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>98588000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>131223000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>105800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>128322000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>102058000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>117140000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>77408000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>83096000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>73403000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>74615000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>70890000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>77764000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>69118000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>69490000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>64306000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>68309000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>63629000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>68755000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>60444000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>65104000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>55660000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>16241000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>60092000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>63255000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>57310000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>60938000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>63167000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>52054000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>42519000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>27951000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>41304000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>40976000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>35833000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>19041000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>31544000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>33957000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>31439000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>36363000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>27240000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>31318000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>26926000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>29631000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>24571000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>27225000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>23971000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>26724000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>20065000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>24007000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>21882000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>22838000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>18696000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>22395000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>20525000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>18641000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>18960000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>20307000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>20731000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>18700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>17000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14800000.0</v>
       </c>
       <c r="DG23">
         <v>14800000.0</v>
       </c>
       <c r="DH23">
+        <v>14800000.0</v>
+      </c>
+      <c r="DI23">
         <v>12700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>14700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>15900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>6700000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4300000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
@@ -30760,431 +30952,433 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B25">
+        <v>171800000.0</v>
+      </c>
+      <c r="C25">
         <v>168100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>168500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>165800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>156200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>153200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>154200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>150800000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>148600000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>145200000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>28534087.14</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>101100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>142500000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>41200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>29786000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>29633000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>29429000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>27680000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26351000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>25085000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>25043000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24242000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>22381000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>21312000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20832000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>22636000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>30862000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>17692000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17112000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17115000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17163000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16723000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16537000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>16191000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>15647000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>14837000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11872000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10338000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10301000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10196000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10284000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10080000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10456000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10135000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10825000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10616000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11554000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>11406000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>10979000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>10597000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>11426000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>10815000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>10719000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>10320000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>10638000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>10762000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>10073000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9665000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>10354000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>10949000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>10793000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>10312000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>10989000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>11277000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9138000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6409000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>9342000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7823000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7607000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>6989000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2173000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6636000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>5983000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>5604000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>5516000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4893000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4783000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4225000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2240000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4337000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3060000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3254000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1266000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3198000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3464000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3399000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3455000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3246000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3045000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2962000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>3187000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3032000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2908000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2646000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2691000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2396000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2170000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1951000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>2428000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2375000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>2206000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2067000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1955000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>2100000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1988000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1718000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1800000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1500000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DI25">
         <v>700000.0</v>
       </c>
       <c r="DJ25">
+        <v>700000.0</v>
+      </c>
+      <c r="DK25">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -31366,693 +31560,702 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>35500000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>16756000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>23000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>2070000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2259000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1839000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>9848000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>10033000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9225000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9142000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8907000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9302000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8800000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>9719000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>9222000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>8431000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6201000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6586000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5790000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>6273000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6792000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5530000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6230000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5388000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4805000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6081000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5382000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5614000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5259000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6200000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5046000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5342000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4127000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>6212000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4701000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>5500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4067000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4486000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>11722000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4073000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3462000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>4187000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>3698000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>3265000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3429000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
+        <v>210800000.0</v>
+      </c>
+      <c r="C28">
         <v>214200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>260200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>217800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>222200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>205000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>189400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>177800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>208600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>198100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>171400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>203500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>194500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>148200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>135856000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>133193000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>144277000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>126606000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>128124000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>106508000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>109560000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>114239000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>108320000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>110186000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>100632000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>98385000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>95800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>93691000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>97714000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>95184000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>95624000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>88323000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>101259000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>97470000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>92983000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>85335000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>74377000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>70575000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>72376000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>68293000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>73992000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>67110000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>68022000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>58170000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>65239000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>63756000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>68179000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>58556000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>61513000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>59972000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>64863000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>57687000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>60417000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>60769000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>74653000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>55354000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>53466000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>53604000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>62452000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>45569000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>48228000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>45686000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>46313000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>39651000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>41438000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>43106000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>45004000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>42106000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>41384000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>39818000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>38335000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>41294000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>42778000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>42149000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>41705000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>38049000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>34333000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>30729000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>36599000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>28862000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>26551000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>26153000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>26354000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>23859000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>21901000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>22556000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>24841000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>20989000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>20420000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>19417000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>18761000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>17771000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>17535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16675000.0</v>
       </c>
       <c r="CQ28">
         <v>16675000.0</v>
       </c>
       <c r="CR28">
+        <v>16675000.0</v>
+      </c>
+      <c r="CS28">
         <v>14564000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>15741000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>16022000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>13734000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>13887000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>14316000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>14580000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>11492000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>13411000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>12952000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>15087000.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
+      <c r="DK28"/>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B29">
+        <v>42400000.0</v>
+      </c>
+      <c r="C29">
         <v>37600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>35800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>29600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>42000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>36600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>32500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11090833.71</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>32600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13666000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14697000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21632000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>36236000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10837000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>13057000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21065000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8419000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>16789000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14372000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>27656000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5648000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>12823000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6760000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15401000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>6639000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32092,1080 +32295,1090 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
+        <v>900000.0</v>
+      </c>
+      <c r="C30">
         <v>340900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>213837189.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>345300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>357100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>322200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>309400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>295200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>322700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>316200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>322800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>327200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>347700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>309400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>181856000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>159200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>171700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>164951000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>137962000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>134520000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>138440000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>133928000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>128682000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>117668000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>118233000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>110316000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>110844000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>115166000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>113297000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>110825000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>106758000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>119000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>114857000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>153759000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>104533000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>117707000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>88089000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>89900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>111841000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>139047000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>116632000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>120117000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>68671000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>138450000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>104009000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>120939000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>89767000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>124219000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>88288000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>114027000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>93900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>112771000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>92697000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>104369000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>66116000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>67606000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>63269000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>61084000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>60591000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>62483000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>60185000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>57302000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>54626000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>53841000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>52944000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>54346000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>49929000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>48991000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>46807000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>12003000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>49852000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>46874000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>47195000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>47539000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>54162000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>39116000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>34954000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>22107000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>33199000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>29611000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>29407000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>14357000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>27057000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>25365000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>25955000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>28296000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>24235000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>23465000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>22379000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>22732000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>20803000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>20443000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>19321000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>20150000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>16960000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>17911000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>17973000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>16162000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>16263000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>16521000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>16647000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>13447000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>15511000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>14940000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>16805000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>13200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>14100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>13100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9800000.0</v>
       </c>
       <c r="DG30">
         <v>9800000.0</v>
       </c>
       <c r="DH30">
+        <v>9800000.0</v>
+      </c>
+      <c r="DI30">
         <v>10100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>9800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>12300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
+        <v>-38800000.0</v>
+      </c>
+      <c r="C31">
         <v>-48700000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-179517641.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-46600000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-43100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46600000.0</v>
       </c>
       <c r="G31">
         <v>-46600000.0</v>
       </c>
       <c r="H31">
+        <v>-46600000.0</v>
+      </c>
+      <c r="I31">
         <v>-51200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-54300000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-59000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-56700000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-59500000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-60200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6898000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5900000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-16600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-18400000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11095000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-8205000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7671000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7944000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7185000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6457000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-8025000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5605000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7096000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8128000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8438000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-8777000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-8952000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3291000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-10037000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10397000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-14186000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-9966000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5150000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5849000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5648000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-105000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-963000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>84000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>12610000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>411000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>816000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3906000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-697000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4657000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-682000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>451000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>8738000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-521000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1230000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1133000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-930000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3695000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2457000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-51000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-343000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1184000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>403000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3059000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1205000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-563000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1901000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1290000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>2274000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-124000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>718000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>1407000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>8704000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>861000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>8568000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1251000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>144000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>14334000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>281000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1396000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-70000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-582000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1568000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>100000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-1012000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-294000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>431000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>4967000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-320000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-477000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-518000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-849000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-931000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-943000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1213000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-625000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-871000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-1367000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>432000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-923000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-479000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-716000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-863000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-557000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-622000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-433000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-659000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-412000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-500000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>300000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>600000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>2000000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-200000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
+        <v>1317100000.0</v>
+      </c>
+      <c r="C32">
         <v>1234600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1221897788.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1092700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1186000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1108600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1141600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>981800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1096100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1064700000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1040900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1019800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1106500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>512400000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>443862000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>411500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>484500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>393900000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>359373000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>329682000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>396361000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>331555000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>383413000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>331542000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>389050000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>273255000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>332194000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>289796000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>393222000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>303429000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>355972000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>245346000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>308530000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>260178000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>178785000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>227401000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>252613000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>199427000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>146769000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>128876000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>158805000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>131945000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>135462000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>109318000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>155477000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>115618000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>138457000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>102217000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>141835000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>98588000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>131223000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>105800000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>128322000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>102058000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>117140000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>92326000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>127213000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>101276000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>113403000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>79709000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>114524000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>88463000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>88296000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>82229000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>103300000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>83544000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>97143000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>75934000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>120459000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>83675000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>19103000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>75909000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>115822000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>81394000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>83266000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>68060000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>94543000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>68549000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>33736000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>55688000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>78680000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>55973000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>30143000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>38430000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>65692000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>48578000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>57142000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>31449000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>55996000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>37670000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>47719000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>29785000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>47657000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>36381000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>44380000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>20991000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>38864000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>29317000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>39670000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>16851000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>35025000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>25445000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>28232000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>21554000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>29570000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>26769000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>30300000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>20700000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>35600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30600000.0</v>
       </c>
       <c r="DG32">
         <v>30600000.0</v>
       </c>
       <c r="DH32">
+        <v>30600000.0</v>
+      </c>
+      <c r="DI32">
         <v>13900000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>29200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>21200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -33251,51 +33464,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
         <v>708378391.0</v>
       </c>
       <c r="C2">
         <v>747900000.0</v>
       </c>
       <c r="D2">
         <v>625900000.0</v>
       </c>
       <c r="E2">
         <v>1362452000.0</v>
       </c>
       <c r="F2">
         <v>306895000.0</v>
       </c>
       <c r="G2">
         <v>420256000.0</v>
       </c>
       <c r="H2">
         <v>305567000.0</v>
       </c>
       <c r="I2">
         <v>331116000.0</v>
       </c>
@@ -33343,51 +33556,51 @@
       </c>
       <c r="X2">
         <v>48303000.0</v>
       </c>
       <c r="Y2">
         <v>49533000.0</v>
       </c>
       <c r="Z2">
         <v>63435000.0</v>
       </c>
       <c r="AA2">
         <v>55921000.0</v>
       </c>
       <c r="AB2">
         <v>73600000.0</v>
       </c>
       <c r="AC2">
         <v>27100000.0</v>
       </c>
       <c r="AD2">
         <v>78000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
         <v>263533931</v>
       </c>
       <c r="C3">
         <v>276900000</v>
       </c>
       <c r="D3">
         <v>346200000</v>
       </c>
       <c r="E3">
         <v>71937000</v>
       </c>
       <c r="F3">
         <v>43487000</v>
       </c>
       <c r="G3">
         <v>43136000</v>
       </c>
       <c r="H3">
         <v>41004000</v>
       </c>
       <c r="I3">
         <v>43012000</v>
       </c>
@@ -33435,151 +33648,151 @@
       </c>
       <c r="X3">
         <v>12633000</v>
       </c>
       <c r="Y3">
         <v>29037000</v>
       </c>
       <c r="Z3">
         <v>38098000</v>
       </c>
       <c r="AA3">
         <v>46539000</v>
       </c>
       <c r="AB3">
         <v>53500000</v>
       </c>
       <c r="AC3">
         <v>37100000</v>
       </c>
       <c r="AD3">
         <v>3200000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-717735000.0</v>
       </c>
       <c r="F4">
         <v>1064428000.0</v>
       </c>
       <c r="G4">
         <v>-130311000.0</v>
       </c>
       <c r="H4">
         <v>109518000.0</v>
       </c>
       <c r="I4">
         <v>-20780000.0</v>
       </c>
       <c r="J4">
         <v>-444123000.0</v>
       </c>
       <c r="K4">
         <v>464843000.0</v>
       </c>
       <c r="L4">
         <v>70333000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>169292000.0</v>
       </c>
       <c r="F5">
         <v>38514000.0</v>
       </c>
       <c r="G5">
         <v>-6195000.0</v>
       </c>
       <c r="H5">
         <v>96929000.0</v>
       </c>
       <c r="I5">
         <v>-54294000.0</v>
       </c>
       <c r="J5">
         <v>12506000.0</v>
       </c>
       <c r="K5">
         <v>12663000.0</v>
       </c>
       <c r="L5">
         <v>25032000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
         <v>-14842823.0</v>
       </c>
       <c r="C6">
         <v>-39100000.0</v>
       </c>
       <c r="D6">
         <v>122000000.0</v>
       </c>
       <c r="E6">
         <v>-736506000.0</v>
       </c>
       <c r="F6">
         <v>1055557000.0</v>
       </c>
       <c r="G6">
         <v>-113361000.0</v>
       </c>
       <c r="H6">
         <v>114689000.0</v>
       </c>
       <c r="I6">
         <v>-25549000.0</v>
       </c>
@@ -33627,51 +33840,51 @@
       </c>
       <c r="X6">
         <v>44084000.0</v>
       </c>
       <c r="Y6">
         <v>12689000.0</v>
       </c>
       <c r="Z6">
         <v>-13902000.0</v>
       </c>
       <c r="AA6">
         <v>7514000.0</v>
       </c>
       <c r="AB6">
         <v>-17700000.0</v>
       </c>
       <c r="AC6">
         <v>-27100000.0</v>
       </c>
       <c r="AD6">
         <v>-78000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
         <v>-138584253.0</v>
       </c>
       <c r="C7">
         <v>-99800000.0</v>
       </c>
       <c r="D7">
         <v>-143700000.0</v>
       </c>
       <c r="E7">
         <v>151182000.0</v>
       </c>
       <c r="F7">
         <v>24434000.0</v>
       </c>
       <c r="G7">
         <v>-29134000.0</v>
       </c>
       <c r="H7">
         <v>76602000.0</v>
       </c>
       <c r="I7">
         <v>-65550000.0</v>
       </c>
@@ -33719,85 +33932,85 @@
       </c>
       <c r="X7">
         <v>21019000.0</v>
       </c>
       <c r="Y7">
         <v>7662000.0</v>
       </c>
       <c r="Z7">
         <v>-14067000.0</v>
       </c>
       <c r="AA7">
         <v>12007000.0</v>
       </c>
       <c r="AB7">
         <v>-6500000.0</v>
       </c>
       <c r="AC7">
         <v>500000.0</v>
       </c>
       <c r="AD7">
         <v>-8600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9">
         <v>47721009.0</v>
       </c>
       <c r="C9">
         <v>-5700000.0</v>
       </c>
       <c r="D9">
         <v>-43400000.0</v>
       </c>
       <c r="E9">
         <v>-44059000.0</v>
       </c>
       <c r="F9">
         <v>-11607000.0</v>
       </c>
       <c r="G9">
         <v>22079000.0</v>
       </c>
       <c r="H9">
         <v>-8611000.0</v>
       </c>
       <c r="I9">
         <v>-30288000.0</v>
       </c>
@@ -33843,51 +34056,51 @@
       <c r="W9">
         <v>-1848000.0</v>
       </c>
       <c r="X9">
         <v>-2611000.0</v>
       </c>
       <c r="Y9">
         <v>-1325000.0</v>
       </c>
       <c r="Z9">
         <v>-1810000.0</v>
       </c>
       <c r="AA9">
         <v>-920000.0</v>
       </c>
       <c r="AB9">
         <v>-2900000.0</v>
       </c>
       <c r="AC9"/>
       <c r="AD9">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10">
         <v>-13125821.0</v>
       </c>
       <c r="C10">
         <v>26200000.0</v>
       </c>
       <c r="D10">
         <v>-10700000.0</v>
       </c>
       <c r="E10">
         <v>-7209000.0</v>
       </c>
       <c r="F10">
         <v>-21884000.0</v>
       </c>
       <c r="G10">
         <v>-18149000.0</v>
       </c>
       <c r="H10">
         <v>44633000.0</v>
       </c>
       <c r="I10">
         <v>-77292000.0</v>
       </c>
@@ -33935,51 +34148,51 @@
       </c>
       <c r="X10">
         <v>-1830000.0</v>
       </c>
       <c r="Y10">
         <v>-4375000.0</v>
       </c>
       <c r="Z10">
         <v>6235000.0</v>
       </c>
       <c r="AA10">
         <v>-5972000.0</v>
       </c>
       <c r="AB10">
         <v>-1100000.0</v>
       </c>
       <c r="AC10">
         <v>4700000.0</v>
       </c>
       <c r="AD10">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>157726000.0</v>
       </c>
       <c r="F11">
         <v>110479000.0</v>
       </c>
       <c r="G11">
         <v>-36036000.0</v>
       </c>
       <c r="H11">
         <v>48086000.0</v>
       </c>
       <c r="I11">
         <v>48299000.0</v>
       </c>
       <c r="J11">
         <v>47637000.0</v>
       </c>
       <c r="K11">
         <v>6177000.0</v>
       </c>
@@ -34003,51 +34216,51 @@
       <c r="U11">
         <v>20511000.0</v>
       </c>
       <c r="V11">
         <v>3956000.0</v>
       </c>
       <c r="W11">
         <v>10184000.0</v>
       </c>
       <c r="X11">
         <v>1606000.0</v>
       </c>
       <c r="Y11">
         <v>10270000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>10955000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-127022000.0</v>
       </c>
       <c r="F12">
         <v>36403000.0</v>
       </c>
       <c r="G12">
         <v>15665000.0</v>
       </c>
       <c r="H12">
         <v>12137000.0</v>
       </c>
       <c r="I12">
         <v>5459000.0</v>
       </c>
       <c r="J12">
         <v>6512000.0</v>
       </c>
       <c r="K12">
         <v>33824000.0</v>
       </c>
@@ -34069,51 +34282,51 @@
       <c r="Q12">
         <v>2154000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12">
         <v>5012000.0</v>
       </c>
       <c r="W12">
         <v>3504000.0</v>
       </c>
       <c r="X12">
         <v>3196000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-7206000.0</v>
       </c>
       <c r="F13">
         <v>24434000.0</v>
       </c>
       <c r="G13">
         <v>-29134000.0</v>
       </c>
       <c r="H13">
         <v>-12873000.0</v>
       </c>
       <c r="I13">
         <v>-8223000.0</v>
       </c>
       <c r="J13">
         <v>413000.0</v>
       </c>
       <c r="K13">
         <v>-9128000.0</v>
       </c>
@@ -34123,51 +34336,51 @@
       <c r="M13">
         <v>-17214000.0</v>
       </c>
       <c r="N13">
         <v>-38339000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
         <v>654968312.0</v>
       </c>
       <c r="C14">
         <v>598800000.0</v>
       </c>
       <c r="D14">
         <v>462100000.0</v>
       </c>
       <c r="E14">
         <v>116528000.0</v>
       </c>
       <c r="F14">
         <v>100721000.0</v>
       </c>
       <c r="G14">
         <v>87161000.0</v>
       </c>
       <c r="H14">
         <v>82781000.0</v>
       </c>
       <c r="I14">
         <v>66614000.0</v>
       </c>
@@ -34215,51 +34428,51 @@
       </c>
       <c r="X14">
         <v>9139000.0</v>
       </c>
       <c r="Y14">
         <v>9208000.0</v>
       </c>
       <c r="Z14">
         <v>9076000.0</v>
       </c>
       <c r="AA14">
         <v>7761000.0</v>
       </c>
       <c r="AB14">
         <v>5600000.0</v>
       </c>
       <c r="AC14">
         <v>2800000.0</v>
       </c>
       <c r="AD14">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
         <v>262618178.0</v>
       </c>
       <c r="C15">
         <v>240200000.0</v>
       </c>
       <c r="D15">
         <v>328400000.0</v>
       </c>
       <c r="E15">
         <v>115219000.0</v>
       </c>
       <c r="F15">
         <v>103797000.0</v>
       </c>
       <c r="G15">
         <v>91737000.0</v>
       </c>
       <c r="H15">
         <v>82535000.0</v>
       </c>
       <c r="I15">
         <v>75678000.0</v>
       </c>
@@ -34297,51 +34510,51 @@
         <v>31502000.0</v>
       </c>
       <c r="U15">
         <v>23133000.0</v>
       </c>
       <c r="V15">
         <v>19938000.0</v>
       </c>
       <c r="W15">
         <v>10538000.0</v>
       </c>
       <c r="X15">
         <v>3954000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15">
         <v>42200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
         <v>693535568.0</v>
       </c>
       <c r="C16">
         <v>708800000.0</v>
       </c>
       <c r="D16">
         <v>747900000.0</v>
       </c>
       <c r="E16">
         <v>625946000.0</v>
       </c>
       <c r="F16">
         <v>1362452000.0</v>
       </c>
       <c r="G16">
         <v>306895000.0</v>
       </c>
       <c r="H16">
         <v>420256000.0</v>
       </c>
       <c r="I16">
         <v>305567000.0</v>
       </c>
@@ -34389,89 +34602,89 @@
       </c>
       <c r="X16">
         <v>92387000.0</v>
       </c>
       <c r="Y16">
         <v>62222000.0</v>
       </c>
       <c r="Z16">
         <v>49533000.0</v>
       </c>
       <c r="AA16">
         <v>63435000.0</v>
       </c>
       <c r="AB16">
         <v>55900000.0</v>
       </c>
       <c r="AC16">
         <v>85200000.0</v>
       </c>
       <c r="AD16">
         <v>24800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>4000.0</v>
       </c>
       <c r="L17">
         <v>-15987000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
         <v>731789982.0</v>
       </c>
       <c r="C18">
         <v>655100000.0</v>
       </c>
       <c r="D18">
         <v>197800000.0</v>
       </c>
       <c r="E18">
         <v>391118000.0</v>
       </c>
       <c r="F18">
         <v>274099000.0</v>
       </c>
       <c r="G18">
         <v>214736000.0</v>
       </c>
       <c r="H18">
         <v>291789000.0</v>
       </c>
       <c r="I18">
         <v>101268000.0</v>
       </c>
@@ -34519,51 +34732,51 @@
       </c>
       <c r="X18">
         <v>47788000.0</v>
       </c>
       <c r="Y18">
         <v>18005000.0</v>
       </c>
       <c r="Z18">
         <v>-22608000.0</v>
       </c>
       <c r="AA18">
         <v>-9390000.0</v>
       </c>
       <c r="AB18">
         <v>-30200000.0</v>
       </c>
       <c r="AC18">
         <v>-11600000.0</v>
       </c>
       <c r="AD18">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-301600000.0</v>
       </c>
       <c r="D19">
         <v>-3033268000.0</v>
       </c>
       <c r="E19">
         <v>-16613000.0</v>
       </c>
       <c r="F19">
         <v>-172490000.0</v>
       </c>
       <c r="G19">
         <v>-251671000.0</v>
       </c>
       <c r="H19">
         <v>-36057000.0</v>
       </c>
       <c r="I19">
         <v>6147000.0</v>
       </c>
       <c r="J19">
         <v>-710954000.0</v>
@@ -34577,101 +34790,101 @@
       <c r="M19">
         <v>-3000000.0</v>
       </c>
       <c r="N19">
         <v>-3000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>374566561.13</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>68848000.0</v>
       </c>
       <c r="H20">
         <v>41094000.0</v>
       </c>
       <c r="I20">
         <v>28524000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21">
         <v>-226700000.0</v>
       </c>
       <c r="C21">
         <v>-463800000.0</v>
       </c>
       <c r="D21">
         <v>2523500000.0</v>
       </c>
       <c r="E21">
         <v>-1134481000.0</v>
       </c>
       <c r="F21">
         <v>1074366000.0</v>
       </c>
       <c r="G21">
         <v>5682000.0</v>
       </c>
       <c r="H21">
         <v>-98505000.0</v>
       </c>
       <c r="I21">
         <v>-81876000.0</v>
       </c>
@@ -34687,51 +34900,51 @@
       <c r="M21">
         <v>-55677000.0</v>
       </c>
       <c r="N21">
         <v>-50255000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
         <v>430506591.0</v>
       </c>
       <c r="C22">
         <v>412800000.0</v>
       </c>
       <c r="D22">
         <v>206000000.0</v>
       </c>
       <c r="E22">
         <v>319758000.0</v>
       </c>
       <c r="F22">
         <v>151854000.0</v>
       </c>
       <c r="G22">
         <v>170358000.0</v>
       </c>
       <c r="H22">
         <v>149140000.0</v>
       </c>
       <c r="I22">
         <v>121506000.0</v>
       </c>
@@ -34779,51 +34992,51 @@
       </c>
       <c r="X22">
         <v>28408000.0</v>
       </c>
       <c r="Y22">
         <v>28371000.0</v>
       </c>
       <c r="Z22">
         <v>20054000.0</v>
       </c>
       <c r="AA22">
         <v>17205000.0</v>
       </c>
       <c r="AB22">
         <v>22300000.0</v>
       </c>
       <c r="AC22">
         <v>24800000.0</v>
       </c>
       <c r="AD22">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
         <v>-23097375.0</v>
       </c>
       <c r="C23">
         <v>-13374965.0</v>
       </c>
       <c r="D23">
         <v>-84913963.0</v>
       </c>
       <c r="E23">
         <v>-1564000.0</v>
       </c>
       <c r="F23">
         <v>1081001000.0</v>
       </c>
       <c r="G23">
         <v>-9014000.0</v>
       </c>
       <c r="H23">
         <v>7909000.0</v>
       </c>
       <c r="I23">
         <v>-3622356.0</v>
       </c>
@@ -34871,51 +35084,51 @@
       </c>
       <c r="X23">
         <v>-4262000.0</v>
       </c>
       <c r="Y23">
         <v>3072000.0</v>
       </c>
       <c r="Z23">
         <v>3483000.0</v>
       </c>
       <c r="AA23">
         <v>16902000.0</v>
       </c>
       <c r="AB23">
         <v>38100000.0</v>
       </c>
       <c r="AC23">
         <v>4200000.0</v>
       </c>
       <c r="AD23">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
         <v>-5291029.0</v>
       </c>
       <c r="C24">
         <v>-125600000.0</v>
       </c>
       <c r="D24">
         <v>-101800000.0</v>
       </c>
       <c r="E24">
         <v>125917000.0</v>
       </c>
       <c r="F24">
         <v>-31760000.0</v>
       </c>
       <c r="G24">
         <v>-10788000.0</v>
       </c>
       <c r="H24">
         <v>-22468000.0</v>
       </c>
       <c r="I24">
         <v>-26387000.0</v>
       </c>
@@ -34957,51 +35170,51 @@
       </c>
       <c r="V24">
         <v>10530000.0</v>
       </c>
       <c r="W24">
         <v>132000.0</v>
       </c>
       <c r="X24">
         <v>4077000.0</v>
       </c>
       <c r="Y24">
         <v>4368000.0</v>
       </c>
       <c r="Z24">
         <v>5221000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24">
         <v>-25600000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
         <v>103582062.0</v>
       </c>
       <c r="C25">
         <v>27000000.0</v>
       </c>
       <c r="D25">
         <v>29600000.0</v>
       </c>
       <c r="E25">
         <v>-165824000.0</v>
       </c>
       <c r="F25">
         <v>5383000.0</v>
       </c>
       <c r="G25">
         <v>3783000.0</v>
       </c>
       <c r="H25">
         <v>2700000.0</v>
       </c>
       <c r="I25">
         <v>-4037000.0</v>
       </c>
@@ -35049,51 +35262,51 @@
       </c>
       <c r="X25">
         <v>798000.0</v>
       </c>
       <c r="Y25">
         <v>-758000.0</v>
       </c>
       <c r="Z25">
         <v>-721000.0</v>
       </c>
       <c r="AA25">
         <v>176000.0</v>
       </c>
       <c r="AB25">
         <v>1300000.0</v>
       </c>
       <c r="AC25">
         <v>-100000.0</v>
       </c>
       <c r="AD25">
         <v>10300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B26">
         <v>50500000.0</v>
       </c>
       <c r="C26">
         <v>75500000.0</v>
       </c>
       <c r="D26">
         <v>2344.0</v>
       </c>
       <c r="E26">
         <v>5872000.0</v>
       </c>
       <c r="F26">
         <v>10694000.0</v>
       </c>
       <c r="G26">
         <v>-53170000.0</v>
       </c>
       <c r="H26">
         <v>-42012000.0</v>
       </c>
       <c r="I26">
         <v>-3901000.0</v>
       </c>
@@ -35119,51 +35332,51 @@
         <v>56170000.0</v>
       </c>
       <c r="Q26">
         <v>46636000.0</v>
       </c>
       <c r="R26">
         <v>72649000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26">
         <v>-2800000.0</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
         <v>76700000.0</v>
       </c>
       <c r="C27">
         <v>62400000.0</v>
       </c>
       <c r="D27">
         <v>55800000.0</v>
       </c>
       <c r="E27">
         <v>41664000.0</v>
       </c>
       <c r="F27">
         <v>31335000.0</v>
       </c>
       <c r="G27">
         <v>16552000.0</v>
       </c>
       <c r="H27">
         <v>12744000.0</v>
       </c>
       <c r="I27">
         <v>19508000.0</v>
       </c>
@@ -35197,51 +35410,51 @@
       <c r="S27">
         <v>2311000.0</v>
       </c>
       <c r="T27">
         <v>-243000.0</v>
       </c>
       <c r="U27">
         <v>-1096000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27">
         <v>55000000.0</v>
       </c>
       <c r="AA27">
         <v>55000000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
         <v>-469477053.0</v>
       </c>
       <c r="C28">
         <v>-645500000.0</v>
       </c>
       <c r="D28">
         <v>2676200000.0</v>
       </c>
       <c r="E28">
         <v>-1258122000.0</v>
       </c>
       <c r="F28">
         <v>960908000.0</v>
       </c>
       <c r="G28">
         <v>-111461000.0</v>
       </c>
       <c r="H28">
         <v>-187218000.0</v>
       </c>
       <c r="I28">
         <v>-134107000.0</v>
       </c>
@@ -35289,51 +35502,51 @@
       </c>
       <c r="X28">
         <v>-10708000.0</v>
       </c>
       <c r="Y28">
         <v>-2854000.0</v>
       </c>
       <c r="Z28">
         <v>3485000.0</v>
       </c>
       <c r="AA28">
         <v>16904000.0</v>
       </c>
       <c r="AB28">
         <v>38100000.0</v>
       </c>
       <c r="AC28">
         <v>58100000.0</v>
       </c>
       <c r="AD28">
         <v>-53200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
         <v>995323913.0</v>
       </c>
       <c r="C29">
         <v>932000000.0</v>
       </c>
       <c r="D29">
         <v>544000000.0</v>
       </c>
       <c r="E29">
         <v>463055000.0</v>
       </c>
       <c r="F29">
         <v>317586000.0</v>
       </c>
       <c r="G29">
         <v>257872000.0</v>
       </c>
       <c r="H29">
         <v>332793000.0</v>
       </c>
       <c r="I29">
         <v>144280000.0</v>
       </c>
@@ -35381,51 +35594,51 @@
       </c>
       <c r="X29">
         <v>60421000.0</v>
       </c>
       <c r="Y29">
         <v>47042000.0</v>
       </c>
       <c r="Z29">
         <v>15490000.0</v>
       </c>
       <c r="AA29">
         <v>37149000.0</v>
       </c>
       <c r="AB29">
         <v>23300000.0</v>
       </c>
       <c r="AC29">
         <v>25500000.0</v>
       </c>
       <c r="AD29">
         <v>5600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
         <v>-562578809.0</v>
       </c>
       <c r="C30">
         <v>-301600000.0</v>
       </c>
       <c r="D30">
         <v>-3108300000.0</v>
       </c>
       <c r="E30">
         <v>77332000.0</v>
       </c>
       <c r="F30">
         <v>-214066000.0</v>
       </c>
       <c r="G30">
         <v>-276722000.0</v>
       </c>
       <c r="H30">
         <v>-36057000.0</v>
       </c>
       <c r="I30">
         <v>-30953000.0</v>
       </c>
@@ -35492,1200 +35705,1209 @@
       <c r="AD30">
         <v>-3200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ30"/>
+  <dimension ref="A1:DK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>91</v>
       </c>
       <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
         <v>94</v>
       </c>
       <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
         <v>97</v>
       </c>
       <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
         <v>100</v>
       </c>
       <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
         <v>103</v>
       </c>
       <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
         <v>106</v>
       </c>
       <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
         <v>109</v>
       </c>
       <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
         <v>115</v>
       </c>
       <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
         <v>118</v>
       </c>
       <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
         <v>121</v>
       </c>
       <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
         <v>124</v>
       </c>
       <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
         <v>127</v>
       </c>
       <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
         <v>130</v>
       </c>
       <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
         <v>133</v>
       </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
         <v>139</v>
       </c>
       <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
         <v>148</v>
       </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
         <v>151</v>
       </c>
       <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
         <v>154</v>
       </c>
       <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
         <v>157</v>
       </c>
       <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
         <v>160</v>
       </c>
       <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
         <v>163</v>
       </c>
       <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
         <v>166</v>
       </c>
       <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
-        <v>693535568.0</v>
+        <v>859400000.0</v>
       </c>
       <c r="C2">
+        <v>694800000.0</v>
+      </c>
+      <c r="D2">
         <v>752565683.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>857904813.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>721800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>708800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>790100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>745600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>597400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>747900000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>559200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>573300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>707000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>625900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>515074000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>531700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1530100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1362500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>468354000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>442723000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>441620000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>306895000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>590299000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>538013000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>355925000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>420256000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>451387000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>338994000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>323234000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>305567000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>304045000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>329280000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>341358000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>331116000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>314320000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>367494000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>874880000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>758089000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>230984000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>362672000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>412018000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>293246000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>345774000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>365245000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>300928000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>139815000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>236465000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>281256000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>288889000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>234361000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>197924000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>272745000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>298867000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>178051000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>228696000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>203136000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>179528000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>109323000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>178869000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>220100000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>157589000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>68185000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>191394000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>157681000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>185152000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>122596000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>267070000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>272137000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>209886000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>107275000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>193157000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>243152000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>220782000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>150315000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>230407000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>219800000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>233408000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>172021000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>186051000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>242364000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>201920000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>169249000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>174994000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>232221000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>180016000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>132632000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>153924000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>180796000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>155928000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>119005000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>154236000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>170126000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>136694000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>62222000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>111672000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>150420000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>121025000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>49533000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>56978000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>130743000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>108967000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>63435000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>102786000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>83213000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>124461000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>55921000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>94500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>129300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>108500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>73600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>3100000.0</v>
       </c>
-      <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>78800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>27100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
-        <v>50786636</v>
+        <v>50300000</v>
       </c>
       <c r="C3">
+        <v>79300000</v>
+      </c>
+      <c r="D3">
         <v>69765845</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>50315058</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>118300000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>82000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>82400000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>64400000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>56500000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>73600000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>109300000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>99800000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>96700000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>40400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17433000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>34300000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10400000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9800000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10902000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10608000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11652000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10325000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13385000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10367000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8669000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10715000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15712000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8499000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8367000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8426000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>10208000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14729000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8477000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9598000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10828000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14170000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6871000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7527000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11835000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12951000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5535000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6155000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13752000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8149000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3382000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5746000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8601000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8926000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8769000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>11066000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>12800000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14647000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13335000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12950000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>12727000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15086000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>10391000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>24136000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>21130000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>18735000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>22397000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>14791000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>16099000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>10284000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>16969000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>18932000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>40081000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>38132000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>43763000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>35440000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>21582000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>45150000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>26068000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>26642000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>55866000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>25051000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>18738000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>13564000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>7341000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>14003000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>11791000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>10849000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6871000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>10729000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>14839000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4311000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>8185000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>5703000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>5969000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3591000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4576000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3485000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3267000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>4945000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>6150000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>7588000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>7056000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>8243000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>14265000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>8979000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>9134000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5720000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>15545000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>9877000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>8276000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>12841000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>14900000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>22200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>11100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>11700000</v>
       </c>
       <c r="DG3">
         <v>11700000</v>
       </c>
       <c r="DH3">
+        <v>11700000</v>
+      </c>
+      <c r="DI3">
         <v>6200000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>10600000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>8600000</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-136600000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>78200000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>104023000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3739000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-977805000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>159786000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>895942000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>31262000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-283000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>137507000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-294528000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>43852000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>171868000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-51503000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-34952000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>112845000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>12582000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>19043000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>3076000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-26133000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-6338000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>8615000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>16916000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-60134000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-517696000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>116791000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>444007000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>64483000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-127573000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>83926000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
@@ -36713,157 +36935,158 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-89600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-83200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>126799000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6674000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-81726000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>130893000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-50882000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>30539000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-62170000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>121027000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-78456000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1898000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>115740000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-41581000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-51197000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>106187000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12166000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>29773000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-19045000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-44754000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-18795000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>28300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>88000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-42017000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-58622000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>113057000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-27541000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>92649000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-147178000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>94733000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
@@ -36891,742 +37114,749 @@
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
-        <v>168690831.0</v>
+        <v>-203700000.0</v>
       </c>
       <c r="C6">
+        <v>164600000.0</v>
+      </c>
+      <c r="D6">
         <v>-59030115.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-105339130.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>134200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-81300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>44500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>148200000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-150500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>188700000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-14100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-133700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>81100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>110872000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-16600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-998400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>167600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>894098000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>25631000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1103000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>134725000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-283404000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>52286000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>182088000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-64331000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-31131000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>112393000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>15760000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>17667000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1522000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-25235000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12078000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>10242000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16796000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-53174000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-507386000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>116791000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>527105000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-48275000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-49346000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>118772000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-135626000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-19471000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>64317000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>36445000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3376000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-44791000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-7633000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>54528000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>36437000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-74821000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-26122000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>120816000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-50645000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>25560000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>23608000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>70205000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-69546000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-41231000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>62511000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>89404000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-123209000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>33713000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-27471000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>62556000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-144474000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-5067000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>62251000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>102611000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-104805000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-49995000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>22370000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>70467000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-80092000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>10607000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-13608000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>61387000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-38388000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-56313000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>40444000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>32671000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-29457000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-57227000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>52205000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>47384000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-21292000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-26872000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>24868000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>36923000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-35227000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-15890000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>33432000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>74472000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-49450000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-38748000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>29395000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>71492000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-7445000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-73765000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>21776000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>45532000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-39351000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>19573000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-41248000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>68540000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-38600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-34800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>20800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DG6">
         <v>3700000.0</v>
       </c>
       <c r="DH6">
+        <v>3700000.0</v>
+      </c>
+      <c r="DI6">
         <v>3100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-27100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
-        <v>-97234219.0</v>
+        <v>-193800000.0</v>
       </c>
       <c r="C7">
+        <v>-98600000.0</v>
+      </c>
+      <c r="D7">
         <v>32681078.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-49678458.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7600000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-125400000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-80100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>53400000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>68700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-141800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>116700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-51100000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-122500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-86800000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>121355000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-12000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-86900000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>128700000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-55504000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>27361000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-65278000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>117855000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-83046000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-8912000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>109534000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-46710000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-62770000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>103336000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>8631000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>27405000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-21323000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-47471000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-22021000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>25265000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1570000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-41843000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-58353000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>112045000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-28300000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-20646000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-68768000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>126394000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-94044000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-5781000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1828000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>77409000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>25628000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-45388000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-40795000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>95942000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>48231000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-57959000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-42836000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>142127000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-43559000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>30635000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>9412000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>41896000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-51784000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-13893000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>73205000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>29852000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-98107000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-4200000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-21982000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>68840000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-130302000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>10505000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>17469000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>110183000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-80694000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>4658000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-16985000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>77748000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-39227000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>24410000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-30092000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>46928000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-10587000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-49937000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>22867000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>30421000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-11877000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-51081000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>43974000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>38922000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-22522000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-26233000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>23918000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>33319000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-44270000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-19157000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>19828000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>70291000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-57048000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-31423000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>22299000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>73834000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-12140000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-67560000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>17051000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>48582000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-43174000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>23879000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-35730000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>67032000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-34100000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-28100000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>20800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16500000.0</v>
       </c>
       <c r="DG7">
         <v>-16500000.0</v>
       </c>
       <c r="DH7">
+        <v>-16500000.0</v>
+      </c>
+      <c r="DI7">
         <v>16700000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-14500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>14800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -37697,1318 +37927,1327 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9">
-        <v>-189143238.0</v>
+        <v>191800000.0</v>
       </c>
       <c r="C9">
+        <v>-191800000.0</v>
+      </c>
+      <c r="D9">
         <v>3937363.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>57537668.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-28900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-43200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>188700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20300000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-224800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>218900000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-18200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-100400000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-104300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>131631000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-17300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-141900000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>100019000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>13286000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>23690000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-162059000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>206800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3601000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-73977000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-114332000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>118734000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>81002000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-115729000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-93063000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>118141000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-54520000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-5735000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-88174000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>122245000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-78719000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-8005000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-60749000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>129100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-59842000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>225000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-73750000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>81194000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-8850000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-6837000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-52008000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>102451000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-34060000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-9172000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-60290000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>85071000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>21510000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-33898000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-76361000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>144255000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-16081000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-53000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-84539000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>54103000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>24496000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>16359000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-96402000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>110291000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-88131000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2095000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-42817000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>96529000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-30926000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>27875000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-78642000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>97236000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>33954000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-69791000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-64158000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>115524000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-60727000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>33094000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-110089000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>107593000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-72557000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>26434000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-77734000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>54257000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>1789000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>27703000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-89051000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>49867000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-8972000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3565000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-46677000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>32307000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-9695000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>10263000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-36239000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>10079000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>19792000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>18303000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-49499000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>22570000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>10340000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1243000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-35963000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>22892000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-4270000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>7058000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-26600000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>25200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-13800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>19300000.0</v>
       </c>
-      <c r="DF9"/>
       <c r="DG9"/>
-      <c r="DH9">
+      <c r="DH9"/>
+      <c r="DI9">
         <v>39800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>2100000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-51300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10">
-        <v>20610498.0</v>
+        <v>-20900000.0</v>
       </c>
       <c r="C10">
+        <v>20900000.0</v>
+      </c>
+      <c r="D10">
         <v>-2943578.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-22383361.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>34300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-18000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>27300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-46400000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-152000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>18700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-49000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-38810000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>19133000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-14627000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12420000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-22087000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2491000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>150000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1297000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-14158000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>25207000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3551000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>37135000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-28152000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-21339000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-30891000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3090000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7903000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-17889000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6384000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7813000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11300000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>31128000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-46347000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>30476000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-16070000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-8826000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-6578000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13839000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>26093000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-21171000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2857000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2044000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1966000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-3037000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-15914000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>26380000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-30218000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22273000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>29001000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-32381000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-17926000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7335000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>23523000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-35943000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-5327000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-10754000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>11996000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-15424000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>254000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-52000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-736000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4390000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>7596000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-13145000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13796000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-12166000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3308000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7012000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-829000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-9247000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21889000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-25344000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>17733000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-10521000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-1818000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-5679000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5612000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4551000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-994000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-607000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-2276000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>366000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-1752000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-1494000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2783000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-1825000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4839000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-7544000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>958000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-2628000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>23911000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-25146000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2486000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4984000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-658000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-3452000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>7028000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-8890000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>7500000.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
-      <c r="DF10">
-[...1 lines deleted...]
-      </c>
+      <c r="DF10"/>
       <c r="DG10">
         <v>6800000.0</v>
       </c>
       <c r="DH10">
+        <v>6800000.0</v>
+      </c>
+      <c r="DI10">
         <v>7600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-10000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>15900000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>40700000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>3621000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-183271000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-39708000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>222979000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-203739000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-209623000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-78015000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>287638000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-234271000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7504000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>172226000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>69549000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-151619000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-12797000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>129353000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>83149000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-97713000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>28914000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5506000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>111592000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>47637000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>52998000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-43555000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>167253000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6177000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-2503000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>9971000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>41147000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>28403000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>10670000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>7136000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>26922000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>16606000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>10448000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>12802000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>20511000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>15685000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>11280000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>3956000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>10184000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>1606000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>10270000.0</v>
       </c>
-      <c r="CR11"/>
-      <c r="CS11">
+      <c r="CS11"/>
+      <c r="CT11">
         <v>3686000.0</v>
       </c>
-      <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>82396000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>10955000.0</v>
       </c>
-      <c r="CZ11"/>
-      <c r="DA11">
+      <c r="DA11"/>
+      <c r="DB11">
         <v>12000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>5900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-3300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1918000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4603000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15405000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-148933000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10025000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7216000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9463000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9731000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1774000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4401000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6655000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2835000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3353000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1337000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4212000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5909000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11592000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-6751000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-3856000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4474000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-4519000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1634000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8588000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>269000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3448000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>28759000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-156000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-793000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-6921000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>29689000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>23913000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9436000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>31461000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>22657000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19590000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7854000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>30201000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19170000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>14841000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6959000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>24172000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11125000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8050000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2424000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>21096000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7442000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5019000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>2154000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2697000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3184000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>1503000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>1671000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>5012000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2401000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9908000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5339000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3504000.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>1529000.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>3196000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3140000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4286000.0</v>
       </c>
-      <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>1071000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-49200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66600000.0</v>
       </c>
       <c r="N13">
         <v>-66600000.0</v>
       </c>
       <c r="O13">
+        <v>-66600000.0</v>
+      </c>
+      <c r="P13">
         <v>-20708000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>25370000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-467000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4924000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>27800000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>83685000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2677000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-6424000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-25366000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2827000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2747000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1806000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-7489000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-785000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-3287000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1312000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-8717000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-777000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3434000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2163000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>413000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>724000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1645000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>112045000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-9128000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-18644000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-179325000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>94733000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>28292000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-17214000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-38339000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
@@ -39027,1095 +39266,1105 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
-        <v>165771524.0</v>
+        <v>171800000.0</v>
       </c>
       <c r="C14">
+        <v>168100000.0</v>
+      </c>
+      <c r="D14">
         <v>171090059.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>163939152.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>156200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>153200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>154200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>150800000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>148600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>145200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>142300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>136100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>142500000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41200000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>29786000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>29600000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>27700000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26351000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25085000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25043000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24242000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22381000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21312000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20832000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22636000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30862000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>20714000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19981000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>20091000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17163000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16723000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16537000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>16191000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>15647000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>14837000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11872000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10338000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10301000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>10196000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>10284000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10080000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10456000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10135000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>10825000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10616000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11554000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11406000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10979000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10597000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>11426000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>10815000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>10719000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>10320000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>10638000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10762000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>10073000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9665000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>10354000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>10949000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>10793000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>10312000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10989000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>11277000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9138000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6409000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9342000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7823000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>7607000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>6989000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2173000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6636000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>5983000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>5604000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>5516000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4893000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4783000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4225000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2240000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4337000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3060000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3254000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1266000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3198000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3464000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3399000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3455000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3246000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3045000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2962000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3187000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3032000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2908000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2646000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2691000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2396000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2170000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1951000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>2428000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>2375000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>2206000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>2067000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1955000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>2100000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1988000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1718000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1800000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>1600000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DG14">
         <v>800000.0</v>
       </c>
       <c r="DH14">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DI14">
         <v>700000.0</v>
       </c>
       <c r="DJ14">
+        <v>700000.0</v>
+      </c>
+      <c r="DK14">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
-        <v>65578859.0</v>
+        <v>66300000.0</v>
       </c>
       <c r="C15">
+        <v>66500000.0</v>
+      </c>
+      <c r="D15">
         <v>67730042.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>66292612.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>62300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>62100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>62200000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>62100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>58100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57800000.0</v>
       </c>
       <c r="K15">
         <v>57800000.0</v>
       </c>
       <c r="L15">
+        <v>57800000.0</v>
+      </c>
+      <c r="M15">
         <v>57700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>57600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>155300000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>29935000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27700000.0</v>
       </c>
       <c r="R15">
         <v>27700000.0</v>
       </c>
       <c r="S15">
+        <v>27700000.0</v>
+      </c>
+      <c r="T15">
         <v>27653000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>27607000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>24356000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>24181000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>24098000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>24053000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>21681000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>21905000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21744000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>21631000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>19592000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>19568000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>19562000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>19528000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18343000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>18245000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>18227000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>18210000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>18188000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>18160000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>18156000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>18127000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>17022000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>17154000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>17149000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>17147000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>14955000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>15089000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15044000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>15028000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>13942000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>13915000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>13898000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>13887000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>13068000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>13065000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>13053000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>13047000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>11973000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11969000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>11963000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>11962000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>11149000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>11109000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>11088000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>11085000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10553000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>10540000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>10536000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10529000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>9467000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>9439000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3151000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>9432000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8377000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>8361000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>8355000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>8351000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>7297000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>7283000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>3457000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>7258000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>6219000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>6199000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3402000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>6191000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>3781000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3771000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3769000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3763000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2563000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2549000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2548000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2545000.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
-        <v>862226399.0</v>
+        <v>655700000.0</v>
       </c>
       <c r="C16">
+        <v>859400000.0</v>
+      </c>
+      <c r="D16">
         <v>693535568.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>752565683.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>856000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>721800000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>708800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>790100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>745600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>597400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>747900000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>559200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>573300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>707000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>625946000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>515100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>531700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1530100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1362452000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>468354000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>442723000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>441620000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>306895000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>590299000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>538013000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>355925000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>420256000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>451387000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>338994000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>323234000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>305567000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>304045000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>329280000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>341358000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>331116000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>314320000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>367494000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>874880000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>758089000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>314397000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>362672000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>412018000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>210148000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>345774000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>365245000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>176260000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>233089000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>236465000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>281256000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>288889000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>234361000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>197924000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>272745000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>298867000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>178051000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>228696000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>203136000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>179528000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>109323000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>178869000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>220100000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>157589000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>68185000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>191394000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>157681000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>185152000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>122596000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>267070000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>272137000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>209886000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>88352000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>193157000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>243152000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>220782000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>150315000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>230407000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>219800000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>233408000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>147663000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>186051000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>242364000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>201920000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>145537000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>174994000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>232221000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>180016000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>132632000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>153924000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>180796000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>155928000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>119009000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>154236000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>170126000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>136694000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>62222000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>111672000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>150420000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>121025000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>49533000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>56978000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>130743000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>108967000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>63435000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>102786000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>83213000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>124461000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>55900000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>94500000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>129300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DG16">
         <v>3700000.0</v>
       </c>
       <c r="DH16">
+        <v>3700000.0</v>
+      </c>
+      <c r="DI16">
         <v>3100000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-400000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>78800000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>3336000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-4335000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1738000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-2861000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>8938000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
@@ -40143,528 +40392,532 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
-        <v>170209191.0</v>
+        <v>91400000.0</v>
       </c>
       <c r="C18">
+        <v>144800000.0</v>
+      </c>
+      <c r="D18">
         <v>193862066.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>182137666.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>208200000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>74800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>102100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>221000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>280800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>51200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>228000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>57000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10500000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-97700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>181716000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2500000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>175300000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2566000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>82123000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19048000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>170362000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-21064000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>56860000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>185523000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6583000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>7976000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>140251000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>80085000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>63477000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>36925000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-25440000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>32143000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>57640000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>38223000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-31660000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-25406000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>127015000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2300000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>358000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-23098000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>159520000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-30544000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>11393000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>44656000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>104488000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>50494000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-24838000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-9045000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>94709000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>61997000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-46709000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-22816000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>142912000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-35538000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>34130000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>32777000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>40351000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-43580000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-16315000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>84669000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>39319000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-86286000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>5336000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-16395000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>75226000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-137101000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-6805000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>22083000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>102862000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-96775000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-22692000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>534000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>74182000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-70414000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>18009000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-15343000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>55798000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-11976000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-49852000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>37362000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>36827000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-9307000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-53517000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>52486000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>46741000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-15238000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-26037000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>36679000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>39804000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-32572000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-16236000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>32983000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>77002000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-47929000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-35143000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>27480000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>73597000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-12548000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-75002000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>16714000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>48228000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-47234000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>15703000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-36353000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>58494000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-39100000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-45900000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>23200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19700000.0</v>
       </c>
       <c r="DG18">
         <v>-19700000.0</v>
       </c>
       <c r="DH18">
+        <v>-19700000.0</v>
+      </c>
+      <c r="DI18">
         <v>14000000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-16000000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>10100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-237400000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-126000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-101900000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-92000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-77900000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-54200000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-77500000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>659242559.93</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-109800000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5900000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-200000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14330000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-31938000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4589000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>50000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-170304000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>210000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-13268000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>224000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-257583000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10044000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>7126000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>5912000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-15375000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3472000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-9046000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-8164000.0</v>
       </c>
-      <c r="AE19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF19"/>
       <c r="AG19">
         <v>6147000.0</v>
       </c>
       <c r="AH19">
         <v>6147000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AI19">
+        <v>6147000.0</v>
+      </c>
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-1771000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-674080000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-11138000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-6250000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-311000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-27812000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-3000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-3000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-3000000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
@@ -40683,85 +40936,86 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>-122333438.87</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>496900000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -40817,188 +41071,191 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21">
+        <v>296600000.0</v>
+      </c>
+      <c r="C21">
         <v>123500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-180400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-35300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-38000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>27000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-107200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-107700000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-7000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-110100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2629800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-31735000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-10539000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-945144000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-149583000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1092128000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19276000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5512000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5412000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6955000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-17608000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>24833000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-55023000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-13925000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4848000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-24709000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-23801000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3318000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-29908000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-31485000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-6578000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-10682000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>201049000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-228000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>467250000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>16388000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-21126000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>27403000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2592000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-55677000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-50255000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
@@ -41017,2956 +41274,2984 @@
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
-        <v>133623090.0</v>
+        <v>143600000.0</v>
       </c>
       <c r="C22">
+        <v>135600000.0</v>
+      </c>
+      <c r="D22">
         <v>111081617.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>94428160.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>109700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>113300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>118400000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>76000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>111000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>107400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>84200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>63200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>86800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-28200000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>45322000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>42900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>53400000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>178100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30577000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32357000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>60781000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>28139000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>48920000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>45490000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>53119000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>22829000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>51565000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>25272000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>54131000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>18172000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>35460000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>23112000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>45727000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>17207000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>36837000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10323000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>17713000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10433000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>27927000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-5000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>40591000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>29994000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>46702000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>20742000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>47210000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>24110000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>29816000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9603000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>39135000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>14518000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>34126000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>16426000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>30028000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>14046000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>22103000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8171000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>31303000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>17969000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>26767000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6533000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>26763000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>16570000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>13517000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>13375000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>26054000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>12707000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>21834000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>12892000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>38847000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>19879000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>9253000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>11934000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>45919000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>16407000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>16966000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>14903000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>26555000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>17559000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1688000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>9704000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>24526000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>13198000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>6696000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4568000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>21134000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13675000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>11335000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1810000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>15164000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6590000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>11758000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3380000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>12662000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>8794000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>11122000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1111000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>10775000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5363000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>11596000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-955000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>6351000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>3062000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>5984000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1503000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>6109000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3609000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>8100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10900000.0</v>
       </c>
       <c r="DG22">
         <v>10900000.0</v>
       </c>
       <c r="DH22">
+        <v>10900000.0</v>
+      </c>
+      <c r="DI22">
         <v>2000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>8500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
-        <v>-43784984.0</v>
+        <v>147800000.0</v>
       </c>
       <c r="C23">
+        <v>-35900000.0</v>
+      </c>
+      <c r="D23">
         <v>23842766.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-9656132.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9221207.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-14187007.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2087400.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5025837.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-144338.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-9201279.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29005570.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-14168749.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-13200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3121600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4353000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-12785.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3456462.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3798109.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1094467000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8829873.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1561412.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-7592192.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3407680.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3188622.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>317408.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-5521043.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-750313.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-475014.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2058855.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2038990.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-109470.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-625618.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-4187802.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>81740.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>23950.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-288281.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-13789133.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-89000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-16408000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1848000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>164000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2264000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-126000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>306000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1445000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>373000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-296000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>155000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-380000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>224000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>82000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-252000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>47000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>349000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>86000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>79738000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-14000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1013000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-2374000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-94000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1836000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>34000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>220000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>61000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>45000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1227000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>437000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-83000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>15000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-244000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>55000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>13000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>130000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-59000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>7000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>656000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>36000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>27000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>25000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>136000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>99000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3809000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-57000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2373000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-492000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>171000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-1011000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>471000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-443000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>708000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-3611000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>307000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>50000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>6417000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>3223000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-3714000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-2106000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>3714000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1236000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3714000.0</v>
       </c>
       <c r="CY23">
         <v>-3714000.0</v>
       </c>
       <c r="CZ23">
+        <v>-3714000.0</v>
+      </c>
+      <c r="DA23">
         <v>3870000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>10046000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>11100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-2000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
-        <v>-98614.0</v>
+        <v>-36300000.0</v>
       </c>
       <c r="C24">
+        <v>-27300000.0</v>
+      </c>
+      <c r="D24">
         <v>-1218132.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2194640.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-41200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-47600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-26800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-41000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-25500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-32300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-33000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-48400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2799300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-10985000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-10200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-12100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>157000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-7154000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-6705000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-10936000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-8479000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-12093000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6319000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>9771000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-7179000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-8701000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1175000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-7229000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-5363000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1320000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-6246000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-4672000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-10642000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-6629000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-9989000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-3514000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4159000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2090000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-44852000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2205000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-3060000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-7747000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1023000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1068000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1646000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2582000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3662000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2724000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-3713000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>16343000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1957000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-3080000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-3345000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1535000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>660000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-51785000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>497000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-22000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>927000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>3344000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2703000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>969000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1539000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>3275000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1908000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-4142000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>675000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>962000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-4735000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>8318000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>668000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>19161000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>525000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>3676000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1326000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>902000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2187000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-252000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>695000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>4776000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>783000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-528000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>501000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2737000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>6345000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>870000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-1629000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>588000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>329000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>534000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>3358000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>877000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>483000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>403000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-4665000.0</v>
       </c>
-      <c r="CS24"/>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>5221000.0</v>
       </c>
-      <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
-      <c r="DC24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>100000.0</v>
       </c>
-      <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>-25700000.0</v>
       </c>
-      <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
-        <v>18835432.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C25">
+        <v>3400000.0</v>
+      </c>
+      <c r="D25">
         <v>3923956.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23763870.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8700000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12600000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>558000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-169400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2384000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>296000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>408000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2295000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>168000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1935000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>607000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1073000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-8693000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>740000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>515000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1271000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2001000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-3324000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-4646000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1932000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1460000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1207000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7085000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-424000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-513000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>28940000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1333000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1386000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>31447000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-7667000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-11603000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-1344000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2572000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2732000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-12050000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-17556000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-17626000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-4927000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-10447000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-13096000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-13151000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-3275000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-7948000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-7035000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>19179000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-4788000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-6561000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-5499000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1189000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-5658000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-15352000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5864000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-437000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1308000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>219000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-652000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-7887000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1099000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-6627000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>472000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>524000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>495000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>454000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>262000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>599000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>973000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-1308000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>373000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1073000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>282000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-708000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-5030000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>220000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>373000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>296000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>349000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>815000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-343000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>540000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>18000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>160000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>361000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-1078000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>160000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-721000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>529000.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>-24000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>3957000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-2091000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-633000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-1233000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-500000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DG25">
         <v>-200000.0</v>
       </c>
       <c r="DH25">
+        <v>-200000.0</v>
+      </c>
+      <c r="DI25">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DJ25">
         <v>-100000.0</v>
       </c>
+      <c r="DK25">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>231</v>
+      </c>
+      <c r="B26">
+        <v>-150000000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>50500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>35400000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>27200000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>75500000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>494269000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-10400000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8434762.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-11068749.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>700000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>109000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-144000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1500000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-123000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-5000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1613000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-7542000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>384599.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>586176.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-788464.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-50244886.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>119550.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>98286.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-42877961.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2047000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1452000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-544000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-3357000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4313000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>121000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1901000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>330631000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1219000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>52536.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>110270.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>47729000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-36726000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2657000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1884000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6682000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-47489000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>562000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>7787000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>40719000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>4952000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3900000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>25000000.0</v>
       </c>
-      <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>40028000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-1000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>5224000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>871000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>43912000.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>78000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>5231000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>729000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
+        <v>17900000.0</v>
+      </c>
+      <c r="C27">
         <v>15600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15500000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22800000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>26000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15600000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17200000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10100000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15100000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>15900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>14900000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12800000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10268000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9900000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13900000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7600000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8029000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7123000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8990000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7193000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2996000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5809000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4774000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2973000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-862000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4504000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5195000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3907000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3819000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4945000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5366000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5378000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4362000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2746000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7798000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2323000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2241000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2291000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1886000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1070000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-3000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1026000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1333000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>723000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-3138000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2435000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>631000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2524000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>790000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1342000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1263000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1109000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1128000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1152000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1066000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>957000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>971000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>961000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>942000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1001000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>818000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>899000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>831000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>669000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>515000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>532000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>529000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>532000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1567000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>553000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>547000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>325000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-29000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>519000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>513000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>325000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>367000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>350000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>418000.0</v>
       </c>
       <c r="CE27">
         <v>418000.0</v>
       </c>
       <c r="CF27">
+        <v>418000.0</v>
+      </c>
+      <c r="CG27">
         <v>350000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>353000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>357000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-1000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>348000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
-[...1 lines deleted...]
-      </c>
+      <c r="CX27"/>
       <c r="CY27">
         <v>24000000.0</v>
       </c>
-      <c r="CZ27"/>
+      <c r="CZ27">
+        <v>24000000.0</v>
+      </c>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
-        <v>23273099.0</v>
+        <v>104000000.0</v>
       </c>
       <c r="C28">
+        <v>23600000.0</v>
+      </c>
+      <c r="D28">
         <v>-243329430.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-90537659.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-85900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-45000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-153900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-169200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-131500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-190900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-52600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-55400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-174300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2958500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-64118000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-37700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-976000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-180300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1064164000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-52396000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17715000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-33145000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20319000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13331000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-29450000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-48361000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-43265000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-32433000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-66824000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-44696000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-41911000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-7731000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-39048000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-45417000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-22780000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-27072000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>184180000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-15065000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>453753000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-942000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-22958000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-25710000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-14404000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-20586000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14620000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-60319000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-46204000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-16172000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2230000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-38030000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-44180000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-35298000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3629000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-20968000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-17885000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-12690000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>45780000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>28209000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-27926000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-13500000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-28201000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>44953000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-38604000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>17218000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-7657000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-14299000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-4362000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-8502000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>29841000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>5937000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>15070000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-15645000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1042000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-5568000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-13711000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-14028000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-3053000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3027000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-2230000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-6903000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-6047000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-3410000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1061000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-5800000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-417000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-4019000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-10523000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1388000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-11363000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-1348000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-4040000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1941000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-3273000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-4157000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-3724000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>391000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2584000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-2105000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-118000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1237000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>5062000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-2696000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>7883000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>3870000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-4895000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>10046000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>11100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>23200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DG28">
         <v>3700000.0</v>
       </c>
       <c r="DH28">
+        <v>3700000.0</v>
+      </c>
+      <c r="DI28">
         <v>3100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>51700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
-        <v>220995827.0</v>
+        <v>141700000.0</v>
       </c>
       <c r="C29">
+        <v>224100000.0</v>
+      </c>
+      <c r="D29">
         <v>263627911.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>232452724.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>326500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>156800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>184500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>285400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>337300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>124800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>337300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>156800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>107200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-57300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>199149000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>65900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>185100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13468000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>92731000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>180687000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7679000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>67227000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>194192000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4132000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>23688000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>148750000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>88452000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>71903000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>47133000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-10711000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>40620000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>67238000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>49051000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-17490000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-18535000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>134542000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>14135000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>13309000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-17563000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>165675000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-16792000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>19542000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>48038000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>110234000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>59095000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-15912000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-276000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>105775000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>74797000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-32062000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-9481000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>155862000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-22811000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>49216000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>43168000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>64487000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-22450000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>2420000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>107066000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>54110000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-70187000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>15620000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>574000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>94158000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-97020000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>31327000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>65846000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>138302000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-75193000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>22458000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>26602000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>100824000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-14548000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>43060000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>3395000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>69362000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-4635000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-35849000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>49153000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>47676000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-2436000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-42788000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>67325000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>51052000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-7053000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-20334000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>42648000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>43395000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-27996000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-12751000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>36250000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>81947000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-41779000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-27555000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>34536000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>81840000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1717000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-66023000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>25848000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>53948000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-31689000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>25580000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-28077000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>71335000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-24200000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-23700000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>34300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="DG29">
         <v>-8000000.0</v>
       </c>
       <c r="DH29">
+        <v>-8000000.0</v>
+      </c>
+      <c r="DI29">
         <v>20200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-5400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>18700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
-        <v>-77708483.0</v>
+        <v>-445500000.0</v>
       </c>
       <c r="C30">
+        <v>-78800000.0</v>
+      </c>
+      <c r="D30">
         <v>-88799030.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-236558329.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-126000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-101900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-92000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-77900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-54200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-77500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-106000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-109800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-69500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2823000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-31008000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-32000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14600000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>154900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-181690000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9073000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-13268000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10035000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-266530000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-10044000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7126000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-7274000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-15375000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3472000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-9046000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-8164000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2146000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-7691000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7910000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13206000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-9355000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-15572000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-680005000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6022000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-19546000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-58705000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5295000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-33316000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-16983000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-7126000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-266000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-4973000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-7904000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1964000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-8442000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-10474000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7743000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-13517000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-12584000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-11751000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-10629000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-14426000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-62176000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-23639000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-21152000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-17808000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-19053000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-12088000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-15130000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-8745000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-13694000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-17024000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-44223000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-37457000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-42801000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-40175000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-13264000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-44482000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-6907000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-26117000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-52190000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-23725000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-17836000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-11974000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-7267000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-13308000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-7215000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-12166000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-7399000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-10228000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-12102000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2034000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-7409000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-7332000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-5388000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-4426000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-4042000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-127000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-2390000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-4462000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-5860000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-12253000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-7056000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-8243000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-9044000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-8979000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-9134000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-5720000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-15545000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-9877000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-8276000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-12841000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-14800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-22200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-36800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-11700000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>-6200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-10600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-8600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>