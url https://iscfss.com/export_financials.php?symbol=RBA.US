--- v1 (2026-09-14)
+++ v2 (2026-11-01)
@@ -3582,53 +3582,59 @@
       </c>
       <c r="X36">
         <v>5644000.0</v>
       </c>
       <c r="Y36">
         <v>13421000.0</v>
       </c>
       <c r="Z36">
         <v>7893000.0</v>
       </c>
       <c r="AA36">
         <v>4991000.0</v>
       </c>
       <c r="AB36">
         <v>1800000.0</v>
       </c>
       <c r="AC36">
         <v>2500000.0</v>
       </c>
       <c r="AD36"/>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>65</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>14300000.0</v>
+      </c>
+      <c r="C37">
+        <v>10400000.0</v>
+      </c>
+      <c r="D37">
+        <v>10700000.0</v>
+      </c>
       <c r="E37">
         <v>466000.0</v>
       </c>
       <c r="F37">
         <v>388000.0</v>
       </c>
       <c r="G37">
         <v>5154000.0</v>
       </c>
       <c r="H37">
         <v>5154000.0</v>
       </c>
       <c r="I37">
         <v>5067000.0</v>
       </c>
       <c r="J37">
         <v>5069000.0</v>
       </c>
       <c r="K37">
         <v>4773000.0</v>
       </c>
       <c r="L37">
         <v>4183000.0</v>
       </c>
       <c r="M37"/>
@@ -14507,55 +14513,65 @@
       </c>
       <c r="DE36">
         <v>1900000.0</v>
       </c>
       <c r="DF36">
         <v>2100000.0</v>
       </c>
       <c r="DG36">
         <v>2500000.0</v>
       </c>
       <c r="DH36">
         <v>2500000.0</v>
       </c>
       <c r="DI36">
         <v>1600000.0</v>
       </c>
       <c r="DJ36">
         <v>2100000.0</v>
       </c>
       <c r="DK36"/>
     </row>
     <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>65</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>500000.0</v>
+      </c>
+      <c r="C37">
+        <v>400000.0</v>
+      </c>
+      <c r="D37">
+        <v>14300000.0</v>
+      </c>
+      <c r="E37">
+        <v>14400000.0</v>
+      </c>
+      <c r="F37">
+        <v>10400000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>2300000.0</v>
       </c>
       <c r="O37">
         <v>2300000.0</v>
       </c>
       <c r="P37">
         <v>466000.0</v>
       </c>
       <c r="Q37">
         <v>398000.0</v>
       </c>
       <c r="R37">
         <v>409000.0</v>
       </c>
       <c r="S37">
         <v>385000.0</v>
       </c>
@@ -33098,72 +33114,72 @@
       <c r="AB32">
         <v>332194000.0</v>
       </c>
       <c r="AC32">
         <v>289796000.0</v>
       </c>
       <c r="AD32">
         <v>393222000.0</v>
       </c>
       <c r="AE32">
         <v>303429000.0</v>
       </c>
       <c r="AF32">
         <v>355972000.0</v>
       </c>
       <c r="AG32">
         <v>245346000.0</v>
       </c>
       <c r="AH32">
         <v>308530000.0</v>
       </c>
       <c r="AI32">
         <v>260178000.0</v>
       </c>
       <c r="AJ32">
-        <v>178785000.0</v>
+        <v>291750000.0</v>
       </c>
       <c r="AK32">
         <v>227401000.0</v>
       </c>
       <c r="AL32">
         <v>252613000.0</v>
       </c>
       <c r="AM32">
         <v>199427000.0</v>
       </c>
       <c r="AN32">
-        <v>146769000.0</v>
+        <v>294830000.0</v>
       </c>
       <c r="AO32">
-        <v>128876000.0</v>
+        <v>300976000.0</v>
       </c>
       <c r="AP32">
-        <v>158805000.0</v>
+        <v>275667000.0</v>
       </c>
       <c r="AQ32">
-        <v>131945000.0</v>
+        <v>255504000.0</v>
       </c>
       <c r="AR32">
         <v>135462000.0</v>
       </c>
       <c r="AS32">
         <v>109318000.0</v>
       </c>
       <c r="AT32">
         <v>155477000.0</v>
       </c>
       <c r="AU32">
         <v>115618000.0</v>
       </c>
       <c r="AV32">
         <v>138457000.0</v>
       </c>
       <c r="AW32">
         <v>102217000.0</v>
       </c>
       <c r="AX32">
         <v>141835000.0</v>
       </c>
       <c r="AY32">
         <v>98588000.0</v>
       </c>
@@ -40525,57 +40541,57 @@
       <c r="AJ18">
         <v>38223000.0</v>
       </c>
       <c r="AK18">
         <v>-31660000.0</v>
       </c>
       <c r="AL18">
         <v>-25406000.0</v>
       </c>
       <c r="AM18">
         <v>127015000.0</v>
       </c>
       <c r="AN18">
         <v>2300000.0</v>
       </c>
       <c r="AO18">
         <v>358000.0</v>
       </c>
       <c r="AP18">
         <v>-23098000.0</v>
       </c>
       <c r="AQ18">
         <v>159520000.0</v>
       </c>
       <c r="AR18">
-        <v>-30544000.0</v>
+        <v>28517000.0</v>
       </c>
       <c r="AS18">
         <v>11393000.0</v>
       </c>
       <c r="AT18">
-        <v>44656000.0</v>
+        <v>21638000.0</v>
       </c>
       <c r="AU18">
         <v>104488000.0</v>
       </c>
       <c r="AV18">
         <v>50494000.0</v>
       </c>
       <c r="AW18">
         <v>-24838000.0</v>
       </c>
       <c r="AX18">
         <v>-9045000.0</v>
       </c>
       <c r="AY18">
         <v>94709000.0</v>
       </c>
       <c r="AZ18">
         <v>61997000.0</v>
       </c>
       <c r="BA18">
         <v>-46709000.0</v>
       </c>
       <c r="BB18">
         <v>-22816000.0</v>
       </c>
@@ -43650,57 +43666,57 @@
       <c r="AJ29">
         <v>49051000.0</v>
       </c>
       <c r="AK29">
         <v>-17490000.0</v>
       </c>
       <c r="AL29">
         <v>-18535000.0</v>
       </c>
       <c r="AM29">
         <v>134542000.0</v>
       </c>
       <c r="AN29">
         <v>14135000.0</v>
       </c>
       <c r="AO29">
         <v>13309000.0</v>
       </c>
       <c r="AP29">
         <v>-17563000.0</v>
       </c>
       <c r="AQ29">
         <v>165675000.0</v>
       </c>
       <c r="AR29">
-        <v>-16792000.0</v>
+        <v>37929000.0</v>
       </c>
       <c r="AS29">
         <v>19542000.0</v>
       </c>
       <c r="AT29">
-        <v>48038000.0</v>
+        <v>22923000.0</v>
       </c>
       <c r="AU29">
         <v>110234000.0</v>
       </c>
       <c r="AV29">
         <v>59095000.0</v>
       </c>
       <c r="AW29">
         <v>-15912000.0</v>
       </c>
       <c r="AX29">
         <v>-276000.0</v>
       </c>
       <c r="AY29">
         <v>105775000.0</v>
       </c>
       <c r="AZ29">
         <v>74797000.0</v>
       </c>
       <c r="BA29">
         <v>-32062000.0</v>
       </c>
       <c r="BB29">
         <v>-9481000.0</v>
       </c>