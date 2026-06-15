--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
@@ -220,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
@@ -782,4002 +788,4743 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
-    </row>
-    <row r="3" spans="1:5">
+      <c r="F2"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-    </row>
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8">
-        <v>2313796.0</v>
+        <v>2484844.0</v>
       </c>
       <c r="C8">
         <v>2313796.0</v>
       </c>
       <c r="D8">
         <v>2313796.0</v>
       </c>
       <c r="E8">
         <v>2313796.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8">
+        <v>2313796.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B9">
-        <v>2040.0</v>
+        <v>12920510.0</v>
       </c>
       <c r="C9">
         <v>2040.0</v>
       </c>
       <c r="D9">
         <v>2040.0</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:5">
+      <c r="E9">
+        <v>2040.0</v>
+      </c>
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>24825026.0</v>
+      </c>
+      <c r="C10">
         <v>10395049.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12882835.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1276900.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1866812.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>15</v>
+      </c>
+      <c r="B11">
+        <v>5000000.0</v>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12">
+        <v>25433730.0</v>
+      </c>
+      <c r="C12">
         <v>10395050.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12882840.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1276900.0</v>
       </c>
-      <c r="E12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13">
-        <v>2313800.0</v>
+        <v>2484840.0</v>
       </c>
       <c r="C13">
         <v>2313800.0</v>
       </c>
       <c r="D13">
         <v>2313800.0</v>
       </c>
-      <c r="E13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:5">
+      <c r="E13">
+        <v>2313800.0</v>
+      </c>
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14">
-        <v>2715053800.0</v>
+        <v>2705053800.0</v>
       </c>
       <c r="C14">
         <v>2715053800.0</v>
       </c>
       <c r="D14">
         <v>2715053800.0</v>
       </c>
       <c r="E14">
         <v>2715053800.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:5">
+      <c r="F14">
+        <v>2715053800.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-    </row>
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-    </row>
-    <row r="19" spans="1:5">
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-    </row>
-    <row r="22" spans="1:5">
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-    </row>
-    <row r="23" spans="1:5">
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23">
+        <v>76019500.0</v>
+      </c>
+      <c r="C23">
         <v>52824350.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>57474860.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14452500.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>9091650.0</v>
+      </c>
+      <c r="C24">
         <v>15407492.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21691155.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2575740.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2488707.0</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B25">
+        <v>9075900.0</v>
+      </c>
+      <c r="C25">
         <v>15393160.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21680640.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2575740.0</v>
       </c>
-      <c r="E25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>32</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>11649323.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15136133.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1595659.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>770827.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>63930972.0</v>
+      </c>
+      <c r="C29">
         <v>49258218.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>55365095.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14419267.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14158613.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>4476687.0</v>
+      </c>
+      <c r="C30">
         <v>11400095.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10372313.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:5">
+      <c r="F30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>20567450.0</v>
+      </c>
+      <c r="C32">
         <v>12493496.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15550558.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2195949.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1797702.0</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>45232019.0</v>
+      </c>
+      <c r="C33">
         <v>30332747.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>33724590.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11961285.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12211979.0</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-    </row>
-    <row r="35" spans="1:5">
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>9195287.0</v>
+      </c>
+      <c r="C35">
         <v>15426343.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>21753190.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2610523.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2488707.0</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>40</v>
+      </c>
+      <c r="B36">
+        <v>12500000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-    </row>
-    <row r="37" spans="1:5">
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-    </row>
-    <row r="38" spans="1:5">
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B38">
+        <v>12609180.0</v>
+      </c>
+      <c r="C38">
         <v>39600.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>17240.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>8960.0</v>
       </c>
-      <c r="E38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:5">
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B39">
+        <v>15015.0</v>
+      </c>
+      <c r="C39">
         <v>336490.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D39">
         <v>0.0</v>
       </c>
-      <c r="E39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:5">
+      <c r="E39">
+        <v>0.0</v>
+      </c>
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-    </row>
-    <row r="41" spans="1:5">
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-    </row>
-    <row r="42" spans="1:5">
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-    </row>
-    <row r="43" spans="1:5">
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
-    </row>
-    <row r="44" spans="1:5">
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
-    </row>
-    <row r="45" spans="1:5">
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B45">
+        <v>28298113.0</v>
+      </c>
+      <c r="C45">
         <v>27846759.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>26605164.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>105164.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>69060.0</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>19106162.0</v>
+      </c>
+      <c r="C46">
         <v>21733314.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>23862404.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>34078.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5154.0</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B47">
+        <v>19106160.0</v>
+      </c>
+      <c r="C47">
         <v>21733310.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>23862400.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>34080.0</v>
       </c>
-      <c r="E47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:5">
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>33702922.0</v>
+      </c>
+      <c r="C48">
         <v>24891467.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>25030290.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9230870.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>9205137.0</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-    </row>
-    <row r="50" spans="1:5">
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>5706186.0</v>
+      </c>
+      <c r="C50">
         <v>6636880.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6327813.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>288178.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>148932.0</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-    </row>
-    <row r="52" spans="1:5">
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
-      <c r="E52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:5">
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>57</v>
+      </c>
+      <c r="B53">
+        <v>608701.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-    </row>
-    <row r="54" spans="1:5">
+      <c r="F53"/>
+    </row>
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
-    </row>
-    <row r="55" spans="1:5">
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>76019502.0</v>
+      </c>
+      <c r="C55">
         <v>52824351.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>57474857.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>14452500.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14335484.0</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>30787483.0</v>
+      </c>
+      <c r="C56">
         <v>22491604.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23750267.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2491210.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2123505.0</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>10220033.0</v>
+      </c>
+      <c r="C57">
         <v>9998108.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8199709.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>295260.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>325803.0</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>19415320.0</v>
+      </c>
+      <c r="C58">
         <v>25424451.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>29952899.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2905790.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2814510.0</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
-    </row>
-    <row r="60" spans="1:5">
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>49133136.0</v>
+      </c>
+      <c r="C60">
         <v>27213846.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>27346127.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>11546710.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11520974.0</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-    </row>
-    <row r="62" spans="1:5">
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>71</v>
+      </c>
+      <c r="I1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-    </row>
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+      <c r="I2"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8">
         <v>2484844.0</v>
       </c>
       <c r="C8">
+        <v>2484844.0</v>
+      </c>
+      <c r="D8">
+        <v>2484844.0</v>
+      </c>
+      <c r="E8">
         <v>2431164.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>2431164.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2313796.0</v>
       </c>
       <c r="G8">
         <v>2313796.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>2313796.0</v>
+      </c>
+      <c r="I8">
+        <v>2313796.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>13</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>12920510.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
+        <v>12920510.0</v>
+      </c>
+      <c r="E9">
         <v>12983830.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>12983830.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2040.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2040.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>82848162.0</v>
+      </c>
+      <c r="C10">
+        <v>19825030.0</v>
+      </c>
+      <c r="D10">
         <v>24746120.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>23421080.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>40550470.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10395050.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6612260.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>12882835.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>15</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>5000000.0</v>
+      </c>
+      <c r="D11">
         <v>8003600.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>7500000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>16</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>25433730.0</v>
+      </c>
+      <c r="D12">
         <v>33658890.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>30921080.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>40550470.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>10395050.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>6612260.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:7">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>17</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>2484840.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
+        <v>2484840.0</v>
+      </c>
+      <c r="E13">
         <v>2431160.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2431160.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2313800.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2313800.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14">
-        <v>2715053800.0</v>
+        <v>2705053800.0</v>
       </c>
       <c r="C14">
         <v>2715053800.0</v>
       </c>
       <c r="D14">
         <v>2715053800.0</v>
       </c>
       <c r="E14">
         <v>2715053800.0</v>
       </c>
       <c r="F14">
         <v>2715053800.0</v>
       </c>
       <c r="G14">
         <v>2715053800.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>2715053800.0</v>
+      </c>
+      <c r="I14">
+        <v>2715053800.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>27</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>76019500.0</v>
+      </c>
+      <c r="D23">
         <v>66317850.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>64048800.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>71242520.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>52824350.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>50623760.0</v>
       </c>
-      <c r="G23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:7">
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B24">
+        <v>55866091.0</v>
+      </c>
+      <c r="C24">
+        <v>9075900.0</v>
+      </c>
+      <c r="D24">
         <v>10634490.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>15393180.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>15393180.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>15393160.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>18624940.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>21691155.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>29</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>9075900.0</v>
+      </c>
+      <c r="D25">
         <v>10634490.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>15393180.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>15393180.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>15393160.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>18624940.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28">
         <v>11634995.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>18679033.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>15136133.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>117935705.0</v>
+      </c>
+      <c r="C29">
+        <v>63930972.0</v>
+      </c>
+      <c r="D29">
         <v>62406393.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>59852218.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>66206979.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>49243890.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>46033167.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>55365095.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30">
+        <v>3532477.0</v>
+      </c>
+      <c r="C30">
+        <v>4476690.0</v>
+      </c>
+      <c r="D30">
         <v>3594510.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6409090.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4760910.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11400100.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11452490.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>10372313.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B32">
+        <v>75446408.0</v>
+      </c>
+      <c r="C32">
+        <v>20567450.0</v>
+      </c>
+      <c r="D32">
         <v>29839520.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>32048415.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>37038905.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>12493496.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>10939120.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>15550558.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B33">
+        <v>41218269.0</v>
+      </c>
+      <c r="C33">
+        <v>45232019.0</v>
+      </c>
+      <c r="D33">
         <v>26798668.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>25148694.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>24859216.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>30332747.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>28614133.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>33724590.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34">
         <v>-1.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B35">
+        <v>55969728.0</v>
+      </c>
+      <c r="C35">
+        <v>9195287.0</v>
+      </c>
+      <c r="D35">
         <v>10744755.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>15438655.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>15427089.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>15426343.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>18667174.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>21753190.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36">
+        <v>12500000.0</v>
+      </c>
+      <c r="D36">
+        <v>9548.0</v>
+      </c>
+      <c r="E36">
         <v>2781.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2781.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36"/>
       <c r="G36"/>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>42</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>12609180.0</v>
+      </c>
+      <c r="D38">
         <v>64550.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>40810.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>42540.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>39600.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>10570.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7">
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B39">
+        <v>95314.0</v>
+      </c>
+      <c r="C39">
+        <v>118220.0</v>
+      </c>
+      <c r="D39">
         <v>52440.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>28510.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>785300.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>336490.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>0.0</v>
       </c>
-      <c r="G39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:7">
+      <c r="I39"/>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-    </row>
-    <row r="41" spans="1:7">
+      <c r="H40"/>
+      <c r="I40"/>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42"/>
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B45">
+        <v>28685618.0</v>
+      </c>
+      <c r="C45">
+        <v>28298113.0</v>
+      </c>
+      <c r="D45">
         <v>28502070.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>27852848.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>27849820.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>27846759.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>27218351.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>26605164.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>18842526.0</v>
+      </c>
+      <c r="C46">
+        <v>19106162.0</v>
+      </c>
+      <c r="D46">
         <v>20215304.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>20139370.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>20936505.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>21733314.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>22802240.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>23862404.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>51</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>19106160.0</v>
+      </c>
+      <c r="D47">
         <v>20215300.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>20139370.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>20936510.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>21733310.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>22802240.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:7">
+      <c r="I47"/>
+    </row>
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>37761046.0</v>
+      </c>
+      <c r="C48">
+        <v>33727790.0</v>
+      </c>
+      <c r="D48">
         <v>30228120.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>26114270.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>30822240.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>24898010.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>18426040.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>25030290.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B50">
+        <v>8878354.0</v>
+      </c>
+      <c r="C50">
+        <v>5706186.0</v>
+      </c>
+      <c r="D50">
         <v>6138430.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>2929776.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>4542651.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>6636880.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>6656288.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>6327813.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
-    </row>
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:7">
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B53">
+        <v>606795.0</v>
+      </c>
+      <c r="C53">
+        <v>608700.0</v>
+      </c>
+      <c r="D53">
         <v>909170.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>130922817.0</v>
+      </c>
+      <c r="C55">
+        <v>76019500.0</v>
+      </c>
+      <c r="D55">
         <v>66317850.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>64048800.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>71242520.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>52824350.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>50623760.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>57474857.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B56">
+        <v>89704548.0</v>
+      </c>
+      <c r="C56">
+        <v>30787480.0</v>
+      </c>
+      <c r="D56">
         <v>39519180.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>38900110.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>46383300.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>22491600.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>22009630.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>23750267.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B57">
+        <v>14258140.0</v>
+      </c>
+      <c r="C57">
+        <v>10220030.0</v>
+      </c>
+      <c r="D57">
         <v>9679660.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>6851690.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>9344400.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>9998110.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>11070510.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>8199709.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>70227868.0</v>
+      </c>
+      <c r="C58">
+        <v>26886370.0</v>
+      </c>
+      <c r="D58">
         <v>20684380.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>22519540.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>25005280.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>25610510.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>29881880.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>29952899.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>53191260.0</v>
+      </c>
+      <c r="C60">
+        <v>49133140.0</v>
+      </c>
+      <c r="D60">
         <v>45633470.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>41529270.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>46237240.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>27213850.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>20741880.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>27346127.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B2">
+        <v>25229290.0</v>
+      </c>
+      <c r="C2">
         <v>35298300.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20321180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:5">
+      <c r="F2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-    </row>
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B9">
+        <v>24084670.0</v>
+      </c>
+      <c r="C9">
         <v>22445150.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>26720740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B10">
+        <v>26025020.0</v>
+      </c>
+      <c r="C10">
         <v>24769230.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>32846450.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6221450.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2158184.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B12">
+        <v>1245244.0</v>
+      </c>
+      <c r="C12">
         <v>1812538.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>798572.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1952.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B13">
+        <v>3705100.0</v>
+      </c>
+      <c r="C13">
         <v>4173470.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6535370.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6615230.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8739.0</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B14">
+        <v>60734.0</v>
+      </c>
+      <c r="C14">
         <v>-85223.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-175135.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:5">
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B15">
+        <v>15264750.0</v>
+      </c>
+      <c r="C15">
         <v>13870360.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>24302240.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6223720.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2158767.0</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B16">
+        <v>15264750.0</v>
+      </c>
+      <c r="C16">
         <v>13870360.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>24302240.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6223720.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B17">
+        <v>15204016.0</v>
+      </c>
+      <c r="C17">
         <v>13955586.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>24477378.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6223718.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2158767.0</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B18">
+        <v>-1129171.0</v>
+      </c>
+      <c r="C18">
         <v>-1994432.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-960563.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-317926.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-320516.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21">
+        <v>21929220.0</v>
+      </c>
+      <c r="C21">
         <v>20506920.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>26203080.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-508350.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-670527.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-    </row>
-    <row r="23" spans="1:5">
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-    </row>
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-    </row>
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B25">
+        <v>14229.0</v>
+      </c>
+      <c r="C25">
         <v>5628.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6493.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7180.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3386.0</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B28">
+        <v>2141220.0</v>
+      </c>
+      <c r="C28">
         <v>1932610.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>511160.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>501170.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>159112.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B29">
+        <v>10821000.0</v>
+      </c>
+      <c r="C29">
         <v>10813650.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8369070.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2270.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-583.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B30">
+        <v>27384740.0</v>
+      </c>
+      <c r="C30">
         <v>37236530.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20838840.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>508350.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>670527.0</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B32">
+        <v>49313960.0</v>
+      </c>
+      <c r="C32">
         <v>57743450.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>47041920.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>0.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8">
+        <v>103</v>
+      </c>
+      <c r="I1" t="s">
+        <v>71</v>
+      </c>
+      <c r="J1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B2">
+        <v>4743527.0</v>
+      </c>
+      <c r="C2">
+        <v>6087320.0</v>
+      </c>
+      <c r="D2">
         <v>5813210.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7135230.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6193530.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>35298300.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11628784.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16378240.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9023370.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B9">
+        <v>6273648.0</v>
+      </c>
+      <c r="C9">
+        <v>5615050.0</v>
+      </c>
+      <c r="D9">
         <v>6645780.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4770550.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7053290.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>22445150.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3628616.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>11581460.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4471948.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B10">
+        <v>6772510.0</v>
+      </c>
+      <c r="C10">
+        <v>5503220.0</v>
+      </c>
+      <c r="D10">
         <v>7389530.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5225980.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7906280.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>24769230.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4112109.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>13661900.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>5590291.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B12">
+        <v>220447.0</v>
+      </c>
+      <c r="C12">
+        <v>252778.0</v>
+      </c>
+      <c r="D12">
         <v>331320.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>298076.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>363070.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>410753.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>452717.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>464559.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>484509.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B13">
+        <v>77004.0</v>
+      </c>
+      <c r="C13">
+        <v>684960.0</v>
+      </c>
+      <c r="D13">
         <v>1244010.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>740020.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1036110.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4173470.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2736.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2244200.0</v>
       </c>
-      <c r="H13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B14">
+        <v>-32643.0</v>
+      </c>
+      <c r="C14">
+        <v>148643.0</v>
+      </c>
+      <c r="D14">
         <v>-30775.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-9394.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-47740.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-41264.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-587.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-23317.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-20055.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B15">
+        <v>4058124.0</v>
+      </c>
+      <c r="C15">
+        <v>3498490.0</v>
+      </c>
+      <c r="D15">
         <v>4117750.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1724280.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5924230.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>13870360.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1787580.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>7394890.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3606583.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>86</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>3498490.0</v>
+      </c>
+      <c r="D16">
         <v>4117750.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1724280.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5924230.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>13870360.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="H16"/>
+      <c r="I16">
         <v>7394890.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B17">
+        <v>4090767.0</v>
+      </c>
+      <c r="C17">
+        <v>3349844.0</v>
+      </c>
+      <c r="D17">
         <v>4148524.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1733675.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>5971973.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>4729157.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1788167.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3811624.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>3626638.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B18">
+        <v>-241252.0</v>
+      </c>
+      <c r="C18">
+        <v>-204364.0</v>
+      </c>
+      <c r="D18">
         <v>-271973.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-289764.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-363070.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-442094.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-440700.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-627129.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-484509.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21">
+        <v>5633941.0</v>
+      </c>
+      <c r="C21">
+        <v>4449260.0</v>
+      </c>
+      <c r="D21">
         <v>6265430.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4395230.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>6819300.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>20506920.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2595891.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11342060.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4390045.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-    </row>
-    <row r="24" spans="1:8">
+      <c r="I23"/>
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B25">
+        <v>6423.0</v>
+      </c>
+      <c r="C25">
+        <v>5943.0</v>
+      </c>
+      <c r="D25">
         <v>5127.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1727.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1432.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1488.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1439.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1338.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1363.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B28">
+        <v>340707.0</v>
+      </c>
+      <c r="C28">
+        <v>1159850.0</v>
+      </c>
+      <c r="D28">
         <v>375220.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>373590.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>232560.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1932610.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>903740.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>236700.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>32578.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B29">
+        <v>2681743.0</v>
+      </c>
+      <c r="C29">
+        <v>2153380.0</v>
+      </c>
+      <c r="D29">
         <v>3241010.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3492310.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1934300.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>10813650.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2323942.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6223630.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1963653.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B30">
+        <v>5383234.0</v>
+      </c>
+      <c r="C30">
+        <v>7253110.0</v>
+      </c>
+      <c r="D30">
         <v>6193560.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7510550.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6427520.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7960593.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12661509.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7518595.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9105273.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-    </row>
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B32">
+        <v>11017175.0</v>
+      </c>
+      <c r="C32">
+        <v>11702370.0</v>
+      </c>
+      <c r="D32">
         <v>12458990.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>11905780.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>13246820.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>57743450.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>15257400.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>27959700.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>13495318.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>10395049.0</v>
+      </c>
+      <c r="C2">
         <v>12882835.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1276897.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1866812.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8343720.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3">
-        <v>2410</v>
+        <v>451350</v>
       </c>
       <c r="C3">
+        <v>1241600</v>
+      </c>
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36100</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>14429980.0</v>
+      </c>
+      <c r="C6">
         <v>-2487790.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11609668.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-589920.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6478078.0</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7">
+        <v>-24738210.0</v>
+      </c>
+      <c r="C7">
         <v>-3414320.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1535160.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-74310.0</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-    </row>
-    <row r="11" spans="1:5">
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-    </row>
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-    </row>
-    <row r="15" spans="1:5">
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>6432250.0</v>
+      </c>
+      <c r="C15">
         <v>14075000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8500000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6422370.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7187009.0</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16">
+        <v>24825026.0</v>
+      </c>
+      <c r="C16">
         <v>10395049.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12882835.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1276897.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1866812.0</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>20130148.0</v>
+      </c>
+      <c r="C18">
         <v>9995742.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11128159.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-59386.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-148496.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19">
+        <v>-6646580.0</v>
+      </c>
+      <c r="C19">
         <v>6345839.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-16230661.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>6051614.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>3369121.0</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>123</v>
+      </c>
+      <c r="B20">
+        <v>13497306.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>-7270815.0</v>
+      </c>
+      <c r="C21">
         <v>-6004560.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25212170.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-205224.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2511694.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B22">
+        <v>15264750.0</v>
+      </c>
+      <c r="C22">
         <v>13870363.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24302240.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6223718.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2158767.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>125</v>
+      </c>
+      <c r="B23">
+        <v>6937930.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-    </row>
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B24">
-        <v>6348250.0</v>
+        <v>-12439130.0</v>
       </c>
       <c r="C24">
+        <v>7587430.0</v>
+      </c>
+      <c r="D24">
         <v>-16230660.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6087720.0</v>
       </c>
-      <c r="E24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-    </row>
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>128</v>
+      </c>
+      <c r="B26">
+        <v>13497310.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>6732170.0</v>
+      </c>
+      <c r="C28">
         <v>-20079560.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16712170.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6627600.0</v>
       </c>
-      <c r="E28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:5">
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29">
+        <v>20581500.0</v>
+      </c>
+      <c r="C29">
         <v>11237340.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11128160.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-23280.0</v>
       </c>
-      <c r="E29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:5">
+      <c r="F29"/>
+    </row>
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>-12890480.0</v>
+      </c>
+      <c r="C30">
         <v>6345840.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-16230660.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6051610.0</v>
       </c>
-      <c r="E30"/>
+      <c r="F30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8">
+        <v>103</v>
+      </c>
+      <c r="I1" t="s">
+        <v>71</v>
+      </c>
+      <c r="J1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>24825026.0</v>
+      </c>
+      <c r="C2">
+        <v>32749720.0</v>
+      </c>
+      <c r="D2">
         <v>30921081.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>40550467.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10395049.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11104585.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6612258.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14448328.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12882835.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3">
-        <v>110960</v>
+        <v>387505</v>
       </c>
       <c r="C3">
+        <v>451350</v>
+      </c>
+      <c r="D3">
+        <v>655310</v>
+      </c>
+      <c r="E3">
         <v>6090</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3060</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2410</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>425781</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>58023136.0</v>
+      </c>
+      <c r="C6">
+        <v>14429980.0</v>
+      </c>
+      <c r="D6">
         <v>22354670.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>20526030.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>30155420.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-2487790.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4509175.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6270580.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1565493.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>110</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-24738210.0</v>
+      </c>
+      <c r="D7">
         <v>-20210330.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-677160.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-259320.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3414320.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="H7"/>
+      <c r="I7">
         <v>-2056520.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>118</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>6432250.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
+        <v>6432250.0</v>
+      </c>
+      <c r="E15">
         <v>6446250.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>14075000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
+        <v>14075000.0</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15">
         <v>12575000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16">
+        <v>82848162.0</v>
+      </c>
+      <c r="C16">
+        <v>24825026.0</v>
+      </c>
+      <c r="D16">
         <v>32749720.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>30921081.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>40550467.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>10395049.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>11104585.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>6612258.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>14448328.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>2797364.0</v>
+      </c>
+      <c r="C18">
+        <v>4675468.0</v>
+      </c>
+      <c r="D18">
         <v>4226873.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1565096.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>12792903.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1234187.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>6976097.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-977294.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2762752.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-3061.0</v>
       </c>
-      <c r="E19"/>
-[...1 lines deleted...]
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19">
         <v>6633327.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>0.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>123</v>
+      </c>
+      <c r="B20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>13099159.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>49941017.0</v>
+      </c>
+      <c r="C21">
+        <v>-1996315.0</v>
+      </c>
+      <c r="D21">
         <v>-1557255.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1619524.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2097721.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1983396.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1280656.0</v>
       </c>
-      <c r="G21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B22">
+        <v>4058124.0</v>
+      </c>
+      <c r="C22">
+        <v>3498487.0</v>
+      </c>
+      <c r="D22">
         <v>4117749.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1724281.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5924233.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4687893.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1787580.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3788307.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3606583.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
+        <v>6937930.0</v>
+      </c>
+      <c r="D23">
+        <v>-421790.0</v>
+      </c>
+      <c r="E23">
         <v>13099160.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>19461720.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-    </row>
-    <row r="24" spans="1:8">
+      <c r="I23"/>
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
+        <v>-12439130.0</v>
+      </c>
+      <c r="D24">
+        <v>5519280.0</v>
+      </c>
+      <c r="E24">
         <v>6362560.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6348250.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
+        <v>6348250.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
         <v>6633330.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
-[...1 lines deleted...]
-      <c r="E26"/>
+      <c r="C26">
+        <v>13497310.0</v>
+      </c>
+      <c r="D26">
+        <v>13497310.0</v>
+      </c>
+      <c r="E26">
+        <v>13099160.0</v>
+      </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>130</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>6732170.0</v>
+      </c>
+      <c r="D28">
         <v>1368760.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2935660.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>17362520.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-20079560.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="H28"/>
+      <c r="I28">
         <v>-15315510.0</v>
       </c>
-      <c r="H28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:8">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>131</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>20581500.0</v>
+      </c>
+      <c r="D29">
         <v>16109990.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>11233900.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12795960.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11237340.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="H29"/>
+      <c r="I29">
         <v>2398650.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>132</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-12890480.0</v>
+      </c>
+      <c r="D30">
         <v>4863970.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6356480.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3060.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6345840.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="H30"/>
+      <c r="I30">
         <v>6633330.0</v>
       </c>
-      <c r="H30"/>
+      <c r="J30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>