--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3393,393 +3396,399 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>42000000.0</v>
+      </c>
+      <c r="C2">
         <v>31000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40573000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34242000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47450000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38756000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35990000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>59807000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>40972000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42114000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33357000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42115000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58981000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>43274000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23533000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34213000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23685000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17138000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15575000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21790000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15744000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12923000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10850000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9014000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14405000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12871000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13460000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8743000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12664000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12275000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8198000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10314000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7569000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8886000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9288000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11876000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>8345000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5364000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6616000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6954000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6012000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2942000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4422000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10171000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5755000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4857000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4161000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3590000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3495000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1437000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2890000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>1200000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>342000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3793,52 +3802,53 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3852,250 +3862,252 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>10000000.0</v>
+      </c>
+      <c r="C5">
         <v>9000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>8810999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-268000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-341000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-643000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>896000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1095000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-431000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>647000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2244000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3098000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3967000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6573000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10222000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8914000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6554000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1404000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>54000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>232000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>56000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>689000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1013000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1284000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1545000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-147000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-71000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>255000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-148000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-633000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-410000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-654000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-946000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5680000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7404000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4223000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>231000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>905000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>12000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>252000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>92000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-868000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-39000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-209000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-94000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-174000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-118000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-48000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-46000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>11000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-14000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-27047000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-353000.0</v>
       </c>
-      <c r="BC5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -4106,568 +4118,579 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>36000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>33833000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>36297000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>38273000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>40339000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>34081000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>37458000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>40760000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>43169000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>46622000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>25729000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>28601000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>31593000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>34684000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>37533000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>39366000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>41970000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>44042000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>46166000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>46132000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>48227000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>44453000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>43566000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>42445000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>36992000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>38496000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>39967000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>28243000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
-        <v>96000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D8">
         <v>96000.0</v>
       </c>
       <c r="E8">
+        <v>96000.0</v>
+      </c>
+      <c r="F8">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="G8">
         <v>92000.0</v>
       </c>
       <c r="H8">
         <v>92000.0</v>
       </c>
       <c r="I8">
+        <v>92000.0</v>
+      </c>
+      <c r="J8">
         <v>83000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>82000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>72000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000.0</v>
       </c>
       <c r="M8">
         <v>71000.0</v>
       </c>
       <c r="N8">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="O8">
         <v>70000.0</v>
       </c>
       <c r="P8">
         <v>70000.0</v>
       </c>
       <c r="Q8">
         <v>70000.0</v>
       </c>
       <c r="R8">
+        <v>70000.0</v>
+      </c>
+      <c r="S8">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="T8">
         <v>68000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>68000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>3169371000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3140019000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3108170000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3071000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3028829000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2997497000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2884695000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2850016000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2810176000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2773195000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2260682000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2220963000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2162667000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2086863000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2066483000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2045685000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2013859000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1639773000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1605412000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1559722000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1526972000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1221762000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1123861000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1105348000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1087028000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1003561000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>915084000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>837943000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>827109000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>816578000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>806202000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>509658000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>501597000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>324128000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>321714000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>259555000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>258599000.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>175000000.0</v>
+      </c>
+      <c r="C10">
         <v>434000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>212336000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>166106000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>127055000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>173729000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>150619000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>480693000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>112250000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>213584000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>72575000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>102059000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>85768000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>132944000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>391651000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>159868000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>153988000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>307584000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>197538000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>290875000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>383794000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>713526000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>197486000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>335639000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>298190000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>433584000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>122577000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>131337000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>269712000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>113432000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>82956000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>110854000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>226730000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>100488000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>60407000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>90751000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>159501000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>161120000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>142280000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>55069000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>70763000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>93569000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>166686000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>52351000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>178040000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>24324000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>53387000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17452000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>55447000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7427000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6049000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-86190000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>86190000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10645000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4681,777 +4704,787 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>413000000.0</v>
+      </c>
+      <c r="C12">
         <v>693000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>435074000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>477385000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>494440000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>610025000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>621608000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>763821000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>412080000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>577209000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>442094000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>551981000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>629354000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>747762000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>888675000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>542795000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>598321000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>740196000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>737117000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>845756000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>965408000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1201533000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>765520000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>813416000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>663278000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>755230000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>527058000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>618286000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>715316000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>459706000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>503098000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>547132000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>571253000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>244468000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>371066000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>399648000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>425190000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>498111000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>472641000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>391803000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>411855000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>436997000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>581875000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>326029000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>342566000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>187487000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>201194000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>153271000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>165397000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>53377000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>63657000.0</v>
       </c>
-      <c r="AZ12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA12"/>
       <c r="BB12">
         <v>86190000.0</v>
       </c>
-      <c r="BC12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:55">
+      <c r="BC12">
+        <v>86190000.0</v>
+      </c>
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>96000.0</v>
       </c>
       <c r="E13">
+        <v>96000.0</v>
+      </c>
+      <c r="F13">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="G13">
         <v>92000.0</v>
       </c>
       <c r="H13">
         <v>92000.0</v>
       </c>
       <c r="I13">
+        <v>92000.0</v>
+      </c>
+      <c r="J13">
         <v>83000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>82000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>72000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000.0</v>
       </c>
       <c r="M13">
         <v>71000.0</v>
       </c>
       <c r="N13">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="O13">
         <v>70000.0</v>
       </c>
       <c r="P13">
         <v>70000.0</v>
       </c>
       <c r="Q13">
         <v>70000.0</v>
       </c>
       <c r="R13">
+        <v>70000.0</v>
+      </c>
+      <c r="S13">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="T13">
         <v>68000.0</v>
       </c>
       <c r="U13">
-        <v>67000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="V13">
         <v>67000.0</v>
       </c>
       <c r="W13">
+        <v>67000.0</v>
+      </c>
+      <c r="X13">
         <v>61000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>60000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="AA13">
         <v>58000.0</v>
       </c>
       <c r="AB13">
         <v>58000.0</v>
       </c>
       <c r="AC13">
+        <v>58000.0</v>
+      </c>
+      <c r="AD13">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AE13">
         <v>51000.0</v>
       </c>
       <c r="AF13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AG13">
         <v>50000.0</v>
       </c>
       <c r="AH13">
+        <v>50000.0</v>
+      </c>
+      <c r="AI13">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="AJ13">
         <v>42000.0</v>
       </c>
       <c r="AK13">
         <v>42000.0</v>
       </c>
       <c r="AL13">
+        <v>42000.0</v>
+      </c>
+      <c r="AM13">
         <v>41000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AO13">
         <v>39000.0</v>
       </c>
       <c r="AP13">
         <v>39000.0</v>
       </c>
       <c r="AQ13">
         <v>39000.0</v>
       </c>
       <c r="AR13">
-        <v>36000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="AS13">
         <v>36000.0</v>
       </c>
       <c r="AT13">
-        <v>32000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AU13">
         <v>32000.0</v>
       </c>
       <c r="AV13">
-        <v>30000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="AW13">
         <v>30000.0</v>
       </c>
       <c r="AX13">
-        <v>4000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AY13">
         <v>4000.0</v>
       </c>
-      <c r="AZ13"/>
+      <c r="AZ13">
+        <v>4000.0</v>
+      </c>
       <c r="BA13"/>
-      <c r="BB13">
-[...1 lines deleted...]
-      </c>
+      <c r="BB13"/>
       <c r="BC13">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>100600000.0</v>
+      </c>
+      <c r="C14">
         <v>99900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>99771297.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>98460445.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>96288650.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>95681451.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>95493996.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>86580516.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>84286292.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>81118873.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>71664493.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>70897991.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>70368478.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>70152192.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>70054173.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>69925358.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>69516668.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>68570546.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>67875363.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>67607752.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>67102342.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>64661831.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>60687177.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>61146231.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>57995999.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>57808025.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>57707694.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>57519308.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>53209215.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>50694007.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>50319772.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>49819528.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>49077742.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>43137679.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42471606.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42346830.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>41841612.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>40783829.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>39551923.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>39028701.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38970151.0</v>
       </c>
       <c r="AP14">
         <v>38970151.0</v>
       </c>
       <c r="AQ14">
+        <v>38970151.0</v>
+      </c>
+      <c r="AR14">
         <v>38268632.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>35937442.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>34008830.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>31897138.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>31631385.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>30055943.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>21582435.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>26062349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23062826.0</v>
       </c>
       <c r="AZ14">
         <v>23062826.0</v>
       </c>
       <c r="BA14">
         <v>23062826.0</v>
       </c>
       <c r="BB14">
         <v>23062826.0</v>
       </c>
-      <c r="BC14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:55">
+      <c r="BC14">
+        <v>23062826.0</v>
+      </c>
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="O15">
         <v>70000.0</v>
       </c>
       <c r="P15">
         <v>70000.0</v>
       </c>
       <c r="Q15">
         <v>70000.0</v>
       </c>
       <c r="R15">
+        <v>70000.0</v>
+      </c>
+      <c r="S15">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="T15">
         <v>68000.0</v>
       </c>
       <c r="U15">
-        <v>67000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="V15">
         <v>67000.0</v>
       </c>
       <c r="W15">
+        <v>67000.0</v>
+      </c>
+      <c r="X15">
         <v>61000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>60000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="AA15">
         <v>58000.0</v>
       </c>
       <c r="AB15">
         <v>58000.0</v>
       </c>
       <c r="AC15">
+        <v>58000.0</v>
+      </c>
+      <c r="AD15">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="AE15">
         <v>51000.0</v>
       </c>
       <c r="AF15">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="AG15">
         <v>50000.0</v>
       </c>
       <c r="AH15">
+        <v>50000.0</v>
+      </c>
+      <c r="AI15">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="AJ15">
         <v>42000.0</v>
       </c>
       <c r="AK15">
         <v>42000.0</v>
       </c>
       <c r="AL15">
+        <v>42000.0</v>
+      </c>
+      <c r="AM15">
         <v>41000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AO15">
         <v>39000.0</v>
       </c>
       <c r="AP15">
         <v>39000.0</v>
       </c>
       <c r="AQ15">
         <v>39000.0</v>
       </c>
       <c r="AR15">
-        <v>36000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="AS15">
         <v>36000.0</v>
       </c>
       <c r="AT15">
-        <v>32000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AU15">
         <v>32000.0</v>
       </c>
       <c r="AV15">
-        <v>30000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="AW15">
         <v>30000.0</v>
       </c>
       <c r="AX15">
-        <v>4000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="AY15">
         <v>4000.0</v>
       </c>
-      <c r="AZ15"/>
+      <c r="AZ15">
+        <v>4000.0</v>
+      </c>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>3000.0</v>
       </c>
-      <c r="BC15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>196486000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>167656000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>1479000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2958000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4437000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5867000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7609000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>3912000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19221000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>59219000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>102898000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>131570000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>107247000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-7235000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-7290000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6999000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>69000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>1244000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>5986000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5465,185 +5498,187 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
+      <c r="M18"/>
       <c r="N18">
         <v>31667000.0</v>
       </c>
       <c r="O18">
-        <v>33306000.0</v>
+        <v>31667000.0</v>
       </c>
       <c r="P18">
         <v>33306000.0</v>
       </c>
       <c r="Q18">
         <v>33306000.0</v>
       </c>
       <c r="R18">
         <v>33306000.0</v>
       </c>
       <c r="S18">
         <v>33306000.0</v>
       </c>
       <c r="T18">
         <v>33306000.0</v>
       </c>
       <c r="U18">
         <v>33306000.0</v>
       </c>
       <c r="V18">
         <v>33306000.0</v>
       </c>
       <c r="W18">
         <v>33306000.0</v>
       </c>
       <c r="X18">
         <v>33306000.0</v>
       </c>
       <c r="Y18">
         <v>33306000.0</v>
       </c>
       <c r="Z18">
         <v>33306000.0</v>
       </c>
       <c r="AA18">
-        <v>31166000.0</v>
+        <v>33306000.0</v>
       </c>
       <c r="AB18">
         <v>31166000.0</v>
       </c>
       <c r="AC18">
         <v>31166000.0</v>
       </c>
       <c r="AD18">
         <v>31166000.0</v>
       </c>
       <c r="AE18">
         <v>31166000.0</v>
       </c>
       <c r="AF18">
         <v>31166000.0</v>
       </c>
       <c r="AG18">
         <v>31166000.0</v>
       </c>
       <c r="AH18">
         <v>31166000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>31166000.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
-      <c r="AX18"/>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5657,60 +5692,61 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
         <v>44000000.0</v>
       </c>
       <c r="C20">
-        <v>44406000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="D20">
         <v>44406000.0</v>
       </c>
       <c r="E20">
         <v>44406000.0</v>
       </c>
       <c r="F20">
         <v>44406000.0</v>
       </c>
       <c r="G20">
         <v>44406000.0</v>
       </c>
       <c r="H20">
         <v>44406000.0</v>
       </c>
       <c r="I20">
         <v>44406000.0</v>
       </c>
       <c r="J20">
         <v>44406000.0</v>
       </c>
       <c r="K20">
         <v>44406000.0</v>
       </c>
@@ -5762,612 +5798,622 @@
       <c r="AA20">
         <v>44406000.0</v>
       </c>
       <c r="AB20">
         <v>44406000.0</v>
       </c>
       <c r="AC20">
         <v>44406000.0</v>
       </c>
       <c r="AD20">
         <v>44406000.0</v>
       </c>
       <c r="AE20">
         <v>44406000.0</v>
       </c>
       <c r="AF20">
         <v>44406000.0</v>
       </c>
       <c r="AG20">
         <v>44406000.0</v>
       </c>
       <c r="AH20">
         <v>44406000.0</v>
       </c>
       <c r="AI20">
-        <v>0.0</v>
+        <v>44406000.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>174000000.0</v>
+      </c>
+      <c r="C21">
         <v>176000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>172943000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>174733000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>176524000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>178314000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>164942000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>166243000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>165045000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>166271000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>157302000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>158237000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>159171000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>160105000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>158401000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>159196000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>159992000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>130788000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>130869000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>130950000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>131031000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>131113000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>131194000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>131275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="Z21">
         <v>129000000.0</v>
       </c>
       <c r="AA21">
+        <v>129000000.0</v>
+      </c>
+      <c r="AB21">
         <v>129020000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>129069000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>129086000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>129223000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>130232000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>132776000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>137122000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>141545000.0</v>
       </c>
-      <c r="AI21">
-[...1 lines deleted...]
-      </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
-      <c r="AX21"/>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>55000000.0</v>
+      </c>
+      <c r="C22">
         <v>52000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>52200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>46498000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>46031000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>45007000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>43334000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>40137000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>35907000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>33969000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>31802000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>28256000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>26616000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>26766000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>21849000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>21079000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17809000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16231000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15191000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15083000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12462000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>13048000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14457000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11061000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11375000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11546000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14138000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13632000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10948000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7065000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5556000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3342000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2068000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>757000.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AX22"/>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>1296000000.0</v>
+      </c>
+      <c r="C23">
         <v>1532000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1190445000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1306265000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1311927000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1503456000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1538363000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1618437000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1307080000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1491013000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1238140000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1311310000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1383404000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1545444000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1618474000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1320627000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1384029000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1522397000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1484801000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1512444000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1597763000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1759555000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1268385000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1314041000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1233140000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1135496000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>879944000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>958927000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1007759000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>719558000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>765145000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>806022000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>817350000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>490753000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>435047000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>497542000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>545822000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>540626000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>515166000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>481951000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>524184000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>559569000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>602130000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>343004000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>355840000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>197967000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>210931000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>162586000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>172707000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>59649000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>68592000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>84858000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>88316000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>22984000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -6379,265 +6425,272 @@
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>3419000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1596000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>518000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>216000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>31206000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>32968000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22984000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>121000000.0</v>
+      </c>
+      <c r="C26">
         <v>57000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>22067000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>51454000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>68563000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>135004000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>203086000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>110669000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>156581000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>199901000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>86110000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>71829000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>85213000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>154501000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>107563000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>163301000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>215526000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>258933000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>204243000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>231741000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>81624000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10506000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>129320000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>144288000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>77131000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>32926000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>26333000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>24167000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>29907000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9975000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>24964000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>57802000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>80862000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>117963000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>76211000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>50021000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>75932000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>99259000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>133492000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6651,1362 +6704,1386 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>1025000000.0</v>
+      </c>
+      <c r="C28">
         <v>842000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>672468000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-129809000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-88782000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-133390000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-116538000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-443235000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-71490000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-170415000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-25953000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-76330000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-57167000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-101351000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-356967000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-122335000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-114622000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-265614000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-153496000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-244709000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-337662000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-665299000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-153033000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-292073000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-255745000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-396592000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-84081000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-91370000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-241469000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-113432000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-82956000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-110854000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-226730000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-100488000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-60407000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-90751000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-159501000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-161120000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-142280000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-55069000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-70763000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-93569000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-166686000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-52351000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-178040000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-24324000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-53387000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-17452000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-55447000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-7427000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-6049000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>86190000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-86190000.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>-236000000.0</v>
+      </c>
+      <c r="C29">
         <v>-80000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9159000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>151286000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>144246000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>255297000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>346827000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>432418000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>140264000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>275414000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31714000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>129030000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>220481000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>352494000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>468829000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>678073000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>796424000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>922561000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>933674000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>972171000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1054582000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1154375000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>666191000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>695587000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>609146000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>121000000.0</v>
+      </c>
+      <c r="C30">
         <v>159000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>114643000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>124464000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>98839000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>121801000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93301000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>105982000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>100253000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>73390000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>79263000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>70523000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>42991000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>40445000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>31164000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37207000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28369000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28432000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25383000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>24720000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25032000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>23093000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>27762000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23366000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>154877000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>32844000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>23121000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20901000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15628000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12740000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9155000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17425000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3671000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5172000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>38000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31">
         <v>16904000.0</v>
       </c>
       <c r="N31">
+        <v>16904000.0</v>
+      </c>
+      <c r="O31">
         <v>147983000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>266022000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>474471000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>592026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>758399000.0</v>
       </c>
       <c r="S31">
         <v>758399000.0</v>
       </c>
       <c r="T31">
+        <v>758399000.0</v>
+      </c>
+      <c r="U31">
         <v>796815000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>879145000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>978856000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>490591000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>519906000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>435740000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>480358000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>553839000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>646312000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>713237000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>435279000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>487958000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>526789000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>542129000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>197503000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>365558000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>429453000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>488478000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>473974000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>455890000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>443895000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>489824000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>531090000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>576763000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>319278000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>341119000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>184945000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>199326000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>153083000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>165714000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>332000000.0</v>
+      </c>
+      <c r="C32">
         <v>567000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>303184000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>426544000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>407487000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>472970000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>514600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>691774000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>350392000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>451747000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>345210000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>457758000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>548157000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>622689000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>785307000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>457906000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>540288000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>675236000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>710951000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>822425000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>943892000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1105695000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>670817000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>686310000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>697460000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>639000000.0</v>
+      </c>
+      <c r="C33">
         <v>581000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>547239000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>586477000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>612772000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>686333000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>738755000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>653797000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>711113000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>758829000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>638952000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>609173000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>617068000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>661545000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>605806000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>642085000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>676510000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>665793000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>637917000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>562952000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>526827000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>464251000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>396382000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>408002000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>338822000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>284479000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>266458000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>259496000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>220872000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>197189000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>197665000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>258890000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>235770000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>246285000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>44144000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>77748000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>101137000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>42515000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>42525000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>70867000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>93950000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>109362000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>20255000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>6474000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>5326000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>10480000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4190000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4370000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3071000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4424000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1917000.0</v>
       </c>
-      <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-86190000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1871000.0</v>
       </c>
-      <c r="BC33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:55">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34">
+        <v>42000000.0</v>
+      </c>
+      <c r="C34">
         <v>20000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>18780000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>17398000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>17123000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>17082000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>16127000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>15197000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>14479000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>12205000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>10230000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>10392000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>913077000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4820000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>888978000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>388612000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>387068000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>385162000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>381888000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>379900000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>382831000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>382265000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>367702000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>365419000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>393830000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>345126000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-      <c r="AD34">
+      <c r="AD34"/>
+      <c r="AE34">
         <v>4759000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>4702000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4836000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>4944000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>5119000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>5228000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>5414000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>5589000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>6393000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>8845000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>6073000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>4480000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>561000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>634000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>684000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>478000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>505000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>533000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>560000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>182000.0</v>
       </c>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>1200000000.0</v>
+      </c>
+      <c r="C35">
         <v>1221000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>834264000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>854735000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>869013000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>897006000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>899528000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>913153000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>921241000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>935162000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>952448000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>937901000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>944744000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>931740000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>922284000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>421918000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>420374000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>418468000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>415194000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>413206000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>416137000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>415571000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>401008000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>398725000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>427136000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>378432000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>62372000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>64134000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>54150000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>35925000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>35868000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>36002000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>36110000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>36285000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5228000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5414000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5589000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6393000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>8845000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6073000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4480000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>561000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>634000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>684000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>478000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>505000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>533000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>560000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>182000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3619000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1830000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35">
         <v>788000.0</v>
       </c>
-      <c r="BC35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:55">
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>55000000.0</v>
+      </c>
+      <c r="C36">
         <v>35000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>57862000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>60121000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>62373000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>62680000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>53873000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>53772000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>59970000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>57685000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>27896000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>26489000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>22259000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>48338000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>18285000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>21144000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>21218000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>20558000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>16419000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>12668000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>8929000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8812000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5092000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2627000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4862000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3471000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3111000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3181000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2660000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3514000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3199000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>60850000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3505000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3407000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3150000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3541000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3758000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-92503000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-51912000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3792000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4600000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2730000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-119522000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1702000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1812000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>7447000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1569000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1873000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1294000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3099000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>609000.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-86190000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>509000.0</v>
       </c>
-      <c r="BC36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:55">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -8017,829 +8094,843 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>22259000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>16846000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1618474000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>21144000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21218000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>20558000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1484801000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>12668000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>8812000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5092000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2627000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4862000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3471000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3111000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3181000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2660000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3514000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3199000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3239000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3505000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>199333000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>28114000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>61343000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>84620000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>121876000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>80155000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>53813000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>80532000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>101989000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>135138000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1702000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1812000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1518000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1569000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1873000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1294000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3099000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>609000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>509000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>417000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>68000000.0</v>
+      </c>
+      <c r="C39">
         <v>47000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>41289000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>71441000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>59845000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>40290000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>41365000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>54700000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>47727000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>47616000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>46029000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>51377000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>67375000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>68926000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>70980000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>77461000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>63020000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>71745000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>69193000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>63933000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>68034000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>57630000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>64264000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>58196000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>64788000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>51397000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>49169000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>46612000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>44995000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>42858000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>49671000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>36844000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>34495000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>29161000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>19837000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>20146000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>19495000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>21547000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>20355000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>19281000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>18379000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>13210000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>12324000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>10501000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7948000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5929000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5547000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4629000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4239000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1848000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2980000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>255000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>205000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:55">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>211000000.0</v>
+      </c>
+      <c r="C40">
         <v>272000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>221762000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>247236000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>233731000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>295100000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>238594000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>201342000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>191822000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>225728000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>208554000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>191380000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>147937000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>204678000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>189051000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>170355000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>126356000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>145555000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>109660000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>91060000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>82699000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>108491000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>79653000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>71887000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>67719000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>83194000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>62267000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>52265000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>43698000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>62450000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>58483000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>54491000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>50014000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>56142000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>54973000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>50799000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>43410000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>54895000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>43815000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>25029000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>23868000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>24976000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>20311000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>12871000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>8488000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>7660000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>6911001.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>5353000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3316000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4484000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2718000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>1988000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>657000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:55">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>927404000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>911926000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>899419000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>396016000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>392331000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>387564000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>381850000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>377345000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>379385000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>376320000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>364340000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>362417000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>392178000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>348675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31166000.0</v>
       </c>
       <c r="AB41">
         <v>31166000.0</v>
       </c>
       <c r="AC41">
         <v>31166000.0</v>
       </c>
       <c r="AD41">
+        <v>31166000.0</v>
+      </c>
+      <c r="AE41">
         <v>35925000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>35868000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>36002000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>36110000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>5119000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5228000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>5414000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5589000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>6393000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>8845000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6073000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>4480000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>561000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>634000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>684000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>478000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>505000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>533000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>560000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>182000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>200000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>234000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>270000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>271000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:55">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>4471000000.0</v>
+      </c>
+      <c r="C42">
         <v>4443000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4403540000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4374333000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4252417000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4212692000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4169298000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4123364000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3698957000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3662346000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3298357000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3236879000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3169371000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3140019000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3108170000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3071000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3028829000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2997497000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2884695000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2850016000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2810176000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2773195000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2260682000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2220963000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2162667000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2086863000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2066483000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2045685000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2013859000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1639773000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1605412000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1559722000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1526972000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1221762000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1123861000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1105348000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1087028000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1003561000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>915084000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>837943000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>827109000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>816578000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>806202000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>509658000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>501597000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>324128000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>321714000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>259555000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>258599000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>808000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>8000.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
-      <c r="BB42">
+      <c r="BB42"/>
+      <c r="BC42">
         <v>8000.0</v>
       </c>
-      <c r="BC42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:55">
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8853,87 +8944,86 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -8945,1289 +9035,1309 @@
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
         <v>124930000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>118002000.0</v>
       </c>
-      <c r="AZ44"/>
       <c r="BA44"/>
-      <c r="BB44">
+      <c r="BB44"/>
+      <c r="BC44">
         <v>111387000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>18604000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:55">
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>380000000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>378411000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>373967000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>323238000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>308212000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>300822000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>349068000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>263365000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>143187000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>126081000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>114039000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>86370000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>85406000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>83423000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>74676000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>63588000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>58673000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>44720000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>20046000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>19828000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>20858000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>20830000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>21837000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>16030000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>16405000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>16517000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>17055000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>18226000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>17054000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>13418000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>7373000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>6285000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>4772000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3514000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3033000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2621000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2497000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1777000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1325000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1308000.0</v>
       </c>
-      <c r="AZ45"/>
       <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>1362000.0</v>
       </c>
-      <c r="BC45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>239000000.0</v>
+      </c>
+      <c r="C46">
         <v>267000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>249961000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>255763000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>260906000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>265929000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>272448000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>278707000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>285111000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>290566000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>323238000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>308212000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>300822000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>259726000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>263365000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>238626000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>209772000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>176183000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>155765000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>143187000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>126081000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>114039000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>86370000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>85406000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>83423000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>74676000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>63588000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>58673000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>44720000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>20046000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>19828000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>20858000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>20830000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>21837000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>16030000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>16405000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>16517000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>17055000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>18226000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>17054000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>13418000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>7373000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>6285000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4772000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3514000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3033000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2621000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2497000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1777000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1325000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1308000.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
-      <c r="BB46">
+      <c r="BB46"/>
+      <c r="BC46">
         <v>1362000.0</v>
       </c>
-      <c r="BC46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:55">
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>277873000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>259726000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>234614000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>207381000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>177073000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>141247000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>119069000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>143187000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>87570000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>73515000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>48773000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>85406000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>83423000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>74676000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>63588000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>58673000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>44720000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>20046000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>19828000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>20858000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>20830000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>21837000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>16030000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>16405000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>16517000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>17055000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>18226000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>17054000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>13418000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>7373000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>6285000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>4772000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3514000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3033000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2621000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2497000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1777000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1325000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1308000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>1362000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>759000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:55">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-4717000000.0</v>
+      </c>
+      <c r="C48">
         <v>-4532000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-4403288000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-4222875000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-4107924000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3956844000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3823459000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-3689943000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-3558345000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3387661000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-3264471000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-3104822000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2944994000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2781022000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2629189000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2384083000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2225921000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2073601000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1951143000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1878145000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1755717000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1619576000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1595565000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1526720000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1552035000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1433010000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1339205000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1226211000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1127039000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1030283000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-942457000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-855147000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-802419000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-832672000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-750941000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-671714000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-598823000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-530533000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-459246000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-394339000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-337416000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-284659000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-229439000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-190207000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-160420000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-139041000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-122302000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-106454000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-92869000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-74836000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-56846000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>-27058000.0</v>
       </c>
-      <c r="BC48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:55">
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-2944994000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-2781022000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-2629189000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-2384083000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-2225921000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-2073601000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1951143000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1878145000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1755717000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1619576000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1595565000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1526720000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1552035000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1433010000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1339205000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1226211000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1127039000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1030283000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-942457000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-855147000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-802419000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-832672000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-750941000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-671714000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-598823000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-530533000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-459246000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-394339000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-337416000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-284659000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-229439000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-190207000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-160420000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-139041000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-122302000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-106454000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-92869000.0</v>
       </c>
-      <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>5259000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>1200000000.0</v>
+      </c>
+      <c r="C51">
         <v>1276000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>884804000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>36297000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>38273000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>40339000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>34081000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>37458000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>40760000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>43169000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>46622000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>25729000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>28601000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>31593000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>34684000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>37533000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>39366000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>41970000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>44042000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>46166000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>46132000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>48227000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>44453000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>43566000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>42445000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>36992000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>38496000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>39967000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>28243000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-    </row>
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>72000000.0</v>
+      </c>
+      <c r="C52">
         <v>81000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>77687000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11766000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10487000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10297000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>10424000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>11717000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12781000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12595000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>12067000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>10884000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>11261000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11779000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>11819000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11631000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11323000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>11066000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10698000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>10305000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>9380000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>8976000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7785000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>7258000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>7487000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>7235000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>14580000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>13998000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>10518000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
+        <v>238000000.0</v>
+      </c>
+      <c r="C53">
         <v>259000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>222738000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>311279000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>367385000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>436296000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>470989000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>283128000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>299830000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>363625000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>369519000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>449922000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>543586000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>614818000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>497024000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>382927000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>444333000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>432612000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>539579000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>554881000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>581614000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>488007000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>568034000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>477777000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>365088000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>321646000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>404481000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>486949000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>445604000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>346274000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>420142000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>436278000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>314616000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>134005000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>310659000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>308897000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>265689000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>219028000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>254150000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>336734000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>341092000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>343428000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>281697000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>273678000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>164526000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>163163000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>147807000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>135819000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>109950000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>45950000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>57608000.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>172380000.0</v>
       </c>
-      <c r="BB53"/>
       <c r="BC53"/>
-    </row>
-    <row r="54" spans="1:55">
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -10238,745 +10348,758 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>1296000000.0</v>
+      </c>
+      <c r="C55">
         <v>1532000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1190445000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1306265000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1311927000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1503456000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1538363000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1618437000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1307080000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1491013000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1238140000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1311310000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1383404000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1545444000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1618474000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1320627000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1384029000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1522397000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1484801000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1512444000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1597763000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1759555000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1268385000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1314041000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1233140000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1135496000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>879944000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>958927000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1007759000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>719558000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>765145000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>806022000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>817350000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>490753000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>435047000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>497542000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>545822000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>540626000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>515166000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>481951000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>524184000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>559569000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>602130000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>343004000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>355840000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>197967000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>210931000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>162586000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>172707000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>59649000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>68592000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>88316000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>12129000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:55">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>657000000.0</v>
+      </c>
+      <c r="C56">
         <v>951000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>643206000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>719788000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>699155000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>817123000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>799608000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>964640000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>595967000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>732184000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>599188000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>702137000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>766336000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>883899000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1012668000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>678542000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>707519000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>856604000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>846884000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>949492000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1070936000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1295304000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>872003000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>906039000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>894318000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>851017000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>613486000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>699431000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>786887000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>522369000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>567480000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>547132000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>581580000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>244468000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>390903000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>419794000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>444685000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>498111000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>472641000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>411084000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>430234000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>450207000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>581875000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>336530000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>350514000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>187487000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>206741000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>158216000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>169636000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>55225000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>66675000.0</v>
       </c>
-      <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>86190000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>86445000.0</v>
       </c>
-      <c r="BC56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:55">
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>325000000.0</v>
+      </c>
+      <c r="C57">
         <v>384000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>340022000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>293244000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>291668000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>344153000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>285008000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>272866000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>245575000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>280437000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>253978000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>244379000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>218179000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>261210000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>227361000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>220636000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>167231000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>181368000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>135933000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>127067000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>127044000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>189609000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>201186000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>219729000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>196858000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>103300000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>90307000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>75006000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>66880000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>74725000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>66681000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>66049000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>57583000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>71014000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>64261000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>62675000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>51755000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>60259000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>50431000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>31983000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>29880000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>27918000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>24733000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>23042000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>14243000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>12517000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>11072000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>8943000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>6811000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>5921000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>5608000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>3188000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>999000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:55">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>1525000000.0</v>
+      </c>
+      <c r="C58">
         <v>1605000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1174286000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1147979000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1160681000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1241159000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1184536000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1186019000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1166816000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1215599000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1206426000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1182280000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1162923000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1192950000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1149645000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>642554000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>587605000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>599836000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>551127000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>540273000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>543181000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>605180000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>602194000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>618454000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>623994000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>481732000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>152679000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>139140000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>121030000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>110650000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>102549000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>102051000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>93693000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>107299000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>69489000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>68089000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>57344000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>66652000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>59276000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>38056000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>34360000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>28479000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>25367000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>23726000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>14721000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>13022000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>11605000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>9503000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6993000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>9540000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>7438000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>3976000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1486000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -10987,260 +11110,264 @@
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>-236000000.0</v>
+      </c>
+      <c r="C60">
         <v>-80000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>9158999.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>151286000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>144246000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>255297000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>346827000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>432418000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>140264000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>275414000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>31714000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>129030000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>220481000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>352494000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>468829000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>678073000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>796424000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>922561000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>933674000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>972171000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1054582000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1154375000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>666191000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>695587000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>609146000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>653764000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>727265000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>819787000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>886729000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>608908000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>662596000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>703971000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>723657000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>383454000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>365558000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>429453000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>488478000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>473974000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>455890000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>443895000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>489824000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>531090000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>576763000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>319278000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>341119000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>184945000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>199326000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>153083000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>165714000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>50109000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>61154000.0</v>
       </c>
-      <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>84858000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>84340000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>10643000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:55">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-356000.0</v>
       </c>
-      <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -11251,58 +11378,61 @@
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11316,50 +11446,51 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11416,1229 +11547,1229 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
         <v>109000000.0</v>
       </c>
       <c r="C2">
         <v>76728000.0</v>
       </c>
       <c r="D2">
         <v>45209000.0</v>
       </c>
       <c r="E2">
         <v>28320000.0</v>
       </c>
       <c r="F2">
         <v>16008000.0</v>
       </c>
       <c r="G2">
         <v>6129000.0</v>
       </c>
       <c r="H2">
         <v>9008000.0</v>
       </c>
       <c r="I2">
         <v>1146000.0</v>
       </c>
       <c r="J2">
         <v>1000.0</v>
       </c>
       <c r="K2">
         <v>183204000.0</v>
       </c>
       <c r="L2">
         <v>1384000.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>35000000.0</v>
       </c>
       <c r="C3">
         <v>35543000.0</v>
       </c>
       <c r="D3">
         <v>26006000.0</v>
       </c>
       <c r="E3">
         <v>18220000.0</v>
       </c>
       <c r="F3">
         <v>13239000.0</v>
       </c>
       <c r="G3">
         <v>12261000.0</v>
       </c>
       <c r="H3">
         <v>8539000.0</v>
       </c>
       <c r="I3">
         <v>19538000.0</v>
       </c>
       <c r="J3">
         <v>5825000.0</v>
       </c>
       <c r="K3">
         <v>3424000.0</v>
       </c>
       <c r="L3">
         <v>1384000.0</v>
       </c>
       <c r="M3">
         <v>684000.0</v>
       </c>
       <c r="N3">
         <v>444000.0</v>
       </c>
       <c r="O3">
         <v>313000.0</v>
       </c>
       <c r="P3">
         <v>34000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
         <v>-535000000.0</v>
       </c>
       <c r="C5">
         <v>-504545000.0</v>
       </c>
       <c r="D5">
         <v>-542460000.0</v>
       </c>
       <c r="E5">
         <v>-658710000.0</v>
       </c>
       <c r="F5">
         <v>-423559000.0</v>
       </c>
       <c r="G5">
         <v>-152068000.0</v>
       </c>
       <c r="H5">
         <v>-398309000.0</v>
       </c>
       <c r="I5">
         <v>-197097000.0</v>
       </c>
       <c r="J5">
         <v>-328942000.0</v>
       </c>
       <c r="K5">
         <v>-248007000.0</v>
       </c>
       <c r="L5">
         <v>-147738000.0</v>
       </c>
       <c r="M5">
         <v>-56778000.0</v>
       </c>
       <c r="N5">
         <v>-35070000.0</v>
       </c>
       <c r="O5">
         <v>-16334000.0</v>
       </c>
       <c r="P5">
         <v>-6579000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>-500000000.0</v>
       </c>
       <c r="C6">
         <v>-469002000.0</v>
       </c>
       <c r="D6">
         <v>-516454000.0</v>
       </c>
       <c r="E6">
         <v>-640490000.0</v>
       </c>
       <c r="F6">
         <v>-410320000.0</v>
       </c>
       <c r="G6">
         <v>-139807000.0</v>
       </c>
       <c r="H6">
         <v>-389770000.0</v>
       </c>
       <c r="I6">
         <v>-177559000.0</v>
       </c>
       <c r="J6">
         <v>-323117000.0</v>
       </c>
       <c r="K6">
         <v>-244583000.0</v>
       </c>
       <c r="L6">
         <v>-146354000.0</v>
       </c>
       <c r="M6">
         <v>-56094000.0</v>
       </c>
       <c r="N6">
         <v>-34626000.0</v>
       </c>
       <c r="O6">
         <v>-16021000.0</v>
       </c>
       <c r="P6">
         <v>-6545000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-70500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
         <v>564000000.0</v>
       </c>
       <c r="C9">
         <v>483502000.0</v>
       </c>
       <c r="D9">
         <v>389040000.0</v>
       </c>
       <c r="E9">
         <v>335009000.0</v>
       </c>
       <c r="F9">
         <v>335398000.0</v>
       </c>
       <c r="G9">
         <v>264901000.0</v>
       </c>
       <c r="H9">
         <v>94706000.0</v>
       </c>
       <c r="I9">
         <v>50349000.0</v>
       </c>
       <c r="J9">
         <v>2611000.0</v>
       </c>
       <c r="K9">
         <v>133000.0</v>
       </c>
       <c r="L9">
         <v>-1384000.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>-571000000.0</v>
       </c>
       <c r="C10">
         <v>-567586000.0</v>
       </c>
       <c r="D10">
         <v>-608464000.0</v>
       </c>
       <c r="E10">
         <v>-701725000.0</v>
       </c>
       <c r="F10">
         <v>-452981000.0</v>
       </c>
       <c r="G10">
         <v>-185359000.0</v>
       </c>
       <c r="H10">
         <v>-399444000.0</v>
       </c>
       <c r="I10">
         <v>-197097000.0</v>
       </c>
       <c r="J10">
         <v>-318338000.0</v>
       </c>
       <c r="K10">
         <v>-245839000.0</v>
       </c>
       <c r="L10">
         <v>-145618000.0</v>
       </c>
       <c r="M10">
         <v>-59802000.0</v>
       </c>
       <c r="N10">
         <v>-35070000.0</v>
       </c>
       <c r="O10">
         <v>-16334000.0</v>
       </c>
       <c r="P10">
         <v>-6849000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
         <v>4000000.0</v>
       </c>
       <c r="C11">
         <v>1597000.0</v>
       </c>
       <c r="D11">
         <v>-1825000.0</v>
       </c>
       <c r="E11">
         <v>5696000.0</v>
       </c>
       <c r="F11">
         <v>1044000.0</v>
       </c>
       <c r="G11">
         <v>1207000.0</v>
       </c>
       <c r="H11">
         <v>3283000.0</v>
       </c>
       <c r="I11">
         <v>514000.0</v>
       </c>
       <c r="J11">
         <v>-16199000.0</v>
       </c>
       <c r="K11">
         <v>35000.0</v>
       </c>
       <c r="L11">
         <v>-2320000.0</v>
       </c>
       <c r="M11">
         <v>-684000.0</v>
       </c>
       <c r="N11">
         <v>-3006000.0</v>
       </c>
       <c r="O11">
         <v>-350000.0</v>
       </c>
       <c r="P11">
         <v>248000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
         <v>62000000.0</v>
       </c>
       <c r="C12">
         <v>63041000.0</v>
       </c>
       <c r="D12">
         <v>66004000.0</v>
       </c>
       <c r="E12">
         <v>43015000.0</v>
       </c>
       <c r="F12">
         <v>29422000.0</v>
       </c>
       <c r="G12">
         <v>33291000.0</v>
       </c>
       <c r="H12">
         <v>1135000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>270000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>25000000.0</v>
       </c>
       <c r="C13">
         <v>36506000.0</v>
       </c>
       <c r="D13">
         <v>26688000.0</v>
       </c>
       <c r="E13">
         <v>11074000.0</v>
       </c>
       <c r="F13">
         <v>1928000.0</v>
       </c>
       <c r="G13">
         <v>7038000.0</v>
       </c>
       <c r="H13">
         <v>13238000.0</v>
       </c>
       <c r="I13">
         <v>9542000.0</v>
       </c>
       <c r="J13">
         <v>4074000.0</v>
       </c>
       <c r="K13">
         <v>3789000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
         <v>-575000000.0</v>
       </c>
       <c r="C15">
         <v>-569183000.0</v>
       </c>
       <c r="D15">
         <v>-606639000.0</v>
       </c>
       <c r="E15">
         <v>-707421000.0</v>
       </c>
       <c r="F15">
         <v>-454025000.0</v>
       </c>
       <c r="G15">
         <v>-186566000.0</v>
       </c>
       <c r="H15">
         <v>-402727000.0</v>
       </c>
       <c r="I15">
         <v>-197611000.0</v>
       </c>
       <c r="J15">
         <v>-302139000.0</v>
       </c>
       <c r="K15">
         <v>-245874000.0</v>
       </c>
       <c r="L15">
         <v>-145618000.0</v>
       </c>
       <c r="M15">
         <v>-59802000.0</v>
       </c>
       <c r="N15">
         <v>-35070000.0</v>
       </c>
       <c r="O15">
         <v>-16334000.0</v>
       </c>
       <c r="P15">
         <v>-6849000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-707421000.0</v>
       </c>
       <c r="F16">
         <v>-454025000.0</v>
       </c>
       <c r="G16">
         <v>-186566000.0</v>
       </c>
       <c r="H16">
         <v>-402727000.0</v>
       </c>
       <c r="I16">
         <v>-197611000.0</v>
       </c>
       <c r="J16">
         <v>-302139000.0</v>
       </c>
       <c r="K16">
         <v>-245874000.0</v>
       </c>
       <c r="L16">
         <v>-145618000.0</v>
       </c>
       <c r="M16">
         <v>-64610000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
         <v>-575000000.0</v>
       </c>
       <c r="C17">
         <v>-569183000.0</v>
       </c>
       <c r="D17">
         <v>-606639000.0</v>
       </c>
       <c r="E17">
         <v>-707421000.0</v>
       </c>
       <c r="F17">
         <v>-454025000.0</v>
       </c>
       <c r="G17">
         <v>-186566000.0</v>
       </c>
       <c r="H17">
         <v>-402727000.0</v>
       </c>
       <c r="I17">
         <v>-197611000.0</v>
       </c>
       <c r="J17">
         <v>-302139000.0</v>
       </c>
       <c r="K17">
         <v>-245874000.0</v>
       </c>
       <c r="L17">
         <v>-145618000.0</v>
       </c>
       <c r="M17">
         <v>-59802000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>-37000000.0</v>
       </c>
       <c r="C18">
         <v>-26535000.0</v>
       </c>
       <c r="D18">
         <v>-39316000.0</v>
       </c>
       <c r="E18">
         <v>-31941000.0</v>
       </c>
       <c r="F18">
         <v>-29422000.0</v>
       </c>
       <c r="G18">
         <v>-26253000.0</v>
       </c>
       <c r="H18">
         <v>12103000.0</v>
       </c>
       <c r="I18">
         <v>9542000.0</v>
       </c>
       <c r="J18">
         <v>4074000.0</v>
       </c>
       <c r="K18">
         <v>3789000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>9508000.0</v>
       </c>
       <c r="F19">
         <v>241000.0</v>
       </c>
       <c r="G19">
         <v>7645000.0</v>
       </c>
       <c r="H19">
         <v>12451000.0</v>
       </c>
       <c r="I19">
         <v>174276000.0</v>
       </c>
       <c r="J19">
         <v>10604000.0</v>
       </c>
       <c r="K19">
         <v>2168000.0</v>
       </c>
       <c r="L19">
         <v>2120000.0</v>
       </c>
       <c r="M19">
         <v>-3024000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>-535000000.0</v>
       </c>
       <c r="C21">
         <v>-535973000.0</v>
       </c>
       <c r="D21">
         <v>-569208000.0</v>
       </c>
       <c r="E21">
         <v>-648919000.0</v>
       </c>
       <c r="F21">
         <v>-381737000.0</v>
       </c>
       <c r="G21">
         <v>-330116000.0</v>
       </c>
       <c r="H21">
         <v>-424173000.0</v>
       </c>
       <c r="I21">
         <v>-371373000.0</v>
       </c>
       <c r="J21">
         <v>-328942000.0</v>
       </c>
       <c r="K21">
         <v>-248007000.0</v>
       </c>
       <c r="L21">
         <v>-147738000.0</v>
       </c>
       <c r="M21">
         <v>-56778000.0</v>
       </c>
       <c r="N21">
         <v>-32280000.0</v>
       </c>
       <c r="O21">
         <v>-15985000.0</v>
       </c>
       <c r="P21">
         <v>-6561000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>1208000000.0</v>
       </c>
       <c r="C23">
         <v>1096203000.0</v>
       </c>
       <c r="D23">
         <v>1003457000.0</v>
       </c>
       <c r="E23">
         <v>1012248000.0</v>
       </c>
       <c r="F23">
         <v>733143000.0</v>
       </c>
       <c r="G23">
         <v>601146000.0</v>
       </c>
       <c r="H23">
         <v>527887000.0</v>
       </c>
       <c r="I23">
         <v>422868000.0</v>
       </c>
       <c r="J23">
         <v>331554000.0</v>
       </c>
       <c r="K23">
         <v>248140000.0</v>
       </c>
       <c r="L23">
         <v>147738000.0</v>
       </c>
       <c r="M23">
         <v>56778000.0</v>
       </c>
       <c r="N23">
         <v>32280000.0</v>
       </c>
       <c r="O23">
         <v>15985000.0</v>
       </c>
       <c r="P23">
         <v>6561000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
         <v>35000000.0</v>
       </c>
       <c r="C25">
         <v>35543000.0</v>
       </c>
       <c r="D25">
         <v>26006000.0</v>
       </c>
       <c r="E25">
         <v>18220000.0</v>
       </c>
       <c r="F25">
         <v>13239000.0</v>
       </c>
       <c r="G25">
         <v>12261000.0</v>
       </c>
       <c r="H25">
         <v>8539000.0</v>
       </c>
       <c r="I25">
         <v>19538000.0</v>
       </c>
       <c r="J25">
         <v>5825000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
         <v>750000000.0</v>
       </c>
       <c r="C26">
         <v>697865000.0</v>
       </c>
       <c r="D26">
         <v>648449000.0</v>
       </c>
       <c r="E26">
         <v>705789000.0</v>
       </c>
       <c r="F26">
         <v>497153000.0</v>
       </c>
       <c r="G26">
         <v>412084000.0</v>
       </c>
       <c r="H26">
         <v>357355000.0</v>
       </c>
       <c r="I26">
         <v>293998000.0</v>
       </c>
       <c r="J26">
         <v>231644000.0</v>
       </c>
       <c r="K26">
         <v>183204000.0</v>
       </c>
       <c r="L26">
         <v>114737000.0</v>
       </c>
       <c r="M26">
         <v>45967000.0</v>
       </c>
       <c r="N26">
         <v>27829000.0</v>
       </c>
       <c r="O26">
         <v>12641000.0</v>
       </c>
       <c r="P26">
         <v>4717000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>349000000.0</v>
       </c>
       <c r="C28">
         <v>321610000.0</v>
       </c>
       <c r="D28">
         <v>309799000.0</v>
       </c>
       <c r="E28">
         <v>278139000.0</v>
       </c>
       <c r="F28">
         <v>219982000.0</v>
       </c>
       <c r="G28">
         <v>182933000.0</v>
       </c>
       <c r="H28">
         <v>161524000.0</v>
       </c>
       <c r="I28">
         <v>127724000.0</v>
       </c>
       <c r="J28">
         <v>99909000.0</v>
       </c>
       <c r="K28">
         <v>64936000.0</v>
       </c>
       <c r="L28">
         <v>33001000.0</v>
       </c>
       <c r="M28">
         <v>10811000.0</v>
       </c>
       <c r="N28">
         <v>4451000.0</v>
       </c>
       <c r="O28">
         <v>3344000.0</v>
       </c>
       <c r="P28">
         <v>1844000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>4000000.0</v>
       </c>
       <c r="C29">
         <v>1597000.0</v>
       </c>
       <c r="D29">
         <v>-1825000.0</v>
       </c>
       <c r="E29">
         <v>5696000.0</v>
       </c>
       <c r="F29">
         <v>1044000.0</v>
       </c>
       <c r="G29">
         <v>1207000.0</v>
       </c>
       <c r="H29">
         <v>3283000.0</v>
       </c>
       <c r="I29">
         <v>514000.0</v>
       </c>
       <c r="J29">
         <v>-16199000.0</v>
       </c>
       <c r="K29">
         <v>35000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>1099000000.0</v>
       </c>
       <c r="C30">
         <v>1019475000.0</v>
       </c>
       <c r="D30">
         <v>958248000.0</v>
       </c>
       <c r="E30">
         <v>983928000.0</v>
       </c>
       <c r="F30">
         <v>717135000.0</v>
       </c>
       <c r="G30">
         <v>595017000.0</v>
       </c>
       <c r="H30">
         <v>518879000.0</v>
       </c>
       <c r="I30">
         <v>421722000.0</v>
       </c>
       <c r="J30">
         <v>331553000.0</v>
       </c>
       <c r="K30">
         <v>248140000.0</v>
       </c>
       <c r="L30">
         <v>147738000.0</v>
       </c>
       <c r="M30">
         <v>56778000.0</v>
       </c>
       <c r="N30">
         <v>32280000.0</v>
       </c>
       <c r="O30">
         <v>15985000.0</v>
       </c>
       <c r="P30">
         <v>6561000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
         <v>-36000000.0</v>
       </c>
       <c r="C31">
         <v>-31613000.0</v>
       </c>
       <c r="D31">
         <v>-39256000.0</v>
       </c>
       <c r="E31">
         <v>-52806000.0</v>
       </c>
       <c r="F31">
         <v>-71244000.0</v>
       </c>
       <c r="G31">
         <v>144757000.0</v>
       </c>
       <c r="H31">
         <v>24729000.0</v>
       </c>
       <c r="I31">
         <v>174276000.0</v>
       </c>
       <c r="J31">
         <v>10604000.0</v>
       </c>
       <c r="K31">
         <v>2168000.0</v>
       </c>
       <c r="L31">
         <v>2120000.0</v>
       </c>
       <c r="M31">
         <v>-3024000.0</v>
       </c>
       <c r="N31">
         <v>-2790000.0</v>
       </c>
       <c r="O31">
         <v>-349000.0</v>
       </c>
       <c r="P31">
         <v>-288000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>673000000.0</v>
       </c>
       <c r="C32">
         <v>560230000.0</v>
       </c>
       <c r="D32">
         <v>434249000.0</v>
       </c>
       <c r="E32">
         <v>363329000.0</v>
       </c>
       <c r="F32">
         <v>351406000.0</v>
       </c>
       <c r="G32">
         <v>271030000.0</v>
       </c>
       <c r="H32">
         <v>103714000.0</v>
       </c>
       <c r="I32">
         <v>51495000.0</v>
       </c>
@@ -12657,596 +12788,603 @@
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>30000000.0</v>
+      </c>
+      <c r="C2">
         <v>29000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27991000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23002000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28662000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16894000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21021000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21280000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17533000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12051000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10987000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9914000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12257000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5319000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8631000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8270000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3509000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4175000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3136000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5188000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5481000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2348000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1803000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-3503000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5107000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2683000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>766000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>452000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>507000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>273000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>141000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>225000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>60412000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>58436000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>51269000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>50746000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>48711000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>43332000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>53078000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>114737000.0</v>
       </c>
-      <c r="AQ2">
-[...1 lines deleted...]
-      </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>8000000.0</v>
+      </c>
+      <c r="C3">
         <v>8785000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8606000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8619000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8990000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9079000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8757000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8862000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8845000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8218000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7191000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5361000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5236000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4957000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4694000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4481000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4088000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3534000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3217000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3121000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3367000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3133000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3092000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3184000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2852000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2169000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2145000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2106000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2119000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2943000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4355000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6080000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6160000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2514000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1095000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1055000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1161000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1157000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1031000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>692000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>544000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>480000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>441000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>262000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>201000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>212000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>194000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>161000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>117000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>112000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>105000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>103000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>124000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>92000.0</v>
       </c>
-      <c r="BC3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -13278,418 +13416,425 @@
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
+        <v>-169000000.0</v>
+      </c>
+      <c r="C5">
         <v>-114000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-165392000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-99963000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-135428000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-117882000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-117501000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-114780000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-154382000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-109564000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-141334000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-143721000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-147841000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-137410000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-224314000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-151808000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-145178000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-118634000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-64133000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-113448000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-127344000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15743000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-59950000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>34159000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-110534000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-90109000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-112701000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-98959000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-96540000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-90340000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-89646000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-94900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-96487000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-97948000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-83713000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-78441000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-69954000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-70549000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-65783000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-58053000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-53622000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-56158000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-39936000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-30142000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-21502000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-16943000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-15835000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-13661000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-10339000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-11317000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-7761000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-8247000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-6747000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4930000.0</v>
       </c>
-      <c r="BC5">
-[...3 lines deleted...]
-    <row r="6" spans="1:55">
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-161000000.0</v>
+      </c>
+      <c r="C6">
         <v>-105215000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-156786000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-91344000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-126438000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-108803000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-108744000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-105918000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-145537000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-101346000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-134143000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-138360000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-142605000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-132453000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-219620000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-147327000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-141090000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-115100000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-60916000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-110327000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-123977000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12610000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-56858000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>37343000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-107682000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-87940000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-110556000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-96853000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-94421000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-87397000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-85291000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-88820000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-90327000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-95434000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-82618000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-77386000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-68793000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-69392000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-64752000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-57361000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-53078000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-55678000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-39495000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-29880000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-21301000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-16731000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-15641000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-13500000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-10222000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-11205000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-7656000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-8144000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-6623000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-4838000.0</v>
       </c>
-      <c r="BC6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13721,86 +13866,87 @@
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13832,869 +13978,885 @@
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>106000000.0</v>
+      </c>
+      <c r="C9">
         <v>178000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>131942000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>143494000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>110630000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>147983000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>118473000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>125746000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>91300000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>115341000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>87065000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>98395000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>88239000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>98029000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>82072000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>81073000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>73835000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>79880000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>77472000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>83839000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>94207000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>86061000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>79122000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>59906000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>39812000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>30486000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>23117000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>23383000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>17720000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15754000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>11490000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12653000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>10452000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2413000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-60214000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-58436000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-51269000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-50741000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-48600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-43315000.0</v>
       </c>
-      <c r="AO9">
-[...1 lines deleted...]
-      </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-114737000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>-184000000.0</v>
+      </c>
+      <c r="C10">
         <v>-128000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-179540000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-114004000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-149770000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-133404000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-133213000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-130740000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-170229000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-126892000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-158999000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-159096000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-163477000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-153284000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-238819000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-157860000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-151762000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-122438000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-72816000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-121965000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-135762000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-23941000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-68532000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25730000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-118616000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-91244000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-112701000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-98959000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-96540000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-87700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-87063000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-52626000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>30292000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-97948000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-79223000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-72877000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-68290000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-71252000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-64907000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-56923000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-52757000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-55220000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-39232000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-29787000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-21379000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-16738000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-15849000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-13585000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-13630000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-11317000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-8428000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8590000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-6735000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-4930000.0</v>
       </c>
-      <c r="BC10">
-[...3 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
         <v>1000000.0</v>
       </c>
       <c r="C11">
+        <v>1000000.0</v>
+      </c>
+      <c r="D11">
         <v>873000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>947000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1310000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-19000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>303000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>858000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>455000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-3702000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>650000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>732000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>495000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1451000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6287000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>302000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>558000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>182000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>463000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>379000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>70000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>313000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>415000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>409000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2561000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>293000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>213000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>216000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>126000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>247000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>102000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>39000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-16217000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>14000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1082000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>35000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1031000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-971000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-984000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-918000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-441000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-456000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-273000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-212000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-171000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-149000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-93000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1851000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-68000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-63000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-26000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-253000.0</v>
       </c>
-      <c r="BC11">
-[...3 lines deleted...]
-    <row r="12" spans="1:55">
+      <c r="BD11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>21000000.0</v>
+      </c>
+      <c r="C12">
         <v>19000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14148000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14041000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14342000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15522000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15712000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15960000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15847000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17328000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>17665000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15375000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15636000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15874000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14505000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6052000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6584000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3804000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8683000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8517000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8418000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8198000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8582000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8429000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8082000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135000.0</v>
       </c>
       <c r="AA12">
         <v>1135000.0</v>
       </c>
       <c r="AB12">
         <v>1135000.0</v>
       </c>
       <c r="AC12">
         <v>1135000.0</v>
       </c>
       <c r="AD12">
-        <v>0.0</v>
+        <v>1135000.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0.0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>318000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>636000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>318000.0</v>
       </c>
-      <c r="AX12">
-[...1 lines deleted...]
-      </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
         <v>270000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>6000000.0</v>
+      </c>
+      <c r="C13">
         <v>6512000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5863000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5794000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6831000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9550000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10731000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7401000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8824000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8553000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5881000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5964000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6290000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6198000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3483000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>899000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>494000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>440000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>408000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>441000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>639000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>984000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1338000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1797000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2919000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2770000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3319000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4063000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3086000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -14726,801 +14888,813 @@
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>-185000000.0</v>
+      </c>
+      <c r="C15">
         <v>-129000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-180413000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-114951000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-151080000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-133385000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-133516000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-131598000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-170684000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-123190000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-159649000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-159828000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-163972000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-151833000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-245106000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-158162000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-152320000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-122458000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-72998000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-122428000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-136141000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-24011000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-68845000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>25315000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-119025000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-93805000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-112994000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-99172000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-96756000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-87826000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-87310000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-52728000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>30253000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-81731000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-79227000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-72891000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-68290000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-71287000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-64907000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-56923000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-52757000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-55220000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-39232000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-29787000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-21379000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-16738000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-15849000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-13585000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-13630000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-11317000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-8428000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-8590000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-6735000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-4930000.0</v>
       </c>
-      <c r="BC15">
-[...3 lines deleted...]
-    <row r="16" spans="1:55">
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-159828000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-163972000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-151833000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-245106000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-158162000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-152320000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-122458000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-72998000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-122428000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-136141000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-24011000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-68845000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>25315000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-119025000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-93805000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-112994000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-99172000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-96756000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-87826000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-87310000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-52728000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>30253000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-104736000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-79227000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-72891000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-68290000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-92117000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-64907000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-56923000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-52757000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-145618000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-39232000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-29787000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-21379000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-64610000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-15849000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-13585000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-18438000.0</v>
       </c>
-      <c r="AX16">
-[...1 lines deleted...]
-      </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>-185000000.0</v>
+      </c>
+      <c r="C17">
         <v>-128556000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-180413000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-114951000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-151080000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-133385000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-133516000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-131598000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-170684000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-123190000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-159649000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-159828000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-163972000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-151833000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-245106000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-158162000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-152320000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-122458000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-72998000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-122428000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-136141000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-24011000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-68845000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>25315000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-119025000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-93805000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-112994000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-99172000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-96756000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-87826000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-87310000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-52728000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>30253000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-104736000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-79227000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-72891000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-68290000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-92117000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-64907000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-56923000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-52757000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-145618000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-39232000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-29787000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-21379000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-59802000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-15849000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-13585000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-13630000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-15000000.0</v>
+      </c>
+      <c r="C18">
         <v>-12957000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8285000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8247000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7511000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5972000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4981000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8559000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7023000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8775000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-17665000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9411000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-15636000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9676000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-14505000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5153000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6090000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3804000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8683000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8517000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8418000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7214000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7244000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6632000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5163000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1635000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3319000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4063000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3086000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>6598000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>6378000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2378000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-31000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>783000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>30000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-7000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>374000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-156000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>1885000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2014000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2463000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>3166000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>3687000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2674000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>2583000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>42274000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>126779000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>4490000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>5564000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1664000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>876000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1130000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>865000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>704000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>355000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>123000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-14000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>76000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-3291000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -15552,253 +15726,257 @@
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>-169000000.0</v>
+      </c>
+      <c r="C21">
         <v>-114000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-170890000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-107888000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-142939000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-122278000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-131987000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-116361000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-165347000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-122049000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-145097000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-147957000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-154105000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-145628000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-225066000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-141593000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-136632000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-102564000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-89828000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-82776000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-106569000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-96081000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-50315000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-63055000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-120665000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-94452000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-118033000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-112474000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-99214000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-90340000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-89646000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-94900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-96487000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-96834000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-83713000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-78441000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-69954000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-70549000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-65783000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-58053000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-53622000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-56158000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-39936000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-30142000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-21502000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-16943000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-15835000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-13661000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-10339000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-9525000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-7761000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8247000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-6747000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-4678000.0</v>
       </c>
-      <c r="BC21">
-[...3 lines deleted...]
-    <row r="22" spans="1:55">
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15830,221 +16008,227 @@
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>305000000.0</v>
+      </c>
+      <c r="C23">
         <v>321000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>330823000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>274384000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>282231000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>287155000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>271481000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>263387000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>274180000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>249441000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>243149000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>256266000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>254601000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>248976000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>315769000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>230936000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>216567000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>185953000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>171475000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>169751000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>205964000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>187623000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>131785000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>124764000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>156974000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>130045000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>143833000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>136623000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>117386000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>106601000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>101409000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>107694000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>107164000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>99248000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>83911000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>78441000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>69954000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>70554000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>65894000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>58070000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>53622000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>56158000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>39936000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>30142000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21502000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>16943000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>15835000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13661000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10339000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9525000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7761000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8247000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6747000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4678000.0</v>
       </c>
-      <c r="BC23">
-[...3 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BD23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16056,1224 +16240,1247 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>8000000.0</v>
+      </c>
+      <c r="C25">
         <v>8785000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8606000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8619000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8990000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9079000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8757000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8862000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8845000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8218000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7191000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5361000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5236000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4957000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4694000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4481000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4088000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3534000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3217000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3121000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3367000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3133000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3092000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3184000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2852000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2169000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2145000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2106000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2119000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2943000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4355000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6080000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6160000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2514000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1095000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1055000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1161000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1157000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1031000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>692000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>544000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>480000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>441000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>262000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>201000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>212000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>194000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>161000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>117000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>112000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>105000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>103000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>124000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>92000.0</v>
       </c>
-      <c r="BC25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>187000000.0</v>
+      </c>
+      <c r="C26">
         <v>203000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>216212000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>164736000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>165772000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>187766000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>170109000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>161503000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>178487000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>160557000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>157245000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>164949000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>165698000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>170808000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>237297000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>154529000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>143155000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>123013000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>113417000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>113205000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>147518000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>131100000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>87314000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>80709000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>112961000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>83061000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>100144000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>96045000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>78105000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>71618000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>70041000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>76835000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>75504000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>61527000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>60412000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>58436000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>51269000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>50746000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>48711000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>43332000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>40415000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>44565000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>29704000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>23104000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>17364000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>13521000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>12854000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>11239000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>8353000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>8204000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>6762000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>7199000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>5664000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3775000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>4717000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>3526000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>88000000.0</v>
+      </c>
+      <c r="C28">
         <v>87937000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>86620000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>86646000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>87797000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>82495000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>80351000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>80604000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>78160000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>76833000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>74917000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>81403000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>76646000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>72849000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>69841000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>68137000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>67312000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>59431000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>53883000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>53410000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>53258000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>47516000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>42123000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>42252000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>47516000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>41877000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>41006000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>39812000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>38829000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>34476000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31095000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>30718000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>31435000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>37720000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>23499000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20005000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18685000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19808000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>17183000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14738000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13207000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11593000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10232000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7038000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4138000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3422000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2981000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2422000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1986000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1321000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>999000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1048000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1083000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>903000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6527000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>1000000.0</v>
+      </c>
+      <c r="C29">
         <v>870000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>873000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>947000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1310000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-19000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>303000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>858000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>455000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3702000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>650000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>732000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>495000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1451000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6287000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>302000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>558000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>182000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>463000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>379000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>70000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>313000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>415000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>409000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2561000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>293000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>213000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>216000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>275000000.0</v>
+      </c>
+      <c r="C30">
         <v>292000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>302832000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>251382000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>253569000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>270261000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>250460000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>242107000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>256647000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>237390000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>232162000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>246352000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>242344000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>243657000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>307138000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>222666000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>210467000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>182444000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>167300000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>166615000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>200776000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>182142000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>129437000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>122961000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>160477000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>124938000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>141150000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>135857000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>116934000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>106094000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>101136000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>107553000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>106939000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>99247000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>83911000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>78441000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>69954000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>70554000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>65894000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>58070000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>53622000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>56158000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>39936000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>30142000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>21502000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>16943000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15835000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>13661000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10339000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9525000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7761000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8247000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6747000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4678000.0</v>
       </c>
-      <c r="BC30">
-[...3 lines deleted...]
-    <row r="31" spans="1:55">
+      <c r="BD30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>-15000000.0</v>
+      </c>
+      <c r="C31">
         <v>-14000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8650000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-6116000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6831000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11126000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1226000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14379000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4882000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4843000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13902000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11139000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-9372000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7656000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-13753000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16267000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-15130000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-19874000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>17012000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-39189000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-29193000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>72140000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-18217000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>88785000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2049000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3208000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5332000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>13515000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2674000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2640000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2583000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>42274000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>126779000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1114000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4490000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>5564000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1664000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-703000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>876000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1130000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>865000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>938000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>704000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>355000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>123000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>205000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-14000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>76000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3291000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1792000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-667000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-343000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>12000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-252000.0</v>
       </c>
-      <c r="BC31">
-[...3 lines deleted...]
-    <row r="32" spans="1:55">
+      <c r="BD31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>136000000.0</v>
+      </c>
+      <c r="C32">
         <v>207000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>159933000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>166496000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>139292000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>164877000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>139494000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>147026000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>108833000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>127392000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>98052000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>108309000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>100496000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>103348000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>90703000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>89343000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>79935000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>83389000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>81647000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>86975000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>99395000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>91542000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>81470000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>61709000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>36309000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>35593000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>25800000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>24149000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>18172000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>16261000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>11763000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>12794000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>10677000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2414000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>198000.0</v>
       </c>
-      <c r="AJ32">
-[...1 lines deleted...]
-      </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
+        <v>0.0</v>
+      </c>
+      <c r="AM32">
         <v>5000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>111000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>17000.0</v>
       </c>
-      <c r="AO32">
-[...1 lines deleted...]
-      </c>
       <c r="AP32">
         <v>0.0</v>
       </c>
       <c r="AQ32">
         <v>0.0</v>
       </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
         <v>0.0</v>
       </c>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
         <v>0.0</v>
       </c>
       <c r="AW32">
         <v>0.0</v>
       </c>
       <c r="AX32">
         <v>0.0</v>
       </c>
       <c r="AY32">
         <v>0.0</v>
       </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
         <v>0.0</v>
       </c>
       <c r="BC32">
+        <v>0.0</v>
+      </c>
+      <c r="BD32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17332,1259 +17539,1259 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>184159000.0</v>
       </c>
       <c r="C2">
         <v>219399000.0</v>
       </c>
       <c r="D2">
         <v>137601000.0</v>
       </c>
       <c r="E2">
         <v>309585000.0</v>
       </c>
       <c r="F2">
         <v>726294000.0</v>
       </c>
       <c r="G2">
         <v>436244000.0</v>
       </c>
       <c r="H2">
         <v>115525000.0</v>
       </c>
       <c r="I2">
         <v>103041000.0</v>
       </c>
       <c r="J2">
         <v>161120000.0</v>
       </c>
       <c r="K2">
         <v>93569000.0</v>
       </c>
       <c r="L2">
         <v>24324000.0</v>
       </c>
       <c r="M2">
         <v>7427000.0</v>
       </c>
       <c r="N2">
         <v>86190000.0</v>
       </c>
       <c r="O2">
         <v>10645000.0</v>
       </c>
       <c r="P2">
         <v>65000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>6000000</v>
       </c>
       <c r="C3">
         <v>7491000</v>
       </c>
       <c r="D3">
         <v>46767000</v>
       </c>
       <c r="E3">
         <v>146123000</v>
       </c>
       <c r="F3">
         <v>73093000</v>
       </c>
       <c r="G3">
         <v>43905000</v>
       </c>
       <c r="H3">
         <v>24832000</v>
       </c>
       <c r="I3">
         <v>4076000</v>
       </c>
       <c r="J3">
         <v>2793000</v>
       </c>
       <c r="K3">
         <v>10188000</v>
       </c>
       <c r="L3">
         <v>4955000</v>
       </c>
       <c r="M3">
         <v>2149000</v>
       </c>
       <c r="N3">
         <v>407000</v>
       </c>
       <c r="O3">
         <v>1091000</v>
       </c>
       <c r="P3">
         <v>548000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-170909000.0</v>
       </c>
       <c r="F4">
         <v>-415515000.0</v>
       </c>
       <c r="G4">
         <v>288931000.0</v>
       </c>
       <c r="H4">
         <v>320884000.0</v>
       </c>
       <c r="I4">
         <v>12956000.0</v>
       </c>
       <c r="J4">
         <v>-60632000.0</v>
       </c>
       <c r="K4">
         <v>67551000.0</v>
       </c>
       <c r="L4">
         <v>69245000.0</v>
       </c>
       <c r="M4">
         <v>16897000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>253003000.0</v>
       </c>
       <c r="F5">
         <v>103799000.0</v>
       </c>
       <c r="G5">
         <v>31797000.0</v>
       </c>
       <c r="H5">
         <v>-3666000.0</v>
       </c>
       <c r="I5">
         <v>-14285000.0</v>
       </c>
       <c r="J5">
         <v>-19062000.0</v>
       </c>
       <c r="K5">
         <v>-7689000.0</v>
       </c>
       <c r="L5">
         <v>-6952000.0</v>
       </c>
       <c r="M5">
         <v>-1011000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
         <v>253465000.0</v>
       </c>
       <c r="C6">
         <v>-35240000.0</v>
       </c>
       <c r="D6">
         <v>81798000.0</v>
       </c>
       <c r="E6">
         <v>-171984000.0</v>
       </c>
       <c r="F6">
         <v>-416709000.0</v>
       </c>
       <c r="G6">
         <v>290050000.0</v>
       </c>
       <c r="H6">
         <v>320719000.0</v>
       </c>
       <c r="I6">
         <v>12484000.0</v>
       </c>
       <c r="J6">
         <v>-60632000.0</v>
       </c>
       <c r="K6">
         <v>67551000.0</v>
       </c>
       <c r="L6">
         <v>69245000.0</v>
       </c>
       <c r="M6">
         <v>16897000.0</v>
       </c>
       <c r="N6">
         <v>-78763000.0</v>
       </c>
       <c r="O6">
         <v>75545000.0</v>
       </c>
       <c r="P6">
         <v>10580000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
         <v>-23000000.0</v>
       </c>
       <c r="C7">
         <v>13918000.0</v>
       </c>
       <c r="D7">
         <v>-15101000.0</v>
       </c>
       <c r="E7">
         <v>60235000.0</v>
       </c>
       <c r="F7">
         <v>-63236000.0</v>
       </c>
       <c r="G7">
         <v>104663000.0</v>
       </c>
       <c r="H7">
         <v>-15943000.0</v>
       </c>
       <c r="I7">
         <v>-24790000.0</v>
       </c>
       <c r="J7">
         <v>-20231000.0</v>
       </c>
       <c r="K7">
         <v>26302000.0</v>
       </c>
       <c r="L7">
         <v>7736000.0</v>
       </c>
       <c r="M7">
         <v>2166000.0</v>
       </c>
       <c r="N7">
         <v>-1545000.0</v>
       </c>
       <c r="O7">
         <v>2324000.0</v>
       </c>
       <c r="P7">
         <v>453000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-12068000.0</v>
       </c>
       <c r="F8">
         <v>-5432000.0</v>
       </c>
       <c r="G8">
         <v>9840000.0</v>
       </c>
       <c r="H8">
         <v>-20104000.0</v>
       </c>
       <c r="I8">
         <v>-7583000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>-31000000.0</v>
       </c>
       <c r="C9">
         <v>-33598000.0</v>
       </c>
       <c r="D9">
         <v>-22778000.0</v>
       </c>
       <c r="E9">
         <v>-12068000.0</v>
       </c>
       <c r="F9">
         <v>-5432000.0</v>
       </c>
       <c r="G9">
         <v>9840000.0</v>
       </c>
       <c r="H9">
         <v>-20104000.0</v>
       </c>
       <c r="I9">
         <v>-7583000.0</v>
       </c>
       <c r="J9">
         <v>-5172000.0</v>
       </c>
       <c r="K9">
         <v>-5172000.0</v>
       </c>
       <c r="L9">
         <v>-5172000.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
       <c r="O9">
         <v>3000.0</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
         <v>-6000000.0</v>
       </c>
       <c r="C10">
         <v>-11207000.0</v>
       </c>
       <c r="D10">
         <v>-6930000.0</v>
       </c>
       <c r="E10">
         <v>-9701000.0</v>
       </c>
       <c r="F10">
         <v>-3117000.0</v>
       </c>
       <c r="G10">
         <v>-1346000.0</v>
       </c>
       <c r="H10">
         <v>-4451000.0</v>
       </c>
       <c r="I10">
         <v>-5283000.0</v>
       </c>
       <c r="J10">
         <v>-757000.0</v>
       </c>
       <c r="K10">
         <v>-757000.0</v>
       </c>
       <c r="L10">
         <v>-757000.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>78206000.0</v>
       </c>
       <c r="F11">
         <v>-25179000.0</v>
       </c>
       <c r="G11">
         <v>93421000.0</v>
       </c>
       <c r="H11">
         <v>15452000.0</v>
       </c>
       <c r="I11">
         <v>2361000.0</v>
       </c>
       <c r="J11">
         <v>-17415000.0</v>
       </c>
       <c r="K11">
         <v>2502000.0</v>
       </c>
       <c r="L11">
         <v>-1982000.0</v>
       </c>
       <c r="M11">
         <v>3177000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>74803000.0</v>
       </c>
       <c r="F12">
         <v>235000.0</v>
       </c>
       <c r="G12">
         <v>946000.0</v>
       </c>
       <c r="H12">
         <v>83240000.0</v>
       </c>
       <c r="I12">
         <v>-85062000.0</v>
       </c>
       <c r="J12">
         <v>62702000.0</v>
       </c>
       <c r="K12">
         <v>55173000.0</v>
       </c>
       <c r="L12">
         <v>30521000.0</v>
       </c>
       <c r="M12">
         <v>8718000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3798000.0</v>
       </c>
       <c r="F13">
         <v>-29508000.0</v>
       </c>
       <c r="G13">
         <v>2748000.0</v>
       </c>
       <c r="H13">
         <v>-6840000.0</v>
       </c>
       <c r="I13">
         <v>-14285000.0</v>
       </c>
       <c r="J13">
         <v>3113000.0</v>
       </c>
       <c r="K13">
         <v>23800000.0</v>
       </c>
       <c r="L13">
         <v>9718000.0</v>
       </c>
       <c r="M13">
         <v>-1011000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
         <v>35000000.0</v>
       </c>
       <c r="C14">
         <v>35543000.0</v>
       </c>
       <c r="D14">
         <v>26006000.0</v>
       </c>
       <c r="E14">
         <v>18220000.0</v>
       </c>
       <c r="F14">
         <v>13239000.0</v>
       </c>
       <c r="G14">
         <v>12261000.0</v>
       </c>
       <c r="H14">
         <v>8539000.0</v>
       </c>
       <c r="I14">
         <v>19538000.0</v>
       </c>
       <c r="J14">
         <v>5825000.0</v>
       </c>
       <c r="K14">
         <v>3424000.0</v>
       </c>
       <c r="L14">
         <v>1384000.0</v>
       </c>
       <c r="M14">
         <v>684000.0</v>
       </c>
       <c r="N14">
         <v>444000.0</v>
       </c>
       <c r="O14">
         <v>313000.0</v>
       </c>
       <c r="P14">
         <v>34000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>4346000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>436000000.0</v>
       </c>
       <c r="C16">
         <v>184159000.0</v>
       </c>
       <c r="D16">
         <v>219399000.0</v>
       </c>
       <c r="E16">
         <v>137601000.0</v>
       </c>
       <c r="F16">
         <v>309585000.0</v>
       </c>
       <c r="G16">
         <v>726294000.0</v>
       </c>
       <c r="H16">
         <v>436244000.0</v>
       </c>
       <c r="I16">
         <v>115525000.0</v>
       </c>
       <c r="J16">
         <v>100488000.0</v>
       </c>
       <c r="K16">
         <v>161120000.0</v>
       </c>
       <c r="L16">
         <v>93569000.0</v>
       </c>
       <c r="M16">
         <v>24324000.0</v>
       </c>
       <c r="N16">
         <v>7427000.0</v>
       </c>
       <c r="O16">
         <v>86190000.0</v>
       </c>
       <c r="P16">
         <v>10645000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>528000.0</v>
       </c>
       <c r="K17">
         <v>-65000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>-472000000.0</v>
       </c>
       <c r="C18">
         <v>-421679000.0</v>
       </c>
       <c r="D18">
         <v>-521573000.0</v>
       </c>
       <c r="E18">
         <v>-526588000.0</v>
       </c>
       <c r="F18">
         <v>-411788000.0</v>
       </c>
       <c r="G18">
         <v>-176125000.0</v>
       </c>
       <c r="H18">
         <v>-370215000.0</v>
       </c>
       <c r="I18">
         <v>-294642000.0</v>
       </c>
       <c r="J18">
         <v>-256636000.0</v>
       </c>
       <c r="K18">
         <v>-171163000.0</v>
       </c>
       <c r="L18">
         <v>-110932000.0</v>
       </c>
       <c r="M18">
         <v>-46783000.0</v>
       </c>
       <c r="N18">
         <v>-31607000.0</v>
       </c>
       <c r="O18">
         <v>-13595000.0</v>
       </c>
       <c r="P18">
         <v>-6373000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19">
         <v>258000000.0</v>
       </c>
       <c r="C19">
         <v>-17768000.0</v>
       </c>
       <c r="D19">
         <v>103418000.0</v>
       </c>
       <c r="E19">
         <v>-291652000.0</v>
       </c>
       <c r="F19">
         <v>-201180000.0</v>
       </c>
       <c r="G19">
         <v>-209503000.0</v>
       </c>
       <c r="H19">
         <v>11793000.0</v>
       </c>
       <c r="I19">
         <v>-199577000.0</v>
       </c>
       <c r="J19">
         <v>56416000.0</v>
       </c>
       <c r="K19">
         <v>89915000.0</v>
       </c>
       <c r="L19">
         <v>-285855000.0</v>
       </c>
       <c r="M19">
         <v>-120998000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20">
         <v>86000000.0</v>
       </c>
       <c r="C20">
         <v>380983000.0</v>
       </c>
       <c r="D20">
         <v>53299000.0</v>
       </c>
       <c r="E20">
         <v>28507000.0</v>
       </c>
       <c r="F20">
         <v>78943000.0</v>
       </c>
       <c r="G20">
         <v>511215000.0</v>
       </c>
       <c r="H20">
         <v>355243000.0</v>
       </c>
       <c r="I20">
         <v>309025000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>-4944000.0</v>
       </c>
       <c r="K21">
         <v>-4944000.0</v>
       </c>
       <c r="L21">
         <v>-4944000.0</v>
       </c>
       <c r="M21">
         <v>-4944000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
         <v>-575000000.0</v>
       </c>
       <c r="C22">
         <v>-569183000.0</v>
       </c>
       <c r="D22">
         <v>-606639000.0</v>
       </c>
       <c r="E22">
         <v>-707421000.0</v>
       </c>
       <c r="F22">
         <v>-454025000.0</v>
       </c>
       <c r="G22">
         <v>-186566000.0</v>
       </c>
       <c r="H22">
         <v>-402727000.0</v>
       </c>
       <c r="I22">
         <v>-197611000.0</v>
       </c>
       <c r="J22">
         <v>-302139000.0</v>
       </c>
       <c r="K22">
         <v>-245874000.0</v>
       </c>
       <c r="L22">
         <v>-145618000.0</v>
       </c>
       <c r="M22">
         <v>-59802000.0</v>
       </c>
       <c r="N22">
         <v>-35070000.0</v>
       </c>
       <c r="O22">
         <v>-16334000.0</v>
       </c>
       <c r="P22">
         <v>-6849000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
         <v>478000000.0</v>
       </c>
       <c r="C23">
         <v>18258000.0</v>
       </c>
       <c r="D23">
         <v>8387000.0</v>
       </c>
       <c r="E23">
         <v>501208000.0</v>
       </c>
       <c r="F23">
         <v>39609000.0</v>
       </c>
       <c r="G23">
         <v>89057000.0</v>
       </c>
       <c r="H23">
         <v>324063000.0</v>
       </c>
       <c r="I23">
         <v>27828000.0</v>
       </c>
       <c r="J23">
         <v>9251000.0</v>
       </c>
       <c r="K23">
         <v>59190000.0</v>
       </c>
       <c r="L23">
         <v>6437000.0</v>
       </c>
       <c r="M23">
         <v>736000.0</v>
       </c>
       <c r="N23">
         <v>171000.0</v>
       </c>
       <c r="O23">
         <v>89009000.0</v>
       </c>
       <c r="P23">
         <v>14879000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
-        <v>236000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="C24">
         <v>-14936000.0</v>
       </c>
       <c r="D24">
         <v>-7548000.0</v>
       </c>
       <c r="E24">
         <v>-30844000.0</v>
       </c>
       <c r="F24">
         <v>-942000.0</v>
       </c>
       <c r="G24">
         <v>-5555000.0</v>
       </c>
       <c r="H24">
         <v>11793000.0</v>
       </c>
       <c r="I24">
         <v>170322000.0</v>
       </c>
       <c r="J24">
         <v>934000.0</v>
       </c>
       <c r="K24">
         <v>-1202000.0</v>
       </c>
       <c r="L24">
         <v>-1541000.0</v>
       </c>
       <c r="M24">
         <v>-293000.0</v>
       </c>
       <c r="N24">
         <v>25000.0</v>
       </c>
       <c r="O24">
         <v>-100000.0</v>
       </c>
       <c r="P24">
         <v>-376000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
-        <v>-21000000.0</v>
+        <v>-56000000.0</v>
       </c>
       <c r="C25">
         <v>-52496000.0</v>
       </c>
       <c r="D25">
         <v>-12666000.0</v>
       </c>
       <c r="E25">
         <v>118124000.0</v>
       </c>
       <c r="F25">
         <v>11706000.0</v>
       </c>
       <c r="G25">
         <v>21463000.0</v>
       </c>
       <c r="H25">
         <v>1692000.0</v>
       </c>
       <c r="I25">
         <v>-156000.0</v>
       </c>
       <c r="J25">
         <v>10934000.0</v>
       </c>
       <c r="K25">
         <v>700000.0</v>
       </c>
       <c r="L25">
         <v>5637000.0</v>
       </c>
       <c r="M25">
         <v>6924000.0</v>
       </c>
       <c r="N25">
         <v>4314000.0</v>
       </c>
       <c r="O25">
         <v>302000.0</v>
       </c>
       <c r="P25">
         <v>270000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>10813000.0</v>
       </c>
       <c r="F26">
         <v>40101000.0</v>
       </c>
       <c r="G26">
         <v>524849000.0</v>
       </c>
       <c r="H26">
         <v>340244000.0</v>
       </c>
       <c r="I26">
         <v>298797000.0</v>
       </c>
       <c r="J26">
         <v>141211000.0</v>
       </c>
       <c r="K26">
         <v>87320000.0</v>
       </c>
       <c r="L26">
         <v>467573000.0</v>
       </c>
       <c r="M26">
         <v>189317000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>153000000.0</v>
       </c>
       <c r="C27">
         <v>158030000.0</v>
       </c>
       <c r="D27">
         <v>135213000.0</v>
       </c>
       <c r="E27">
         <v>130377000.0</v>
       </c>
       <c r="F27">
         <v>104952000.0</v>
       </c>
       <c r="G27">
         <v>85735000.0</v>
       </c>
       <c r="H27">
         <v>81995000.0</v>
       </c>
       <c r="I27">
         <v>80107000.0</v>
       </c>
       <c r="J27">
         <v>68014000.0</v>
       </c>
       <c r="K27">
         <v>48309000.0</v>
       </c>
       <c r="L27">
         <v>24884000.0</v>
       </c>
       <c r="M27">
         <v>5394000.0</v>
       </c>
       <c r="N27">
         <v>657000.0</v>
       </c>
       <c r="O27">
         <v>891000.0</v>
       </c>
       <c r="P27">
         <v>254000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
         <v>478000000.0</v>
       </c>
       <c r="C28">
         <v>399241000.0</v>
       </c>
       <c r="D28">
         <v>388142000.0</v>
       </c>
       <c r="E28">
         <v>501208000.0</v>
       </c>
       <c r="F28">
         <v>118552000.0</v>
       </c>
       <c r="G28">
         <v>600272000.0</v>
       </c>
       <c r="H28">
         <v>679306000.0</v>
       </c>
       <c r="I28">
         <v>336853000.0</v>
       </c>
       <c r="J28">
         <v>136267000.0</v>
       </c>
       <c r="K28">
         <v>138676000.0</v>
       </c>
       <c r="L28">
         <v>467573000.0</v>
       </c>
       <c r="M28">
         <v>184971000.0</v>
       </c>
       <c r="N28">
         <v>171000.0</v>
       </c>
       <c r="O28">
         <v>89240000.0</v>
       </c>
       <c r="P28">
         <v>17329000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
         <v>-466000000.0</v>
       </c>
       <c r="C29">
         <v>-414188000.0</v>
       </c>
       <c r="D29">
         <v>-474806000.0</v>
       </c>
       <c r="E29">
         <v>-380465000.0</v>
       </c>
       <c r="F29">
         <v>-338695000.0</v>
       </c>
       <c r="G29">
         <v>-132220000.0</v>
       </c>
       <c r="H29">
         <v>-345383000.0</v>
       </c>
       <c r="I29">
         <v>-290566000.0</v>
       </c>
       <c r="J29">
         <v>-253843000.0</v>
       </c>
       <c r="K29">
         <v>-160975000.0</v>
       </c>
       <c r="L29">
         <v>-105977000.0</v>
       </c>
       <c r="M29">
         <v>-44634000.0</v>
       </c>
       <c r="N29">
         <v>-31200000.0</v>
       </c>
       <c r="O29">
         <v>-12504000.0</v>
       </c>
       <c r="P29">
         <v>-5825000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
         <v>236000000.0</v>
       </c>
       <c r="C30">
         <v>-17768000.0</v>
       </c>
       <c r="D30">
         <v>168000000.0</v>
       </c>
       <c r="E30">
         <v>-291652000.0</v>
       </c>
       <c r="F30">
         <v>-195372000.0</v>
       </c>
       <c r="G30">
         <v>-179121000.0</v>
       </c>
       <c r="H30">
         <v>-13039000.0</v>
       </c>
       <c r="I30">
         <v>-33331000.0</v>
       </c>
@@ -18609,4367 +18816,4431 @@
       <c r="P30">
         <v>-924000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>434000000.0</v>
+      </c>
+      <c r="C2">
         <v>214699000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>188644000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>139179000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>184159000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>160214000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>490262000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>122370000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>219399000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>78607000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>107668000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>91527000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>137601000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>396308000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>162716000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>156206000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>309585000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>209539000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>302876000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>396402000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>726294000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>200254000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>338407000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>300959000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>436244000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>125237000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>133997000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>271976000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>115525000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>85430000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>113328000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>229203000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>103041000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>60407000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>90751000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>159501000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>161120000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>142280000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>55069000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>70763000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>93569000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>166686000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>52351000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>178040000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>24324000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>53387000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17452000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>55447000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7427000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6049000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>13507000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>64798000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>86190000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16016000.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>1000000</v>
+      </c>
+      <c r="C3">
         <v>938000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1278000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12540000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16324000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>654000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1617000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4509000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13211000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1600000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3695000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16438000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>25034000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26970000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26046000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>30923000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>62184000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16048000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20560000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20071000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16414000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>19671000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6055000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4083000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14096000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11500000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5033000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5240000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3059000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1192000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1032000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1377000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>475000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>899000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1033000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>376000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>485000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>666000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3001000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5044000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1477000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1923000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1978000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>595000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>459000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>453000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>439000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>688000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>569000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>129000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>203000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>102000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>177000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>124000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>548000</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-46285000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-260059000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>234673000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>7748000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-153271000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>100438000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-92858000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-93974000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-329121000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>-138590000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>37023000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-134662000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>310670000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-8288000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-138147000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>156649000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>29950000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-27928000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-115228000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>126162000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-30344000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-68750000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1619000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>87211000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-15694000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-22806000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>114335000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-125689000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>153716000.0</v>
       </c>
-      <c r="AT4"/>
-      <c r="AU4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>35935000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-37995000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>48020000.0</v>
       </c>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>7034000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>72479000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>63548000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>86752000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>30224000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>66731000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8868000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>54518000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-26318000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>10852000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>52763000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>17197000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>12712000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4617000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10279000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1482000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5784000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2415000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-17162000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5322000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>682000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-435000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1005000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-1001000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>91000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5496000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-2838000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2562000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-955000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-298000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1285000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-293000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>-251000000.0</v>
+      </c>
+      <c r="C6">
         <v>221664000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>26055000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>49465000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-44980000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>23945000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-330048000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>367892000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-97029000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>140792000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-29061000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16141000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-46074000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-258707000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>233592000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6510000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-153379000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>100046000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-93337000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-93526000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-329892000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>526040000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-138153000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>37448000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-135285000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>311007000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8760000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-137979000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>156451000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>30095000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-27898000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-115875000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>126162000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>40081000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-30344000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-68750000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1619000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>18840000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>87211000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-15694000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-22806000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-73117000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>114335000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-125689000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>153716000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-29063000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>35935000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-37995000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>48020000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1378000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-7458000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-51291000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-21392000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>70174000.0</v>
       </c>
-      <c r="BC6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>-51000000.0</v>
+      </c>
+      <c r="C7">
         <v>588000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>54859000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-21814000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-56633000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22751000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30828000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>16358000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-56019000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13304000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2800000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7159000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-38364000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21848000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22166000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>27910000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-11689000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>20689000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3102000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-9771000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-77256000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8574000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-33770000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>126967000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2892000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1404000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5863000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2101000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-21109000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>9314000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-5957000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-8925000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-19222000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-23815000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2386000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>9674000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-8476000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>6978000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>19722000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4329000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4727000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>2870000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1173000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>5893000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>146000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1370000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1925000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1032000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>579000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1042000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>192000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-830000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>135000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>692000.0</v>
       </c>
-      <c r="BC7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-2508000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-9095000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>5929000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-8935000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>33000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-3070000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-693000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>324000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1993000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-4356000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>5982000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>3500000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-9702000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-2241000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-5262000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-2899000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>1572000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-9155000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>19000000.0</v>
+      </c>
+      <c r="C9">
         <v>-33834000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5425000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-12653000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>10062000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-20640000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9792000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2158000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-24908000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1012000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6204000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-15078000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2508000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-9095000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5929000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8935000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>33000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3070000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-693000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>324000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1993000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4714000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-12829000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>14455000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-9702000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2241000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5262000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2899000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1572000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8270000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-13754000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1501000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-5172000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>-5172000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-5172000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
-      <c r="AX9"/>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>3000.0</v>
       </c>
-      <c r="BC9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C10">
         <v>150000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5595000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>208000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-763000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2456000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4127000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2124000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1956000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3467000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1657000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>150000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4205000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-791000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3230000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1475000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-990000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>47000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2648000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>474000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1289000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3156000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>372000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>149000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2153000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-564000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2393000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3647000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5283000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2214000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1274000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1311000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-757000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-757000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-757000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
-      <c r="AX10"/>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-35487000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>31908000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9677000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>55994000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-19373000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>47278000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1725000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-9101000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-65081000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-12299000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-20345000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-13835000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>139900000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>15186000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11119000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6005000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-13081000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7241000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>783000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8237000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-13900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-12787000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1704000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>10109000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-9481000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2502000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>21423000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4238000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>769000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1982000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1665000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8455000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1101000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3177000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2223000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2317000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>872000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>187000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-995000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>75412000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>351000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>35000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-198000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-78000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>63722000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>325000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-50148000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>80000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-415000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>474000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19760000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>20617000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>22053000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20810000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>20525000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20674000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-19831000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-106430000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>62702000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13353000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12838000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13851000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>55173000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>13694000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10860000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10217000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>30521000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7896000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5091000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2408000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12318000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1652000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>946000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4119000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-519000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3240000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>7351000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-15919000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9126000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-22529000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2023000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1654000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-10656000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>14870000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2560000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>125975000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-140657000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-6233000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4758000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9047000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-14412000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>9060000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5167000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-11618000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-17905000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1515000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4860000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>6310000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1005000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>23800000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1701000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>91000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-5496000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>9718000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1011000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>8000000.0</v>
+      </c>
+      <c r="C14">
         <v>8785000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8606000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-11770000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8990000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9079000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8757000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8862000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8845000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8218000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7191000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5361000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5236000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4957000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4694000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4481000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4088000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3534000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3217000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3121000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3367000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3133000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3092000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3184000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2852000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2169000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2145000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2106000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2119000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2943000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4355000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6080000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6160000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2514000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1095000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1055000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1161000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1157000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1031000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>692000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>544000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>480000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>441000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>262000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>201000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>212000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>194000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>161000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>117000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>112000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>105000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>103000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>124000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>92000.0</v>
       </c>
-      <c r="BC14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
-        <v>4346000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU15">
         <v>4346000.0</v>
       </c>
       <c r="AV15">
         <v>4346000.0</v>
       </c>
       <c r="AW15">
         <v>4346000.0</v>
       </c>
       <c r="AX15">
+        <v>4346000.0</v>
+      </c>
+      <c r="AY15">
         <v>2070000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>183000000.0</v>
+      </c>
+      <c r="C16">
         <v>436000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>214699000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>188644000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>139179000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>184159000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>160214000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>490262000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>122370000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>219399000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>78607000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>107668000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>91527000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>137601000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>396308000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>162716000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>156206000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>309585000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>209539000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>302876000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>396402000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>726294000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>200254000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>338407000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>300959000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>436244000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>125237000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>133997000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>271976000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>115525000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>85430000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>113328000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>229203000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>100488000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>60407000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>90751000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>159501000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>161120000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>142280000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>55069000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>70763000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>93569000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>166686000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>52351000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>178040000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>24324000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>53387000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17452000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>55447000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7427000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6049000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>13507000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>64798000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>86190000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16016000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>249000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>528000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-378000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>17000.0</v>
       </c>
-      <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-198000000.0</v>
+      </c>
+      <c r="C18">
         <v>-100767000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-92701000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-95733000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-182799000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-80157000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-68612000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-81472000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-203938000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-85504000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-121569000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-132599000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-181901000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-117312000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-121391000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-108180000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-179705000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-70392000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-80209000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-85427000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-175760000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-82123000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-68022000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>83268000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-109248000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-83539000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-93539000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-94303000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-98834000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-57045000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-70189000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-77455000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-89953000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-82722000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-63026000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-49198000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-61690000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-48346000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-31746000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-44699000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-46372000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-42367000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-32579000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-17868000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-18118000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-15192000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-11469000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-11217000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-8905000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-9902000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-6950000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-8489000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-6470000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-3838000.0</v>
       </c>
-      <c r="BC18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19">
+        <v>-43000000.0</v>
+      </c>
+      <c r="C19">
         <v>-71582000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>117182000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>71175000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>119890000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>102735000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-275502000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>60564000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>94435000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-107017000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>64295000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>99418000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>140289000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-171599000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-60245000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>110274000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>24702000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>48914000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-62909000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-21175000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-166010000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>97901000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-89703000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-82056000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-81029000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>78766000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>84347000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-53186000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-98134000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>74753000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>17237000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-91014000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-200553000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>201079000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>30821000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-20701000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-10135000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>101305000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>55169000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>29030000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>24795000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-285855000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-142808000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-110535000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-2248000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-120998000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-13106000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-26788000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-64536000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>166</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>6272000.0</v>
       </c>
-      <c r="C20">
-[...2 lines deleted...]
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>117000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>326456000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>24792000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...2 lines deleted...]
-      <c r="O20"/>
+      <c r="N20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>78943000.0</v>
       </c>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58000.0</v>
       </c>
       <c r="X21">
         <v>-58000.0</v>
       </c>
       <c r="Y21">
-        <v>-33000.0</v>
+        <v>-58000.0</v>
       </c>
       <c r="Z21">
         <v>-33000.0</v>
       </c>
       <c r="AA21">
         <v>-33000.0</v>
       </c>
       <c r="AB21">
         <v>-33000.0</v>
       </c>
-      <c r="AC21"/>
+      <c r="AC21">
+        <v>-33000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
-[...1 lines deleted...]
-      </c>
+      <c r="AH21"/>
       <c r="AI21">
         <v>-4944000.0</v>
       </c>
       <c r="AJ21">
         <v>-4944000.0</v>
       </c>
       <c r="AK21">
         <v>-4944000.0</v>
       </c>
       <c r="AL21">
         <v>-4944000.0</v>
       </c>
-      <c r="AM21"/>
+      <c r="AM21">
+        <v>-4944000.0</v>
+      </c>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-4944000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-4944000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
-        <v>-129000000.0</v>
+        <v>-185000000.0</v>
       </c>
       <c r="C22">
+        <v>-128556000.0</v>
+      </c>
+      <c r="D22">
         <v>-180413000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-114951000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-151080000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-133385000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-133516000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-131598000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-170684000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-123190000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-159649000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-159828000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-163972000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-151833000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-245106000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-158162000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-152320000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-122458000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-72998000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-122428000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-136141000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-24011000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-68845000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25315000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-119025000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-93805000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-112994000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-99172000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-96756000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-87826000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-87310000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-52728000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>30253000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-81731000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-79227000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-72891000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-68290000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-71287000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-64907000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-56923000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-52757000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-55220000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-39232000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-29787000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-21379000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-16738000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-15849000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-13585000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-13630000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-11317000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-8428000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-8590000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-6735000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-4930000.0</v>
       </c>
-      <c r="BC22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>2000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3921000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>157000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3186000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11057000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>384939000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-58000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4154000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>442000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>33020000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-722000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1882000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>491877000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5837000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-143000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6782000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7550000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12628000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>12649000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>54155000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>19135000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>35811000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>380000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>315443000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>904000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3819000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3897000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1812000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9187000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>13168000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3642000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>95000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1333000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1501000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1378000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>29154000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>29747000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>23986000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>314000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-33560000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5528000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-111011000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4065000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-17021000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-13545000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-27476000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-65398000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2070000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-787000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-42960000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-15100000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>73929000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
-        <v>-72247000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="C24">
+        <v>273000.0</v>
+      </c>
+      <c r="D24">
         <v>118460000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-308000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-15780000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-127000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-203000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2541000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-12065000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-271000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-428000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2898000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3951000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-604000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-75568000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-183000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2578000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-80298000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-487000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-21175000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-166010000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5950000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-4155000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-82056000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-81029000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>78766000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>84347000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-53186000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-98134000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>74753000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17237000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>40322000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>130000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-287000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>30821000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1220000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-7689000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>341000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>29030000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1543000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1373000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1071000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>119000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1358000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-16568000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-13106000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-26788000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-293000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-125000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>75000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>154000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-14923000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
-        <v>-9417000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C25">
+        <v>-17935000.0</v>
+      </c>
+      <c r="D25">
         <v>-11485000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1733000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-7669000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-18112000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-14633000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-9956000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-9795000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-15980000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1831000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3507000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8281000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5331000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>87139000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12650000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13004000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1135000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-19758000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>36631000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>26430000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5826000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5189000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4981000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5467000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-3607000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>352000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-12103000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-250000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-11000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-912000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-40068000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-125466000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17914000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3427000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3454000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-99000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1934000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1715000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1387000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1828000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1937000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1467000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1268000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>965000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1156000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1048000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>917000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3803000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2264000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1313000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>745000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-8000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>235000.0</v>
       </c>
-      <c r="BC25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>58000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-58000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>2001000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1074000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5983000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1755000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6924000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7674000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12742000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12761000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>19193000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>15478000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>380000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1209000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>904000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3819000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>334312000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1812000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9187000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>13187000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>274611000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>1333000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1501000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1378000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>4667509000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-25000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>314000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>467573000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>288651000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2595000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>175440000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>189317000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>60510000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>10000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>126100000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
-        <v>38000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C27">
+        <v>37289000.0</v>
+      </c>
+      <c r="D27">
         <v>37010000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>38529000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>39917000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>40164000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>41569000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>39371000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>36926000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>33744000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>34877000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>34654000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>31952000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>29355000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>35762000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>35864000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>29396000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>26819000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>26788000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>27091000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>24254000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>22838000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>20339000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>22403000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>20155000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>19660000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>19907000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>22207000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>20221000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>21080000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>20667000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>19563000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>18797000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>19541000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>17180000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>16794000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>14499000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>13538000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>13694000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>10860000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>10217000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>9489000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>7896000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5091000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2408000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2001000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1652000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>946000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>795000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>210000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>71000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>185000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>191000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>197000.0</v>
       </c>
-      <c r="BC27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>173</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>394192000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>83649000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>157000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3186000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11174000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>384939000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-58000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>330610000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25234000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>33020000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-722000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1882000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>491877000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5837000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1612000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>85725000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7550000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12628000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12649000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>489711000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19135000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>35811000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>55615000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>315443000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>904000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9342000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>353617000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12242000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>25024000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13168000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>286419000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>64439000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1333000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1526000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>68969000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>74940000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>63447000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-25000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>314000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>887000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>288651000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2595000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>175440000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2697000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>60510000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>121754000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>38000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>76000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>56000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>74012000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>17329000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>-197000000.0</v>
+      </c>
+      <c r="C29">
         <v>-99829000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-91423000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-108273000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-166475000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-79503000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-66995000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-76963000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-190727000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-83904000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-117874000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-116161000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-156867000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-90342000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-95345000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-77257000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-117521000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-54344000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-59649000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-65356000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-159346000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-62452000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-61967000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>87351000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-95152000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-72039000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-88506000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-89063000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-95775000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-55853000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-69157000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-76078000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-89478000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-81823000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-61993000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-48822000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-61205000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-47680000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-28745000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-39655000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-44895000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-40444000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-30601000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-17273000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-17659000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-14739000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-11030000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-10529000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-8336000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-9773000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-6747000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-8387000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-6293000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-3714000.0</v>
       </c>
-      <c r="BC29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>-49000000.0</v>
+      </c>
+      <c r="C30">
         <v>-72247000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>117182000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>71175000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>119890000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>102735000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-275502000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>60564000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>94435000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-107017000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64295000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>99418000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>111304000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-171599000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-161859000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>79168000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-37362000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>69057000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-40759000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-41246000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-182424000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>97901000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-95758000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-86139000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-95125000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>67266000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>79314000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-58426000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-101193000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>73561000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16205000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-52069000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-71028000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>57104000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>29788000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-21076000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-9400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-8355000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>52509000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>23986000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>21775000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-33560000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-143715000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-111011000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4065000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-17021000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-13545000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-27476000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-65398000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>11113000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-787000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-42960000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-15100000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-124000.0</v>
       </c>
-      <c r="BC30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>