--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1088,51 +1088,51 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>9000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C5">
         <v>-643000.0</v>
       </c>
       <c r="D5">
         <v>647000.0</v>
       </c>
       <c r="E5">
         <v>-6573000.0</v>
       </c>
       <c r="F5">
         <v>-1404000.0</v>
       </c>
       <c r="G5">
         <v>689000.0</v>
       </c>
       <c r="H5">
         <v>-147000.0</v>
       </c>
       <c r="I5">
         <v>-633000.0</v>
       </c>
       <c r="J5">
         <v>-5680000.0</v>
       </c>
@@ -2042,51 +2042,51 @@
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
         <v>159000000.0</v>
       </c>
       <c r="C30">
         <v>121801000.0</v>
       </c>
       <c r="D30">
         <v>73390000.0</v>
       </c>
       <c r="E30">
         <v>40445000.0</v>
       </c>
       <c r="F30">
-        <v>28432000.0</v>
+        <v>44432000.0</v>
       </c>
       <c r="G30">
         <v>23093000.0</v>
       </c>
       <c r="H30">
         <v>32844000.0</v>
       </c>
       <c r="I30">
         <v>12740000.0</v>
       </c>
       <c r="J30">
         <v>5172000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>103000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>45</v>
@@ -2424,51 +2424,51 @@
       </c>
       <c r="O38">
         <v>509000.0</v>
       </c>
       <c r="P38">
         <v>417000.0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
         <v>47000000.0</v>
       </c>
       <c r="C39">
         <v>40290000.0</v>
       </c>
       <c r="D39">
         <v>47616000.0</v>
       </c>
       <c r="E39">
         <v>68926000.0</v>
       </c>
       <c r="F39">
-        <v>71745000.0</v>
+        <v>55745000.0</v>
       </c>
       <c r="G39">
         <v>57630000.0</v>
       </c>
       <c r="H39">
         <v>51397000.0</v>
       </c>
       <c r="I39">
         <v>42858000.0</v>
       </c>
       <c r="J39">
         <v>29161000.0</v>
       </c>
       <c r="K39">
         <v>21547000.0</v>
       </c>
       <c r="L39">
         <v>13210000.0</v>
       </c>
       <c r="M39">
         <v>11858000.0</v>
       </c>
       <c r="N39">
         <v>1848000.0</v>
       </c>
@@ -2556,51 +2556,51 @@
       </c>
       <c r="K41">
         <v>6393000.0</v>
       </c>
       <c r="L41">
         <v>561000.0</v>
       </c>
       <c r="M41">
         <v>505000.0</v>
       </c>
       <c r="N41">
         <v>200000.0</v>
       </c>
       <c r="O41">
         <v>270000.0</v>
       </c>
       <c r="P41">
         <v>271000.0</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
-        <v>4443000000.0</v>
+        <v>4451000000.0</v>
       </c>
       <c r="C42">
         <v>4212692000.0</v>
       </c>
       <c r="D42">
         <v>3662346000.0</v>
       </c>
       <c r="E42">
         <v>3140019000.0</v>
       </c>
       <c r="F42">
         <v>2997497000.0</v>
       </c>
       <c r="G42">
         <v>2773195000.0</v>
       </c>
       <c r="H42">
         <v>2086863000.0</v>
       </c>
       <c r="I42">
         <v>1639773000.0</v>
       </c>
       <c r="J42">
         <v>1221762000.0</v>
       </c>
@@ -3872,51 +3872,51 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
         <v>10000000.0</v>
       </c>
       <c r="C5">
-        <v>9000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D5">
         <v>8810999.0</v>
       </c>
       <c r="E5">
         <v>-268000.0</v>
       </c>
       <c r="F5">
         <v>-341000.0</v>
       </c>
       <c r="G5">
         <v>-643000.0</v>
       </c>
       <c r="H5">
         <v>896000.0</v>
       </c>
       <c r="I5">
         <v>-1095000.0</v>
       </c>
       <c r="J5">
         <v>-431000.0</v>
       </c>
       <c r="K5">
         <v>647000.0</v>
       </c>
@@ -7038,51 +7038,51 @@
       <c r="K30">
         <v>73390000.0</v>
       </c>
       <c r="L30">
         <v>79263000.0</v>
       </c>
       <c r="M30">
         <v>70523000.0</v>
       </c>
       <c r="N30">
         <v>42991000.0</v>
       </c>
       <c r="O30">
         <v>40445000.0</v>
       </c>
       <c r="P30">
         <v>31164000.0</v>
       </c>
       <c r="Q30">
         <v>37207000.0</v>
       </c>
       <c r="R30">
         <v>28369000.0</v>
       </c>
       <c r="S30">
-        <v>28432000.0</v>
+        <v>44432000.0</v>
       </c>
       <c r="T30">
         <v>25383000.0</v>
       </c>
       <c r="U30">
         <v>24720000.0</v>
       </c>
       <c r="V30">
         <v>25032000.0</v>
       </c>
       <c r="W30">
         <v>23093000.0</v>
       </c>
       <c r="X30">
         <v>27762000.0</v>
       </c>
       <c r="Y30">
         <v>23366000.0</v>
       </c>
       <c r="Z30">
         <v>154877000.0</v>
       </c>
       <c r="AA30">
         <v>32844000.0</v>
       </c>
@@ -8304,51 +8304,51 @@
       <c r="K39">
         <v>47616000.0</v>
       </c>
       <c r="L39">
         <v>46029000.0</v>
       </c>
       <c r="M39">
         <v>51377000.0</v>
       </c>
       <c r="N39">
         <v>67375000.0</v>
       </c>
       <c r="O39">
         <v>68926000.0</v>
       </c>
       <c r="P39">
         <v>70980000.0</v>
       </c>
       <c r="Q39">
         <v>77461000.0</v>
       </c>
       <c r="R39">
         <v>63020000.0</v>
       </c>
       <c r="S39">
-        <v>71745000.0</v>
+        <v>55745000.0</v>
       </c>
       <c r="T39">
         <v>69193000.0</v>
       </c>
       <c r="U39">
         <v>63933000.0</v>
       </c>
       <c r="V39">
         <v>68034000.0</v>
       </c>
       <c r="W39">
         <v>57630000.0</v>
       </c>
       <c r="X39">
         <v>64264000.0</v>
       </c>
       <c r="Y39">
         <v>58196000.0</v>
       </c>
       <c r="Z39">
         <v>64788000.0</v>
       </c>
       <c r="AA39">
         <v>51397000.0</v>
       </c>
@@ -8730,51 +8730,51 @@
         <v>182000.0</v>
       </c>
       <c r="AY41">
         <v>200000.0</v>
       </c>
       <c r="AZ41">
         <v>234000.0</v>
       </c>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41">
         <v>270000.0</v>
       </c>
       <c r="BD41">
         <v>271000.0</v>
       </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
         <v>4471000000.0</v>
       </c>
       <c r="C42">
-        <v>4443000000.0</v>
+        <v>4451000000.0</v>
       </c>
       <c r="D42">
         <v>4403540000.0</v>
       </c>
       <c r="E42">
         <v>4374333000.0</v>
       </c>
       <c r="F42">
         <v>4252417000.0</v>
       </c>
       <c r="G42">
         <v>4212692000.0</v>
       </c>
       <c r="H42">
         <v>4169298000.0</v>
       </c>
       <c r="I42">
         <v>4123364000.0</v>
       </c>
       <c r="J42">
         <v>3698957000.0</v>
       </c>
       <c r="K42">
         <v>3662346000.0</v>
       </c>
@@ -11664,101 +11664,101 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>120</v>
       </c>
       <c r="B5">
-        <v>-535000000.0</v>
+        <v>-509000000.0</v>
       </c>
       <c r="C5">
         <v>-504545000.0</v>
       </c>
       <c r="D5">
         <v>-542460000.0</v>
       </c>
       <c r="E5">
         <v>-658710000.0</v>
       </c>
       <c r="F5">
         <v>-423559000.0</v>
       </c>
       <c r="G5">
         <v>-152068000.0</v>
       </c>
       <c r="H5">
         <v>-398309000.0</v>
       </c>
       <c r="I5">
         <v>-197097000.0</v>
       </c>
       <c r="J5">
         <v>-328942000.0</v>
       </c>
       <c r="K5">
         <v>-248007000.0</v>
       </c>
       <c r="L5">
         <v>-147738000.0</v>
       </c>
       <c r="M5">
         <v>-56778000.0</v>
       </c>
       <c r="N5">
         <v>-35070000.0</v>
       </c>
       <c r="O5">
         <v>-16334000.0</v>
       </c>
       <c r="P5">
         <v>-6579000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
-        <v>-500000000.0</v>
+        <v>-474000000.0</v>
       </c>
       <c r="C6">
         <v>-469002000.0</v>
       </c>
       <c r="D6">
         <v>-516454000.0</v>
       </c>
       <c r="E6">
         <v>-640490000.0</v>
       </c>
       <c r="F6">
         <v>-410320000.0</v>
       </c>
       <c r="G6">
         <v>-139807000.0</v>
       </c>
       <c r="H6">
         <v>-389770000.0</v>
       </c>
       <c r="I6">
         <v>-177559000.0</v>
       </c>
       <c r="J6">
         <v>-323117000.0</v>
       </c>
@@ -13425,54 +13425,54 @@
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>120</v>
       </c>
       <c r="B5">
-        <v>-169000000.0</v>
+        <v>-163000000.0</v>
       </c>
       <c r="C5">
-        <v>-114000000.0</v>
+        <v>-109000000.0</v>
       </c>
       <c r="D5">
         <v>-165392000.0</v>
       </c>
       <c r="E5">
         <v>-99963000.0</v>
       </c>
       <c r="F5">
         <v>-135428000.0</v>
       </c>
       <c r="G5">
         <v>-117882000.0</v>
       </c>
       <c r="H5">
         <v>-117501000.0</v>
       </c>
       <c r="I5">
         <v>-114780000.0</v>
       </c>
       <c r="J5">
         <v>-154382000.0</v>
       </c>
       <c r="K5">
         <v>-109564000.0</v>
       </c>
@@ -13595,54 +13595,54 @@
       </c>
       <c r="AY5">
         <v>-11317000.0</v>
       </c>
       <c r="AZ5">
         <v>-7761000.0</v>
       </c>
       <c r="BA5">
         <v>-8247000.0</v>
       </c>
       <c r="BB5">
         <v>-6747000.0</v>
       </c>
       <c r="BC5">
         <v>-4930000.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
-        <v>-161000000.0</v>
+        <v>-155000000.0</v>
       </c>
       <c r="C6">
-        <v>-105215000.0</v>
+        <v>-100215000.0</v>
       </c>
       <c r="D6">
         <v>-156786000.0</v>
       </c>
       <c r="E6">
         <v>-91344000.0</v>
       </c>
       <c r="F6">
         <v>-126438000.0</v>
       </c>
       <c r="G6">
         <v>-108803000.0</v>
       </c>
       <c r="H6">
         <v>-108744000.0</v>
       </c>
       <c r="I6">
         <v>-105918000.0</v>
       </c>
       <c r="J6">
         <v>-145537000.0</v>
       </c>
       <c r="K6">
         <v>-101346000.0</v>
       </c>
@@ -19784,51 +19784,51 @@
       <c r="C7">
         <v>588000.0</v>
       </c>
       <c r="D7">
         <v>54859000.0</v>
       </c>
       <c r="E7">
         <v>-21814000.0</v>
       </c>
       <c r="F7">
         <v>-56633000.0</v>
       </c>
       <c r="G7">
         <v>22751000.0</v>
       </c>
       <c r="H7">
         <v>30828000.0</v>
       </c>
       <c r="I7">
         <v>16358000.0</v>
       </c>
       <c r="J7">
         <v>-56019000.0</v>
       </c>
       <c r="K7">
-        <v>13304000.0</v>
+        <v>14923000.0</v>
       </c>
       <c r="L7">
         <v>2800000.0</v>
       </c>
       <c r="M7">
         <v>7159000.0</v>
       </c>
       <c r="N7">
         <v>-38364000.0</v>
       </c>
       <c r="O7">
         <v>21848000.0</v>
       </c>
       <c r="P7">
         <v>22166000.0</v>
       </c>
       <c r="Q7">
         <v>27910000.0</v>
       </c>
       <c r="R7">
         <v>-11689000.0</v>
       </c>
       <c r="S7">
         <v>20689000.0</v>
       </c>
@@ -22069,51 +22069,51 @@
       <c r="AZ23">
         <v>-787000.0</v>
       </c>
       <c r="BA23">
         <v>-42960000.0</v>
       </c>
       <c r="BB23">
         <v>-15100000.0</v>
       </c>
       <c r="BC23">
         <v>73929000.0</v>
       </c>
       <c r="BD23"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>169</v>
       </c>
       <c r="B24">
         <v>-5000000.0</v>
       </c>
       <c r="C24">
         <v>273000.0</v>
       </c>
       <c r="D24">
-        <v>118460000.0</v>
+        <v>-185000.0</v>
       </c>
       <c r="E24">
         <v>-308000.0</v>
       </c>
       <c r="F24">
         <v>-15780000.0</v>
       </c>
       <c r="G24">
         <v>-127000.0</v>
       </c>
       <c r="H24">
         <v>-203000.0</v>
       </c>
       <c r="I24">
         <v>-2541000.0</v>
       </c>
       <c r="J24">
         <v>-12065000.0</v>
       </c>
       <c r="K24">
         <v>-271000.0</v>
       </c>
       <c r="L24">
         <v>-428000.0</v>
       </c>
@@ -22256,51 +22256,51 @@
       <c r="C25">
         <v>-17935000.0</v>
       </c>
       <c r="D25">
         <v>-11485000.0</v>
       </c>
       <c r="E25">
         <v>1733000.0</v>
       </c>
       <c r="F25">
         <v>-7669000.0</v>
       </c>
       <c r="G25">
         <v>-18112000.0</v>
       </c>
       <c r="H25">
         <v>-14633000.0</v>
       </c>
       <c r="I25">
         <v>-9956000.0</v>
       </c>
       <c r="J25">
         <v>-9795000.0</v>
       </c>
       <c r="K25">
-        <v>-15980000.0</v>
+        <v>17764000.0</v>
       </c>
       <c r="L25">
         <v>-1831000.0</v>
       </c>
       <c r="M25">
         <v>-3507000.0</v>
       </c>
       <c r="N25">
         <v>8281000.0</v>
       </c>
       <c r="O25">
         <v>5331000.0</v>
       </c>
       <c r="P25">
         <v>87139000.0</v>
       </c>
       <c r="Q25">
         <v>12650000.0</v>
       </c>
       <c r="R25">
         <v>13004000.0</v>
       </c>
       <c r="S25">
         <v>-1135000.0</v>
       </c>