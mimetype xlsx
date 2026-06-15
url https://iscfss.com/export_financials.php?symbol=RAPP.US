--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
@@ -217,50 +220,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -788,4976 +794,5771 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:E62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B2">
+        <v>4190000.0</v>
+      </c>
+      <c r="C2">
         <v>1954000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2502000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1450000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5">
+        <v>546000.0</v>
+      </c>
+      <c r="C5">
         <v>-522000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-31000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7">
+        <v>11484000.0</v>
+      </c>
+      <c r="C7">
         <v>1476000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2146000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8">
+        <v>48000.0</v>
+      </c>
+      <c r="C8">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10">
+        <v>52645000.0</v>
+      </c>
+      <c r="C10">
         <v>56805000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>70169000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31159000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12">
+        <v>490539000.0</v>
+      </c>
+      <c r="C12">
         <v>305280000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>147478000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31159000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B13">
+        <v>48000.0</v>
+      </c>
+      <c r="C13">
         <v>37000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>31000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B14">
+        <v>46978223.0</v>
+      </c>
+      <c r="C14">
         <v>20738338.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>20117051.4</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4">
+        <v>18078814.0</v>
+      </c>
+      <c r="E14">
+        <v>20117051.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-2502000.0</v>
       </c>
-      <c r="D16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21"/>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B23">
+        <v>512431000.0</v>
+      </c>
+      <c r="C23">
         <v>314933000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>155423000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>31603000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B28">
+        <v>-41161000.0</v>
+      </c>
+      <c r="C28">
         <v>-55329000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-68023000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-20724000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B29">
+        <v>484653000.0</v>
+      </c>
+      <c r="C29">
         <v>305427000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-25634000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-10062000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30"/>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B32">
+        <v>479512000.0</v>
+      </c>
+      <c r="C32">
         <v>301035000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>142069000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>29605000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
+    <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B33">
+        <v>13870000.0</v>
+      </c>
+      <c r="C33">
         <v>5131000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4551000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>335000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
+    <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34"/>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B35">
+        <v>8729000.0</v>
+      </c>
+      <c r="C35">
         <v>739000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>172254000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10435000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:4">
+    <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B36">
+        <v>985000.0</v>
+      </c>
+      <c r="C36">
         <v>160000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>551000.0</v>
       </c>
-      <c r="D36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:4">
+      <c r="E36"/>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37"/>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:4">
+      <c r="E38"/>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B39">
+        <v>8022000.0</v>
+      </c>
+      <c r="C39">
         <v>4522000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3394000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>109000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:4">
+    <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B40">
+        <v>12104000.0</v>
+      </c>
+      <c r="C40">
         <v>6076000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5631000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>213000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:4">
+    <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41"/>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B42">
+        <v>719287000.0</v>
+      </c>
+      <c r="C42">
         <v>429657000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>19796000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>559000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:4">
+    <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
-    </row>
-    <row r="44" spans="1:4">
+      <c r="E43"/>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44"/>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B45">
+        <v>14867000.0</v>
+      </c>
+      <c r="C45">
         <v>5936000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4127000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>350000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:4">
+    <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B46">
+        <v>12885000.0</v>
+      </c>
+      <c r="C46">
         <v>4971000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>335000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:4">
+    <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-    </row>
-    <row r="48" spans="1:4">
+      <c r="E47"/>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B48">
+        <v>-235228000.0</v>
+      </c>
+      <c r="C48">
         <v>-123745000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-45438000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-10652000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-    </row>
-    <row r="50" spans="1:4">
+      <c r="E49"/>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-    </row>
-    <row r="51" spans="1:4">
+      <c r="E50"/>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B51">
+        <v>11484000.0</v>
+      </c>
+      <c r="C51">
         <v>1476000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2146000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10435000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:4">
+    <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B52">
+        <v>2755000.0</v>
+      </c>
+      <c r="C52">
         <v>737000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>670000.0</v>
       </c>
-      <c r="D52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:4">
+      <c r="E52"/>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B53">
+        <v>437894000.0</v>
+      </c>
+      <c r="C53">
         <v>248475000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>77309000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>0.0</v>
       </c>
     </row>
-    <row r="54" spans="1:4">
+    <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
-    </row>
-    <row r="55" spans="1:4">
+      <c r="E54"/>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B55">
+        <v>512431000.0</v>
+      </c>
+      <c r="C55">
         <v>314933000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>155423000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>31603000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B56">
+        <v>498561000.0</v>
+      </c>
+      <c r="C56">
         <v>309802000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>150872000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>31268000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:4">
+    <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B57">
+        <v>19049000.0</v>
+      </c>
+      <c r="C57">
         <v>8767000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8803000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1663000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:4">
+    <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B58">
+        <v>27778000.0</v>
+      </c>
+      <c r="C58">
         <v>9506000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>181057000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12098000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:4">
+    <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
-    </row>
-    <row r="60" spans="1:4">
+      <c r="E59"/>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B60">
+        <v>484653000.0</v>
+      </c>
+      <c r="C60">
         <v>305427000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-25634000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>19505000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-    </row>
-    <row r="62" spans="1:4">
+      <c r="E61"/>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
+      <c r="E62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>70</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="J1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B2">
+        <v>6561000.0</v>
+      </c>
+      <c r="C2">
+        <v>4190000.0</v>
+      </c>
+      <c r="D2">
         <v>3235000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3176000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2139000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1954000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1323000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1875000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1448000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2502000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2"/>
       <c r="L2"/>
-    </row>
-    <row r="3" spans="1:12">
+      <c r="M2"/>
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5">
+        <v>-505000.0</v>
+      </c>
+      <c r="C5">
+        <v>546000.0</v>
+      </c>
+      <c r="D5">
         <v>145000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-76000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-95000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-522000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>400000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-183000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-160000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>4000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7">
+        <v>10803000.0</v>
+      </c>
+      <c r="C7">
+        <v>11484000.0</v>
+      </c>
+      <c r="D7">
         <v>11872000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>11863000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>7842000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1476000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1651000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1820000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1984000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2146000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8">
         <v>48000.0</v>
       </c>
       <c r="C8">
-        <v>37000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D8">
-        <v>37000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="E8">
         <v>37000.0</v>
       </c>
       <c r="F8">
+        <v>37000.0</v>
+      </c>
+      <c r="G8">
+        <v>37000.0</v>
+      </c>
+      <c r="H8">
         <v>36000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>36000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>4000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>4000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10">
+        <v>78056000.0</v>
+      </c>
+      <c r="C10">
+        <v>52645000.0</v>
+      </c>
+      <c r="D10">
         <v>251359000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>55067000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>57604000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>56805000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>39314000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>110164000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>74267000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>70169000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10"/>
       <c r="L10"/>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="M10"/>
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12">
+        <v>476782000.0</v>
+      </c>
+      <c r="C12">
+        <v>490539000.0</v>
+      </c>
+      <c r="D12">
         <v>513026000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>260447000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>285382000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>305280000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>320661000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>336139000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>193244000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>147478000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B13">
         <v>48000.0</v>
       </c>
       <c r="C13">
-        <v>37000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="D13">
-        <v>37000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="E13">
         <v>37000.0</v>
       </c>
       <c r="F13">
+        <v>37000.0</v>
+      </c>
+      <c r="G13">
+        <v>37000.0</v>
+      </c>
+      <c r="H13">
         <v>36000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>36000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B14">
+        <v>47236618.0</v>
+      </c>
+      <c r="C14">
+        <v>46978223.0</v>
+      </c>
+      <c r="D14">
         <v>37931170.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>35444635.0</v>
       </c>
-      <c r="D14">
-[...4 lines deleted...]
-      </c>
       <c r="F14">
-        <v>19170748.9</v>
+        <v>19288112.0</v>
       </c>
       <c r="G14">
+        <v>19288112.0</v>
+      </c>
+      <c r="H14">
+        <v>19170748.0</v>
+      </c>
+      <c r="I14">
+        <v>20117051.0</v>
+      </c>
+      <c r="J14">
+        <v>19457051.4</v>
+      </c>
+      <c r="K14">
+        <v>18078814.3</v>
+      </c>
+      <c r="L14">
+        <v>19097932.8</v>
+      </c>
+      <c r="M14">
         <v>20117051.4</v>
       </c>
-      <c r="H14">
+      <c r="N14">
         <v>19457051.4</v>
       </c>
-      <c r="I14">
-[...12 lines deleted...]
-    <row r="15" spans="1:12">
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-1875000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-1448000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B23">
+        <v>497597000.0</v>
+      </c>
+      <c r="C23">
+        <v>512431000.0</v>
+      </c>
+      <c r="D23">
         <v>535323000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>285495000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>302053000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>314933000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>331144000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>346098000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>206289000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>155423000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23"/>
       <c r="L23"/>
-    </row>
-    <row r="24" spans="1:12">
+      <c r="M23"/>
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B28">
+        <v>-67253000.0</v>
+      </c>
+      <c r="C28">
+        <v>-41161000.0</v>
+      </c>
+      <c r="D28">
         <v>-239487000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-43204000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-49762000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-55329000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-37663000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-108344000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-72283000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-68023000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28"/>
       <c r="L28"/>
-    </row>
-    <row r="29" spans="1:12">
+      <c r="M28"/>
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B29">
+        <v>471512000.0</v>
+      </c>
+      <c r="C29">
+        <v>484653000.0</v>
+      </c>
+      <c r="D29">
         <v>511617000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>263512000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>285836000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>305427000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>323114000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>336886000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-39633000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-25634000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>33</v>
+      </c>
+      <c r="B30">
+        <v>58000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-    </row>
-    <row r="31" spans="1:12">
+      <c r="M30"/>
+      <c r="N30"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31"/>
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B32">
+        <v>466798000.0</v>
+      </c>
+      <c r="C32">
+        <v>479512000.0</v>
+      </c>
+      <c r="D32">
         <v>506343000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>258363000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>281585000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>301035000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>318840000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>332571000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>188843000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>142069000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32"/>
       <c r="L32"/>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32"/>
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B33">
+        <v>12902000.0</v>
+      </c>
+      <c r="C33">
+        <v>13870000.0</v>
+      </c>
+      <c r="D33">
         <v>14664000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>15253000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>11085000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>5131000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5205000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>5432000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>7561000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4551000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33"/>
       <c r="L33"/>
-    </row>
-    <row r="34" spans="1:12">
+      <c r="M33"/>
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B35">
+        <v>8188000.0</v>
+      </c>
+      <c r="C35">
+        <v>8729000.0</v>
+      </c>
+      <c r="D35">
         <v>9390000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>10104000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>6834000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>739000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>931000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1117000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>236037000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>172254000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35"/>
       <c r="L35"/>
-    </row>
-    <row r="36" spans="1:12">
+      <c r="M35"/>
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B36">
+        <v>1057000.0</v>
+      </c>
+      <c r="C36">
+        <v>985000.0</v>
+      </c>
+      <c r="D36">
         <v>1068000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1034000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>211000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>160000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>189000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>189000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2073000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>551000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36"/>
       <c r="L36"/>
-    </row>
-    <row r="37" spans="1:12">
+      <c r="M36"/>
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37"/>
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-    </row>
-    <row r="39" spans="1:12">
+      <c r="M38"/>
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B39">
+        <v>7855000.0</v>
+      </c>
+      <c r="C39">
+        <v>8022000.0</v>
+      </c>
+      <c r="D39">
         <v>7633000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>9795000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>5586000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4522000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5278000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>4527000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>5484000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3394000.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39"/>
       <c r="L39"/>
-    </row>
-    <row r="40" spans="1:12">
+      <c r="M39"/>
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B40">
+        <v>8721000.0</v>
+      </c>
+      <c r="C40">
+        <v>12104000.0</v>
+      </c>
+      <c r="D40">
         <v>8599000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>6944000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>6236000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>6076000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>5056000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>5517000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>7751000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5631000.0</v>
       </c>
-      <c r="J40"/>
-      <c r="K40"/>
       <c r="L40"/>
-    </row>
-    <row r="41" spans="1:12">
+      <c r="M40"/>
+      <c r="N40"/>
+    </row>
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-    </row>
-    <row r="42" spans="1:12">
+      <c r="M41"/>
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B42">
+        <v>727054000.0</v>
+      </c>
+      <c r="C42">
+        <v>719287000.0</v>
+      </c>
+      <c r="D42">
         <v>712889000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>438091000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>433702000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>429657000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>426443000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>423261000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>28630000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>19796000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42"/>
       <c r="L42"/>
-    </row>
-    <row r="43" spans="1:12">
+      <c r="M42"/>
+      <c r="N42"/>
+    </row>
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44"/>
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B45">
+        <v>13775000.0</v>
+      </c>
+      <c r="C45">
+        <v>14867000.0</v>
+      </c>
+      <c r="D45">
         <v>15314000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>15682000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>12084000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5936000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5721000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>5728000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5767000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>4127000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45"/>
       <c r="L45"/>
-    </row>
-    <row r="46" spans="1:12">
+      <c r="M45"/>
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B46">
+        <v>11845000.0</v>
+      </c>
+      <c r="C46">
+        <v>12885000.0</v>
+      </c>
+      <c r="D46">
         <v>13596000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>14219000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>10874000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>4971000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>5016000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5243000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5488000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>4000000.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46"/>
       <c r="L46"/>
-    </row>
-    <row r="47" spans="1:12">
+      <c r="M46"/>
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-    </row>
-    <row r="48" spans="1:12">
+      <c r="M47"/>
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B48">
+        <v>-255085000.0</v>
+      </c>
+      <c r="C48">
+        <v>-235228000.0</v>
+      </c>
+      <c r="D48">
         <v>-201465000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-174540000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-147808000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-123745000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-103765000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-86228000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-68107000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-45438000.0</v>
       </c>
-      <c r="J48"/>
-      <c r="K48"/>
       <c r="L48"/>
-    </row>
-    <row r="49" spans="1:12">
+      <c r="M48"/>
+      <c r="N48"/>
+    </row>
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49"/>
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-    </row>
-    <row r="51" spans="1:12">
+      <c r="M50"/>
+      <c r="N50"/>
+    </row>
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B51">
+        <v>10803000.0</v>
+      </c>
+      <c r="C51">
+        <v>11484000.0</v>
+      </c>
+      <c r="D51">
         <v>11872000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>11863000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>7842000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1476000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1651000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1820000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1984000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>2146000.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51"/>
       <c r="L51"/>
-    </row>
-    <row r="52" spans="1:12">
+      <c r="M51"/>
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B52">
+        <v>2615000.0</v>
+      </c>
+      <c r="C52">
+        <v>2755000.0</v>
+      </c>
+      <c r="D52">
         <v>2482000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1759000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1008000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>737000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>720000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>703000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>686000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>670000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52"/>
       <c r="L52"/>
-    </row>
-    <row r="53" spans="1:12">
+      <c r="M52"/>
+      <c r="N52"/>
+    </row>
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B53">
+        <v>398726000.0</v>
+      </c>
+      <c r="C53">
+        <v>437894000.0</v>
+      </c>
+      <c r="D53">
         <v>261667000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>205380000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>227778000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>248475000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>281347000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>225975000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>118977000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>77309000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
-    </row>
-    <row r="54" spans="1:12">
+      <c r="M53"/>
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54"/>
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B55">
+        <v>497597000.0</v>
+      </c>
+      <c r="C55">
+        <v>512431000.0</v>
+      </c>
+      <c r="D55">
         <v>535323000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>285495000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>302053000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>314933000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>331144000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>346098000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>206289000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>155423000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55"/>
       <c r="L55"/>
-    </row>
-    <row r="56" spans="1:12">
+      <c r="M55"/>
+      <c r="N55"/>
+    </row>
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B56">
+        <v>484695000.0</v>
+      </c>
+      <c r="C56">
+        <v>498561000.0</v>
+      </c>
+      <c r="D56">
         <v>520659000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>270242000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>290968000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>309802000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>325939000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>340666000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>198728000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>150872000.0</v>
       </c>
-      <c r="J56"/>
-      <c r="K56"/>
       <c r="L56"/>
-    </row>
-    <row r="57" spans="1:12">
+      <c r="M56"/>
+      <c r="N56"/>
+    </row>
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B57">
+        <v>17897000.0</v>
+      </c>
+      <c r="C57">
+        <v>19049000.0</v>
+      </c>
+      <c r="D57">
         <v>14316000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>11879000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>9383000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>8767000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>7099000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>8095000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>9885000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>8803000.0</v>
       </c>
-      <c r="J57"/>
-      <c r="K57"/>
       <c r="L57"/>
-    </row>
-    <row r="58" spans="1:12">
+      <c r="M57"/>
+      <c r="N57"/>
+    </row>
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B58">
+        <v>26085000.0</v>
+      </c>
+      <c r="C58">
+        <v>27778000.0</v>
+      </c>
+      <c r="D58">
         <v>23706000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>21983000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>16217000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>9506000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>8030000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>9212000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>245922000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>181057000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58"/>
       <c r="L58"/>
-    </row>
-    <row r="59" spans="1:12">
+      <c r="M58"/>
+      <c r="N58"/>
+    </row>
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
-    </row>
-    <row r="60" spans="1:12">
+      <c r="M59"/>
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B60">
+        <v>471512000.0</v>
+      </c>
+      <c r="C60">
+        <v>484653000.0</v>
+      </c>
+      <c r="D60">
         <v>511617000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>263512000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>285836000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>305427000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>323114000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>336886000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-39633000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-25634000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60"/>
       <c r="L60"/>
-    </row>
-    <row r="61" spans="1:12">
+      <c r="M60"/>
+      <c r="N60"/>
+    </row>
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-    </row>
-    <row r="62" spans="1:12">
+      <c r="M61"/>
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B2">
+        <v>1016999.0</v>
+      </c>
+      <c r="C2">
         <v>839000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>112000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B3">
+        <v>1017000.0</v>
+      </c>
+      <c r="C3">
         <v>839000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>112000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B5">
+        <v>-125099000.0</v>
+      </c>
+      <c r="C5">
         <v>-78307000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-34776000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-10367000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B6">
+        <v>-124082000.0</v>
+      </c>
+      <c r="C6">
         <v>-77468000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-34664000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10352000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B9">
+        <v>-1016999.0</v>
+      </c>
+      <c r="C9">
         <v>-839000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-112000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B10">
+        <v>-111483000.0</v>
+      </c>
+      <c r="C10">
         <v>-78307000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-34776000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-10652000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>10000.0</v>
       </c>
-      <c r="D11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>0.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>285000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B13">
+        <v>13616000.0</v>
+      </c>
+      <c r="C13">
         <v>12138000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2527000.0</v>
       </c>
-      <c r="D13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14"/>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B15">
+        <v>-111483000.0</v>
+      </c>
+      <c r="C15">
         <v>-78307000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-34786000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-10652000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B17">
+        <v>-111483000.0</v>
+      </c>
+      <c r="C17">
         <v>-78307000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-34786000.0</v>
       </c>
-      <c r="D17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B18">
+        <v>13616000.0</v>
+      </c>
+      <c r="C18">
         <v>12138000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2527000.0</v>
       </c>
-      <c r="D18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B21">
+        <v>-125099000.0</v>
+      </c>
+      <c r="C21">
         <v>-83055000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-36179000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10367000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B23">
+        <v>125099000.0</v>
+      </c>
+      <c r="C23">
         <v>83055000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36179000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10367000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B25">
+        <v>1017000.0</v>
+      </c>
+      <c r="C25">
         <v>839000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>112000.0</v>
       </c>
-      <c r="D25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B26">
+        <v>94789000.0</v>
+      </c>
+      <c r="C26">
         <v>60935000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>27999000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9115000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:4">
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>-112000.0</v>
       </c>
-      <c r="D27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B28">
+        <v>30310000.0</v>
+      </c>
+      <c r="C28">
         <v>22120000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8180000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1365818.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>103</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10000.0</v>
       </c>
-      <c r="D29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:4">
+      <c r="E29"/>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B30">
+        <v>125099000.0</v>
+      </c>
+      <c r="C30">
         <v>82216000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36067000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10352000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B31">
+        <v>13616000.0</v>
+      </c>
+      <c r="C31">
         <v>4748000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1403000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-285000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:4">
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
-      <c r="D32"/>
+      <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>70</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="J1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>76</v>
+      </c>
+      <c r="B2">
+        <v>227000.0</v>
+      </c>
       <c r="C2">
+        <v>265000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>252000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>244000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="G2">
+        <v>260000.0</v>
+      </c>
+      <c r="H2">
         <v>219000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>208000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>152000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>76000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="L2"/>
+      <c r="M2">
         <v>21000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B3">
+        <v>227000.0</v>
+      </c>
+      <c r="C3">
+        <v>264999.0</v>
+      </c>
+      <c r="D3">
         <v>256000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>252000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>244000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>260000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>219000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>208000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>152000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>53000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>23000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>21000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B5">
+        <v>-24215000.0</v>
+      </c>
+      <c r="C5">
+        <v>-38508999.0</v>
+      </c>
+      <c r="D5">
         <v>-26925000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-29496000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-27108000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-23521000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-21640000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-20800000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-17094000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-13391000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-9564000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-6630000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-5191000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B6">
+        <v>-23988000.0</v>
+      </c>
+      <c r="C6">
+        <v>-38244000.0</v>
+      </c>
+      <c r="D6">
         <v>-26669000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-29244000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-26864000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-23261000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-21421000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-20592000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-16942000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-13338000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-9541000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6609000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-5176000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>83</v>
+      </c>
+      <c r="B9">
+        <v>19773000.0</v>
+      </c>
       <c r="C9">
+        <v>-265000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-252000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-244000.0</v>
       </c>
-      <c r="E9">
-[...2 lines deleted...]
-      <c r="F9">
+      <c r="G9">
+        <v>-260000.0</v>
+      </c>
+      <c r="H9">
         <v>-219000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-208000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-152000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-76000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-21000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-15000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B10">
+        <v>-19857000.0</v>
+      </c>
+      <c r="C10">
+        <v>-33763000.0</v>
+      </c>
+      <c r="D10">
         <v>-26925000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-26732000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-24063000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-19980000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-17537000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-18121000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-22669000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-13513000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-8708000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6409000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-6146000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="L11">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11">
+        <v>2000.0</v>
+      </c>
+      <c r="N11">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B13">
+        <v>4358000.0</v>
+      </c>
+      <c r="C13">
+        <v>4746000.0</v>
+      </c>
+      <c r="D13">
         <v>3061000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2764000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3045000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3541000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>4103000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2679000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1815000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1375000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>856000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>221000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B15">
+        <v>-19857000.0</v>
+      </c>
+      <c r="C15">
+        <v>-33763000.0</v>
+      </c>
+      <c r="D15">
         <v>-26925000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-26732000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-24063000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-19980000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-17537000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-18121000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-22669000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-13519000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-8709000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-6411000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-6147000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B17">
+        <v>-19857000.0</v>
+      </c>
+      <c r="C17">
+        <v>-33763000.0</v>
+      </c>
+      <c r="D17">
         <v>-26925000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-26732000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-24063000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-19980000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-17537000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-18121000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-22669000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-13519000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-8709000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-6411000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-6147000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:12">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B18">
+        <v>4358000.0</v>
+      </c>
+      <c r="C18">
+        <v>4746000.0</v>
+      </c>
+      <c r="D18">
         <v>3061000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2764000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3045000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3541000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4103000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2679000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1815000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1375000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>856000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>221000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B21">
+        <v>-24215000.0</v>
+      </c>
+      <c r="C21">
+        <v>-38509000.0</v>
+      </c>
+      <c r="D21">
         <v>-29986000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-29496000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-27108000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-23521000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-21640000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-20800000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-17094000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-14794000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-9564000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-6630000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5191000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B23">
+        <v>44215000.0</v>
+      </c>
+      <c r="C23">
+        <v>38509000.0</v>
+      </c>
+      <c r="D23">
         <v>29986000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>29496000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>27108000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>23521000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>21640000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>20800000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>17094000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>14794000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>9564000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6630000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5191000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B25">
+        <v>227000.0</v>
+      </c>
+      <c r="C25">
+        <v>265000.0</v>
+      </c>
+      <c r="D25">
         <v>256000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>252000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>244000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>260000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>219000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>208000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>152000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>53000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>23000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>21000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B26">
+        <v>32716000.0</v>
+      </c>
+      <c r="C26">
+        <v>30258000.0</v>
+      </c>
+      <c r="D26">
         <v>22279000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>22680000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>19572000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>17199000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>15543000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>15689000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>12504000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>11799000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>7580000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4721000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3899000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:12">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>-208000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>-152000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>-76000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="L27"/>
+      <c r="M27">
         <v>-21000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>-15000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B28">
+        <v>11499000.0</v>
+      </c>
+      <c r="C28">
+        <v>8251000.0</v>
+      </c>
+      <c r="D28">
         <v>7707000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6816000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7536000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6322000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6097000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5111000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4590000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2995000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1984000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1909000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1292000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
-[...4 lines deleted...]
-      </c>
+      <c r="E29"/>
+      <c r="F29"/>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="L29">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29">
+        <v>2000.0</v>
+      </c>
+      <c r="N29">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B30">
+        <v>43988000.0</v>
+      </c>
+      <c r="C30">
+        <v>38244000.0</v>
+      </c>
+      <c r="D30">
         <v>29986000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>29496000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27108000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>23521000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>21640000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>20592000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16942000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14718000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9564000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6609000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5176000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B31">
+        <v>4358000.0</v>
+      </c>
+      <c r="C31">
+        <v>4746000.0</v>
+      </c>
+      <c r="D31">
         <v>3061000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>2764000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>3045000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>3541000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>4103000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>2679000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-5575000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1281000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>856000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>221000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-955000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B32">
-        <v>0.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
-        <v>720000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>720000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
+        <v>0.0</v>
+      </c>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>56910000.0</v>
+      </c>
+      <c r="C2">
         <v>70254000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31159000.0</v>
       </c>
-      <c r="D2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:4">
+      <c r="E2"/>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>616000</v>
+      </c>
+      <c r="C3">
         <v>2405000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1636000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>284000</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>-4160000.0</v>
+      </c>
+      <c r="C6">
         <v>-13344000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>39095000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>31159000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B7">
+        <v>3502000.0</v>
+      </c>
+      <c r="C7">
         <v>-2416000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2652000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1488000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10"/>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B14">
+        <v>1017000.0</v>
+      </c>
+      <c r="C14">
         <v>839000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>112000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16364.0</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B16">
+        <v>52750000.0</v>
+      </c>
+      <c r="C16">
         <v>56910000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>70254000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>31159000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>-88089000.0</v>
+      </c>
+      <c r="C18">
         <v>-67233000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-28817000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3526000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B19">
+        <v>-186857000.0</v>
+      </c>
+      <c r="C19">
         <v>-170141000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-78860000.0</v>
       </c>
-      <c r="D19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B20">
+        <v>269439000.0</v>
+      </c>
+      <c r="C20">
         <v>221618000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>145274000.0</v>
       </c>
-      <c r="D20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:4">
+      <c r="E21"/>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B22">
+        <v>-111483000.0</v>
+      </c>
+      <c r="C22">
         <v>-78307000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-34786000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-10652000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B23">
+        <v>270786000.0</v>
+      </c>
+      <c r="C23">
         <v>63920000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>145086000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5284000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B24">
+        <v>-187473000.0</v>
+      </c>
+      <c r="C24">
         <v>3211000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B25">
+        <v>636000.0</v>
+      </c>
+      <c r="C25">
         <v>4821000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1316000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5295818.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B26">
+        <v>-1000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-4000.0</v>
       </c>
-      <c r="D26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B27">
+        <v>18855000.0</v>
+      </c>
+      <c r="C27">
         <v>10235000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3525000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>609818.0</v>
       </c>
     </row>
-    <row r="28" spans="1:4">
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>270786000.0</v>
+      </c>
+      <c r="C28">
         <v>221625000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>145136000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>39685000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>-87473000.0</v>
+      </c>
+      <c r="C29">
         <v>-64828000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-27181000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3242000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B30">
+        <v>-187473000.0</v>
+      </c>
+      <c r="C30">
         <v>-170141000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-78860000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5284000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1" t="s">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>70</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="J1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>74</v>
+      </c>
+      <c r="N1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>52750000.0</v>
+      </c>
+      <c r="C2">
+        <v>251464000.0</v>
+      </c>
+      <c r="D2">
         <v>55172000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>57709000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>56910000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>39419000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>110269000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>74372000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>70254000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>159412000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>79528000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>86303000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>31159000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>86000</v>
+      </c>
+      <c r="C3">
+        <v>169000</v>
+      </c>
+      <c r="D3">
         <v>134000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>22000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>291000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>226000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>140000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>967000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1072000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1437000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>52000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>86000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>61000</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>25411000.0</v>
+      </c>
+      <c r="C6">
+        <v>-198714000.0</v>
+      </c>
+      <c r="D6">
         <v>196292000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2537000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>799000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>17491000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-70850000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>35897000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4118000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-89158000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>79884000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6775000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>55144000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B7">
+        <v>-765000.0</v>
+      </c>
+      <c r="C7">
+        <v>3607000.0</v>
+      </c>
+      <c r="D7">
         <v>3698000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-3370000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-433000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1341000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3280000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-123000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3157000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1944000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2284000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1154000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-422000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>114</v>
+      </c>
+      <c r="B9">
+        <v>-58000.0</v>
+      </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9"/>
+      <c r="F9">
+        <v>0.0</v>
+      </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="M10"/>
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B14">
+        <v>227000.0</v>
+      </c>
+      <c r="C14">
+        <v>265000.0</v>
+      </c>
+      <c r="D14">
         <v>256000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>252000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>244000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>260000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>219000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>208000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>152000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>53000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>23000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>21000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B16">
+        <v>78161000.0</v>
+      </c>
+      <c r="C16">
+        <v>52750000.0</v>
+      </c>
+      <c r="D16">
         <v>251464000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>55172000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>57709000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>56910000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>39419000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>110269000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>74372000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>70254000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>159412000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>79528000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>86303000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>-13147000.0</v>
+      </c>
+      <c r="C18">
+        <v>-24870000.0</v>
+      </c>
+      <c r="D18">
         <v>-17599000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-25092000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-20528000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-14672000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-16555000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-17319000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-18687000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11794000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-5476000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-6685000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4862000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B19">
+        <v>38027000.0</v>
+      </c>
+      <c r="C19">
+        <v>-174155000.0</v>
+      </c>
+      <c r="D19">
         <v>-56776000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>22596000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>21031000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>31930000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-53041000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-107104000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-41926000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-78661000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-52000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-86000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-61000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:12">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>125</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>-395000.0</v>
+      </c>
+      <c r="D20">
         <v>269834000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>-1394000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>159070000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>63942000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>-6000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>85306000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>-50000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>60024000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:12">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B22">
+        <v>-19857000.0</v>
+      </c>
+      <c r="C22">
+        <v>-33763000.0</v>
+      </c>
+      <c r="D22">
         <v>-26925000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-26732000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-24063000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-19980000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-17537000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-18121000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-22669000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-13519000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-8709000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-6411000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-6147000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B23">
-        <v>270533000.0</v>
-[...1 lines deleted...]
-      <c r="C23"/>
+        <v>-273000.0</v>
+      </c>
+      <c r="C23">
+        <v>311000.0</v>
+      </c>
       <c r="D23">
+        <v>63000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
         <v>6000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-53041000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>254000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>63659000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-140000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>85364000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-120000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>59982000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B24">
+        <v>37941000.0</v>
+      </c>
+      <c r="C24">
+        <v>-174324000.0</v>
+      </c>
+      <c r="D24">
         <v>-204000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>92000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>436000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="G24"/>
+      <c r="H24">
         <v>3771000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B25">
+        <v>371000.0</v>
+      </c>
+      <c r="C25">
+        <v>-501000.0</v>
+      </c>
+      <c r="D25">
         <v>771000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>391000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-25000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>725000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-5559000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-670000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>6568000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>167000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>119000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>987000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1030000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
-        <v>-1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
-        <v>0.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-4000.0</v>
       </c>
-      <c r="K26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B27">
+        <v>6963000.0</v>
+      </c>
+      <c r="C27">
+        <v>5691000.0</v>
+      </c>
+      <c r="D27">
         <v>4735000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4389000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4040000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3208000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3182000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2354000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1491000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>998000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>859000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>945000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>723000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>531000.0</v>
+      </c>
+      <c r="C28">
+        <v>311000.0</v>
+      </c>
+      <c r="D28">
         <v>270533000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-63000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1394000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>159353000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>63659000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-140000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>85360000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-90000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>60006000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>-13061000.0</v>
+      </c>
+      <c r="C29">
+        <v>-24701000.0</v>
+      </c>
+      <c r="D29">
         <v>-17465000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-25070000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-20237000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-14446000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-16415000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-16352000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-17615000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-10357000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5424000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-6599000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4801000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B30">
+        <v>37941000.0</v>
+      </c>
+      <c r="C30">
+        <v>-174324000.0</v>
+      </c>
+      <c r="D30">
         <v>-56776000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>22596000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>21031000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>31930000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-53041000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-107104000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-41926000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-78661000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-52000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-86000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-61000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>