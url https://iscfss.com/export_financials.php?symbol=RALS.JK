--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1034,87 +1040,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1149,3886 +1130,4048 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>545382000000.0</v>
+      </c>
+      <c r="C2">
         <v>612825000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>593405000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>597633000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>607240000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>604163000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>970449000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>909334000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>949543000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>897748000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>885960000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>874411000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>874054000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>723184000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>691049000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>603190000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>568527000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>501115000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>522437000000.0</v>
       </c>
-      <c r="T2">
-[...1 lines deleted...]
-      </c>
       <c r="U2">
+        <v>402084000000.0</v>
+      </c>
+      <c r="V2">
         <v>30257000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>552308000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>644234000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>591447000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>636436000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>502618000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>78112000000.0</v>
+      </c>
+      <c r="C5">
         <v>72265000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>850000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>68021000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-15103000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>41498000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15558000000.0</v>
       </c>
-      <c r="H5"/>
-[...5 lines deleted...]
-      <c r="N5"/>
+      <c r="I5">
+        <v>20232000000.0</v>
+      </c>
+      <c r="J5">
+        <v>5304000000.0</v>
+      </c>
+      <c r="K5">
+        <v>12917000000.0</v>
+      </c>
+      <c r="L5">
+        <v>22181000000.0</v>
+      </c>
+      <c r="M5">
+        <v>-47327000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-8484000000.0</v>
+      </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>435073000000.0</v>
+      </c>
+      <c r="C7">
         <v>500600000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>450092000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>591812000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>528803000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>598166000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>354800000000.0</v>
       </c>
       <c r="C8">
         <v>354800000000.0</v>
       </c>
       <c r="D8">
         <v>354800000000.0</v>
       </c>
       <c r="E8">
         <v>354800000000.0</v>
       </c>
       <c r="F8">
         <v>354800000000.0</v>
       </c>
       <c r="G8">
         <v>354800000000.0</v>
       </c>
       <c r="H8">
         <v>354800000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>354800000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>147525000000.0</v>
       </c>
       <c r="C9">
         <v>147525000000.0</v>
       </c>
       <c r="D9">
         <v>147525000000.0</v>
       </c>
       <c r="E9">
         <v>147525000000.0</v>
       </c>
       <c r="F9">
         <v>147525000000.0</v>
       </c>
       <c r="G9">
+        <v>147525000000.0</v>
+      </c>
+      <c r="H9">
         <v>149662000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132494000000.0</v>
       </c>
       <c r="I9">
         <v>132494000000.0</v>
       </c>
       <c r="J9">
         <v>132494000000.0</v>
       </c>
       <c r="K9">
+        <v>132494000000.0</v>
+      </c>
+      <c r="L9">
         <v>117570000000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>1465400000000.0</v>
+      </c>
+      <c r="C10">
         <v>1034354000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1199225000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2178361000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1582017000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1554228000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2208119000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1950775000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>751901000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>603750000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>844253000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>625373000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>869000000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1169416000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>927030000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>796184000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>655450000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>841838000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>693200000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>823947000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>639561000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>329786000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>395590000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>99599000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>58610000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1010647000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>1229343000000.0</v>
+      </c>
+      <c r="C11">
         <v>774900000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>860979000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>18982000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>35653000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1378757000000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>2291770000000.0</v>
+      </c>
+      <c r="C12">
         <v>2670166000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2584164000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2713356000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2584834000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2634589000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3032812000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2501499000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2158478000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1828753000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1828740000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1687865000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1273186000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1323372000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1275561000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1085943000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1005527000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1123121000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1220237000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1062260000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>824061000000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>354800000000.0</v>
       </c>
       <c r="C13">
         <v>354800000000.0</v>
       </c>
       <c r="D13">
         <v>354800000000.0</v>
       </c>
       <c r="E13">
         <v>354800000000.0</v>
       </c>
       <c r="F13">
         <v>354800000000.0</v>
       </c>
       <c r="G13">
         <v>354800000000.0</v>
       </c>
       <c r="H13">
         <v>354800000000.0</v>
       </c>
       <c r="I13">
         <v>354800000000.0</v>
       </c>
       <c r="J13">
         <v>354800000000.0</v>
       </c>
       <c r="K13">
         <v>354800000000.0</v>
       </c>
       <c r="L13">
         <v>354800000000.0</v>
       </c>
       <c r="M13">
         <v>354800000000.0</v>
       </c>
       <c r="N13">
         <v>354800000000.0</v>
       </c>
       <c r="O13">
         <v>354800000000.0</v>
       </c>
       <c r="P13">
         <v>354800000000.0</v>
       </c>
       <c r="Q13">
-        <v>353200000000.0</v>
+        <v>354800000000.0</v>
       </c>
       <c r="R13">
         <v>353200000000.0</v>
       </c>
       <c r="S13">
         <v>353200000000.0</v>
       </c>
       <c r="T13">
         <v>353200000000.0</v>
       </c>
       <c r="U13">
+        <v>353200000000.0</v>
+      </c>
+      <c r="V13">
         <v>351600000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350000000000.0</v>
       </c>
       <c r="W13">
         <v>350000000000.0</v>
       </c>
       <c r="X13">
         <v>350000000000.0</v>
       </c>
       <c r="Y13">
         <v>350000000000.0</v>
       </c>
       <c r="Z13">
         <v>350000000000.0</v>
       </c>
+      <c r="AA13">
+        <v>350000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>5931264000.0</v>
+      </c>
+      <c r="C14">
         <v>5936980000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6092784389.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6267169837.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6530930890.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6741095323.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6740298352.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6722818900.0</v>
       </c>
       <c r="I14">
         <v>6722818900.0</v>
       </c>
       <c r="J14">
+        <v>6722818900.0</v>
+      </c>
+      <c r="K14">
         <v>6805564499.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7053445913.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7096000000.0</v>
       </c>
       <c r="M14">
         <v>7096000000.0</v>
       </c>
       <c r="N14">
         <v>7096000000.0</v>
       </c>
       <c r="O14">
         <v>7096000000.0</v>
       </c>
       <c r="P14">
+        <v>7096000000.0</v>
+      </c>
+      <c r="Q14">
         <v>7077589041.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7064000844.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7064000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7077117386.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7046282421.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7021663513.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>3908000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>23818000000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>50774000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15525000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22657000000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>1396000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2793000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5318000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10312000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12217000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14669000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2040000000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>54968000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>417079000000.0</v>
+      </c>
+      <c r="C22">
         <v>478451000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>583240000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>619147000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>592982000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>493436000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>791194000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>859767000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>740993000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>834400000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>823909000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>808569000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>872064000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>763117000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>715843000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>729977000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>640758000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>475377000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>498386000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>353019000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>361183000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>258554000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>242869000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>227369000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>261676000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>147437000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>4791230000000.0</v>
+      </c>
+      <c r="C23">
         <v>4956361000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4906244000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5235114000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5077856000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5285218000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5649823000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5243047000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4891922000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4647009000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4574904000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4554667000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4378556000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4073365000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3759043000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3485982000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3209210000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3004059000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2917525000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2527942000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2338147000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>168107000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>179398000000.0</v>
       </c>
-      <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>316531000000.0</v>
+      </c>
+      <c r="C25">
         <v>324492000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>285507000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>376900000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>348192000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>378465000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-1030327000000.0</v>
+      </c>
+      <c r="C28">
         <v>-533754000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-749133000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1586549000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1053214000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-956062000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2208119000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1950775000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-751901000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-603750000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-844253000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-625373000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-869000000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1169416000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-927030000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-796184000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-655450000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-841838000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-664432000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-798312000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-528803000000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>3492015000000.0</v>
+      </c>
+      <c r="C29">
         <v>3576758000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3577459000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3728476000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3596823000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3718744000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4168930000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3827465000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3494345000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>43257000000.0</v>
+      </c>
+      <c r="C30">
         <v>37311000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40033000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38214000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49308000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45082000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35487000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37775000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>57122000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>51726000000.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
+        <v>33612000000.0</v>
+      </c>
+      <c r="M30">
         <v>23306000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20264000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10457000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18794000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20160000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20240000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13116000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19484000000.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
-        <v>47657000000.0</v>
+        <v>-11459000000.0</v>
       </c>
       <c r="V30">
+        <v>8033000000.0</v>
+      </c>
+      <c r="W30">
         <v>24955000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4067000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11112000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11450000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>13981000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>3594030000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3713426000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4158618000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3815248000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3479676000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3335359000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3333804000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>2058063000000.0</v>
+      </c>
+      <c r="C32">
         <v>2350933000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2382426000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2484291000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2339698000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2275196000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2882021000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2464393000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2044856000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>1959102000000.0</v>
+      </c>
+      <c r="C33">
         <v>1705472000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1652234000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1816207000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1843725000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2084364000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1632164000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1685559000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1798426000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1816194000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1743732000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1859723000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2003972000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1754074000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1625789000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1545617000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1450277000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1298013000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1081518000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1028577000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1031370000000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>525150000000.0</v>
+      </c>
+      <c r="C35">
         <v>479647000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>457201000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>572022000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>569202000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>640816000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>345255000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>322487000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>348937000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>300629000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>280210000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>227676000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>198018000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>159926000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>137178000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>124774000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>110413000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>104643000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>109084000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>107489000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>120488000000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>83469000000.0</v>
+      </c>
+      <c r="C36">
         <v>40858000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>60288000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>42233000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12646000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>12946000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12356000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>18240000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6991000000.0</v>
       </c>
-      <c r="J36">
-[...1 lines deleted...]
-      </c>
       <c r="K36">
+        <v>481853000000.0</v>
+      </c>
+      <c r="L36">
         <v>377048000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>468862000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>548196000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>546559000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>480342000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>383552000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>505858000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>409673000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>397036000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>425166000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>476906000000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>127000000000.0</v>
+      </c>
+      <c r="C38">
         <v>110662000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>120197000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>116708000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>177389000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>203308000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>514527000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>509117000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>548501000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>534872000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>410505000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>474437000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>545513000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>545614000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>472166000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>378132000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>498678000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>401143000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>388896000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>416886000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>470286000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>520557000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>454056000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>520998000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>439128000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>245438000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>80022000000.0</v>
+      </c>
+      <c r="C39">
         <v>64961000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>46573000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>48190000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14561000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>27747000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>158166000000.0</v>
       </c>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
       <c r="I39">
-        <v>194025000000.0</v>
+        <v>158447000000.0</v>
       </c>
       <c r="J39">
-        <v>167662000000.0</v>
+        <v>136903000000.0</v>
       </c>
       <c r="K39">
-        <v>178523000000.0</v>
+        <v>115936000000.0</v>
       </c>
       <c r="L39">
-        <v>198510000000.0</v>
+        <v>144911000000.0</v>
       </c>
       <c r="M39">
-        <v>229334000000.0</v>
+        <v>175204000000.0</v>
       </c>
       <c r="N39">
-        <v>232802000000.0</v>
+        <v>209070000000.0</v>
       </c>
       <c r="O39">
-        <v>141850000000.0</v>
+        <v>222345000000.0</v>
       </c>
       <c r="P39">
-        <v>124445000000.0</v>
+        <v>123056000000.0</v>
       </c>
       <c r="Q39">
-        <v>112648000000.0</v>
+        <v>104285000000.0</v>
       </c>
       <c r="R39">
-        <v>107548000000.0</v>
+        <v>92408000000.0</v>
       </c>
       <c r="S39">
-        <v>117384000000.0</v>
+        <v>94432000000.0</v>
       </c>
       <c r="T39">
-        <v>64838000000.0</v>
+        <v>97900000000.0</v>
       </c>
       <c r="U39">
-        <v>73876000000.0</v>
+        <v>95545000000.0</v>
       </c>
       <c r="V39">
+        <v>113500000000.0</v>
+      </c>
+      <c r="W39">
         <v>84587000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>98098000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>93274000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>91740000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>59382000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>106233000000.0</v>
+      </c>
+      <c r="C40">
         <v>-87344000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>109779000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>89395000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>164459000000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>165189000000.0</v>
+        <v>96548000000.0</v>
       </c>
       <c r="H40">
-        <v>183761000000.0</v>
+        <v>134441000000.0</v>
       </c>
       <c r="I40">
-        <v>99097000000.0</v>
+        <v>86661000000.0</v>
       </c>
       <c r="J40">
-        <v>111233000000.0</v>
+        <v>50406000000.0</v>
       </c>
       <c r="K40">
-        <v>74930000000.0</v>
+        <v>49515000000.0</v>
       </c>
       <c r="L40">
-        <v>93133000000.0</v>
+        <v>42647000000.0</v>
       </c>
       <c r="M40">
-        <v>89313000000.0</v>
+        <v>61373000000.0</v>
       </c>
       <c r="N40">
-        <v>148370000000.0</v>
+        <v>54933000000.0</v>
       </c>
       <c r="O40">
-        <v>89419000000.0</v>
+        <v>84644000000.0</v>
       </c>
       <c r="P40">
-        <v>77582000000.0</v>
+        <v>45342000000.0</v>
       </c>
       <c r="Q40">
-        <v>57652000000.0</v>
+        <v>41634000000.0</v>
       </c>
       <c r="R40">
-        <v>70813000000.0</v>
+        <v>34074000000.0</v>
       </c>
       <c r="S40">
+        <v>45233000000.0</v>
+      </c>
+      <c r="T40">
         <v>52482000000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
+        <v>12450000000.0</v>
+      </c>
+      <c r="V40">
         <v>315968000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>167687000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>154911000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>75455000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>95310000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>199324000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>238408000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>262351000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>345255000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>322487000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>348937000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>300629000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>280210000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>227676000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>198018000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>159926000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>135565000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>117338000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>101918000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>96785000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>92311000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>79326000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>86126000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>134110000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>130959000000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41">
         <v>48575000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>-722038000000.0</v>
       </c>
       <c r="C42">
+        <v>-722038000000.0</v>
+      </c>
+      <c r="D42">
         <v>-632430000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-555194000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-483162000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-172113000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-171985000000.0</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
       <c r="I42">
-        <v>-202063000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="J42">
-        <v>-194450000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="K42">
-        <v>3905000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="L42">
-        <v>184167000000.0</v>
+        <v>-18276000000.0</v>
       </c>
       <c r="M42">
-        <v>179086000000.0</v>
+        <v>243000000.0</v>
       </c>
       <c r="N42">
+        <v>187570000000.0</v>
+      </c>
+      <c r="O42">
         <v>176455000000.0</v>
       </c>
-      <c r="O42">
-[...1 lines deleted...]
-      </c>
       <c r="P42">
-        <v>125562000000.0</v>
+        <v>117570000000.0</v>
       </c>
       <c r="Q42">
-        <v>97496000000.0</v>
+        <v>117570000000.0</v>
       </c>
       <c r="R42">
+        <v>91004000000.0</v>
+      </c>
+      <c r="S42">
         <v>68145000000.0</v>
       </c>
-      <c r="S42">
-[...1 lines deleted...]
-      </c>
       <c r="T42">
-        <v>143419000000.0</v>
+        <v>91004000000.0</v>
       </c>
       <c r="U42">
-        <v>115078000000.0</v>
-[...1 lines deleted...]
-      <c r="V42"/>
+        <v>91004000000.0</v>
+      </c>
+      <c r="V42">
+        <v>64437000000.0</v>
+      </c>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>4145689000000.0</v>
+      </c>
+      <c r="C45">
         <v>5891158000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5553631000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5418510000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5054034000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4932221000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3661582000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>1826594000000.0</v>
+      </c>
+      <c r="C46">
         <v>1631538000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1558930000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1736274000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1700271000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1912466000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1107325000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1164225000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1235255000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1279282000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1333227000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1375402000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1445497000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1201874000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1145447000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1162065000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>944419000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>888340000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>684482000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>603411000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>554464000000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>1789866000000.0</v>
+      </c>
+      <c r="C47">
         <v>1594810000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1520712000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1698103000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1663543000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1875738000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1107325000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1164225000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1235256000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1279282000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1333227000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1375402000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1445497000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1201874000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1145447000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1162065000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>944419000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>888340000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>684482000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>603411000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>554464000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>462563000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>508011000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>476546000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>374787000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>201345000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>3781141000000.0</v>
+      </c>
+      <c r="C48">
         <v>3871731000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3854239000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3860849000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3697090000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3494559000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3970557000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3659800000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3341608000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3177049000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2975099000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2820480000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2683285000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2510630000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2309027000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2200074000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2021922000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1906143000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1695380000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1448979000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1296131000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1234739000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1108655000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>946121000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>786441000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>571364000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>435073000000.0</v>
+      </c>
+      <c r="C51">
         <v>500600000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>450092000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>591812000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>528803000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>598166000000.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>28768000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>25635000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>110758000000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>118542000000.0</v>
+      </c>
+      <c r="C52">
         <v>352216000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>164585000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>214912000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>180611000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>219701000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>28768000000.0</v>
       </c>
-      <c r="T52">
-[...1 lines deleted...]
-      </c>
       <c r="U52">
+        <v>44796000000.0</v>
+      </c>
+      <c r="V52">
         <v>85968000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>826370000000.0</v>
+      </c>
+      <c r="C53">
         <v>1635812000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1384939000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>534995000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1002817000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1080361000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>824693000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>550724000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1406577000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1225003000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>984487000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1062492000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>404186000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>153956000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>348531000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>289759000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>350077000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>281283000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>527037000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>238313000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>184500000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>876606000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>805398000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>862770000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>994623000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>21124000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>4791230000000.0</v>
+      </c>
+      <c r="C55">
         <v>4956361000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4906244000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5235114000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5085410000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5285218000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5649823000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5243047000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4891922000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4647009000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4574904000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4554667000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4378556000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4073365000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3759043000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3485982000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3209210000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3004059000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2917525000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2527942000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2338147000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2558668000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2512276000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2291668000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2232014000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1754322000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>2832128000000.0</v>
+      </c>
+      <c r="C56">
         <v>3250889000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3254010000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3418907000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3241685000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3200854000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4017659000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3557488000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3093496000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2830815000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2831172000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2694944000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2374584000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2319291000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2133254000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1940365000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1758933000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1706046000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1836007000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1499365000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1306777000000.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>774065000000.0</v>
+      </c>
+      <c r="C57">
         <v>899956000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>871584000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>934616000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>901987000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>925658000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1135638000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1093095000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1048640000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1008981000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>960890000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>967544000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>963367000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>871554000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>780468000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>680772000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>626179000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>571928000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>654461000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>474855000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>454850000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>719995000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>799145000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>730257000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>830734000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>701942000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1299215000000.0</v>
+      </c>
+      <c r="C58">
         <v>1379603000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1328785000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1506638000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1454231000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1566474000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1480893000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1415582000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1397577000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1309610000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1241100000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1195220000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1161385000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1031480000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>917646000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>805546000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>736592000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>676571000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>763545000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>582344000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>575338000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>902096000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>986406000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>952806000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1056712000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>794449000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>3492015000000.0</v>
+      </c>
+      <c r="C60">
         <v>3576758000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3577459000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3728476000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3623625000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3718744000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4168930000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3827465000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3494345000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3337399000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3333804000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3359447000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3217171000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3041885000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2841397000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2680436000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2472618000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2327488000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2153980000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1945598000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1762809000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1656572000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1525870000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1338862000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1175302000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>959873000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
+      <c r="E61"/>
+      <c r="F61">
         <v>-630687000000.0</v>
       </c>
-      <c r="F61">
+      <c r="G61">
         <v>-319638000000.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-321647000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-339861000000.0</v>
       </c>
       <c r="I61">
         <v>-339861000000.0</v>
       </c>
       <c r="J61">
         <v>-339861000000.0</v>
       </c>
       <c r="K61">
+        <v>-339861000000.0</v>
+      </c>
+      <c r="L61">
         <v>-135846000000.0</v>
       </c>
-      <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CM1" t="s">
         <v>24</v>
       </c>
       <c r="CN1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>25</v>
       </c>
+      <c r="CP1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>920154000000.0</v>
+      </c>
+      <c r="C2">
+        <v>545382000000.0</v>
+      </c>
+      <c r="D2">
         <v>291589000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>394460000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1124884000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>612825000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>314571000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>379095000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>825471000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>593405000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>423786000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>417374000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>712982000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>597633000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>413358000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>484775000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>754407000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>607240000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>482693000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>540383000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>608444000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>604163000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>401725000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>689375000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>944598000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>970449000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>679767000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1553508000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>824529000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>909334000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>687016000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1715992000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>917515000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>949543000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>633089000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1812048000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>753729000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>897748000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>743574000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1465049000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>646284000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>885960000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>703584000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1075849000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>722436000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>874411000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>684917000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1070788000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>767192000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>874054000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>698198000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1061264000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>747235000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>723184000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>668757000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>223151000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>16828000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>691049000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>627956000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>851101000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>512449000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>624192000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>839629000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>763743000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>501022000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>586395000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>838688000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>789298000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>492561000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>522752000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>964690000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>689227000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>614575000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>557453000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>829536000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>622848000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>481361000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>417750000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>760905000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>435381000000.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>327503000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>690482000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>525847000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>415595000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>552308000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>556333000000.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>644234000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>591447000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>636436000000.0</v>
       </c>
       <c r="CN2"/>
       <c r="CO2">
+        <v>636436000000.0</v>
+      </c>
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>502618000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5078,54 +5221,56 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5175,173 +5320,261 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>66760000000.0</v>
+      </c>
+      <c r="C5">
+        <v>78112000000.0</v>
+      </c>
+      <c r="D5">
         <v>91961000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>80289000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>72039000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>72265000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>74286000000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5"/>
       <c r="I5">
+        <v>63992000000.0</v>
+      </c>
+      <c r="J5">
+        <v>70731000000.0</v>
+      </c>
+      <c r="K5">
         <v>70850000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>58124000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>86679000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>66621000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>68021000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>62355000000.0</v>
       </c>
-      <c r="O5"/>
-[...38 lines deleted...]
-      <c r="BB5"/>
+      <c r="Q5">
+        <v>62475000000.0</v>
+      </c>
+      <c r="R5">
+        <v>60890000000.0</v>
+      </c>
+      <c r="S5">
+        <v>60051000000.0</v>
+      </c>
+      <c r="T5">
+        <v>42569000000.0</v>
+      </c>
+      <c r="U5">
+        <v>42561000000.0</v>
+      </c>
+      <c r="V5">
+        <v>41896000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-28502000000.0</v>
+      </c>
+      <c r="X5">
+        <v>-54924000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-55311000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-47568000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-54442000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-54629000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-52661000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-51360000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-49768000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-69835000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-65869000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-64324000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-64696000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-53751000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-54430000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-55311000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-57083000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-46919000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-46910000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-47191000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-47819000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-10806000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-9234000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-8748000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-47327000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-11081000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-10773000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-10546000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-8484000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-10777000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-9066000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-8412000000.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5391,124 +5624,130 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>407992000000.0</v>
+      </c>
       <c r="C7">
+        <v>435073000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>424074000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>461884000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>500600000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>354729000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>400756000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>418387000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>450092000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>464848000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>518632000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>563500000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>591812000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>587812000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>546453000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>710377000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>528803000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>496388000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>505925000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>554292000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>598166000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>181949000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>169195000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>169414000000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
@@ -5532,109 +5771,115 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>354800000000.0</v>
+      </c>
       <c r="C8">
         <v>354800000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>354800000000.0</v>
       </c>
       <c r="F8">
         <v>354800000000.0</v>
       </c>
       <c r="G8">
         <v>354800000000.0</v>
       </c>
       <c r="H8">
         <v>354800000000.0</v>
       </c>
       <c r="I8">
         <v>354800000000.0</v>
       </c>
       <c r="J8">
         <v>354800000000.0</v>
       </c>
       <c r="K8">
         <v>354800000000.0</v>
       </c>
       <c r="L8">
         <v>354800000000.0</v>
       </c>
       <c r="M8">
         <v>354800000000.0</v>
       </c>
       <c r="N8">
         <v>354800000000.0</v>
       </c>
       <c r="O8">
         <v>354800000000.0</v>
       </c>
       <c r="P8">
         <v>354800000000.0</v>
       </c>
       <c r="Q8">
         <v>354800000000.0</v>
       </c>
       <c r="R8">
         <v>354800000000.0</v>
       </c>
       <c r="S8">
         <v>354800000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>354800000000.0</v>
+      </c>
+      <c r="U8">
+        <v>354800000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5663,126 +5908,130 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>147525000000.0</v>
       </c>
       <c r="D9">
         <v>147525000000.0</v>
       </c>
       <c r="E9">
         <v>147525000000.0</v>
       </c>
       <c r="F9">
         <v>147525000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>147525000000.0</v>
+      </c>
+      <c r="H9">
+        <v>147525000000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>147525000000.0</v>
       </c>
       <c r="M9">
         <v>147525000000.0</v>
       </c>
       <c r="N9">
         <v>147525000000.0</v>
       </c>
       <c r="O9">
         <v>147525000000.0</v>
       </c>
       <c r="P9">
         <v>147525000000.0</v>
       </c>
       <c r="Q9">
         <v>147525000000.0</v>
       </c>
       <c r="R9">
         <v>147525000000.0</v>
       </c>
       <c r="S9">
         <v>147525000000.0</v>
       </c>
       <c r="T9">
         <v>147525000000.0</v>
       </c>
       <c r="U9">
         <v>147525000000.0</v>
       </c>
       <c r="V9">
         <v>147525000000.0</v>
       </c>
       <c r="W9">
-        <v>149662000000.0</v>
+        <v>147525000000.0</v>
       </c>
       <c r="X9">
-        <v>149662000000.0</v>
+        <v>147525000000.0</v>
       </c>
       <c r="Y9">
         <v>149662000000.0</v>
       </c>
       <c r="Z9">
+        <v>149662000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>149662000000.0</v>
+      </c>
+      <c r="AB9">
         <v>132494000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5804,296 +6053,306 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>2191915000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1465400000000.0</v>
+      </c>
+      <c r="D10">
         <v>881564000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>995286000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1719485000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1034354000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>563865000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1043891000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1396428000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1199225000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>995491000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1305672000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1666164000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2178361000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1424556000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1692315000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1168552000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1582017000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>959207000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>891225000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1065316000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1554228000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1870043000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2243339000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1161077000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2208119000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>900701000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2431554000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1145724000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1950775000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1202750000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>906883000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>311793000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>751901000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>274807000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1399436000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>400104000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>603750000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>476096000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1270426000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>506282000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>844253000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>728454000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>781387000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>364215000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>625373000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1012282000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>890672000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>823713000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>869000000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1119889000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>861684000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>921203000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1169416000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1046822000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>890516000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>793273000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>927030000000.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1229343000000.0</v>
+      </c>
+      <c r="D11">
         <v>681168000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>791400000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1147400000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>774900000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>377100000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>803729000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1158314000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1289298000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>18982000000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
@@ -6128,277 +6387,293 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>3100149000000.0</v>
+      </c>
+      <c r="C12">
+        <v>2291770000000.0</v>
+      </c>
+      <c r="D12">
         <v>2167033000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2239790000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3366174000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2670166000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2420644000000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12">
+        <v>2475963000000.0</v>
+      </c>
+      <c r="J12">
+        <v>2783778000000.0</v>
+      </c>
+      <c r="K12">
         <v>2584164000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2498342000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2646106000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2540434000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2713356000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2597978000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2619539000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2437644000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2584834000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2548053000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2659450000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2392976000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2634589000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2261358000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2745829000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2785397000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3032812000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2898541000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3720064000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2202567000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2501499000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2266347000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3377948000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1898327000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2158478000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1814999000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2921516000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1498370000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1828753000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1648927000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2280061000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1470337000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1828740000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1831066000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1779661000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1425087000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1687865000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1475913000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1060784000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1013787000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1273186000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1126529000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>919040000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1036496000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1323372000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1232936000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>967430000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1043936000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1275561000000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>354800000000.0</v>
       </c>
       <c r="C13">
         <v>354800000000.0</v>
       </c>
       <c r="D13">
         <v>354800000000.0</v>
       </c>
       <c r="E13">
         <v>354800000000.0</v>
       </c>
       <c r="F13">
         <v>354800000000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
+      <c r="G13">
+        <v>354800000000.0</v>
+      </c>
+      <c r="H13">
+        <v>354800000000.0</v>
+      </c>
       <c r="I13">
         <v>354800000000.0</v>
       </c>
       <c r="J13">
         <v>354800000000.0</v>
       </c>
       <c r="K13">
         <v>354800000000.0</v>
       </c>
       <c r="L13">
         <v>354800000000.0</v>
       </c>
       <c r="M13">
         <v>354800000000.0</v>
       </c>
       <c r="N13">
         <v>354800000000.0</v>
       </c>
       <c r="O13">
         <v>354800000000.0</v>
       </c>
       <c r="P13">
         <v>354800000000.0</v>
       </c>
       <c r="Q13">
@@ -6518,357 +6793,369 @@
       <c r="BC13">
         <v>354800000000.0</v>
       </c>
       <c r="BD13">
         <v>354800000000.0</v>
       </c>
       <c r="BE13">
         <v>354800000000.0</v>
       </c>
       <c r="BF13">
         <v>354800000000.0</v>
       </c>
       <c r="BG13">
         <v>354800000000.0</v>
       </c>
       <c r="BH13">
         <v>354800000000.0</v>
       </c>
       <c r="BI13">
         <v>354800000000.0</v>
       </c>
       <c r="BJ13">
         <v>354800000000.0</v>
       </c>
       <c r="BK13">
-        <v>353200000000.0</v>
+        <v>354800000000.0</v>
       </c>
       <c r="BL13">
-        <v>353200000000.0</v>
+        <v>354800000000.0</v>
       </c>
       <c r="BM13">
         <v>353200000000.0</v>
       </c>
       <c r="BN13">
         <v>353200000000.0</v>
       </c>
       <c r="BO13">
         <v>353200000000.0</v>
       </c>
       <c r="BP13">
         <v>353200000000.0</v>
       </c>
       <c r="BQ13">
         <v>353200000000.0</v>
       </c>
       <c r="BR13">
         <v>353200000000.0</v>
       </c>
       <c r="BS13">
         <v>353200000000.0</v>
       </c>
       <c r="BT13">
         <v>353200000000.0</v>
       </c>
       <c r="BU13">
         <v>353200000000.0</v>
       </c>
       <c r="BV13">
         <v>353200000000.0</v>
       </c>
       <c r="BW13">
         <v>353200000000.0</v>
       </c>
       <c r="BX13">
         <v>353200000000.0</v>
       </c>
       <c r="BY13">
         <v>353200000000.0</v>
       </c>
       <c r="BZ13">
+        <v>353200000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>353200000000.0</v>
+      </c>
+      <c r="CB13">
         <v>351600000000.0</v>
       </c>
-      <c r="CA13">
-[...2 lines deleted...]
-      <c r="CB13"/>
       <c r="CC13">
         <v>351600000000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>351600000000.0</v>
       </c>
-      <c r="CE13">
-[...1 lines deleted...]
-      </c>
       <c r="CF13">
-        <v>350000000000.0</v>
+        <v>351600000000.0</v>
       </c>
       <c r="CG13">
         <v>350000000000.0</v>
       </c>
       <c r="CH13">
         <v>350000000000.0</v>
       </c>
-      <c r="CI13"/>
+      <c r="CI13">
+        <v>350000000000.0</v>
+      </c>
       <c r="CJ13">
         <v>350000000000.0</v>
       </c>
-      <c r="CK13">
-[...1 lines deleted...]
-      </c>
+      <c r="CK13"/>
       <c r="CL13">
         <v>350000000000.0</v>
       </c>
       <c r="CM13">
         <v>350000000000.0</v>
       </c>
       <c r="CN13">
         <v>350000000000.0</v>
       </c>
       <c r="CO13">
         <v>350000000000.0</v>
       </c>
+      <c r="CP13">
+        <v>350000000000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>350000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>5931264000.0</v>
+        <v>5940309000.0</v>
       </c>
       <c r="C14">
         <v>5931264000.0</v>
       </c>
       <c r="D14">
         <v>5931264000.0</v>
       </c>
       <c r="E14">
         <v>5931264000.0</v>
       </c>
       <c r="F14">
         <v>5931264000.0</v>
       </c>
       <c r="G14">
+        <v>5931264000.0</v>
+      </c>
+      <c r="H14">
+        <v>5931264000.0</v>
+      </c>
+      <c r="I14">
         <v>5931263500.0</v>
       </c>
-      <c r="H14">
-[...2 lines deleted...]
-      <c r="I14">
+      <c r="J14">
+        <v>5954255451.0</v>
+      </c>
+      <c r="K14">
+        <v>5969879600.0</v>
+      </c>
+      <c r="L14">
         <v>6012652700.0</v>
       </c>
-      <c r="J14">
-[...2 lines deleted...]
-      <c r="K14">
+      <c r="M14">
         <v>6155259510.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>6169294000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6219604000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6309931592.0</v>
       </c>
       <c r="P14">
         <v>6309931592.0</v>
       </c>
       <c r="Q14">
-        <v>6742484400.0</v>
+        <v>6309931592.0</v>
       </c>
       <c r="R14">
-        <v>6742484400.0</v>
+        <v>6309931592.0</v>
       </c>
       <c r="S14">
         <v>6742484400.0</v>
       </c>
       <c r="T14">
         <v>6742484400.0</v>
       </c>
       <c r="U14">
         <v>6742484400.0</v>
       </c>
       <c r="V14">
         <v>6742484400.0</v>
       </c>
       <c r="W14">
-        <v>6742688774.0</v>
+        <v>6742484400.0</v>
       </c>
       <c r="X14">
-        <v>6742688774.0</v>
+        <v>6742484400.0</v>
       </c>
       <c r="Y14">
         <v>6742688774.0</v>
       </c>
       <c r="Z14">
         <v>6742688774.0</v>
       </c>
       <c r="AA14">
-        <v>6735930011.0</v>
+        <v>6742688774.0</v>
       </c>
       <c r="AB14">
-        <v>6735930011.0</v>
+        <v>6742688774.0</v>
       </c>
       <c r="AC14">
         <v>6735930011.0</v>
       </c>
       <c r="AD14">
         <v>6735930011.0</v>
       </c>
       <c r="AE14">
-        <v>6722818900.0</v>
+        <v>6735930011.0</v>
       </c>
       <c r="AF14">
-        <v>6722818900.0</v>
+        <v>6735930011.0</v>
       </c>
       <c r="AG14">
         <v>6722818900.0</v>
       </c>
       <c r="AH14">
         <v>6722818900.0</v>
       </c>
       <c r="AI14">
         <v>6722818900.0</v>
       </c>
       <c r="AJ14">
         <v>6722818900.0</v>
       </c>
       <c r="AK14">
         <v>6722818900.0</v>
       </c>
       <c r="AL14">
         <v>6722818900.0</v>
       </c>
       <c r="AM14">
-        <v>6885037464.0</v>
+        <v>6722818900.0</v>
       </c>
       <c r="AN14">
-        <v>6885037464.0</v>
+        <v>6722818900.0</v>
       </c>
       <c r="AO14">
         <v>6885037464.0</v>
       </c>
       <c r="AP14">
         <v>6885037464.0</v>
       </c>
       <c r="AQ14">
-        <v>7096000000.0</v>
+        <v>6885037464.0</v>
       </c>
       <c r="AR14">
-        <v>7096000000.0</v>
+        <v>6885037464.0</v>
       </c>
       <c r="AS14">
         <v>7096000000.0</v>
       </c>
       <c r="AT14">
         <v>7096000000.0</v>
       </c>
       <c r="AU14">
         <v>7096000000.0</v>
       </c>
       <c r="AV14">
         <v>7096000000.0</v>
       </c>
       <c r="AW14">
         <v>7096000000.0</v>
       </c>
       <c r="AX14">
         <v>7096000000.0</v>
       </c>
       <c r="AY14">
         <v>7096000000.0</v>
       </c>
       <c r="AZ14">
         <v>7096000000.0</v>
       </c>
       <c r="BA14">
         <v>7096000000.0</v>
       </c>
       <c r="BB14">
         <v>7096000000.0</v>
       </c>
       <c r="BC14">
         <v>7096000000.0</v>
       </c>
       <c r="BD14">
         <v>7096000000.0</v>
       </c>
       <c r="BE14">
         <v>7096000000.0</v>
       </c>
       <c r="BF14">
         <v>7096000000.0</v>
       </c>
       <c r="BG14">
+        <v>7096000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>7096000000.0</v>
+      </c>
+      <c r="BI14">
         <v>7097906977.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>7097906977.0</v>
       </c>
-      <c r="BI14"/>
-      <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6918,96 +7205,106 @@
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>3908000000.0</v>
+      </c>
+      <c r="C16">
+        <v>3908000000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
+        <v>37392000000.0</v>
+      </c>
+      <c r="J16">
+        <v>20379000000.0</v>
+      </c>
+      <c r="K16">
         <v>23818000000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>5533000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>10258000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4946000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5246000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7895000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>9852000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>9157000000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
@@ -7031,54 +7328,56 @@
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7128,54 +7427,56 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7225,54 +7526,56 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7322,54 +7625,56 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7419,707 +7724,729 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>382000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>702000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1050000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1396000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1746000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2095000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2444000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2793000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3829000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4419000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4478000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5318000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>8111000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>9224000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8930000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>10312000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>13339000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>10902000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>11560000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>12217000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>12875000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>13524000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>14181000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>14669000000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21"/>
+      <c r="AM21">
+        <v>2040000000.0</v>
+      </c>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21">
         <v>115100000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>93100000000.0</v>
       </c>
-      <c r="BT21">
-[...2 lines deleted...]
-      <c r="BU21"/>
       <c r="BV21">
         <v>91365000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
+        <v>91365000000.0</v>
+      </c>
+      <c r="BY21">
         <v>81309000000.0</v>
       </c>
-      <c r="BX21">
-[...2 lines deleted...]
-      <c r="BY21"/>
       <c r="BZ21">
         <v>81309000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>81309000000.0</v>
       </c>
-      <c r="CB21"/>
-[...1 lines deleted...]
-      <c r="CD21">
+      <c r="CC21">
+        <v>81309000000.0</v>
+      </c>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21">
         <v>78509000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>76785000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>75000000000.0</v>
       </c>
-      <c r="CG21"/>
-      <c r="CH21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>85094000000.0</v>
       </c>
-      <c r="CI21"/>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>54968000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>273179000000.0</v>
+      </c>
+      <c r="C22">
+        <v>417079000000.0</v>
+      </c>
+      <c r="D22">
         <v>344414000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>371766000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>409623000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>478451000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>417664000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>472029000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>692623000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>583240000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>486857000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>489407000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>831510000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>619147000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>561974000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>595785000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>894537000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>592982000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>421144000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>402589000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>690464000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>493436000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>610141000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>838952000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1037029000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>791194000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>597774000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>663077000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1076424000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>859767000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>795033000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>756657000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>982169000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>740993000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>722914000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>862153000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>955667000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>834400000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>915666000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1084274000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>906498000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>823909000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>706365000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1050757000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>921466000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>808569000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>723997000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1421893000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1041283000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>872064000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>793448000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1325602000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>945116000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>763117000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>706676000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1352850000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>814324000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>715843000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>646692000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1007137000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>698834000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>729977000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>686202000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>960789000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>755733000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>640758000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>618799000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>832356000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>528126000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>475377000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>665774000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>675086000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>618703000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>498386000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>838291000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>589571000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>460024000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>353019000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>838886000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>430697000000.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>361183000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>805754000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>467403000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>353728000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>258554000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>553508000000.0</v>
       </c>
-      <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>242869000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>227369000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>340700000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>261676000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>260039000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>147437000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>5558689000000.0</v>
+      </c>
+      <c r="C23">
+        <v>4791230000000.0</v>
+      </c>
+      <c r="D23">
         <v>4502500000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4569529000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5744935000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4956361000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4465475000000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23">
-        <v>4894919000000.0</v>
+        <v>4619165000000.0</v>
       </c>
       <c r="J23">
+        <v>5232688000000.0</v>
+      </c>
+      <c r="K23">
+        <v>4906244000000.0</v>
+      </c>
+      <c r="L23">
         <v>4694238000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4895655000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5297520000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5235114000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4990866000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5070453000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5405135000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5085410000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4859437000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5026359000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5147715000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5285218000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4771933000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5464798000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5777187000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5649823000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5313367000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6265710000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>5250217000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>5243047000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4982735000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6105418000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4851117000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4891922000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4512522000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5823128000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4475401000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4647009000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>4413618000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>5309981000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4332516000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>4574904000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>4484542000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4872434000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4381831000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4554667000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4325450000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4692627000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4305167000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4378556000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>4132945000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4421776000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>4095670000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>4073365000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3933524000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>4264584000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>3702786000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>3759043000000.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -8146,149 +8473,153 @@
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24">
         <v>1342000000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
-[...1 lines deleted...]
-      </c>
+      <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24">
+        <v>168107000000.0</v>
+      </c>
+      <c r="CN24"/>
+      <c r="CO24">
         <v>179398000000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>316531000000.0</v>
+      </c>
+      <c r="D25">
         <v>277142000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>273873000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>300761000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>324492000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>208764000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>282085000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>317502000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>332536000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>376900000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>344092000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>311011000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>468286000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>348192000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>265212000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>265800000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>386569000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>378465000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100545000000.0</v>
       </c>
       <c r="X25">
         <v>100545000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
+      <c r="Y25">
+        <v>100545000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>100545000000.0</v>
+      </c>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -8312,54 +8643,56 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8409,54 +8742,56 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8506,329 +8841,345 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-1783923000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1030327000000.0</v>
+      </c>
+      <c r="D28">
         <v>-456315000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-571212000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1257601000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-533754000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-209136000000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28">
+        <v>-643135000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-978041000000.0</v>
+      </c>
+      <c r="K28">
         <v>-749133000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-530643000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-787040000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1102664000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1586549000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-836744000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1145862000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-458175000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1053214000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-462819000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-385300000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-511024000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-956062000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1688094000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2074144000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-991663000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2208119000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-900701000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2431554000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1145724000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1950775000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-1202750000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-906883000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-311793000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-751901000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-274807000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1399436000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-400104000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-603750000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-476096000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-1270426000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-506282000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-844253000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-728454000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-781387000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-364215000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-625373000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1012282000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-890672000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-823713000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-869000000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1119889000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-861684000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-921203000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1169416000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1046822000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-890516000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-793273000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-927030000000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>3771643000000.0</v>
+      </c>
       <c r="C29">
+        <v>3492015000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>3459275000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3794411000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3576758000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3517465000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3502292000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3664548000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3577459000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3540586000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3633852000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3710542000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3728476000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3636981000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3658090000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3602478000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3596823000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3572557000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3626833000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3633475000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3718744000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3735979000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4169102000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>4188400000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8852,399 +9203,407 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>37264000000.0</v>
+      </c>
+      <c r="C30">
+        <v>43257000000.0</v>
+      </c>
+      <c r="D30">
         <v>27080000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>34701000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>104940000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>37311000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>34799000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12979000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>46720000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>40033000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>41111000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>47896000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>45575000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>38214000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1979000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2685000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4686000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6632000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3071000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>54362000000.0</v>
       </c>
-      <c r="T30">
-[...2 lines deleted...]
-      <c r="U30">
+      <c r="V30">
+        <v>62997000000.0</v>
+      </c>
+      <c r="W30">
         <v>45082000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>42125000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>45161000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>31963000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>35487000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5116000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>36314000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>53871000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>37775000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>37083000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>32583000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>42740000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>57122000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>32920000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>53250000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>29036000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>51726000000.0</v>
       </c>
-      <c r="AL30">
-[...2 lines deleted...]
-      <c r="AM30">
+      <c r="AN30">
+        <v>41854000000.0</v>
+      </c>
+      <c r="AO30">
         <v>50661000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>36703000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>33612000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>27568000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>57022000000.0</v>
       </c>
-      <c r="AR30">
-[...2 lines deleted...]
-      <c r="AS30">
+      <c r="AT30">
+        <v>33225000000.0</v>
+      </c>
+      <c r="AU30">
         <v>23306000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>39098000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>26740000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>32187000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>20264000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>30700000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>18550000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>13498000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10457000000.0</v>
       </c>
-      <c r="BB30">
-[...2 lines deleted...]
-      <c r="BC30">
+      <c r="BD30">
+        <v>4373000000.0</v>
+      </c>
+      <c r="BE30">
         <v>14642000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>16152000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>18794000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>17957000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>16110000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>27106000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>20160000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>39657000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>33442000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>18924000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>20240000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>24705000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>24521000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>23797000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>13116000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>21464000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>14777000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>15640000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>19484000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>25140000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>11036000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>10966000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>14319000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>9283000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>9884000000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>8033000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>17221000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>22992000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>40970000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>24955000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>2956000000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>4067000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>11112000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>5464000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>11450000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>8257000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>13981000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>3633150000000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>3635235000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>3655995000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3600034000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3594030000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3568728000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>3622414000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>3628997000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>3713426000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>3727868000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>4159878000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>4179470000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>4158618000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>4102761000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>4084575000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>3910030000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>3815248000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>3734692000000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -9262,124 +9621,130 @@
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>2184187000000.0</v>
+      </c>
       <c r="C32">
+        <v>2058063000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>2010806000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2489819000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2350933000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2332194000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2316192000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2474020000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2382426000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2355368000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2443924000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2449970000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2484291000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2413090000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2401984000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2318448000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2339698000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2259607000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2260206000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2303704000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>2275196000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2411693000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2804295000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2788893000000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9403,263 +9768,271 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>2069078000000.0</v>
+      </c>
+      <c r="C33">
+        <v>1959102000000.0</v>
+      </c>
+      <c r="D33">
         <v>1928782000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1876960000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1760508000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1705472000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1545860000000.0</v>
       </c>
-      <c r="G33">
-[...4 lines deleted...]
-      </c>
       <c r="I33">
-        <v>1640909000000.0</v>
+        <v>1595391000000.0</v>
       </c>
       <c r="J33">
+        <v>1614275000000.0</v>
+      </c>
+      <c r="K33">
+        <v>1652234000000.0</v>
+      </c>
+      <c r="L33">
         <v>1637416000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1685880000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1779893000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1816207000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1791615000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1795675000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1985800000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1843725000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1827059000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1885809000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1974206000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2084364000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1767767000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1809061000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1844535000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1632164000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1662628000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1664277000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1693093000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1685559000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1722425000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1745115000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1758698000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1798426000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1810215000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1818927000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1822930000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1816194000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1701474000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1740169000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1756078000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1743732000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1794430000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1810477000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1912513000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1859723000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1899621000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1931965000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1979706000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2003972000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1945147000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1877965000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1805378000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1754074000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1772261000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1682757000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1635496000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1625789000000.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -9709,472 +10082,486 @@
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>481622000000.0</v>
+      </c>
+      <c r="C35">
+        <v>525150000000.0</v>
+      </c>
+      <c r="D35">
         <v>454006000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>428491000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>455916000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>479647000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>360589000000.0</v>
       </c>
-      <c r="G35">
-[...4 lines deleted...]
-      </c>
       <c r="I35">
-        <v>445876000000.0</v>
+        <v>409291000000.0</v>
       </c>
       <c r="J35">
+        <v>423747000000.0</v>
+      </c>
+      <c r="K35">
+        <v>457201000000.0</v>
+      </c>
+      <c r="L35">
         <v>452198000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>495952000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>519321000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>572022000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>567724000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>539569000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>701770000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>586600000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>514109000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>519182000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>644435000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>640816000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>443481000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>444254000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>445028000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>345255000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>337487000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>321845000000.0</v>
       </c>
       <c r="AC35">
         <v>322487000000.0</v>
       </c>
       <c r="AD35">
+        <v>321845000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>322487000000.0</v>
+      </c>
+      <c r="AF35">
         <v>384344000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>372542000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>350077000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>348937000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>301193000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>301005000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>300817000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>300629000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>285361000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>283644000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>281927000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>280210000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>248795000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>238235000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>227676000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>227676000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>217063000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>207540000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>198018000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>198018000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>159926000000.0</v>
       </c>
       <c r="AZ35">
         <v>159926000000.0</v>
       </c>
       <c r="BA35">
         <v>159926000000.0</v>
       </c>
       <c r="BB35">
+        <v>159926000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>159926000000.0</v>
+      </c>
+      <c r="BD35">
         <v>142856000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>140122000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>135565000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>137178000000.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>84404000000.0</v>
+      </c>
+      <c r="C36">
+        <v>83469000000.0</v>
+      </c>
+      <c r="D36">
         <v>78398000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>51463000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>39632000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>40858000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>49046000000.0</v>
       </c>
-      <c r="G36">
-[...4 lines deleted...]
-      </c>
       <c r="I36">
-        <v>21746000000.0</v>
+        <v>45679000000.0</v>
       </c>
       <c r="J36">
+        <v>50048000000.0</v>
+      </c>
+      <c r="K36">
+        <v>48963000000.0</v>
+      </c>
+      <c r="L36">
         <v>13500000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>13949000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>41060000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>42233000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>40911000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>39295000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>41641000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>12646000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>12539000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>12563000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>12946000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>12946000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>13179000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>13179000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>13180000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>12356000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>14531000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>14977000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>18173000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>18240000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>20387000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>21186000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>6023000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>6991000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>505757000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>510399000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>504048000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>491475000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>376927000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>389274000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>398814000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>377048000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>427395000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>441151000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>543992000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>468862000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>485542000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>515825000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>538632000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>548196000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>575106000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>581159000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>571435000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>546559000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>585332000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>528557000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>501040000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>480342000000.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10224,1311 +10611,1349 @@
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>127000000000.0</v>
+      </c>
+      <c r="D38">
         <v>138469000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>116871000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>108170000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>110662000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>113254000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>119392000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>112007000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>115539000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>116708000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>132362000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>158015000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>160553000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>177389000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>197823000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>197943000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>201134000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>203308000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>128672000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>122634000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>117926000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>514527000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>517039000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>511546000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>527888000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>509117000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>526300000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>545220000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>544995000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>563170000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>553304000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>550884000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>550946000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>536912000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>418498000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>428980000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>435807000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>410505000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>454189000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>466643000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>562369000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>484321000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>497136000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>525866000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>546434000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>558475000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>577345000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>584317000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>575946000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>552200000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>587035000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>530318000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>501231000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>480342000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>380651000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>389492000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>374296000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>383552000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>377915000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>403337000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>494469000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>505858000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>412466000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>381072000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>404590000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>409673000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>604698000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>598055000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>506096000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>397036000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>477278000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>512116000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>490366000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>413707000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>532450000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>513547000000.0</v>
       </c>
-      <c r="CB38"/>
-      <c r="CC38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>476906000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>576634000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>586697000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>588604000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>521617000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>581856000000.0</v>
       </c>
-      <c r="CI38"/>
-      <c r="CJ38">
+      <c r="CK38"/>
+      <c r="CL38">
         <v>458243000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>520998000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>456585000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>439128000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>280335000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>300406000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>79019000000.0</v>
+      </c>
+      <c r="C39">
+        <v>80022000000.0</v>
+      </c>
+      <c r="D39">
         <v>35191000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>46312000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>103690000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>64961000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>32496000000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39"/>
       <c r="I39">
+        <v>28229000000.0</v>
+      </c>
+      <c r="J39">
+        <v>58855000000.0</v>
+      </c>
+      <c r="K39">
         <v>46573000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>30512000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>26366000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>100108000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>48190000000.0</v>
       </c>
-      <c r="N39">
-[...4 lines deleted...]
-      </c>
       <c r="P39">
-        <v>87154000000.0</v>
+        <v>8751000000.0</v>
       </c>
       <c r="Q39">
-        <v>63869000000.0</v>
+        <v>17549000000.0</v>
       </c>
       <c r="R39">
-        <v>63181000000.0</v>
+        <v>51014000000.0</v>
       </c>
       <c r="S39">
-        <v>78511000000.0</v>
+        <v>14561000000.0</v>
       </c>
       <c r="T39">
-        <v>90069000000.0</v>
+        <v>13774000000.0</v>
       </c>
       <c r="U39">
-        <v>72829000000.0</v>
+        <v>24149000000.0</v>
       </c>
       <c r="V39">
-        <v>132667000000.0</v>
+        <v>27072000000.0</v>
       </c>
       <c r="W39">
-        <v>70956000000.0</v>
+        <v>27747000000.0</v>
       </c>
       <c r="X39">
-        <v>110226000000.0</v>
+        <v>90542000000.0</v>
       </c>
       <c r="Y39">
-        <v>193653000000.0</v>
+        <v>25795000000.0</v>
       </c>
       <c r="Z39">
-        <v>154424000000.0</v>
+        <v>78263000000.0</v>
       </c>
       <c r="AA39">
-        <v>218292000000.0</v>
+        <v>158166000000.0</v>
       </c>
       <c r="AB39">
-        <v>278133000000.0</v>
+        <v>122291000000.0</v>
       </c>
       <c r="AC39">
-        <v>196222000000.0</v>
+        <v>159411000000.0</v>
       </c>
       <c r="AD39">
-        <v>198930000000.0</v>
+        <v>192770000000.0</v>
       </c>
       <c r="AE39">
-        <v>225698000000.0</v>
+        <v>158447000000.0</v>
       </c>
       <c r="AF39">
-        <v>211923000000.0</v>
+        <v>161847000000.0</v>
       </c>
       <c r="AG39">
-        <v>194025000000.0</v>
+        <v>193115000000.0</v>
       </c>
       <c r="AH39">
-        <v>164394000000.0</v>
+        <v>169183000000.0</v>
       </c>
       <c r="AI39">
-        <v>220532000000.0</v>
+        <v>136903000000.0</v>
       </c>
       <c r="AJ39">
-        <v>198434000000.0</v>
+        <v>131474000000.0</v>
       </c>
       <c r="AK39">
-        <v>167662000000.0</v>
+        <v>167282000000.0</v>
       </c>
       <c r="AL39">
+        <v>169398000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>115936000000.0</v>
+      </c>
+      <c r="AN39">
         <v>147551000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>205477000000.0</v>
       </c>
-      <c r="AN39">
-[...4 lines deleted...]
-      </c>
       <c r="AP39">
-        <v>152681000000.0</v>
+        <v>162900000000.0</v>
       </c>
       <c r="AQ39">
-        <v>231539000000.0</v>
+        <v>144911000000.0</v>
       </c>
       <c r="AR39">
-        <v>122765000000.0</v>
+        <v>125113000000.0</v>
       </c>
       <c r="AS39">
-        <v>198510000000.0</v>
+        <v>174517000000.0</v>
       </c>
       <c r="AT39">
-        <v>225919000000.0</v>
+        <v>89540000000.0</v>
       </c>
       <c r="AU39">
-        <v>277985000000.0</v>
+        <v>175204000000.0</v>
       </c>
       <c r="AV39">
+        <v>186821000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>251245000000.0</v>
+      </c>
+      <c r="AX39">
         <v>270391000000.0</v>
       </c>
-      <c r="AW39">
-[...4 lines deleted...]
-      </c>
       <c r="AY39">
+        <v>209070000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>237121000000.0</v>
+      </c>
+      <c r="BA39">
         <v>299169000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>308680000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>232802000000.0</v>
       </c>
-      <c r="BB39">
-[...4 lines deleted...]
-      </c>
       <c r="BD39">
-        <v>209030000000.0</v>
+        <v>217278000000.0</v>
       </c>
       <c r="BE39">
-        <v>141850000000.0</v>
+        <v>246905000000.0</v>
       </c>
       <c r="BF39">
+        <v>192878000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>123056000000.0</v>
+      </c>
+      <c r="BH39">
         <v>153133000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>188834000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>153407000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>104285000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>123529000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>92972000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>109717000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>92408000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>128072000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>130954000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>137640000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>94432000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>95076000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>106314000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>90844000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>97900000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>80326000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>136887000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>95546000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>81226000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>137855000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>168974000000.0</v>
       </c>
-      <c r="CB39"/>
-      <c r="CC39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>113500000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>139585000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>173078000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>118607000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>84587000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>117087000000.0</v>
       </c>
-      <c r="CI39"/>
-      <c r="CJ39">
+      <c r="CK39"/>
+      <c r="CL39">
         <v>98098000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>93274000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>844975000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>91740000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>855125000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>59382000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>249599000000.0</v>
+      </c>
+      <c r="C40">
+        <v>106233000000.0</v>
+      </c>
+      <c r="D40">
         <v>95243000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>110657000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>-41011000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>-87344000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>-55303000000.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40"/>
       <c r="I40">
-        <v>89776000000.0</v>
+        <v>132552000000.0</v>
       </c>
       <c r="J40">
-        <v>94905000000.0</v>
+        <v>134594000000.0</v>
       </c>
       <c r="K40">
-        <v>147347000000.0</v>
+        <v>109779000000.0</v>
       </c>
       <c r="L40">
-        <v>123711000000.0</v>
+        <v>85752000000.0</v>
       </c>
       <c r="M40">
-        <v>122071000000.0</v>
+        <v>96881000000.0</v>
       </c>
       <c r="N40">
-        <v>129083000000.0</v>
+        <v>102202000000.0</v>
       </c>
       <c r="O40">
-        <v>152577000000.0</v>
+        <v>89395000000.0</v>
       </c>
       <c r="P40">
-        <v>104389000000.0</v>
+        <v>87818000000.0</v>
       </c>
       <c r="Q40">
-        <v>114136000000.0</v>
+        <v>104429000000.0</v>
       </c>
       <c r="R40">
-        <v>53369000000.0</v>
+        <v>101239000000.0</v>
       </c>
       <c r="S40">
-        <v>89578000000.0</v>
+        <v>99278000000.0</v>
       </c>
       <c r="T40">
-        <v>88692000000.0</v>
+        <v>47836000000.0</v>
       </c>
       <c r="U40">
-        <v>96548000000.0</v>
+        <v>79320000000.0</v>
       </c>
       <c r="V40">
-        <v>101449000000.0</v>
+        <v>83746000000.0</v>
       </c>
       <c r="W40">
+        <v>91302000000.0</v>
+      </c>
+      <c r="X40">
+        <v>93554000000.0</v>
+      </c>
+      <c r="Y40">
         <v>83565000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>121135000000.0</v>
       </c>
-      <c r="Y40">
-[...4 lines deleted...]
-      </c>
       <c r="AA40">
-        <v>294238000000.0</v>
+        <v>134441000000.0</v>
       </c>
       <c r="AB40">
-        <v>182253000000.0</v>
+        <v>143365000000.0</v>
       </c>
       <c r="AC40">
-        <v>183761000000.0</v>
+        <v>164104000000.0</v>
       </c>
       <c r="AD40">
-        <v>163808000000.0</v>
+        <v>106184000000.0</v>
       </c>
       <c r="AE40">
-        <v>306535000000.0</v>
+        <v>86661000000.0</v>
       </c>
       <c r="AF40">
-        <v>74136000000.0</v>
+        <v>59757000000.0</v>
       </c>
       <c r="AG40">
-        <v>99097000000.0</v>
+        <v>78082000000.0</v>
       </c>
       <c r="AH40">
-        <v>111732000000.0</v>
+        <v>39038000000.0</v>
       </c>
       <c r="AI40">
-        <v>243266000000.0</v>
+        <v>50406000000.0</v>
       </c>
       <c r="AJ40">
-        <v>78812000000.0</v>
+        <v>52711000000.0</v>
       </c>
       <c r="AK40">
-        <v>111233000000.0</v>
+        <v>50592000000.0</v>
       </c>
       <c r="AL40">
-        <v>98873000000.0</v>
+        <v>33372000000.0</v>
       </c>
       <c r="AM40">
-        <v>180942000000.0</v>
+        <v>49515000000.0</v>
       </c>
       <c r="AN40">
-        <v>63361000000.0</v>
+        <v>44979000000.0</v>
       </c>
       <c r="AO40">
-        <v>74930000000.0</v>
+        <v>54796000000.0</v>
       </c>
       <c r="AP40">
-        <v>98763000000.0</v>
+        <v>46065000000.0</v>
       </c>
       <c r="AQ40">
-        <v>300500000000.0</v>
+        <v>42647000000.0</v>
       </c>
       <c r="AR40">
-        <v>66759000000.0</v>
+        <v>66286000000.0</v>
       </c>
       <c r="AS40">
-        <v>93133000000.0</v>
+        <v>251466000000.0</v>
       </c>
       <c r="AT40">
-        <v>82055000000.0</v>
+        <v>46400000000.0</v>
       </c>
       <c r="AU40">
-        <v>309241000000.0</v>
+        <v>61373000000.0</v>
       </c>
       <c r="AV40">
-        <v>84215000000.0</v>
+        <v>41767000000.0</v>
       </c>
       <c r="AW40">
-        <v>89313000000.0</v>
+        <v>290153000000.0</v>
       </c>
       <c r="AX40">
-        <v>105872000000.0</v>
+        <v>38168000000.0</v>
       </c>
       <c r="AY40">
-        <v>267101000000.0</v>
+        <v>54933000000.0</v>
       </c>
       <c r="AZ40">
-        <v>107081000000.0</v>
+        <v>54416000000.0</v>
       </c>
       <c r="BA40">
-        <v>148370000000.0</v>
+        <v>243642000000.0</v>
       </c>
       <c r="BB40">
-        <v>119377000000.0</v>
+        <v>45306000000.0</v>
       </c>
       <c r="BC40">
-        <v>1183437000000.0</v>
+        <v>84644000000.0</v>
       </c>
       <c r="BD40">
-        <v>668405000000.0</v>
+        <v>42992000000.0</v>
       </c>
       <c r="BE40">
-        <v>89419000000.0</v>
+        <v>1168896000000.0</v>
       </c>
       <c r="BF40">
+        <v>624199000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>45342000000.0</v>
+      </c>
+      <c r="BH40">
         <v>76762000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>253824000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>42996000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>56580000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>153467000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>201936000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>42288000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>39784000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>222489000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>328464000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>133522000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>49176000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>251505000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>352730000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>128858000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>97008000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>119120000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>272413000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>113950000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>57105000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>134042000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>290534000000.0</v>
       </c>
-      <c r="CB40"/>
-      <c r="CC40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>127347000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>193776000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>387726000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>210025000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>167687000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>186181000000.0</v>
       </c>
-      <c r="CI40"/>
-      <c r="CJ40">
+      <c r="CK40"/>
+      <c r="CL40">
         <v>154911000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>75455000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>95310000000.0</v>
       </c>
       <c r="CN40"/>
       <c r="CO40">
+        <v>95310000000.0</v>
+      </c>
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>199324000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>178450000000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>223632000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>228558000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>233484000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>238408000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>248897000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>253382000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>257866000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>262351000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>342936000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>343709000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>344483000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>345255000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>337487000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>321845000000.0</v>
       </c>
       <c r="AC41">
         <v>322487000000.0</v>
       </c>
       <c r="AD41">
+        <v>321845000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>322487000000.0</v>
+      </c>
+      <c r="AF41">
         <v>384344000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>372542000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>350077000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>348937000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>301193000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>301005000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>300817000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>300629000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>285361000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>283644000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>281927000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>280210000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>248795000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>238235000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>227676000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>227676000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>217063000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>207540000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>198018000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>198018000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>159926000000.0</v>
       </c>
       <c r="AZ41">
         <v>159926000000.0</v>
       </c>
       <c r="BA41">
         <v>159926000000.0</v>
       </c>
       <c r="BB41">
+        <v>159926000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>159926000000.0</v>
+      </c>
+      <c r="BD41">
         <v>142856000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>140122000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>135565000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>135565000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>123121000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>117338000000.0</v>
       </c>
       <c r="BI41">
         <v>117338000000.0</v>
       </c>
       <c r="BJ41">
-        <v>101918000000.0</v>
+        <v>117338000000.0</v>
       </c>
       <c r="BK41">
-        <v>101918000000.0</v>
+        <v>117338000000.0</v>
       </c>
       <c r="BL41">
         <v>101918000000.0</v>
       </c>
       <c r="BM41">
         <v>101918000000.0</v>
       </c>
-      <c r="BN41"/>
-      <c r="BO41"/>
+      <c r="BN41">
+        <v>101918000000.0</v>
+      </c>
+      <c r="BO41">
+        <v>101918000000.0</v>
+      </c>
       <c r="BP41"/>
-      <c r="BQ41">
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41">
         <v>96785000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>767000000.0</v>
       </c>
-      <c r="BS41"/>
-      <c r="BT41">
+      <c r="BU41"/>
+      <c r="BV41">
         <v>2301000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>92311000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>572000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>635000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>1936000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>79326000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>19288000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>10387000000.0</v>
       </c>
-      <c r="CB41"/>
-      <c r="CC41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>86126000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>45904000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>61350000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>69890000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>134110000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>111807000000.0</v>
       </c>
-      <c r="CI41"/>
-      <c r="CJ41">
+      <c r="CK41"/>
+      <c r="CL41">
         <v>156199000000.0</v>
       </c>
-      <c r="CK41"/>
-      <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
-      <c r="CO41">
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>48575000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
-        <v>-722038000000.0</v>
+        <v>-624352000000.0</v>
       </c>
       <c r="C42">
         <v>-722038000000.0</v>
       </c>
       <c r="D42">
         <v>-722038000000.0</v>
       </c>
       <c r="E42">
         <v>-722038000000.0</v>
       </c>
       <c r="F42">
+        <v>-722038000000.0</v>
+      </c>
+      <c r="G42">
+        <v>-722038000000.0</v>
+      </c>
+      <c r="H42">
         <v>-722039000000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
       <c r="I42">
+        <v>-722039000000.0</v>
+      </c>
+      <c r="J42">
+        <v>-722039000000.0</v>
+      </c>
+      <c r="K42">
         <v>-702430000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-680915000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-608175000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-601901000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-555194000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-555194000000.0</v>
       </c>
-      <c r="O42">
-[...4 lines deleted...]
-      </c>
       <c r="Q42">
-        <v>-423111000000.0</v>
+        <v>-522114000000.0</v>
       </c>
       <c r="R42">
-        <v>-379619000000.0</v>
+        <v>-508353000000.0</v>
       </c>
       <c r="S42">
-        <v>-360351000000.0</v>
+        <v>-483162000000.0</v>
       </c>
       <c r="T42">
-        <v>-130217000000.0</v>
+        <v>-422188000000.0</v>
       </c>
       <c r="U42">
-        <v>-130615000000.0</v>
+        <v>-402912000000.0</v>
       </c>
       <c r="V42">
-        <v>-157037000000.0</v>
+        <v>-172113000000.0</v>
       </c>
       <c r="W42">
-        <v>-161616000000.0</v>
+        <v>-229117000000.0</v>
       </c>
       <c r="X42">
-        <v>-150253000000.0</v>
+        <v>-172113000000.0</v>
       </c>
       <c r="Y42">
-        <v>-156427000000.0</v>
+        <v>-176305000000.0</v>
       </c>
       <c r="Z42">
-        <v>-173782000000.0</v>
+        <v>-172685000000.0</v>
       </c>
       <c r="AA42">
-        <v>-171814000000.0</v>
+        <v>-171985000000.0</v>
       </c>
       <c r="AB42">
-        <v>-170513000000.0</v>
+        <v>-189153000000.0</v>
       </c>
       <c r="AC42">
-        <v>-187135000000.0</v>
+        <v>-189153000000.0</v>
       </c>
       <c r="AD42">
-        <v>-207202000000.0</v>
+        <v>-189153000000.0</v>
       </c>
       <c r="AE42">
-        <v>-203236000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="AF42">
-        <v>-201691000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="AG42">
-        <v>-202063000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="AH42">
-        <v>-191118000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="AI42">
-        <v>-191797000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="AJ42">
-        <v>-192678000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="AK42">
-        <v>-194450000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="AL42">
-        <v>-199210000000.0</v>
+        <v>-207367000000.0</v>
       </c>
       <c r="AM42">
+        <v>-207367000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>-222291000000.0</v>
+      </c>
+      <c r="AO42">
         <v>2921000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>2640000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>3905000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>145229000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>183336000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>188822000000.0</v>
       </c>
-      <c r="AS42">
-[...2 lines deleted...]
-      <c r="AT42">
+      <c r="AU42">
+        <v>207777000000.0</v>
+      </c>
+      <c r="AV42">
         <v>181489000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>181797000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>182024000000.0</v>
       </c>
-      <c r="AW42">
-[...2 lines deleted...]
-      <c r="AX42">
+      <c r="AY42">
+        <v>199121000000.0</v>
+      </c>
+      <c r="AZ42">
         <v>176793000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>178504000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>179158000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>176455000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>174583000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>2372084000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>2522015000000.0</v>
       </c>
-      <c r="BE42">
-[...3 lines deleted...]
-      <c r="BG42"/>
+      <c r="BG42">
+        <v>181815000000.0</v>
+      </c>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11578,54 +12003,56 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11675,94 +12102,100 @@
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>4347902000000.0</v>
+      </c>
       <c r="C45">
+        <v>4145689000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>6191641000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>6028968000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5891158000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5658442000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>5626953000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5591888000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>5553631000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>5482451000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5477059000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5470286000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5418510000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>5322319000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -11796,811 +12229,829 @@
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>1933885000000.0</v>
+      </c>
+      <c r="C46">
+        <v>1826594000000.0</v>
+      </c>
+      <c r="D46">
         <v>1805332000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1796817000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1689066000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1631538000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1469334000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1504690000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1520480000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1558930000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1560376000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1614414000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1701475000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1736274000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1695678000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1672293000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1859531000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1700271000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1662135000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1720175000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1805322000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1912466000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1630984000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1677203000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1717679000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1107325000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1132250000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1141829000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1153645000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1164225000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1183250000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1199895000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1213703000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1235255000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1256911000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1268043000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1271984000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1279282000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1282976000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1311189000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1320271000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1333227000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1340241000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1343834000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1350144000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1375402000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1402485000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1406099000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1433273000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1445497000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1367802000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1293648000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1229432000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1201874000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1185226000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1152439000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1134265000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1145447000000.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1789866000000.0</v>
+      </c>
+      <c r="D47">
         <v>1768604000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1760089000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1652338000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1594810000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1432606000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1517642000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>1573171000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1663304000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1698103000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1657507000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1635565000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1822803000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1663543000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1625407000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1683447000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1768594000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1875738000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1630984000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1677203000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1717679000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1107325000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1132250000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1141829000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1153645000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1164225000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1183250000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1199895000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1213703000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1235256000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1256911000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1268043000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1271984000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1279282000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1282976000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1311189000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1320271000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1333227000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>1340241000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>1343834000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>1350144000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>1375402000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>1402485000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>1406099000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>1433272000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>1445497000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1367802000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1293648000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1229432000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1201874000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1185226000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1152439000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1134265000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1145447000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1138498000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1152165000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1162353000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1162065000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1134066000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>1083715000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>967509000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>944419000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>949391000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>940877000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>880653000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>888340000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>678227000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>636108000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>621435000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>684482000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>574779000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>513026000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>510383000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>603411000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>524293000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>458788000000.0</v>
       </c>
-      <c r="CB47"/>
-      <c r="CC47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>554464000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>453186000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>432157000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>381062000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>462563000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>435866000000.0</v>
       </c>
-      <c r="CI47"/>
-      <c r="CJ47">
+      <c r="CK47"/>
+      <c r="CL47">
         <v>508011000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>476546000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>413044000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>374787000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>227739000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>201345000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>3974435000000.0</v>
+      </c>
+      <c r="C48">
+        <v>3781141000000.0</v>
+      </c>
+      <c r="D48">
         <v>3788832000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>3746224000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>4089610000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>3871731000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>3810418000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>3805539000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>3961056000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>3854239000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>3808577000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>3800548000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>3891022000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>3860849000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>3775020000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>3762929000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>3695141000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>3665134000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>3597376000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>3632384000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>3408892000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>3494559000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>3538216000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>3975918000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>3983853000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>3970557000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>3935082000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>3912491000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>3737303000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>3659800000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>3599969000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>3558785000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>3356280000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>3341608000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>3302826000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>3303806000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>3179921000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>3177049000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>3130220000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>3022625000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>2983504000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>2975099000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>2933371000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>2719714000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>2821338000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>2820480000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>2805126000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>2568461000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>2718918000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>2683285000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>2637356000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>2400181000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>2547470000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>2510630000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>2473151000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-9010000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>5173000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>2309027000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>2330452000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>2060902000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>2230595000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>2200074000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>2163202000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>1894250000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>2047408000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>2021922000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>1988282000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>1766767000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>1948834000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>1906143000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>1819243000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>1576106000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>1736861000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>1695380000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>1548442000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>1419961000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>1524880000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>1483979000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>1314473000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>1238158000000.0</v>
       </c>
-      <c r="CB48"/>
-      <c r="CC48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>1326131000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>1199386000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>1128794000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>1282634000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>1234739000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>1112174000000.0</v>
       </c>
-      <c r="CI48"/>
-      <c r="CJ48">
+      <c r="CK48"/>
+      <c r="CL48">
         <v>1090987000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>946121000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>731130000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>786441000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>613773000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>571364000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -12650,54 +13101,56 @@
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -12747,122 +13200,132 @@
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>407992000000.0</v>
+      </c>
+      <c r="C51">
+        <v>435073000000.0</v>
+      </c>
+      <c r="D51">
         <v>425249000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>424074000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>461884000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>500600000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>354729000000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51"/>
       <c r="I51">
+        <v>400756000000.0</v>
+      </c>
+      <c r="J51">
+        <v>418387000000.0</v>
+      </c>
+      <c r="K51">
         <v>450092000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>464848000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>518632000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>563500000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>591812000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>587812000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>546453000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>710377000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>528803000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>496388000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>505925000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>554292000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>598166000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>181949000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>169195000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>169414000000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
@@ -12886,122 +13349,132 @@
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>131763000000.0</v>
+      </c>
+      <c r="C52">
+        <v>237084000000.0</v>
+      </c>
+      <c r="D52">
         <v>148107000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>150201000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>322246000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>352216000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>291930000000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
       <c r="I52">
+        <v>158543000000.0</v>
+      </c>
+      <c r="J52">
+        <v>163949000000.0</v>
+      </c>
+      <c r="K52">
         <v>164585000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>182763000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>201130000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>230964000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>214912000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>243720000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>235442000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>242091000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>180611000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>231176000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>240125000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>167723000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>219701000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>81404000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>68650000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>68869000000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
@@ -13025,263 +13498,271 @@
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>908234000000.0</v>
+      </c>
+      <c r="C53">
+        <v>826370000000.0</v>
+      </c>
+      <c r="D53">
         <v>1285469000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>1244504000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>1646689000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>1635812000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>1856779000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>1432072000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>1387350000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>1384939000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>1502851000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1340434000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>874270000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>534995000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1173422000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>927224000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1269092000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1002817000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1588846000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1768225000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1327660000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1080361000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>391315000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>502490000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>1624320000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>824693000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>1997840000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1288510000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>1056843000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>550724000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>1063597000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>2471065000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1586534000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1406577000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1540192000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>1522080000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>1098266000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>1225003000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>1172831000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1009635000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>964055000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>984487000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>1102612000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>998274000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>1060872000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>1062492000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>463631000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>170112000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>190074000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>404186000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>6640000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>57356000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>115293000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>153956000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>186114000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>76914000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>250663000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>348531000000.0</v>
       </c>
-      <c r="BF53"/>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13331,1094 +13812,1120 @@
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>5558689000000.0</v>
+      </c>
+      <c r="C55">
+        <v>4791230000000.0</v>
+      </c>
+      <c r="D55">
         <v>4502500000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4569529000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>5744935000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4956361000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4465475000000.0</v>
       </c>
-      <c r="G55">
-[...4 lines deleted...]
-      </c>
       <c r="I55">
-        <v>4894919000000.0</v>
+        <v>4619165000000.0</v>
       </c>
       <c r="J55">
+        <v>5232688000000.0</v>
+      </c>
+      <c r="K55">
+        <v>4906244000000.0</v>
+      </c>
+      <c r="L55">
         <v>4694238000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4895655000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>5297520000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>5235114000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>4990866000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5070453000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>5405135000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5085410000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>4859437000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>5026359000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>5147715000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>5285218000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4771933000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>5464798000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>5777187000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>5649823000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>5313367000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>6265710000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>5250217000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>5243047000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>4982735000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>6105418000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>4851117000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>4891922000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>4512522000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>5823128000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>4475401000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>4647009000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>4413618000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>5309981000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>4332516000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>4574904000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>4484542000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>4872434000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>4381831000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>4554667000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>4325450000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>4692627000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>4305167000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>4378556000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>4132945000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>4421776000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>4095670000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>4073365000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>3933524000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>4264584000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>3702786000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>3759043000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>3630289000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>3765334000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>3387836000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>3485982000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>3755793000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>3426625000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>3158310000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>3209210000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>3514933000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>3339181000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>2996403000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>3004059000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>3498444000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>3082119000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>2952027000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>2917525000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>2977396000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>2798677000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>2606302000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>2527942000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>2698634000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>2444620000000.0</v>
       </c>
-      <c r="CB55"/>
-      <c r="CC55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>2338147000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>2617850000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>2574040000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>2450782000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>2558668000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>2442337000000.0</v>
       </c>
-      <c r="CI55"/>
-      <c r="CJ55">
+      <c r="CK55"/>
+      <c r="CL55">
         <v>2512276000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>2291668000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>2060768000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>2232014000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>1631495000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>1754322000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>3489611000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2832128000000.0</v>
+      </c>
+      <c r="D56">
         <v>2573718000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2692569000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>3984427000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>3250889000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2905603000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>3023774000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>3618413000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>3254010000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>3056822000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>3209775000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>3517627000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3418907000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>3199251000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>3274778000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>3419335000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>3241685000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>3032378000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>3140550000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>3173509000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>3200854000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>3004166000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>3655737000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>3932652000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>4017659000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>3650739000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>4601433000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>3557124000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>3557488000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>3260310000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>4360303000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>3092419000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>3093496000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>2702307000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>4004201000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>2652471000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>2830815000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>2712144000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>3569812000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>2576438000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>2831172000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>2690112000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>3061957000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>2469318000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>2694944000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>2425829000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>2760662000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>2325461000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>2374584000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>2187798000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>2543811000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>2290292000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>2319291000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>2161263000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>2581827000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>2067290000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>2133254000000.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>1305424000000.0</v>
+      </c>
+      <c r="C57">
+        <v>774065000000.0</v>
+      </c>
+      <c r="D57">
         <v>534939000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>681763000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1494608000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>899956000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>573409000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>707582000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1144393000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>871584000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>701454000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>765851000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1067657000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>934616000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>786161000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>872794000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1100887000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>901987000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>772771000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>880344000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>869805000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>925658000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>592473000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>851442000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1143759000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1135638000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>859780000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1847746000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1006782000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1093095000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>850824000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>2022527000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>991651000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1048640000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>744821000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>2055314000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>832541000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1008981000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>842447000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1645991000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>709645000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>960890000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>802347000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1376349000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>789195000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>967544000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>766972000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1380029000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>851407000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>963367000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>804070000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1328365000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>854316000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>871554000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>788134000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1406588000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>685233000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>780468000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>704718000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1104925000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>555445000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>680772000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>993096000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>965679000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>543310000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>626179000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>1061177000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>1117762000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>626083000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>571928000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1216195000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>1041957000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>743433000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>654461000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>948656000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>895261000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>595311000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>474855000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>894947000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>725915000000.0</v>
       </c>
-      <c r="CB57"/>
-      <c r="CC57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>454850000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>884258000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>913573000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>625620000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>719995000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>742514000000.0</v>
       </c>
-      <c r="CI57"/>
-      <c r="CJ57">
+      <c r="CK57"/>
+      <c r="CL57">
         <v>799145000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>730257000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>706264000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>830734000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>538268000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>701942000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1787046000000.0</v>
+      </c>
+      <c r="C58">
+        <v>1299215000000.0</v>
+      </c>
+      <c r="D58">
         <v>988945000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1110254000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1950524000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1379603000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>948010000000.0</v>
       </c>
-      <c r="G58">
-[...4 lines deleted...]
-      </c>
       <c r="I58">
-        <v>1317460000000.0</v>
+        <v>1116873000000.0</v>
       </c>
       <c r="J58">
+        <v>1568140000000.0</v>
+      </c>
+      <c r="K58">
+        <v>1328785000000.0</v>
+      </c>
+      <c r="L58">
         <v>1153652000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1261803000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1586978000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1506638000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1353885000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1412363000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1802657000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1488587000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1286880000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1399526000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1514240000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1566474000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1035954000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1295696000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1588787000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1480893000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1197267000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2170233000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1328627000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1415582000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1235168000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2395069000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1341728000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1397577000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1046014000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>2356319000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1133358000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1309610000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1127808000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1929635000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>991572000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1241100000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1051142000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1614584000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1016871000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1195220000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>984035000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1587569000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1049425000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1161385000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>963996000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1488291000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1014242000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1031480000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>930990000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1546710000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>820798000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>917646000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>830820000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1226122000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>678289000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>805546000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1103903000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1075555000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>653975000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>736592000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1075781000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1128586000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>637429000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>676571000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1231776000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1053827000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>759369000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>763545000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>970905000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>919463000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>622806000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>582344000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>943557000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>766705000000.0</v>
       </c>
-      <c r="CB58"/>
-      <c r="CC58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>575338000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>981347000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1021644000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>744141000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>902096000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>911221000000.0</v>
       </c>
-      <c r="CI58"/>
-      <c r="CJ58">
+      <c r="CK58"/>
+      <c r="CL58">
         <v>1004074000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>952806000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>941149000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>1056712000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>628827000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>794449000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14468,478 +14975,488 @@
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>3771643000000.0</v>
+      </c>
+      <c r="C60">
+        <v>3492015000000.0</v>
+      </c>
+      <c r="D60">
         <v>3513555000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>3459275000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>3794411000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>3576758000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3517465000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>3502292000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>3664548000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>3577459000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>3540586000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>3633852000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3710542000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3728476000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>3636981000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>3658090000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>3602478000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>3596823000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>3572557000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>3626833000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>3633475000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>3718744000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>3735979000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>4169102000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>4188400000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>4168930000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>4116100000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>4095477000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>3921590000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>3827465000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>3747567000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>3710349000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>3509389000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>3494345000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>3466508000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>3466809000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>3342043000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>3337399000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>3285810000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>3380346000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>3340944000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>3333804000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>3433400000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>3257850000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>3364960000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>3359447000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>3341415000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>3105058000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>3255742000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>3217171000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>3168949000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>2933485000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>3081428000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>3041885000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>3002534000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>2717874000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>2881988000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>2841397000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2799469000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>2539212000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>2709547000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>2680436000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>2651890000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>2351070000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>2504335000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>2472618000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>2439152000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>2210595000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>2358974000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>2327488000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>2266668000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>2028292000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>2192658000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>2153980000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>2006491000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>1879214000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>1983496000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>1945598000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>1755077000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>1677915000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>1762809000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>1762809000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>1636503000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>1552396000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>1706641000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>1656572000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>1531116000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>1508202000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>1508202000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>1338862000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>1119619000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>1175302000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>1002668000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>959873000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
         <v>-630687000000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-569713000000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-550437000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-319638000000.0</v>
       </c>
       <c r="V61">
         <v>-319638000000.0</v>
       </c>
       <c r="W61">
+        <v>-319638000000.0</v>
+      </c>
+      <c r="X61">
+        <v>-319638000000.0</v>
+      </c>
+      <c r="Y61">
         <v>-325967000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-322347000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-321647000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-321647000000.0</v>
       </c>
-      <c r="AA61"/>
-      <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>-339861000000.0</v>
       </c>
       <c r="AG61">
         <v>-339861000000.0</v>
       </c>
       <c r="AH61">
         <v>-339861000000.0</v>
       </c>
       <c r="AI61">
         <v>-339861000000.0</v>
       </c>
       <c r="AJ61">
         <v>-339861000000.0</v>
       </c>
       <c r="AK61">
         <v>-339861000000.0</v>
       </c>
       <c r="AL61">
         <v>-339861000000.0</v>
       </c>
       <c r="AM61">
+        <v>-339861000000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-339861000000.0</v>
+      </c>
+      <c r="AO61">
         <v>-137739000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-137739000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-135846000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-36535000000.0</v>
       </c>
-      <c r="AQ61"/>
-      <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -14989,109 +15506,86 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15126,2603 +15620,2709 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>1459200000000.0</v>
+      </c>
+      <c r="C2">
         <v>1367583000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1479559000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1484784000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1382622000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1450362000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3102317000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3232948000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3410434000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3654539000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3537000000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3813511000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3860568000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3724637000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3315084000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3116277000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2839025000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4002278000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3568532000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3248794000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3154003000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2772914000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2483904000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2345230000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2105143000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1750642000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>332923000000.0</v>
+      </c>
+      <c r="C3">
         <v>304585000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>322689000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>392153000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>430072000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>447231000000.0</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
+        <v>180595000000.0</v>
+      </c>
+      <c r="I3">
         <v>175362000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>183684000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>186687000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>185583000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>196871000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>177472000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>172196000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>169916000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>143200000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>143639000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>122569000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>101872000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>91207000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>78262000000.0</v>
       </c>
-      <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>70872000000.0</v>
+      </c>
+      <c r="C5">
         <v>398780000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>366967000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>458194000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>218025000000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>581552000000.0</v>
+        <v>-135653000000.0</v>
       </c>
       <c r="H5">
-        <v>598356000000.0</v>
+        <v>558421000000.0</v>
       </c>
       <c r="I5">
-        <v>332428000000.0</v>
+        <v>717172000000.0</v>
       </c>
       <c r="J5">
-        <v>328884000000.0</v>
+        <v>466592000000.0</v>
       </c>
       <c r="K5">
-        <v>214385000000.0</v>
+        <v>465065000000.0</v>
       </c>
       <c r="L5">
-        <v>301582000000.0</v>
+        <v>364620000000.0</v>
       </c>
       <c r="M5">
-        <v>367828000000.0</v>
+        <v>388909000000.0</v>
       </c>
       <c r="N5">
-        <v>420264000000.0</v>
+        <v>406559000000.0</v>
       </c>
       <c r="O5">
-        <v>389250000000.0</v>
+        <v>429863000000.0</v>
       </c>
       <c r="P5">
-        <v>382061000000.0</v>
+        <v>375689000000.0</v>
       </c>
       <c r="Q5">
+        <v>376353000000.0</v>
+      </c>
+      <c r="R5">
         <v>377024000000.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
-        <v>378043000000.0</v>
+        <v>521173000000.0</v>
       </c>
       <c r="T5">
-        <v>352515000000.0</v>
+        <v>467648000000.0</v>
       </c>
       <c r="U5">
-        <v>327727000000.0</v>
-[...1 lines deleted...]
-      <c r="V5"/>
+        <v>400548000000.0</v>
+      </c>
+      <c r="V5">
+        <v>392066000000.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>403795000000.0</v>
+      </c>
+      <c r="C6">
         <v>703365000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>689656000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>850347000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>648097000000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>720471000000.0</v>
+        <v>311578000000.0</v>
       </c>
       <c r="H6">
-        <v>773718000000.0</v>
+        <v>739016000000.0</v>
       </c>
       <c r="I6">
-        <v>516112000000.0</v>
+        <v>892534000000.0</v>
       </c>
       <c r="J6">
-        <v>515571000000.0</v>
+        <v>650276000000.0</v>
       </c>
       <c r="K6">
-        <v>399968000000.0</v>
+        <v>651752000000.0</v>
       </c>
       <c r="L6">
-        <v>498453000000.0</v>
+        <v>550203000000.0</v>
       </c>
       <c r="M6">
-        <v>545300000000.0</v>
+        <v>585780000000.0</v>
       </c>
       <c r="N6">
-        <v>592460000000.0</v>
+        <v>584031000000.0</v>
       </c>
       <c r="O6">
-        <v>559166000000.0</v>
+        <v>602059000000.0</v>
       </c>
       <c r="P6">
-        <v>525261000000.0</v>
+        <v>545605000000.0</v>
       </c>
       <c r="Q6">
+        <v>519553000000.0</v>
+      </c>
+      <c r="R6">
         <v>520663000000.0</v>
       </c>
-      <c r="R6">
-[...1 lines deleted...]
-      </c>
       <c r="S6">
-        <v>479915000000.0</v>
+        <v>643742000000.0</v>
       </c>
       <c r="T6">
-        <v>443722000000.0</v>
+        <v>569520000000.0</v>
       </c>
       <c r="U6">
-        <v>405989000000.0</v>
-[...1 lines deleted...]
-      <c r="V6"/>
+        <v>491755000000.0</v>
+      </c>
+      <c r="V6">
+        <v>470328000000.0</v>
+      </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>906139000000.0</v>
+      </c>
+      <c r="C9">
         <v>1392924000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1264868000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1511829000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1210060000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1077589000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2494081000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2506605000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2212294000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2202498000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1996004000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2047837000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2140250000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1975072000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1771074000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1658891000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1471370000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1523969000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1324117000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1229429000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1146327000000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>288523000000.0</v>
+      </c>
+      <c r="C10">
         <v>356342000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>338525000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>425106000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>191611000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-181445000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>733161000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>717172000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>466592000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>465065000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>364620000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>388124000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>457698000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>494852000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>434255000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>411827000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>404123000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>521173000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>467648000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>400548000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>392066000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>413959000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>402712000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>387212000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>416054000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>335887000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>23237000000.0</v>
+      </c>
+      <c r="C11">
         <v>42287000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>38162000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>73108000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>21036000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-42571000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>85263000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>130067000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>60012000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>56586000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>28566000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>33049000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>67163000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>71124000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>56667000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>57075000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>69360000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>91426000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>100839000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>87996000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>89714000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>102207000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>100178000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>87532000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>95977000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>78693000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12">
+        <v>25835000000.0</v>
+      </c>
+      <c r="C12">
         <v>42438000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28442000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>33088000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29006000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35627000000.0</v>
       </c>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
       <c r="H12">
-        <v>11120000000.0</v>
+        <v>22230000000.0</v>
       </c>
       <c r="I12">
-        <v>1346000000.0</v>
+        <v>5758000000.0</v>
       </c>
       <c r="J12">
-        <v>0.0</v>
+        <v>7214000000.0</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
+        <v>6941000000.0</v>
       </c>
       <c r="L12">
-        <v>0.0</v>
+        <v>6840000000.0</v>
       </c>
       <c r="M12">
-        <v>0.0</v>
+        <v>8200000000.0</v>
       </c>
       <c r="N12">
-        <v>0.0</v>
+        <v>7824000000.0</v>
       </c>
       <c r="O12">
-        <v>0.0</v>
+        <v>12199000000.0</v>
       </c>
       <c r="P12">
-        <v>0.0</v>
+        <v>11668000000.0</v>
       </c>
       <c r="Q12">
-        <v>0.0</v>
+        <v>11231000000.0</v>
       </c>
       <c r="R12">
-        <v>0.0</v>
+        <v>49125000000.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
-        <v>0.0</v>
+        <v>30898000000.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13">
+        <v>92943000000.0</v>
+      </c>
+      <c r="C13">
         <v>100879000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>119948000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>30672000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>50695000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>133179000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>186900000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>134701000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>109525000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>119834000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>141645000000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>265286000000.0</v>
+      </c>
+      <c r="C15">
         <v>314055000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>300363000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>351998000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>166161000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-138874000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>647898000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>587105000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>406580000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>408479000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>336054000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>355075000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>390535000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>423728000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>377588000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>354752000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>334763000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>429747000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>366809000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>312552000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>302352000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>311752000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>302534000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>299680000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>320077000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>257194000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>265286000000.0</v>
+      </c>
+      <c r="C16">
         <v>314055000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>300363000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>351998000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>170575000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-138874000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>647898000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>587105000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>406580000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>408479000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>336054000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>355075000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>390535000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>423728000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>377588000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>354752000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>334763000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>429747000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>366809000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>312552000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>302352000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>311752000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>302534000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>299680000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>320077000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>257194000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17">
+        <v>265286000000.0</v>
+      </c>
+      <c r="C17">
         <v>314055000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>300363000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>351998000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>170575000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-138874000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>647898000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>587105000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>406580000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>408479000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>336054000000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>81607000000.0</v>
+      </c>
+      <c r="C18">
         <v>89508000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>83389000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>23042000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>34956000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>83580000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>174344000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>128943000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>102311000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>112893000000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>70872000000.0</v>
+      </c>
+      <c r="C21">
         <v>255463000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>247019000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>394434000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>234981000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-115921000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>581552000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>606948000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>376784000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>368154000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>250694000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>298412000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>403012000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>446417000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>377582000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>370830000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>366545000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>416603000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>367519000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>357140000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>319944000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>327582000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>360368000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>315728000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>303781000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>239450000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>2294467000000.0</v>
+      </c>
+      <c r="C23">
         <v>2505044000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2497408000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2795227000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2657204000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2834917000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5047651000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5150450000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5278878000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5515628000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5320357000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5559642000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5632990000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5269846000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4696908000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4393107000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3933371000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5098812000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4514606000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4121083000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3973886000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>332923000000.0</v>
+      </c>
+      <c r="C25">
         <v>304585000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>322689000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>392153000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>430072000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>447231000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>180595000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>175362000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>183684000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>43373000000.0</v>
+      </c>
+      <c r="C27">
         <v>59887000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>103248000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>78418000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>76822000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>93894000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>175042000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>196664000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>190313000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>206111000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>182607000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>176833000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>163447000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>173674000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>104456000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>91894000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>70691000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>93824000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>81701000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>22704000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>20329000000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>202672000000.0</v>
+      </c>
+      <c r="C28">
         <v>244207000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>222463000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>240830000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>184810000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>207420000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>375240000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>400091000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>410671000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>426616000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>417031000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>396183000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>386166000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>359261000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1305083000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1011999000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>854538000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>856316000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>749499000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17553000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15420000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>575138000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>530845000000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>23237000000.0</v>
+      </c>
+      <c r="C29">
         <v>42287000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>38162000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>73108000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21036000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-42571000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>85263000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>130067000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>60012000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>56586000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28566000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>835267000000.0</v>
+      </c>
+      <c r="C30">
         <v>1137461000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1017849000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1310443000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1274582000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1384555000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1945334000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1917502000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1868444000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1861089000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1783357000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1746131000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1772422000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1545209000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1381824000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1276830000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1094346000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1096534000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>946074000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>872289000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>819883000000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>217651000000.0</v>
+      </c>
+      <c r="C31">
         <v>100879000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>91506000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>30672000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>36251000000.0</v>
       </c>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
       <c r="G31">
+        <v>72656000000.0</v>
+      </c>
+      <c r="H31">
         <v>151609000000.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
-        <v>122742000000.0</v>
+        <v>110224000000.0</v>
       </c>
       <c r="J31">
-        <v>123656000000.0</v>
+        <v>89808000000.0</v>
       </c>
       <c r="K31">
-        <v>151973000000.0</v>
+        <v>96911000000.0</v>
       </c>
       <c r="L31">
-        <v>86418000000.0</v>
+        <v>113926000000.0</v>
       </c>
       <c r="M31">
-        <v>89870000000.0</v>
+        <v>89712000000.0</v>
       </c>
       <c r="N31">
-        <v>64989000000.0</v>
+        <v>94164000000.0</v>
       </c>
       <c r="O31">
-        <v>45005000000.0</v>
+        <v>73155000000.0</v>
       </c>
       <c r="P31">
-        <v>29766000000.0</v>
+        <v>56673000000.0</v>
       </c>
       <c r="Q31">
-        <v>27099000000.0</v>
+        <v>40997000000.0</v>
       </c>
       <c r="R31">
-        <v>93738000000.0</v>
+        <v>37578000000.0</v>
       </c>
       <c r="S31">
-        <v>89605000000.0</v>
+        <v>104570000000.0</v>
       </c>
       <c r="T31">
+        <v>100129000000.0</v>
+      </c>
+      <c r="U31">
         <v>43408000000.0</v>
       </c>
-      <c r="U31">
-[...2 lines deleted...]
-      <c r="V31"/>
+      <c r="V31">
+        <v>72122000000.0</v>
+      </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>2365339000000.0</v>
+      </c>
+      <c r="C32">
         <v>2760507000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2744427000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2996613000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2592682000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2527951000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5596398000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5739553000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5622728000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5857037000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5533004000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5861348000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6000818000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5699709000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5086158000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4775168000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4310395000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5526247000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4892649000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4478223000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4300330000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3799902000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3553447000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3262393000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2878059000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2363369000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>185</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>187</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>558484000000.0</v>
+      </c>
+      <c r="C2">
+        <v>345535000000.0</v>
+      </c>
+      <c r="D2">
         <v>245139000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>132990000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>574790000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>321586000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>72235000000.0</v>
       </c>
-      <c r="G2">
-[...4 lines deleted...]
-      </c>
       <c r="I2">
-        <v>307208000000.0</v>
+        <v>463040000000.0</v>
       </c>
       <c r="J2">
+        <v>510722000000.0</v>
+      </c>
+      <c r="K2">
+        <v>379041000000.0</v>
+      </c>
+      <c r="L2">
         <v>251011000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>497045000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>297366000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>264204000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>282131000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>609365000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>329084000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>301657000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>127795000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>676109000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>277061000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>352139000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>238146000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>317561000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>542516000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>677677000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>505183000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1317232000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>602225000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>721191000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>569641000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1307447000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>634669000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>724880000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>564768000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1417028000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>703758000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>851953000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>842635000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1267974000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>691977000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>840388000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1025671000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>908134000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>762807000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>845674000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1219405000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>972869000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>775563000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>867089000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1374669000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>931975000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>686835000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>-612204000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2702618000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>903806000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>730417000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>-496322000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2402938000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>735642000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>672826000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>924453000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1696603000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1026270000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>847361000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>790130000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1631777000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>896112000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>748401000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>785516000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1639372000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>879704000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>793131000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1173913000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1066618000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>776335000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>635887000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>1108659000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>846030000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>708547000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>636772000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1099500000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>827334000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>660445000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>566724000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1009660000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>669503000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>591243000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>502505000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>967465000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>94922000000.0</v>
+      </c>
+      <c r="C3">
+        <v>89825000000.0</v>
+      </c>
+      <c r="D3">
         <v>82352000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>75864000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>84882000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>85969000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>66845000000.0</v>
       </c>
-      <c r="G3"/>
-[...1 lines deleted...]
-      <c r="I3"/>
+      <c r="I3">
+        <v>75064000000.0</v>
+      </c>
       <c r="J3">
+        <v>76707000000.0</v>
+      </c>
+      <c r="K3">
+        <v>71833000000.0</v>
+      </c>
+      <c r="L3">
         <v>65930000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>93834000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>91092000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
+        <v>93473000000.0</v>
+      </c>
+      <c r="P3">
+        <v>124433000000.0</v>
+      </c>
+      <c r="Q3">
         <v>101582000000.0</v>
       </c>
-      <c r="N3">
-[...5 lines deleted...]
-      <c r="P3">
+      <c r="R3">
         <v>72665000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>139848000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>67230000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>103201000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>119793000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>143676000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>105267000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>68666000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>129622000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>50346000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>33394000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>50895000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>45960000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>43968000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>43668000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>43075000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>44651000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>44839000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>45189000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>46451000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>47205000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>47155000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>46342000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>46949000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>46241000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>46364000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>46694000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>46236000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>46289000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>47839000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>49488000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>50448000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>49096000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>46747000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>45705000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>43532000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>41488000000.0</v>
       </c>
-      <c r="BA3"/>
-[...2 lines deleted...]
-      <c r="BD3"/>
+      <c r="BC3">
+        <v>52905000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>44208000000.0</v>
+      </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17768,450 +18368,478 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>187785000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-68614000000.0</v>
+      </c>
+      <c r="D5">
         <v>41377000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>7619000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>273308000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>87813000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1562000000.0</v>
       </c>
-      <c r="G5"/>
-[...1 lines deleted...]
-      <c r="I5"/>
+      <c r="I5">
+        <v>172404000000.0</v>
+      </c>
       <c r="J5">
-        <v>3785000000.0</v>
+        <v>135336000000.0</v>
       </c>
       <c r="K5">
-        <v>267457000000.0</v>
+        <v>55937000000.0</v>
       </c>
       <c r="L5">
-        <v>36066000000.0</v>
+        <v>4135000000.0</v>
       </c>
       <c r="M5">
-        <v>52011000000.0</v>
+        <v>269023000000.0</v>
       </c>
       <c r="N5">
-        <v>47493000000.0</v>
+        <v>39438000000.0</v>
       </c>
       <c r="O5">
+        <v>72994000000.0</v>
+      </c>
+      <c r="P5">
+        <v>50056000000.0</v>
+      </c>
+      <c r="Q5">
         <v>298851000000.0</v>
       </c>
-      <c r="P5">
-[...4 lines deleted...]
-      </c>
       <c r="R5">
-        <v>-27621000000.0</v>
+        <v>40109000000.0</v>
       </c>
       <c r="S5">
-        <v>232767000000.0</v>
+        <v>91691000000.0</v>
       </c>
       <c r="T5">
-        <v>-80015000000.0</v>
+        <v>-28989000000.0</v>
       </c>
       <c r="U5">
-        <v>-45396000000.0</v>
+        <v>233437000000.0</v>
       </c>
       <c r="V5">
+        <v>-75522000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-41022000000.0</v>
+      </c>
+      <c r="X5">
         <v>-106958000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-19687000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>26223000000.0</v>
       </c>
-      <c r="Y5">
-[...2 lines deleted...]
-      <c r="Z5">
+      <c r="AA5">
+        <v>-1789000000.0</v>
+      </c>
+      <c r="AB5">
         <v>-40537000000.0</v>
       </c>
-      <c r="AA5">
-[...4 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>41667000000.0</v>
+        <v>580430000000.0</v>
       </c>
       <c r="AD5">
-        <v>1342000000.0</v>
+        <v>75971000000.0</v>
       </c>
       <c r="AE5">
-        <v>568427000000.0</v>
+        <v>65532000000.0</v>
       </c>
       <c r="AF5">
-        <v>-13080000000.0</v>
+        <v>-6270000000.0</v>
       </c>
       <c r="AG5">
-        <v>-2561000000.0</v>
+        <v>604198000000.0</v>
       </c>
       <c r="AH5">
-        <v>-52191000000.0</v>
+        <v>-14958000000.0</v>
       </c>
       <c r="AI5">
-        <v>438899000000.0</v>
+        <v>3010000000.0</v>
       </c>
       <c r="AJ5">
-        <v>-39733000000.0</v>
+        <v>-55090000000.0</v>
       </c>
       <c r="AK5">
-        <v>-10108000000.0</v>
+        <v>454474000000.0</v>
       </c>
       <c r="AL5">
-        <v>102526000000.0</v>
+        <v>-41039000000.0</v>
       </c>
       <c r="AM5">
+        <v>-7137000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>124138000000.0</v>
+      </c>
+      <c r="AO5">
         <v>268327000000.0</v>
       </c>
-      <c r="AN5">
-[...4 lines deleted...]
-      </c>
       <c r="AP5">
-        <v>206664000000.0</v>
+        <v>-21293000000.0</v>
       </c>
       <c r="AQ5">
+        <v>5996000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>207178000000.0</v>
+      </c>
+      <c r="AS5">
         <v>54518000000.0</v>
       </c>
-      <c r="AR5">
-[...4 lines deleted...]
-      </c>
       <c r="AT5">
-        <v>261202000000.0</v>
+        <v>-38915000000.0</v>
       </c>
       <c r="AU5">
+        <v>-53501000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>261282000000.0</v>
+      </c>
+      <c r="AW5">
         <v>44749000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>35039000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-256000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>268778000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>64552000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>34754000000.0</v>
       </c>
-      <c r="BA5"/>
-[...2 lines deleted...]
-      <c r="BD5"/>
+      <c r="BC5">
+        <v>-1207448000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>1450858000000.0</v>
+      </c>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>282707000000.0</v>
+      </c>
+      <c r="C6">
+        <v>21211000000.0</v>
+      </c>
+      <c r="D6">
         <v>123729000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>83483000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>358190000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>173782000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>68407000000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6"/>
       <c r="I6">
-        <v>9076000000.0</v>
+        <v>247468000000.0</v>
       </c>
       <c r="J6">
-        <v>69715000000.0</v>
+        <v>212043000000.0</v>
       </c>
       <c r="K6">
-        <v>361291000000.0</v>
+        <v>127770000000.0</v>
       </c>
       <c r="L6">
-        <v>127158000000.0</v>
+        <v>70065000000.0</v>
       </c>
       <c r="M6">
-        <v>153593000000.0</v>
+        <v>362857000000.0</v>
       </c>
       <c r="N6">
-        <v>171926000000.0</v>
+        <v>130530000000.0</v>
       </c>
       <c r="O6">
+        <v>166467000000.0</v>
+      </c>
+      <c r="P6">
+        <v>174489000000.0</v>
+      </c>
+      <c r="Q6">
         <v>400433000000.0</v>
       </c>
-      <c r="P6">
-[...4 lines deleted...]
-      </c>
       <c r="R6">
-        <v>39609000000.0</v>
+        <v>112774000000.0</v>
       </c>
       <c r="S6">
-        <v>335968000000.0</v>
+        <v>231539000000.0</v>
       </c>
       <c r="T6">
-        <v>39778000000.0</v>
+        <v>38241000000.0</v>
       </c>
       <c r="U6">
-        <v>98280000000.0</v>
+        <v>336638000000.0</v>
       </c>
       <c r="V6">
+        <v>44271000000.0</v>
+      </c>
+      <c r="W6">
+        <v>102654000000.0</v>
+      </c>
+      <c r="X6">
         <v>-1691000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>48979000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>155845000000.0</v>
       </c>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="AA6">
+        <v>48557000000.0</v>
+      </c>
+      <c r="AB6">
         <v>-7143000000.0</v>
       </c>
-      <c r="AA6">
-[...4 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>85635000000.0</v>
+        <v>631325000000.0</v>
       </c>
       <c r="AD6">
-        <v>45010000000.0</v>
+        <v>121931000000.0</v>
       </c>
       <c r="AE6">
-        <v>611502000000.0</v>
+        <v>109500000000.0</v>
       </c>
       <c r="AF6">
-        <v>31571000000.0</v>
+        <v>37398000000.0</v>
       </c>
       <c r="AG6">
-        <v>42278000000.0</v>
+        <v>647273000000.0</v>
       </c>
       <c r="AH6">
-        <v>-7002000000.0</v>
+        <v>29693000000.0</v>
       </c>
       <c r="AI6">
-        <v>485350000000.0</v>
+        <v>47849000000.0</v>
       </c>
       <c r="AJ6">
-        <v>7472000000.0</v>
+        <v>-9901000000.0</v>
       </c>
       <c r="AK6">
-        <v>37047000000.0</v>
+        <v>500925000000.0</v>
       </c>
       <c r="AL6">
-        <v>148868000000.0</v>
+        <v>6166000000.0</v>
       </c>
       <c r="AM6">
+        <v>40018000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>170480000000.0</v>
+      </c>
+      <c r="AO6">
         <v>315276000000.0</v>
       </c>
-      <c r="AN6">
-[...4 lines deleted...]
-      </c>
       <c r="AP6">
-        <v>253358000000.0</v>
+        <v>24948000000.0</v>
       </c>
       <c r="AQ6">
+        <v>52360000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>253872000000.0</v>
+      </c>
+      <c r="AS6">
         <v>100754000000.0</v>
       </c>
-      <c r="AR6">
-[...4 lines deleted...]
-      </c>
       <c r="AT6">
-        <v>310690000000.0</v>
+        <v>7374000000.0</v>
       </c>
       <c r="AU6">
+        <v>-5662000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>310770000000.0</v>
+      </c>
+      <c r="AW6">
         <v>95197000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>84135000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>46491000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>314483000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>108084000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>76242000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1154543000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1495066000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>61638000000.0</v>
       </c>
-      <c r="BD6">
-[...2 lines deleted...]
-      <c r="BE6">
+      <c r="BF6">
+        <v>69838000000.0</v>
+      </c>
+      <c r="BG6">
         <v>-1043233000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>1381876000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>34406000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>16201000000.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18257,54 +18885,56 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18350,1082 +18980,1156 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>426678000000.0</v>
+      </c>
+      <c r="C9">
+        <v>141785000000.0</v>
+      </c>
+      <c r="D9">
         <v>129854000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>224436000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>570810000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>325108000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>375554000000.0</v>
       </c>
-      <c r="G9">
-[...4 lines deleted...]
-      </c>
       <c r="I9">
-        <v>297046000000.0</v>
+        <v>373890000000.0</v>
       </c>
       <c r="J9">
+        <v>318372000000.0</v>
+      </c>
+      <c r="K9">
+        <v>225213000000.0</v>
+      </c>
+      <c r="L9">
         <v>224922000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-307000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>870136000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2072807000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2666996000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>646191000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>271449000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>312870000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>133446000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>549864000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>213880000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>273905000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>189953000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>240113000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>373618000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>492444000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>432209000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1125601000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>443827000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>501588000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>451067000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1138321000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>415629000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>479807000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>388352000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>969466000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>374669000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>444759000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>561787000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>801623000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>394329000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>425713000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>713787000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>499788000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>356716000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>388211000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>752829000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>497456000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>409341000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>433558000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>839062000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>471890000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>395740000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>390666000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>820377000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>415849000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>348180000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>338591000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>751266000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>369460000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>311757000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>299654000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>701354000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>304704000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>261474000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>280631000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>607644000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>276944000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>228888000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>219225000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>675427000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>283396000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>250476000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>377726000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>422468000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>236275000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>203427000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>462388000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>309965000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>210963000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>194899000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>512016000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>253139000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>204861000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>176311000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>468793000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>218055000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>181282000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>158861000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>455593000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>235378000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-19663000000.0</v>
+      </c>
+      <c r="D10">
         <v>41377000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1184000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>265625000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>68654000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-5698000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>165909000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>127477000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>47919000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>847000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>259196000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>30563000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>64272000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>38684000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>292898000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>29252000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>83924000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-34821000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>226134000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-83626000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-78539000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-106744000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-10062000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>13900000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>31111000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5356000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>620723000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>75971000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>65532000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>32530000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>603056000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>16054000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>37299000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-25173000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>453646000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>820000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>44831000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>122694000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>292815000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>4725000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>24166000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>259120000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>78196000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>3138000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-8569000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>289796000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>66333000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>40564000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>23456000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>313386000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>75253000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>45603000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>11604000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>367880000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>72506000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>42862000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>12523000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>345557000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>46077000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>30098000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>12556000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>348679000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>25389000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>25203000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>42436000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>278898000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>38710000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>44079000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>68643000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>336372000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>70364000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>45794000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>186862000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>174128000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>59352000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>47306000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>231034000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>97446000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>56801000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>15267000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>165693000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>98360000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>68671000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>59342000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>197357000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>75862000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>89888000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>50852000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>223857000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>42084000000.0</v>
+      </c>
+      <c r="C11">
+        <v>-11973000000.0</v>
+      </c>
+      <c r="D11">
         <v>-1231000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-11305000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>47746000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>7341000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-10577000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11">
+        <v>24863000000.0</v>
+      </c>
+      <c r="J11">
+        <v>20660000000.0</v>
+      </c>
+      <c r="K11">
         <v>2257000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-7182000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>42697000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>390000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>10398000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>26593000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>36872000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-755000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>16166000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>187000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2642000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2041000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-34882000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-6166000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-2127000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>604000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-4364000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-17235000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>108394000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1532000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>5701000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-8654000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>131638000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1382000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1483000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-24193000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>87740000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-2052000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-1997000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>15099000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>47164000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-3680000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-7405000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>45463000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-6772000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-2720000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-23923000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>53131000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>3910000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-69000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-22473000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>76211000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>9662000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>3763000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>168123000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-109755000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>9557000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>3199000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>135141000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-80941000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>2890000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-423000000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>79727000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1947000000.0</v>
       </c>
-      <c r="BL11"/>
-      <c r="BM11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>8796000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>57383000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>1793000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>1388000000.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>93235000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>12135000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>4313000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>39924000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>45647000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>8863000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>6405000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>61528000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>21131000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>7049000000.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>38948000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>26808000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>12511000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>11447000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>57124000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>16507000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>20385000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>8191000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>66346000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12">
+        <v>12859000000.0</v>
+      </c>
+      <c r="C12">
+        <v>5476000000.0</v>
+      </c>
+      <c r="D12">
         <v>5945000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9031000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>14796000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>19159000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7260000000.0</v>
       </c>
-      <c r="G12">
-[...4 lines deleted...]
-      </c>
       <c r="I12">
+        <v>8160000000.0</v>
+      </c>
+      <c r="J12">
+        <v>7859000000.0</v>
+      </c>
+      <c r="K12">
         <v>3287000000.0</v>
       </c>
-      <c r="J12">
-[...2 lines deleted...]
-      <c r="K12">
+      <c r="L12">
+        <v>5110000000.0</v>
+      </c>
+      <c r="M12">
         <v>8261000000.0</v>
       </c>
-      <c r="L12">
-[...2 lines deleted...]
-      <c r="M12">
+      <c r="N12">
+        <v>10218000000.0</v>
+      </c>
+      <c r="O12">
         <v>8722000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8809000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5953000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9604000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7767000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5832000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7303000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8104000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>33143000000.0</v>
       </c>
-      <c r="V12">
-[...4 lines deleted...]
-      </c>
       <c r="X12">
+        <v>2573000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>3166000000.0</v>
+      </c>
+      <c r="Z12">
         <v>12323000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3405000000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AB12">
+        <v>6226000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>7583000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>2706000000.0</v>
+      </c>
+      <c r="AE12">
         <v>41372000000.0</v>
       </c>
-      <c r="AB12">
-[...11 lines deleted...]
-      <c r="AH12"/>
+      <c r="AF12">
+        <v>3113000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3123000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1787000000.0</v>
+      </c>
       <c r="AI12"/>
-      <c r="AJ12"/>
-[...1 lines deleted...]
-      <c r="AL12"/>
+      <c r="AJ12">
+        <v>3445000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>3605000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2590000000.0</v>
+      </c>
       <c r="AM12"/>
-      <c r="AN12"/>
-[...1 lines deleted...]
-      <c r="AP12"/>
+      <c r="AN12">
+        <v>3065000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>3214000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2584000000.0</v>
+      </c>
       <c r="AQ12"/>
-      <c r="AR12"/>
-[...1 lines deleted...]
-      <c r="AT12"/>
+      <c r="AR12">
+        <v>3464000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>2914000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>2692000000.0</v>
+      </c>
       <c r="AU12"/>
-      <c r="AV12"/>
-[...5 lines deleted...]
-      <c r="BB12"/>
+      <c r="AV12">
+        <v>3924000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>3244000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2909000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>2887000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3883000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2998000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2658000000.0</v>
+      </c>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12"/>
+      <c r="BF12">
+        <v>2568000000.0</v>
+      </c>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13">
+        <v>24287000000.0</v>
+      </c>
+      <c r="C13">
+        <v>14424000000.0</v>
+      </c>
+      <c r="D13">
         <v>25696000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>28085000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>24738000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>19877000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>26249000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>39453000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>28251000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>30495000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>26804000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>25035000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>17190000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3316000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9749000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>11369000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>15842000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>9542000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>13101000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>13749000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>14303000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>23338000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>39389000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>36643000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>31111000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>44408000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>51491000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>49629000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>41372000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -19441,54 +20145,56 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -19534,349 +20240,359 @@
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>193294000000.0</v>
+      </c>
+      <c r="C15">
+        <v>-7690000000.0</v>
+      </c>
+      <c r="D15">
         <v>42608000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>12489000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>217879000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>61313000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4879000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>141046000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>106817000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>45662000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>8029000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>216499000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>30173000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>53874000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>12091000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>256026000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>30007000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>67758000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-35008000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>223492000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-85667000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-43657000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-100578000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-7935000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>13296000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>35475000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>22591000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>512329000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>77503000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>59831000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>41184000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>471418000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>14672000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>38782000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-980000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>365906000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2872000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>46828000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>107595000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>245651000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>8405000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>31571000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>213657000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>84968000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>5858000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>15354000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>236665000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>62423000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>40633000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>45929000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>237175000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>65591000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>41840000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>37479000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>283637000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>62949000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>39663000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>34330000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>269550000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>43187000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>30521000000.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>170</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-7690000000.0</v>
+      </c>
+      <c r="D16">
         <v>42608000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12489000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>217879000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>61313000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4879000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>8029000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>216499000000.0</v>
       </c>
       <c r="M16">
         <v>216499000000.0</v>
       </c>
       <c r="N16">
+        <v>216499000000.0</v>
+      </c>
+      <c r="O16">
+        <v>216499000000.0</v>
+      </c>
+      <c r="P16">
         <v>12091000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>256026000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>30007000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>67758000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-35008000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>223492000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-85667000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-43657000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-100578000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-7935000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>13296000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>35475000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>22591000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>512329000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>77503000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>59831000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>41184000000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -19890,142 +20606,148 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>171</v>
+      </c>
+      <c r="B17">
+        <v>193294000000.0</v>
+      </c>
       <c r="C17">
+        <v>-7690000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>12489000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>217879000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>61313000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>4879000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>141046000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>106817000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>45662000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>8029000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>216499000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>30173000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>53874000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>12091000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>256026000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>30007000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>67758000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-35008000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>223492000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-85667000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-43657000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-100578000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-7935000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>13296000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>35475000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>22591000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>512329000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>77503000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>59831000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>41184000000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -20039,136 +20761,142 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>11428000000.0</v>
+      </c>
       <c r="C18">
+        <v>15934000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>32545000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>17625000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>21001000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>16822000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>34086000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>17599000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>26175000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>17898000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>25118000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>14198000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>8896000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1404000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>9106000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>3636000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5447000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>6641000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>10829000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>12039000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14013000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>36816000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>33477000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>27300000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>48367000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>45265000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>42046000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>38666000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -20184,54 +20912,56 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20277,54 +21007,56 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20370,323 +21102,331 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>187785000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-68614000000.0</v>
+      </c>
+      <c r="D21">
         <v>-24023000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-26901000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>240887000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>48777000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-31947000000.0</v>
       </c>
-      <c r="G21">
-[...4 lines deleted...]
-      </c>
       <c r="I21">
+        <v>102090000000.0</v>
+      </c>
+      <c r="J21">
+        <v>80523000000.0</v>
+      </c>
+      <c r="K21">
         <v>9076000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-25957000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>234161000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>36066000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>52011000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>47493000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>298851000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>38856000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>77285000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-44579000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>216402000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-93748000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-61908000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-138590000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-32161000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-21442000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-4925000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-36339000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>580452000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>42364000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>33457000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1982000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>578898000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-7389000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>9902000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-47852000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>434578000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-19844000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>24358000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>93320000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>272020000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-21544000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-3665000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>222343000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>56115000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-24099000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-33997000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>259956000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>50324000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>22129000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>5940000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>296993000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>65992000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>34087000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1154543000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1495066000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>61638000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>27702000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-1043233000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>1381876000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>34406000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>16201000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>8255000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>338570000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>15802000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>24657000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>43129000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>283044000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>50535000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>7867000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1895000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>333094000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>56233000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>36213000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>140410000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>158835000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>45214000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>25616000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>215067000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>81962000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>32101000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>30617000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>166968000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>71576000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>47249000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>40460000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>174765000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>69246000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>51468000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>32103000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>223578000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20732,261 +21472,273 @@
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>797377000000.0</v>
+      </c>
+      <c r="C23">
+        <v>555934000000.0</v>
+      </c>
+      <c r="D23">
         <v>399016000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>384327000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>904713000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>597917000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>479736000000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23"/>
       <c r="I23">
+        <v>734840000000.0</v>
+      </c>
+      <c r="J23">
+        <v>748571000000.0</v>
+      </c>
+      <c r="K23">
         <v>595178000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>518650000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>878586000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>589549000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>576971000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>612880000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1005138000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>600238000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>688568000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>309655000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1039132000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>619849000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>663143000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>587526000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>585504000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>998744000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1171910000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>977929000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1862403000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1035409000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1185323000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1024408000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1877341000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1063378000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1207812000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1005311000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1947595000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1118160000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1306820000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1301896000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1801270000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1105642000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1284875000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1532280000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1353404000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1149798000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1273249000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1710952000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1425576000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1149865000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1300903000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1944953000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1339313000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1047821000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>933005000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2027929000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1258017000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1050895000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>885502000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1772328000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1070696000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>968382000000.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21032,124 +21784,130 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>179</v>
+      </c>
+      <c r="B25">
+        <v>94922000000.0</v>
+      </c>
       <c r="C25">
+        <v>89825000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>75864000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>84882000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>85969000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>66845000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>75064000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>76707000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>71833000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>65930000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>93834000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>91092000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>93473000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>124433000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>101582000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>72665000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>139848000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>67230000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>103201000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>119793000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>143676000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>105267000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>68666000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>129622000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -21169,54 +21927,56 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21262,594 +22022,622 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>181</v>
+      </c>
+      <c r="B27">
+        <v>22176000000.0</v>
+      </c>
       <c r="C27">
+        <v>12573000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>23710000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>25005000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>15175000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>128000000.0</v>
       </c>
-      <c r="G27"/>
-[...1 lines deleted...]
-      <c r="I27"/>
+      <c r="I27">
+        <v>25684000000.0</v>
+      </c>
       <c r="J27">
+        <v>18900000000.0</v>
+      </c>
+      <c r="K27">
+        <v>16039000000.0</v>
+      </c>
+      <c r="L27">
         <v>29721000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>32403000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>25085000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3300000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>19884000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>32614000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>22620000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>26123000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>9083000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>19602000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>22014000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>23601000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>22085000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>14198000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>34010000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>49864000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>34285000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>50699000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>40194000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>60116000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>41163000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>59511000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>35874000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>30038000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>49054000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>73519000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>37702000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>39394000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>57266000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>71175000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>38276000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>46526000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>52509000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>43107000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>40465000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>35818000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>60142000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>41467000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>39406000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>24299000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>68937000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>44579000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>25632000000.0</v>
       </c>
-      <c r="BA27"/>
-[...2 lines deleted...]
-      <c r="BD27"/>
+      <c r="BC27">
+        <v>50818000000.0</v>
+      </c>
+      <c r="BD27">
+        <v>61621000000.0</v>
+      </c>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>53618000000.0</v>
+      </c>
+      <c r="C28">
+        <v>54193000000.0</v>
+      </c>
+      <c r="D28">
         <v>148240000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>48581000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>66268000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>71257000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>55420000000.0</v>
       </c>
-      <c r="G28">
-[...4 lines deleted...]
-      </c>
       <c r="I28">
-        <v>55450000000.0</v>
+        <v>59650000000.0</v>
       </c>
       <c r="J28">
+        <v>57880000000.0</v>
+      </c>
+      <c r="K28">
+        <v>50065000000.0</v>
+      </c>
+      <c r="L28">
         <v>70308000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>69185000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>56754000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>44950000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>81240000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>66604000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>48036000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>35022000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>47792000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>55965000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>46031000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>48407000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>39733000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>37795000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>81485000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>101432000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>81402000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>110375000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>82031000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>104486000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>99480000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>103804000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>92321000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>98560000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>103261000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>115229000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>93621000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>109550000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>105981000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>120621000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>90464000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>104533000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>118869000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>107756000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>85873000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>114865000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>109411000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>104932000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>66975000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>98065000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>119248000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>91591000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>77262000000.0</v>
       </c>
-      <c r="BA28">
-[...4 lines deleted...]
-      </c>
       <c r="BC28">
+        <v>265951000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>325163000000.0</v>
+      </c>
+      <c r="BE28">
         <v>347894000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>291895000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>479631000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>396991000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>312367000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>266646000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>253760000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>314691000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>245808000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>197740000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>203280000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>277915000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>185455000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>182142000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>176613000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>303485000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>194899000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>181863000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>227423000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>210928000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>161591000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>149557000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>233962000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>175985000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>148168000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>139080000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>320576000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>152372000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>135498000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>111780000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>246749000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>119165000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>104900000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>104592000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>207565000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>42084000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-11973000000.0</v>
+      </c>
+      <c r="D29">
         <v>-1231000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-11305000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>47746000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7341000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-10577000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>24863000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>20660000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2257000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-7182000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>42697000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>390000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10398000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>26593000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>36872000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-755000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>16166000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>187000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2642000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2041000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-34882000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6166000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2127000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>604000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-4364000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-17235000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>108394000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1532000000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -21865,796 +22653,795 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>238893000000.0</v>
+      </c>
+      <c r="C30">
+        <v>210399000000.0</v>
+      </c>
+      <c r="D30">
         <v>153877000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>251337000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>329923000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>276331000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>230564000000.0</v>
       </c>
-      <c r="G30">
-[...4 lines deleted...]
-      </c>
       <c r="I30">
-        <v>287970000000.0</v>
+        <v>271800000000.0</v>
       </c>
       <c r="J30">
+        <v>237849000000.0</v>
+      </c>
+      <c r="K30">
+        <v>216137000000.0</v>
+      </c>
+      <c r="L30">
         <v>267639000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>381541000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>292183000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>312767000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>330749000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>395773000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>271154000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>386911000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>181860000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>363023000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>342788000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>311004000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>349380000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>267943000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>456228000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>494233000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>472746000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>545171000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>433184000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>464132000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>454767000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>569894000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>428709000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>482932000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>440543000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>530567000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>414402000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>454867000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>459261000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>533296000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>413665000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>444487000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>506609000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>445270000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>386991000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>427575000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>491547000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>452707000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>374302000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>433814000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>570284000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>407338000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>360986000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1170120000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>674689000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>354211000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>320478000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-1381824000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>630610000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>335054000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>295556000000.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>47593000000.0</v>
+      </c>
+      <c r="C31">
+        <v>48951000000.0</v>
+      </c>
+      <c r="D31">
         <v>65400000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>28085000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>24738000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>19877000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>26249000000.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31"/>
       <c r="I31">
+        <v>63819000000.0</v>
+      </c>
+      <c r="J31">
+        <v>21795000000.0</v>
+      </c>
+      <c r="K31">
         <v>38843000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>26804000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>25035000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-5503000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>12261000000.0</v>
       </c>
-      <c r="N31">
-[...2 lines deleted...]
-      <c r="O31">
+      <c r="P31">
+        <v>11827000000.0</v>
+      </c>
+      <c r="Q31">
         <v>-5953000000.0</v>
       </c>
-      <c r="P31">
-[...4 lines deleted...]
-      </c>
       <c r="R31">
-        <v>13593000000.0</v>
+        <v>3381000000.0</v>
       </c>
       <c r="S31">
-        <v>39293000000.0</v>
+        <v>6639000000.0</v>
       </c>
       <c r="T31">
-        <v>45282000000.0</v>
+        <v>9758000000.0</v>
       </c>
       <c r="U31">
-        <v>-41440000000.0</v>
+        <v>9732000000.0</v>
       </c>
       <c r="V31">
-        <v>52683000000.0</v>
+        <v>10122000000.0</v>
       </c>
       <c r="W31">
-        <v>17768000000.0</v>
+        <v>-48474000000.0</v>
       </c>
       <c r="X31">
-        <v>96510000000.0</v>
+        <v>31846000000.0</v>
       </c>
       <c r="Y31">
-        <v>32900000000.0</v>
+        <v>22099000000.0</v>
       </c>
       <c r="Z31">
-        <v>45893000000.0</v>
+        <v>35342000000.0</v>
       </c>
       <c r="AA31">
-        <v>40293000000.0</v>
+        <v>24738000000.0</v>
       </c>
       <c r="AB31">
-        <v>65328000000.0</v>
+        <v>41695000000.0</v>
       </c>
       <c r="AC31">
-        <v>28076000000.0</v>
+        <v>40271000000.0</v>
       </c>
       <c r="AD31">
-        <v>36230000000.0</v>
+        <v>33607000000.0</v>
       </c>
       <c r="AE31">
-        <v>34629000000.0</v>
+        <v>18412000000.0</v>
       </c>
       <c r="AF31">
-        <v>29134000000.0</v>
+        <v>30548000000.0</v>
       </c>
       <c r="AG31">
-        <v>40424000000.0</v>
+        <v>24158000000.0</v>
       </c>
       <c r="AH31">
-        <v>27018000000.0</v>
+        <v>23443000000.0</v>
       </c>
       <c r="AI31">
-        <v>14747000000.0</v>
+        <v>27397000000.0</v>
       </c>
       <c r="AJ31">
-        <v>40553000000.0</v>
+        <v>22679000000.0</v>
       </c>
       <c r="AK31">
-        <v>54939000000.0</v>
+        <v>13409000000.0</v>
       </c>
       <c r="AL31">
-        <v>20168000000.0</v>
+        <v>20664000000.0</v>
       </c>
       <c r="AM31">
-        <v>24488000000.0</v>
+        <v>20473000000.0</v>
       </c>
       <c r="AN31">
-        <v>24061000000.0</v>
+        <v>14559000000.0</v>
       </c>
       <c r="AO31">
-        <v>42940000000.0</v>
+        <v>29486000000.0</v>
       </c>
       <c r="AP31">
-        <v>51942000000.0</v>
+        <v>26269000000.0</v>
       </c>
       <c r="AQ31">
-        <v>23678000000.0</v>
+        <v>27831000000.0</v>
       </c>
       <c r="AR31">
-        <v>33413000000.0</v>
+        <v>64631000000.0</v>
       </c>
       <c r="AS31">
-        <v>30795000000.0</v>
+        <v>22081000000.0</v>
       </c>
       <c r="AT31">
-        <v>28514000000.0</v>
+        <v>42053000000.0</v>
       </c>
       <c r="AU31">
-        <v>21584000000.0</v>
+        <v>25428000000.0</v>
       </c>
       <c r="AV31">
-        <v>5525000000.0</v>
+        <v>29840000000.0</v>
       </c>
       <c r="AW31">
-        <v>23712000000.0</v>
+        <v>23869000000.0</v>
       </c>
       <c r="AX31">
-        <v>44608000000.0</v>
+        <v>18435000000.0</v>
       </c>
       <c r="AY31">
-        <v>10701000000.0</v>
+        <v>27872000000.0</v>
       </c>
       <c r="AZ31">
-        <v>10849000000.0</v>
+        <v>16393000000.0</v>
       </c>
       <c r="BA31">
+        <v>12768000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>11516000000.0</v>
+      </c>
+      <c r="BC31">
         <v>1166147000000.0</v>
       </c>
-      <c r="BB31">
-[...2 lines deleted...]
-      <c r="BC31">
+      <c r="BD31">
+        <v>13745000000.0</v>
+      </c>
+      <c r="BE31">
         <v>10868000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>15160000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1055756000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-1036319000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>11671000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>13897000000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>985162000000.0</v>
+      </c>
+      <c r="C32">
+        <v>487320000000.0</v>
+      </c>
+      <c r="D32">
         <v>374993000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>357426000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1145600000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>646694000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>447789000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>836930000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>829094000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>604254000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>475933000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>496738000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1167502000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-1808603000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2949127000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1255556000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>600533000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>614527000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>261241000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1225973000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>490941000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>626044000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>428099000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>557674000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>916134000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1170121000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>937392000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2442833000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1046052000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1222779000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1020708000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2445768000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1050298000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1204687000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>953120000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>2386494000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1078427000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1296712000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1404422000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>2069597000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1086306000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>1266101000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1739458000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>1407922000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>1119523000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>1233885000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>1972234000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>1470325000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>1184904000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1300647000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>2213731000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>1403865000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>1082575000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>-221538000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>3522995000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>1319655000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>1078597000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>-157731000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>3154204000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>1105102000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>984583000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>1224107000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>2397957000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>1330974000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>1108835000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>1070761000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>2239421000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>1173056000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>977289000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>1004741000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>2314799000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>1163100000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>1043607000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>1551639000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>1489086000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>1012610000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>839314000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>1571047000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>1155995000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>919510000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>831671000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>1611516000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>1080473000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>865306000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>743035000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>1478453000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>887558000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>772525000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>661366000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>1423058000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22689,2409 +23476,2533 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>1034354000000.0</v>
+      </c>
+      <c r="C2">
         <v>1199225000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2178361000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1582017000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1554228000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2208119000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1950775000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>751901000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>603750000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>844253000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>625373000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>869000000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1169416000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>927030000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>796184000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>655450000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>841838000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>693200000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>552947000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>639561000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>329786000000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>458428000000</v>
+      </c>
+      <c r="C3">
         <v>224614000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>169318000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>146031000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>76537000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>67480000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>137301000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>107884000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>154274000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>120422000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>145442000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>126809000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>421664000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>227703000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>163023000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>254109000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>213202000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>315595000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>155909000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>139826000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>161080000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>116511000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>102865000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>142714000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>177917000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>109896000000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>431046000000.0</v>
+      </c>
+      <c r="C6">
         <v>-164871000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-979136000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>596344000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27789000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-653891000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>257344000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1198874000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>148151000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-240503000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>218880000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-243627000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-300416000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>242386000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>130846000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>140734000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-186388000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>148638000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>140253000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-86614000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>309775000000.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B7">
+        <v>-110194000000.0</v>
+      </c>
+      <c r="C7">
         <v>-140251000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-164804000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-189810000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-232522000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-267552000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-439779000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-452604000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-531308000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-507836000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-461015000000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-151072000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-139936000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>125917000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-104634000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>138159000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>28638000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-23176000000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>332923000000.0</v>
+      </c>
+      <c r="C14">
         <v>304585000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>322689000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>392153000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>430072000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>447231000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>180595000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>175362000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>183684000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>186687000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>185583000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>196871000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>177472000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>172196000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>169916000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>143200000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>143639000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>122569000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>101872000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>91207000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>78262000000.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B15">
-        <v>296563000000.0</v>
+        <v>-355876000000.0</v>
       </c>
       <c r="C15">
-        <v>306973000000.0</v>
+        <v>-296563000000.0</v>
       </c>
       <c r="D15">
-        <v>188239000000.0</v>
+        <v>-306973000000.0</v>
       </c>
       <c r="E15">
+        <v>-188239000000.0</v>
+      </c>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>337124000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>337141000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>268913000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>242021000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>206529000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>191592000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212880000000.0</v>
       </c>
       <c r="M15">
         <v>212880000000.0</v>
       </c>
       <c r="N15">
         <v>212880000000.0</v>
       </c>
       <c r="O15">
         <v>212880000000.0</v>
       </c>
       <c r="P15">
+        <v>212880000000.0</v>
+      </c>
+      <c r="Q15">
         <v>176600000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218984000000.0</v>
       </c>
       <c r="R15">
         <v>218984000000.0</v>
       </c>
       <c r="S15">
+        <v>218984000000.0</v>
+      </c>
+      <c r="T15">
         <v>155408000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>154704000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>210960000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>168000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000000000.0</v>
       </c>
       <c r="X15">
         <v>140000000000.0</v>
       </c>
       <c r="Y15">
+        <v>140000000000.0</v>
+      </c>
+      <c r="Z15">
         <v>104869000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>70000000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>1465400000000.0</v>
+      </c>
+      <c r="C16">
         <v>1034354000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1199225000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2178361000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1582017000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1554228000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2208119000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1950775000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>751901000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>603750000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>844253000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>625373000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>869000000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1169416000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>927030000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>796184000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>655450000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>841838000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>693200000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>552947000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>639561000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>329786000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>119321000000.0</v>
+      </c>
+      <c r="C18">
         <v>551649000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>481439000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>598120000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>373038000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>100941000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>938333000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>67478000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>29410000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>66265000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>40141000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>70062000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-244192000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-55507000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>6893000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-110909000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-69563000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-193026000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-54037000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-48619000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-82818000000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B19">
+        <v>831076000000.0</v>
+      </c>
+      <c r="C19">
         <v>-475281000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1028700000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>337898000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>78900000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-252922000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-279899000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>849295000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-176191000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-241212000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>77686000000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4192000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>35382000000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-1055000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-739000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-112965000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-164395000000.0</v>
       </c>
       <c r="G21">
         <v>-164395000000.0</v>
       </c>
       <c r="H21">
         <v>-164395000000.0</v>
       </c>
       <c r="I21">
         <v>-164395000000.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>-164395000000.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>265286000000.0</v>
+      </c>
+      <c r="C22">
         <v>314055000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>300363000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>351998000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>166161000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-138874000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>647898000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>587105000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>406580000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>408479000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>336054000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>355075000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>390535000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>423728000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>377588000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>354752000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>334763000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>429747000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>366809000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>312552000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>302352000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>311752000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>302534000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>299680000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>320077000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>257194000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>-157109000000.0</v>
+      </c>
+      <c r="C23">
         <v>-148627000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-146245000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-176713000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-112965000000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>-164395000000.0</v>
+      </c>
+      <c r="H23">
         <v>35382000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>680634000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-461407000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-587007000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-111851000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-953403000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-918820000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-368770000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-448660000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-263729000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-423587000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-251086000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-38354000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-84654000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-88413000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>-38000000.0</v>
+      </c>
+      <c r="C24">
         <v>-1694000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4553000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-573000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-135000000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
-        <v>-100445000000.0</v>
+        <v>750000000.0</v>
       </c>
       <c r="H24">
-        <v>-61218000000.0</v>
+        <v>-94631000000.0</v>
       </c>
       <c r="I24">
-        <v>-131934000000.0</v>
+        <v>-60955000000.0</v>
       </c>
       <c r="J24">
-        <v>-225703000000.0</v>
+        <v>-130942000000.0</v>
       </c>
       <c r="K24">
-        <v>33591000000.0</v>
-[...11 lines deleted...]
-      <c r="V24"/>
+        <v>-225373000000.0</v>
+      </c>
+      <c r="L24">
+        <v>-44095000000.0</v>
+      </c>
+      <c r="M24">
+        <v>-168598000000.0</v>
+      </c>
+      <c r="N24">
+        <v>-246331000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-340049000000.0</v>
+      </c>
+      <c r="P24">
+        <v>-297923000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-84829000000.0</v>
+      </c>
+      <c r="R24">
+        <v>-172199000000.0</v>
+      </c>
+      <c r="S24">
+        <v>-161862000000.0</v>
+      </c>
+      <c r="T24">
+        <v>45500000000.0</v>
+      </c>
+      <c r="U24">
+        <v>-306026000000.0</v>
+      </c>
+      <c r="V24">
+        <v>-30305000000.0</v>
+      </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>19714000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>-20460000000.0</v>
+      </c>
+      <c r="C25">
         <v>157623000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>27705000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-744151000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-146658000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-139936000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>247141000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-762467000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-590264000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-595166000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-521637000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-551946000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-568007000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-595924000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-547504000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-497952000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-478402000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-552316000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-468681000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-403759000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-380614000000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-19608000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-147236000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-72032000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-311049000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-4320000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>35382000000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-204015000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-135846000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-212880000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-512985000000.0</v>
+      </c>
+      <c r="C28">
         <v>-465853000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-601193000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-436984000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-424014000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-501647000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-301759000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-268913000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-242021000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-410544000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-327438000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-212880000000.0</v>
       </c>
       <c r="M28">
         <v>-212880000000.0</v>
       </c>
       <c r="N28">
         <v>-212880000000.0</v>
       </c>
       <c r="O28">
         <v>-212880000000.0</v>
       </c>
       <c r="P28">
+        <v>-212880000000.0</v>
+      </c>
+      <c r="Q28">
         <v>-152440000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-218984000000.0</v>
       </c>
       <c r="R28">
         <v>-218984000000.0</v>
       </c>
       <c r="S28">
+        <v>-218984000000.0</v>
+      </c>
+      <c r="T28">
         <v>-193762000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-215198000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-275213000000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>577749000000.0</v>
+      </c>
+      <c r="C29">
         <v>776263000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>650757000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>744151000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>449575000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>168421000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1075634000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>175362000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>183684000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>186687000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>185583000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>196871000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>177472000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>172196000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>169916000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>143200000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>143639000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>122569000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>101872000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>91207000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>78262000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>381301000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>528167000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>413341000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>403393000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>564920000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>366282000000.0</v>
+      </c>
+      <c r="C30">
         <v>-475281000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1028700000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>337898000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2228000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-320665000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-516531000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>680634000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-461407000000.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
+        <v>-587007000000.0</v>
+      </c>
+      <c r="L30">
         <v>-111851000000.0</v>
       </c>
-      <c r="L30"/>
-[...7 lines deleted...]
-      <c r="T30"/>
+      <c r="M30">
+        <v>-953403000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-918820000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-368770000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-448660000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-263729000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-423587000000.0</v>
+      </c>
+      <c r="S30">
+        <v>-251086000000.0</v>
+      </c>
+      <c r="T30">
+        <v>-207769000000.0</v>
+      </c>
       <c r="U30">
-        <v>510570000000.0</v>
-[...1 lines deleted...]
-      <c r="V30"/>
+        <v>-505240000000.0</v>
+      </c>
+      <c r="V30">
+        <v>502472000000.0</v>
+      </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO30"/>
+  <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>185</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>187</v>
       </c>
       <c r="CL1" t="s">
-        <v>214</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
+        <v>216</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
+      <c r="CP1" t="s">
         <v>25</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>1465400000000.0</v>
+      </c>
+      <c r="C2">
+        <v>881564000000.0</v>
+      </c>
+      <c r="D2">
         <v>995286000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1719485000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1034354000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>563865000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1043891000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1396428000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1199225000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>995491000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1305672000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1666164000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2178361000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1424556000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1692315000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1168552000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1582017000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>959207000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>891225000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1065316000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1554228000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1870043000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2243339000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1161077000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2208119000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>900701000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2431554000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1145724000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1950775000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1202750000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>906883000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>311793000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>751901000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>274807000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1399436000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>400104000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>603750000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>476096000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1270426000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>506282000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>844253000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>728454000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>781387000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>364215000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>625373000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1012282000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>890672000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>823713000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>869000000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1119889000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>861684000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>921203000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1169416000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1046822000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>718286000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>697569000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>927030000000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>621570000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>639393000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>796184000000.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>197216000000</v>
+      </c>
+      <c r="C3">
+        <v>57543000000</v>
+      </c>
+      <c r="D3">
         <v>56384000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>206062000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>138439000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>73276000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>61374000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>47844000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>42120000000</v>
       </c>
-      <c r="I3">
-[...2 lines deleted...]
-      <c r="J3">
+      <c r="K3">
+        <v>70229000000</v>
+      </c>
+      <c r="L3">
         <v>43876000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>25097000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>34634000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>84231000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>23769000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>17280000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>20751000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>19021000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>24784000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>13150000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>19582000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>123303000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>62971000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>34054000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>100013000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>33566000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>38529000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>29531000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>35675000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>40776000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>14743000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>29733000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>22632000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>34459000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>37399000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>42509000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>39907000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>28877000000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>19967000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>38293000000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>33285000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>41372000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>43113000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>39926000000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>21031000000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>20756000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>34313000000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>34868000000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>36872000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>124442000000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>120428000000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>100588000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>76206000000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>57647000000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>76229000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>62101000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>31726000000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>163023000000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>111718000000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>39621000000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>41043000000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>255374000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>188119000000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>106576000000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>56739000000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>314275000000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>177605000000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>131313000000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>34763000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>315595000000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>198168000000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>103284000000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>57110000000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>155909000000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>93493000000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>39565000000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>12388000000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>139826000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>118209000000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>29617000000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>16868000000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>152982000000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>127247000000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>82813000000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>11955000000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>116511000000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>72186000000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>46523000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>10024000000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>102865000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>65328000000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>142714000000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>177917000000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>109896000000</v>
       </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25141,54 +26052,56 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25238,337 +26151,347 @@
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>726515000000.0</v>
+      </c>
+      <c r="C6">
+        <v>583836000000.0</v>
+      </c>
+      <c r="D6">
         <v>-113722000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-724199000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>685131000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>470489000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-480026000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-352537000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>197203000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>203734000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-310181000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-360492000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-512197000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>753805000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-267759000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>523763000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-413465000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>622810000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>67982000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-174091000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-488912000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-315815000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-373296000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1082262000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1047042000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1307418000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1530853000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1285830000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-805051000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>748025000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>295867000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>595090000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-440108000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>477094000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1124629000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>999332000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-203646000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>127654000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-794330000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>764144000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-337971000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>115799000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-52933000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>417172000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-261158000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-386909000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>121610000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>66959000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-45287000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-250889000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>258205000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-59519000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-248213000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>122594000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>328536000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>20717000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-229461000000.0</v>
       </c>
-      <c r="BE6"/>
-[...1 lines deleted...]
-      <c r="BG6">
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6">
         <v>-17823000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-156791000000.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>193</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-110194000000.0</v>
+      </c>
+      <c r="D7">
         <v>-104499000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-86865000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-81097000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-140251000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-144797000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-131263000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-111172000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-49173000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-189810000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-233193000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-172413000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-63551000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-232522000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-248733000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-189640000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-81617000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-267552000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-293434000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-231310000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-75895000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-439779000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-334774000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -25590,54 +26513,56 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25687,54 +26612,56 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25784,54 +26711,56 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25881,70 +26810,68 @@
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -25955,52 +26882,56 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -26018,126 +26949,128 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>142826000000.0</v>
       </c>
       <c r="N12">
+        <v>142826000000.0</v>
+      </c>
+      <c r="O12">
+        <v>142826000000.0</v>
+      </c>
+      <c r="P12">
         <v>-82390000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>108266000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-165238000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-100808000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-84106000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>238566000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-204724000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>306361000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-94098000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-52271000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-299928000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>64570000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-852058000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1320696000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-407291000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>168106000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-1188336000000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -26155,54 +27088,56 @@
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -26252,677 +27187,707 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>94922000000.0</v>
+      </c>
+      <c r="C14">
+        <v>89825000000.0</v>
+      </c>
+      <c r="D14">
         <v>82352000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>75864000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="F14"/>
+      <c r="G14">
         <v>85969000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>66845000000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-      <c r="I14"/>
+      <c r="I14">
+        <v>75064000000.0</v>
+      </c>
       <c r="J14">
+        <v>76707000000.0</v>
+      </c>
+      <c r="K14">
+        <v>71833000000.0</v>
+      </c>
+      <c r="L14">
         <v>65930000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>93834000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>91092000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>93473000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>124433000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>101582000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>72665000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>139848000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>67230000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>103201000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>119793000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>143676000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>105267000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>68666000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>129622000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>50346000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>33394000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>50895000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>45960000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>43968000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>43668000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>43075000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>44651000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>44839000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>45189000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>46451000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>47205000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>47155000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>46342000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>46949000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>46241000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>46364000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>46694000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>46236000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>46289000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>47839000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>49488000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>50448000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>49096000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>46747000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>45705000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>43532000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>41488000000.0</v>
       </c>
-      <c r="BA14"/>
-[...2 lines deleted...]
-      <c r="BD14"/>
+      <c r="BC14">
+        <v>52905000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>44208000000.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>201</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D15">
         <v>355875000000.0</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15"/>
       <c r="E15">
+        <v>-355875000000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>296563000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>296563000000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15">
+        <v>296563000000.0</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>306973000000.0</v>
       </c>
       <c r="L15">
         <v>306973000000.0</v>
       </c>
       <c r="M15">
+        <v>306973000000.0</v>
+      </c>
+      <c r="N15">
+        <v>306973000000.0</v>
+      </c>
+      <c r="O15">
         <v>1000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>188238000000.0</v>
       </c>
       <c r="Q15">
         <v>188238000000.0</v>
       </c>
       <c r="R15">
         <v>188238000000.0</v>
       </c>
-      <c r="S15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="S15">
+        <v>188238000000.0</v>
+      </c>
+      <c r="T15">
+        <v>188238000000.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15"/>
       <c r="W15">
         <v>337124000000.0</v>
       </c>
       <c r="X15">
         <v>337124000000.0</v>
       </c>
       <c r="Y15">
         <v>337124000000.0</v>
       </c>
       <c r="Z15">
-        <v>337141000000.0</v>
+        <v>337124000000.0</v>
       </c>
       <c r="AA15">
-        <v>337141000000.0</v>
+        <v>337124000000.0</v>
       </c>
       <c r="AB15">
         <v>337141000000.0</v>
       </c>
       <c r="AC15">
         <v>337141000000.0</v>
       </c>
       <c r="AD15">
         <v>337141000000.0</v>
       </c>
       <c r="AE15">
+        <v>337141000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>337141000000.0</v>
+      </c>
+      <c r="AG15">
         <v>268913000000.0</v>
       </c>
-      <c r="AF15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AH15"/>
       <c r="AI15">
         <v>242021000000.0</v>
       </c>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>242021000000.0</v>
+      </c>
       <c r="AK15">
+        <v>242021000000.0</v>
+      </c>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>206530000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>206530000000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>191592000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>191592000000.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>212880000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>212880000000.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>212880000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>212880000000.0</v>
       </c>
-      <c r="AY15"/>
-[...1 lines deleted...]
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>212880000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>212880000000.0</v>
       </c>
-      <c r="BC15"/>
-[...1 lines deleted...]
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>212880000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>212880000000.0</v>
       </c>
-      <c r="BG15"/>
-[...1 lines deleted...]
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>176600000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>176600000000.0</v>
       </c>
-      <c r="BK15"/>
-[...1 lines deleted...]
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>218984000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>218984000000.0</v>
       </c>
-      <c r="BO15"/>
-[...1 lines deleted...]
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>218984000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>218984000000.0</v>
       </c>
-      <c r="BS15"/>
-[...1 lines deleted...]
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15">
         <v>155408000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>155408000000.0</v>
       </c>
-      <c r="BW15"/>
-[...1 lines deleted...]
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>154704000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>154704000000.0</v>
       </c>
-      <c r="CA15"/>
-[...1 lines deleted...]
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>210960000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>210960000000.0</v>
       </c>
-      <c r="CE15"/>
-[...1 lines deleted...]
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>168000000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>168000000000.0</v>
       </c>
-      <c r="CI15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CK15"/>
+      <c r="CL15"/>
       <c r="CM15">
         <v>140000000000.0</v>
       </c>
       <c r="CN15">
+        <v>140000000000.0</v>
+      </c>
+      <c r="CO15">
+        <v>140000000000.0</v>
+      </c>
+      <c r="CP15">
         <v>104869000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>70000000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>2191915000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1465400000000.0</v>
+      </c>
+      <c r="D16">
         <v>881564000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>995286000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1719485000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1034354000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>563865000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1043891000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1396428000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1199225000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>995491000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1305672000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1666164000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2178361000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1424556000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1692315000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1168552000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1582017000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>959207000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>891225000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1065316000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1554228000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1870043000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2243339000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1161077000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2208119000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>900701000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2431554000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1145724000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1950775000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1202750000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>906883000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>311793000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>751901000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>274807000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1399436000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>400104000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>603750000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>476096000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1270426000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>506282000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>844253000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>728454000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>781387000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>364215000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>625373000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1012282000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>890672000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>823713000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>869000000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1119889000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>861684000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>921203000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1169416000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1046822000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>718286000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>697569000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>927030000000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>621570000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>639393000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>796184000000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26972,353 +27937,365 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>763337000000.0</v>
+      </c>
+      <c r="C18">
+        <v>177860000000.0</v>
+      </c>
+      <c r="D18">
         <v>-51679000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-753567000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>746707000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>314084000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-46617000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>31477000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>252705000000.0</v>
       </c>
-      <c r="I18">
-[...2 lines deleted...]
-      <c r="J18">
+      <c r="K18">
+        <v>113625000000.0</v>
+      </c>
+      <c r="L18">
         <v>2070000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>428062000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4461000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-30357000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>112755000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>84302000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>51914000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>120827000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>42446000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>90051000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>100211000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>20373000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>42296000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>34612000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>29609000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>16780000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-5135000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>21364000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>10285000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>3192000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>28925000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>13342000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>22019000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>10380000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>7790000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>3942000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>7298000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>18278000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>26375000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>8656000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>12956000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>4992000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>3581000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>6310000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>25258000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>27083000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>15175000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>15580000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>12224000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-77695000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-74723000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-57056000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-34718000000.0</v>
       </c>
-      <c r="BA18">
-[...4 lines deleted...]
-      </c>
       <c r="BC18">
+        <v>109985000000.0</v>
+      </c>
+      <c r="BD18">
+        <v>599423000000.0</v>
+      </c>
+      <c r="BE18">
         <v>-62101000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-31726000000.0</v>
       </c>
-      <c r="BE18"/>
-[...1 lines deleted...]
-      <c r="BG18">
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18">
         <v>-39621000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-41043000000.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>205</v>
+      </c>
+      <c r="B19">
+        <v>-95138000000.0</v>
+      </c>
       <c r="C19">
+        <v>456337000000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>201699000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-149633000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>135767000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-471254000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-50028000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-42122000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>48123000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-237178000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-440449000000.0</v>
       </c>
       <c r="M19">
         <v>-440449000000.0</v>
       </c>
       <c r="N19">
+        <v>-440449000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-440449000000.0</v>
+      </c>
+      <c r="P19">
         <v>-246351000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>343900000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-265200000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>586011000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>179422000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-439733000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-246800000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-686002000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>111987000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>1111506000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-790413000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1173699000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-771456000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-280261000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-586152000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>506315000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>1409034000000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -27336,60 +28313,66 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>206</v>
+      </c>
+      <c r="B20">
+        <v>97686000000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
@@ -27433,108 +28416,110 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-34858000000.0</v>
       </c>
       <c r="N21">
+        <v>-34858000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-34858000000.0</v>
+      </c>
+      <c r="P21">
         <v>-18693000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-68961000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-39204000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10052000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-15369000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-55670000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-51978000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-164395000000.0</v>
       </c>
       <c r="W21">
         <v>-164395000000.0</v>
       </c>
       <c r="X21">
         <v>-164395000000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
+      <c r="Y21">
+        <v>-164395000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-164395000000.0</v>
+      </c>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
@@ -27558,1043 +28543,1145 @@
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>193294000000.0</v>
+      </c>
+      <c r="C22">
+        <v>-7690000000.0</v>
+      </c>
+      <c r="D22">
         <v>42608000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>12489000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>217879000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>61313000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4879000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>141046000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>106817000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>45662000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>8029000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>216499000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>30173000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>53874000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12091000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>256026000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>30007000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>67758000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-35008000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>223492000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-85667000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-43657000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-100578000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-7935000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>13296000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>35475000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>22591000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>512329000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>77503000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>59831000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>41184000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>471418000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>14672000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>38782000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-980000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>365906000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2872000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>46828000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>107595000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>245651000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>8405000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>31571000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>213657000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>84968000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5858000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>15354000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>236665000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>62423000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>40633000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>45929000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>237175000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>65591000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>41840000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>37479000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>283637000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>62949000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>39663000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>34330000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>269550000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>43187000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>30521000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>36872000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>268952000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>23442000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>25486000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>33640000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>221515000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>36917000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>42691000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>86900000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>243137000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>58229000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>41481000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>146938000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>128481000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>50489000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>40901000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>169506000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>76315000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>49752000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>16979000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>126745000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>71552000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>56160000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>47895000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>140233000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>59355000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>69503000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>42661000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>157511000000.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>-38125000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-49590000000.0</v>
+      </c>
+      <c r="D23">
         <v>-34619000000.0</v>
       </c>
-      <c r="C23">
-[...2 lines deleted...]
-      <c r="D23"/>
       <c r="E23">
+        <v>-378393000000.0</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23">
         <v>-51584000000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
-        <v>-739000000.0</v>
+        <v>-37623000000.0</v>
       </c>
       <c r="J23">
-        <v>-118949000000.0</v>
+        <v>-35891000000.0</v>
       </c>
       <c r="K23">
-        <v>-341831000000.0</v>
+        <v>-5989000000.0</v>
       </c>
       <c r="L23">
-        <v>-105896000000.0</v>
+        <v>-46209000000.0</v>
       </c>
       <c r="M23">
+        <v>-34858000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-59189000000.0</v>
+      </c>
+      <c r="O23">
         <v>-49855000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-18693000000.0</v>
       </c>
-      <c r="O23">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="Q23">
+        <v>-68961000000.0</v>
+      </c>
+      <c r="R23">
         <v>-39204000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10052000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-15369000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-55670000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-51978000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-164395000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-332932000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-3620000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-889606000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1121338000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-771456000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-337141000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-586152000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>458037000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1367718000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-925625000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-219496000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>63173000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-68480000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-242021000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>40842000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-198881000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-206530000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-68892000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>61966000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-161101000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>14080000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-26796000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-669355000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-360843000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-56677000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>133472000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-542697000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-130268000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-108013000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-137842000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-45038000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-212880000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-62522000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-126974000000.0</v>
       </c>
-      <c r="BE23"/>
-[...1 lines deleted...]
-      <c r="BG23">
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23">
         <v>-126092000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-114105000000.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>9000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-10000000.0</v>
+      </c>
+      <c r="D24">
         <v>374711000000.0</v>
       </c>
-      <c r="C24">
-[...2 lines deleted...]
-      <c r="D24">
+      <c r="E24">
+        <v>466523000000.0</v>
+      </c>
+      <c r="F24">
         <v>-11194000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-47000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1645000000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24"/>
+      <c r="I24">
+        <v>-49828000000.0</v>
+      </c>
       <c r="J24">
-        <v>-973216000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="K24">
-        <v>-779914000000.0</v>
+        <v>-487000000.0</v>
       </c>
       <c r="L24">
-        <v>-339465000000.0</v>
+        <v>-193333000000.0</v>
       </c>
       <c r="M24">
-        <v>483929000000.0</v>
+        <v>-440450000000.0</v>
       </c>
       <c r="N24">
-        <v>-165975000000.0</v>
+        <v>487000000.0</v>
       </c>
       <c r="O24">
-        <v>1579000000.0</v>
+        <v>-1599000000.0</v>
       </c>
       <c r="P24">
+        <v>-246351000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>206376000000.0</v>
+      </c>
+      <c r="R24">
         <v>-553000000.0</v>
       </c>
-      <c r="Q24">
-[...4 lines deleted...]
-      </c>
       <c r="S24">
+        <v>585955000000.0</v>
+      </c>
+      <c r="T24">
+        <v>179295000000.0</v>
+      </c>
+      <c r="U24">
         <v>2000000.0</v>
       </c>
-      <c r="T24">
-[...4 lines deleted...]
-      </c>
       <c r="V24">
-        <v>-48730000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="W24">
-        <v>-18128000000.0</v>
+        <v>-33902000000.0</v>
       </c>
       <c r="X24">
-        <v>-71220000000.0</v>
+        <v>63257000000.0</v>
       </c>
       <c r="Y24">
-        <v>-19006000000.0</v>
+        <v>795463000000.0</v>
       </c>
       <c r="Z24">
-        <v>-1534134000000.0</v>
+        <v>-861633000000.0</v>
       </c>
       <c r="AA24">
-        <v>-17870000000.0</v>
+        <v>-16492000000.0</v>
       </c>
       <c r="AB24">
-        <v>-42779000000.0</v>
+        <v>-732927000000.0</v>
       </c>
       <c r="AC24">
-        <v>-7737000000.0</v>
+        <v>-250730000000.0</v>
       </c>
       <c r="AD24">
-        <v>-26573000000.0</v>
-[...28 lines deleted...]
-      <c r="BF24"/>
+        <v>-550477000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-47502000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1382461000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-895892000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>-196864000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-36924000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>-13873000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>-454433000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>80749000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>-139427000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>-23850000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>-59534000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>-35607000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>-6189000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>-13706000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>-8134000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>-7498000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>-49670000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>-302403000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>-42194000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>-43705000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>-271586000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>-60557000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>-64924000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>-100089000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>-22713000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>-58007000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>93707000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>23753000000.0</v>
+      </c>
       <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24"/>
-      <c r="BJ24"/>
+      <c r="BI24">
+        <v>-60046000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>-926000000.0</v>
+      </c>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>7751000000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>19714000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>672337000000.0</v>
+      </c>
+      <c r="C25">
+        <v>153268000000.0</v>
+      </c>
+      <c r="D25">
         <v>-120255000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-635858000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>885146000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>240078000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-56967000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25">
-        <v>138192000000.0</v>
+        <v>13339000000.0</v>
       </c>
       <c r="J25">
+        <v>264715000000.0</v>
+      </c>
+      <c r="K25">
+        <v>210025000000.0</v>
+      </c>
+      <c r="L25">
         <v>-28013000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>142826000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-91092000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-93473000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-136524000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-357608000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-102672000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-207606000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-32222000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-326693000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-34126000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-100019000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-4689000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-60731000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-142918000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-85821000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-55985000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-563224000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-123463000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-103799000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-84852000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-514493000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-59323000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-83621000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-44209000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-412357000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-50077000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-93983000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-153937000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-292600000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-54646000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-77935000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-260351000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-131204000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-52147000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-63193000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-286153000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-112871000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-89729000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-92676000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-282880000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-109123000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-83328000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-37479000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-283637000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-62949000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-39663000000.0</v>
       </c>
-      <c r="BE25"/>
-[...1 lines deleted...]
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25">
         <v>-43187000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-30521000000.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H26">
         <v>-19609000000.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>-19609000000.0</v>
+      </c>
+      <c r="K26">
         <v>-21515000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-72740000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-6274000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-46707000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-72032000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-33080000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-13761000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-25191000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-60974000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-19276000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-230799000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>0.0</v>
       </c>
-      <c r="U26">
-[...4 lines deleted...]
-      </c>
       <c r="W26">
-        <v>-4320000000.0</v>
+        <v>-4192000000.0</v>
       </c>
       <c r="X26">
+        <v>4192000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>-3620000000.0</v>
+      </c>
+      <c r="Z26">
         <v>-700000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>35382000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>35377000000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
+      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26">
+        <v>-202122000000.0</v>
+      </c>
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-1893000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-99311000000.0</v>
       </c>
-      <c r="AP26"/>
-[...1 lines deleted...]
-      <c r="AR26"/>
+      <c r="AR26">
+        <v>-36535000000.0</v>
+      </c>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28644,641 +29731,733 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>59561000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-49591000000.0</v>
+      </c>
+      <c r="D28">
         <v>-34619000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-378393000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-50382000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-52638000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-23529000000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28">
+        <v>-334186000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-55500000000.0</v>
+      </c>
+      <c r="K28">
         <v>-28243000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-118949000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-348105000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-105896000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-49856000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-51773000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-270960000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-64395000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-50922000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-34645000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-286469000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-51978000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-164395000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-332932000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-3620000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-700000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-301764000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-337141000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35377000000.0</v>
       </c>
       <c r="AD28">
         <v>35377000000.0</v>
       </c>
-      <c r="AE28"/>
-[...1 lines deleted...]
-      <c r="AG28"/>
+      <c r="AE28">
+        <v>35377000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>35377000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-268913000000.0</v>
+      </c>
       <c r="AH28"/>
-      <c r="AI28">
-[...1 lines deleted...]
-      </c>
+      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28">
+        <v>-242021000000.0</v>
+      </c>
+      <c r="AL28"/>
+      <c r="AM28">
         <v>1000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-202122000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-206530000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1893000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-99311000000.0</v>
       </c>
-      <c r="AP28"/>
-[...1 lines deleted...]
-      <c r="AR28"/>
+      <c r="AR28">
+        <v>-228127000000.0</v>
+      </c>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
-      <c r="AV28"/>
+      <c r="AV28">
+        <v>-212880000000.0</v>
+      </c>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
-      <c r="AZ28"/>
+      <c r="AZ28">
+        <v>-212880000000.0</v>
+      </c>
       <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28">
         <v>-212880000000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>960553000000.0</v>
+      </c>
+      <c r="C29">
+        <v>235403000000.0</v>
+      </c>
+      <c r="D29">
         <v>4705000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-547505000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>885146000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>387360000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>14757000000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29">
+        <v>79321000000.0</v>
+      </c>
+      <c r="J29">
+        <v>294825000000.0</v>
+      </c>
+      <c r="K29">
         <v>183854000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>45946000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>453159000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>30173000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>53874000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>136524000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>101582000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>72665000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>139848000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>67230000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>103201000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>119793000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>143676000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>105267000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>68666000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>129622000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>50346000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>33394000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>50895000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>45960000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>43968000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>43668000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>43075000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>44651000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>44839000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>45189000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>46451000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>47205000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>47155000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>46342000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>46949000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>46241000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>46364000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>46694000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>46236000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>46289000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>47839000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>49488000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>50448000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>49096000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>46747000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>45705000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>43532000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>41488000000.0</v>
       </c>
-      <c r="BA29">
-[...7 lines deleted...]
-      <c r="BE29">
+      <c r="BC29">
+        <v>167632000000.0</v>
+      </c>
+      <c r="BD29">
+        <v>675652000000.0</v>
+      </c>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29">
         <v>792111000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>643284000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>71548000000.0</v>
       </c>
-      <c r="BH29"/>
-      <c r="BI29">
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>560402000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>783674000000.0</v>
       </c>
-      <c r="BK29"/>
-[...1 lines deleted...]
-      <c r="BM29">
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29">
         <v>484494000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>712664000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>33573000000.0</v>
       </c>
-      <c r="BP29"/>
-      <c r="BQ29">
+      <c r="BR29"/>
+      <c r="BS29">
         <v>598913000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>799021000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>62172000000.0</v>
       </c>
-      <c r="BT29"/>
-      <c r="BU29">
+      <c r="BV29"/>
+      <c r="BW29">
         <v>537619000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>256595000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>72884000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>5708000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>642443000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>160837000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>97789000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>29685000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>70069000000.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29"/>
       <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29">
         <v>381301000000.0</v>
       </c>
-      <c r="CH29"/>
-      <c r="CI29"/>
       <c r="CJ29"/>
-      <c r="CK29">
-[...1 lines deleted...]
-      </c>
+      <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29">
+        <v>528167000000.0</v>
+      </c>
+      <c r="CN29"/>
+      <c r="CO29">
         <v>413341000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>403393000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>564920000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-293599000000.0</v>
+      </c>
+      <c r="C30">
+        <v>398024000000.0</v>
+      </c>
+      <c r="D30">
         <v>-83808000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>201699000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-149633000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>135767000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-471254000000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-      <c r="I30"/>
+      <c r="I30">
+        <v>-97672000000.0</v>
+      </c>
       <c r="J30">
-        <v>-1076823000000.0</v>
+        <v>-42122000000.0</v>
       </c>
       <c r="K30">
-        <v>-465546000000.0</v>
+        <v>48123000000.0</v>
       </c>
       <c r="L30">
-        <v>-465546000000.0</v>
+        <v>-237178000000.0</v>
       </c>
       <c r="M30">
         <v>-465546000000.0</v>
       </c>
       <c r="N30">
+        <v>-374099000000.0</v>
+      </c>
+      <c r="O30">
+        <v>565673000000.0</v>
+      </c>
+      <c r="P30">
         <v>-270120000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>328849000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-286504000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>566934000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>154511000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-452881000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-266336000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-557526000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>49016000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1077451000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-889606000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1121338000000.0</v>
       </c>
-      <c r="Z30">
-[...2 lines deleted...]
-      <c r="AA30">
+      <c r="AB30">
+        <v>-771456000000.0</v>
+      </c>
+      <c r="AC30">
         <v>-280261000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-586152000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>458037000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1367718000000.0</v>
       </c>
-      <c r="AE30"/>
-[...3 lines deleted...]
-      <c r="AI30"/>
+      <c r="AG30">
+        <v>-925625000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-219496000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>63173000000.0</v>
+      </c>
       <c r="AJ30">
+        <v>-68480000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-496942000000.0</v>
+      </c>
+      <c r="AL30">
         <v>40842000000.0</v>
       </c>
-      <c r="AK30"/>
-[...8 lines deleted...]
-      <c r="AT30"/>
+      <c r="AM30">
+        <v>-221407000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>-198881000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>-97827000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-68892000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>61966000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>-161101000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>14080000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>-26796000000.0</v>
+      </c>
       <c r="AU30">
-        <v>76795000000.0</v>
+        <v>-669355000000.0</v>
       </c>
       <c r="AV30">
+        <v>-360843000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>-56677000000.0</v>
+      </c>
+      <c r="AX30">
         <v>133472000000.0</v>
       </c>
-      <c r="AW30"/>
-[...8 lines deleted...]
-      <c r="BF30"/>
+      <c r="AY30">
+        <v>-542697000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-130268000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>-108013000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>-137842000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-45038000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>-134236000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>-62522000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>-126974000000.0</v>
+      </c>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30"/>
-[...1 lines deleted...]
-      <c r="BK30">
+      <c r="BI30">
+        <v>-126092000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>-114105000000.0</v>
+      </c>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30">
         <v>10690000000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>19577000000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30">
         <v>3767000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>85000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>510570000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>510005000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>116211000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>82132000000.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>200251000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>14724000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>1058000000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>