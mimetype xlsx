--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -7956,51 +7956,51 @@
         <v>125000.0</v>
       </c>
       <c r="CH15">
         <v>6000.0</v>
       </c>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16">
         <v>9041000.0</v>
       </c>
       <c r="C16">
         <v>539000.0</v>
       </c>
       <c r="D16">
-        <v>8176000.0</v>
+        <v>506000.0</v>
       </c>
       <c r="E16">
         <v>17611000.0</v>
       </c>
       <c r="F16">
         <v>21013000.0</v>
       </c>
       <c r="G16">
         <v>8556000.0</v>
       </c>
       <c r="H16">
         <v>8865000.0</v>
       </c>
       <c r="I16">
         <v>8709000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16">
         <v>5686000.0</v>
       </c>
       <c r="L16">
         <v>19644000.0</v>
       </c>
       <c r="M16">
         <v>19644000.0</v>
@@ -12924,51 +12924,51 @@
       </c>
       <c r="CI39">
         <v>12702000.0</v>
       </c>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39">
         <v>8627000.0</v>
       </c>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
     </row>
     <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
         <v>22911000.0</v>
       </c>
       <c r="C40">
         <v>17771000.0</v>
       </c>
       <c r="D40">
-        <v>21940000.0</v>
+        <v>29610000.0</v>
       </c>
       <c r="E40">
         <v>19031000.0</v>
       </c>
       <c r="F40">
         <v>18107000.0</v>
       </c>
       <c r="G40">
         <v>18564000.0</v>
       </c>
       <c r="H40">
         <v>93491000.0</v>
       </c>
       <c r="I40">
         <v>14315000.0</v>
       </c>
       <c r="J40">
         <v>16146000.0</v>
       </c>
       <c r="K40">
         <v>16465000.0</v>
       </c>
       <c r="L40">
         <v>33192000.0</v>
       </c>
@@ -13456,51 +13456,51 @@
       <c r="CP41"/>
     </row>
     <row r="42" spans="1:94">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
         <v>73280000.0</v>
       </c>
       <c r="C42">
         <v>72557000.0</v>
       </c>
       <c r="D42">
         <v>72006000.0</v>
       </c>
       <c r="E42">
         <v>71572000.0</v>
       </c>
       <c r="F42">
         <v>70854000.0</v>
       </c>
       <c r="G42">
         <v>69404000.0</v>
       </c>
       <c r="H42">
-        <v>180987000.0</v>
+        <v>97098000.0</v>
       </c>
       <c r="I42">
         <v>96312000.0</v>
       </c>
       <c r="J42">
         <v>94783000.0</v>
       </c>
       <c r="K42">
         <v>94067000.0</v>
       </c>
       <c r="L42">
         <v>93351000.0</v>
       </c>
       <c r="M42">
         <v>92633001.0</v>
       </c>
       <c r="N42">
         <v>90165000.0</v>
       </c>
       <c r="O42">
         <v>89104000.0</v>
       </c>
       <c r="P42">
         <v>87704000.0</v>
       </c>
@@ -21113,75 +21113,75 @@
       <c r="B5">
         <v>48704000.0</v>
       </c>
       <c r="C5">
         <v>-10352000.0</v>
       </c>
       <c r="D5">
         <v>-2953000.0</v>
       </c>
       <c r="E5">
         <v>7688000.0</v>
       </c>
       <c r="F5">
         <v>3839000.0</v>
       </c>
       <c r="G5">
         <v>11368000.0</v>
       </c>
       <c r="H5">
         <v>8619000.0</v>
       </c>
       <c r="I5">
         <v>12521000.0</v>
       </c>
       <c r="J5">
-        <v>3910000.0</v>
+        <v>-11757000.0</v>
       </c>
       <c r="K5">
         <v>4579000.0</v>
       </c>
       <c r="L5">
         <v>828000.0</v>
       </c>
       <c r="M5">
         <v>7068000.0</v>
       </c>
       <c r="N5">
-        <v>1097000.0</v>
+        <v>1674000.0</v>
       </c>
       <c r="O5">
         <v>-1734000.0</v>
       </c>
       <c r="P5">
         <v>-10616000.0</v>
       </c>
       <c r="Q5">
         <v>2453000.0</v>
       </c>
       <c r="R5">
-        <v>-655000.0</v>
+        <v>-19889000.0</v>
       </c>
       <c r="S5">
         <v>1458000.0</v>
       </c>
       <c r="T5">
         <v>-4318000.0</v>
       </c>
       <c r="U5">
         <v>-4453000.0</v>
       </c>
       <c r="V5">
         <v>-36498000.0</v>
       </c>
       <c r="W5">
         <v>-2740000.0</v>
       </c>
       <c r="X5">
         <v>-41180000.0</v>
       </c>
       <c r="Y5">
         <v>-12681000.0</v>
       </c>
       <c r="Z5">
         <v>-16213000.0</v>
       </c>
@@ -21397,75 +21397,75 @@
       <c r="B6">
         <v>50567000.0</v>
       </c>
       <c r="C6">
         <v>-8741000.0</v>
       </c>
       <c r="D6">
         <v>-1401000.0</v>
       </c>
       <c r="E6">
         <v>9238000.0</v>
       </c>
       <c r="F6">
         <v>5335000.0</v>
       </c>
       <c r="G6">
         <v>12879000.0</v>
       </c>
       <c r="H6">
         <v>10061000.0</v>
       </c>
       <c r="I6">
         <v>13935000.0</v>
       </c>
       <c r="J6">
-        <v>5306000.0</v>
+        <v>-10361000.0</v>
       </c>
       <c r="K6">
         <v>5996000.0</v>
       </c>
       <c r="L6">
         <v>1912000.0</v>
       </c>
       <c r="M6">
         <v>8101000.0</v>
       </c>
       <c r="N6">
-        <v>2169000.0</v>
+        <v>2746000.0</v>
       </c>
       <c r="O6">
         <v>-709000.0</v>
       </c>
       <c r="P6">
         <v>-9566000.0</v>
       </c>
       <c r="Q6">
         <v>3489000.0</v>
       </c>
       <c r="R6">
-        <v>369000.0</v>
+        <v>-18865000.0</v>
       </c>
       <c r="S6">
         <v>2458000.0</v>
       </c>
       <c r="T6">
         <v>-3210000.0</v>
       </c>
       <c r="U6">
         <v>-3454000.0</v>
       </c>
       <c r="V6">
         <v>-35301000.0</v>
       </c>
       <c r="W6">
         <v>-1492000.0</v>
       </c>
       <c r="X6">
         <v>-39110000.0</v>
       </c>
       <c r="Y6">
         <v>-9810000.0</v>
       </c>
       <c r="Z6">
         <v>-13200000.0</v>
       </c>
@@ -31261,51 +31261,51 @@
         <v>4142000.0</v>
       </c>
       <c r="CH6">
         <v>5112000.0</v>
       </c>
       <c r="CI6"/>
       <c r="CJ6"/>
     </row>
     <row r="7" spans="1:88">
       <c r="A7" t="s">
         <v>193</v>
       </c>
       <c r="B7">
         <v>-3604000.0</v>
       </c>
       <c r="C7">
         <v>11932000.0</v>
       </c>
       <c r="D7">
         <v>-14583000.0</v>
       </c>
       <c r="E7">
         <v>-4583000.0</v>
       </c>
       <c r="F7">
-        <v>-28140000.0</v>
+        <v>8674000.0</v>
       </c>
       <c r="G7">
         <v>-4251000.0</v>
       </c>
       <c r="H7">
         <v>105000.0</v>
       </c>
       <c r="I7">
         <v>46953000.0</v>
       </c>
       <c r="J7">
         <v>-34009000.0</v>
       </c>
       <c r="K7">
         <v>24873000.0</v>
       </c>
       <c r="L7">
         <v>-3856000.0</v>
       </c>
       <c r="M7">
         <v>-24985000.0</v>
       </c>
       <c r="N7">
         <v>-8029000.0</v>
       </c>
@@ -31693,51 +31693,51 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
     </row>
     <row r="9" spans="1:88">
       <c r="A9" t="s">
         <v>195</v>
       </c>
       <c r="B9">
         <v>240000.0</v>
       </c>
       <c r="C9">
         <v>20516000.0</v>
       </c>
       <c r="D9">
         <v>-15451000.0</v>
       </c>
       <c r="E9">
         <v>4716000.0</v>
       </c>
       <c r="F9">
-        <v>-5855000.0</v>
+        <v>-10811000.0</v>
       </c>
       <c r="G9">
         <v>10564000.0</v>
       </c>
       <c r="H9">
         <v>-11039000.0</v>
       </c>
       <c r="I9">
         <v>23224000.0</v>
       </c>
       <c r="J9">
         <v>-29631000.0</v>
       </c>
       <c r="K9">
         <v>3395000.0</v>
       </c>
       <c r="L9">
         <v>10796000.0</v>
       </c>
       <c r="M9">
         <v>-12826000.0</v>
       </c>
       <c r="N9">
         <v>3864000.0</v>
       </c>
@@ -35029,63 +35029,63 @@
       <c r="CB24">
         <v>1082000.0</v>
       </c>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24">
         <v>12955000.0</v>
       </c>
       <c r="CF24">
         <v>12955000.0</v>
       </c>
       <c r="CG24">
         <v>12955000.0</v>
       </c>
       <c r="CH24">
         <v>-40000.0</v>
       </c>
       <c r="CI24"/>
       <c r="CJ24"/>
     </row>
     <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>210</v>
       </c>
       <c r="B25">
-        <v>-46474000.0</v>
+        <v>-47555000.0</v>
       </c>
       <c r="C25">
         <v>16417000.0</v>
       </c>
       <c r="D25">
         <v>19302000.0</v>
       </c>
       <c r="E25">
         <v>-879000.0</v>
       </c>
       <c r="F25">
-        <v>-12950000.0</v>
+        <v>-49764000.0</v>
       </c>
       <c r="G25">
         <v>-26777000.0</v>
       </c>
       <c r="H25">
         <v>111044000.0</v>
       </c>
       <c r="I25">
         <v>-113000.0</v>
       </c>
       <c r="J25">
         <v>18102000.0</v>
       </c>
       <c r="K25">
         <v>7029000.0</v>
       </c>
       <c r="L25">
         <v>1990000.0</v>
       </c>
       <c r="M25">
         <v>3434000.0</v>
       </c>
       <c r="N25">
         <v>4381000.0</v>
       </c>