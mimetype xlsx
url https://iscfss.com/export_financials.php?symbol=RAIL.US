--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4842,620 +4845,626 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>63177000.0</v>
+      </c>
+      <c r="C2">
         <v>53570000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55671000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98579000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>89404000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64709000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>49574000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2493000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45102000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>75918000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>84417000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52265000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>42435000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>57196000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>51842000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>46372000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52221000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53297000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41476000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>36889000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34612000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27168000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18654000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20606000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18054000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19653000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11713000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23994000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30141000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>30586000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>34749000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>42498000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>38600000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26273000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>23329000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>32043000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>28678000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>33302000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>34536000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>32978000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>39141000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41115000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>34304000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>59136000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>65037000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>44453000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34010000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>65202000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>38342000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20059000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16016000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>20888000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13797000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>18277000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>33453000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>29350000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>37663000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>51947000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>28110000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>38476000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>30188000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>27434000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>12882000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>18799000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>12365000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>13311000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>16948000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>27604000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>28892000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>42021000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>47328000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>120583000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>106105000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>60851000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>39525000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>44528000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>56979000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>103121000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>103038000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>139085000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>119542000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>90696000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>59514000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>66388000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>58625000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>78484000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>69631000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>24660000.0</v>
       </c>
-      <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5508,52 +5517,53 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5606,360 +5616,362 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>2293000.0</v>
+      </c>
+      <c r="C5">
         <v>2087000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2324000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2836000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3236000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1697000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>721000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>84000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1168000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2607000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2365000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2019000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1098999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1063000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1022000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2427000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5355000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5438000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5522000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11296000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-11451000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11606999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11762999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10359000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-10498999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10639000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10780000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-8057000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8101000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8145000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8188000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7459000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-7495000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-7531000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7567000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8080000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8108000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8135000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8163000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8918000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7985000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-8025000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-21078000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-23486000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-23669000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-23852000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-24017000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-14733000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-14866000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-14999000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-15132000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-25470000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-25693000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-25916000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-26139000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-21785000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-21957000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-22129000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-22302000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-19598000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-19723000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-19860000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-20000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-18000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-18315000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-18447000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-18578000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-16086000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-16134000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-16302000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-16471000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-9562000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-9627000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-9691000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-9857000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-25214000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-25732000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-26680000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-26774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5556000.0</v>
       </c>
       <c r="CC5">
         <v>-5556000.0</v>
       </c>
       <c r="CD5">
         <v>-5556000.0</v>
       </c>
       <c r="CE5">
         <v>-5556000.0</v>
       </c>
       <c r="CF5">
-        <v>-5055000.0</v>
+        <v>-5556000.0</v>
       </c>
       <c r="CG5">
         <v>-5055000.0</v>
       </c>
       <c r="CH5">
         <v>-5055000.0</v>
       </c>
       <c r="CI5">
         <v>-5055000.0</v>
       </c>
-      <c r="CJ5"/>
+      <c r="CJ5">
+        <v>-5055000.0</v>
+      </c>
       <c r="CK5"/>
       <c r="CL5"/>
-      <c r="CM5">
+      <c r="CM5"/>
+      <c r="CN5">
         <v>-4698000.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -5988,189 +6000,194 @@
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
+      <c r="BF6"/>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7">
+        <v>44195000.0</v>
+      </c>
+      <c r="C7">
         <v>44661000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>45121000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>44756000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>44431000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>50153000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>50579000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>48260000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>48656000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>44122000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>44437000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>36033000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>34607000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>34817000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>35025000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>17133000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17618000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>18096000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>18572000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>19037000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>19498000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>20101000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>30184000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>59650000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>63369000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>67040000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>68726000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>85948000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>90067000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>94121000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6190,116 +6207,119 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
-        <v>221000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="C8">
         <v>221000.0</v>
       </c>
       <c r="D8">
         <v>221000.0</v>
       </c>
       <c r="E8">
+        <v>221000.0</v>
+      </c>
+      <c r="F8">
         <v>222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221000.0</v>
       </c>
       <c r="G8">
         <v>221000.0</v>
       </c>
       <c r="H8">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="I8">
         <v>220000.0</v>
       </c>
       <c r="J8">
+        <v>220000.0</v>
+      </c>
+      <c r="K8">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210000.0</v>
       </c>
       <c r="L8">
         <v>210000.0</v>
       </c>
       <c r="M8">
         <v>210000.0</v>
       </c>
       <c r="N8">
+        <v>210000.0</v>
+      </c>
+      <c r="O8">
         <v>208000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>203000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>201000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>198000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>196000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>190000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>159000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>160000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6328,510 +6348,515 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>90165000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>89104000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>87704000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>82682000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>82519000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>82064000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>83657000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>83318000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>83374000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>83027000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>82550000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>83435000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>86074000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>90593000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>89854000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>89110000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>88908000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>90347000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>90754000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>90044000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>90499000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>92025000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>91687000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>91577000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>92211000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>93939000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>93488000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>92895000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>98629000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>100303000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>99794000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>99311000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>99262000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>99265000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>98842000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>98517000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>98667000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>100402000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>100167000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>99825000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>100011000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>100204000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>99604000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>99023000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>62978000.0</v>
+      </c>
+      <c r="C10">
         <v>52782000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64295000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>62743000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>61353000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>54084000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>44450000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>44830000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36915000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12892000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>40560000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10273000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7806000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>27799000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>33834000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14444000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17604000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>36646000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21283000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20828000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>20730000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22793000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>43592000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26871000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>34645000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>60484000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>66257000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>59441000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>69859000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>65000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>45070000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>32876000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>25144000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>65255000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>87788000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>70207000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>101293000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>98067000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>92750000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24786000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>63463000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>70223000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>83068000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>94997000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>25955000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>41675000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>113532000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>26454000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>40922000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>83820000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>145506000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>58997000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>52407000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>73077000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>98509000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>128672000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>107442000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>128389000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>101870000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>65875000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>51069000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>50567000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>61780000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>95711000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>90144000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>104080000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>98015000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>113691000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>152351000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>91265000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>129192000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>128053000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>150855000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>161747000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>197042000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>175338000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>175434000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>184455000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>212026000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>184705000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>143080000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>82522000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>61737000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>45489000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>20467000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>16325000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>11213000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>20008000.0</v>
       </c>
-      <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6884,404 +6909,408 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>62978000.0</v>
+      </c>
+      <c r="C12">
         <v>52782000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>64295000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>62743000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>61353000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>54084000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>44450000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>44830000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>36915000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12892000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>40560000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10273000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7806000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27799000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>33834000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14444000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17604000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36646000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21283000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20828000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20730000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22793000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>43592000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26871000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>34645000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>60484000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>70026000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>59441000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>69859000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>66998000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>63089000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>60138000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>81497000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>117543000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>130705000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>121210000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>132225000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>109063000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>92750000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>39783000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>78451000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>91212000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>110019000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>125006000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>67957000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>89656000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>161493000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>74444000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>88915000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>137809000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>184494000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>97990000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>97397000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>115065000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>140487000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>128672000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>107442000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>128389000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>101870000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>65875000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>51069000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>50567000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>61780000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>102397000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>130133000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>142195000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>127991000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>145666000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>182900000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>91265000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>129192000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>128053000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>150855000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>161747000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>197042000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>175338000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>175434000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>184455000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>212026000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>184705000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>143080000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>82522000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>61737000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>45489000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>20467000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>16325000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>11213000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>20008000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
-        <v>221000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="C13">
         <v>221000.0</v>
       </c>
       <c r="D13">
         <v>221000.0</v>
       </c>
       <c r="E13">
+        <v>221000.0</v>
+      </c>
+      <c r="F13">
         <v>222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221000.0</v>
       </c>
       <c r="G13">
         <v>221000.0</v>
       </c>
       <c r="H13">
-        <v>220000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="I13">
         <v>220000.0</v>
       </c>
       <c r="J13">
+        <v>220000.0</v>
+      </c>
+      <c r="K13">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210000.0</v>
       </c>
       <c r="L13">
         <v>210000.0</v>
       </c>
       <c r="M13">
         <v>210000.0</v>
       </c>
       <c r="N13">
+        <v>210000.0</v>
+      </c>
+      <c r="O13">
         <v>208000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>203000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>201000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>198000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>196000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>190000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>159000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>160000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>161000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000.0</v>
       </c>
       <c r="Y13">
         <v>136000.0</v>
       </c>
       <c r="Z13">
+        <v>136000.0</v>
+      </c>
+      <c r="AA13">
         <v>133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000.0</v>
       </c>
       <c r="AB13">
         <v>127000.0</v>
       </c>
       <c r="AC13">
         <v>127000.0</v>
       </c>
       <c r="AD13">
         <v>127000.0</v>
       </c>
       <c r="AE13">
         <v>127000.0</v>
       </c>
       <c r="AF13">
         <v>127000.0</v>
       </c>
       <c r="AG13">
         <v>127000.0</v>
       </c>
       <c r="AH13">
         <v>127000.0</v>
       </c>
       <c r="AI13">
         <v>127000.0</v>
       </c>
@@ -7396,412 +7425,416 @@
       <c r="BT13">
         <v>127000.0</v>
       </c>
       <c r="BU13">
         <v>127000.0</v>
       </c>
       <c r="BV13">
         <v>127000.0</v>
       </c>
       <c r="BW13">
         <v>127000.0</v>
       </c>
       <c r="BX13">
         <v>127000.0</v>
       </c>
       <c r="BY13">
         <v>127000.0</v>
       </c>
       <c r="BZ13">
         <v>127000.0</v>
       </c>
       <c r="CA13">
         <v>127000.0</v>
       </c>
       <c r="CB13">
-        <v>126000.0</v>
+        <v>127000.0</v>
       </c>
       <c r="CC13">
         <v>126000.0</v>
       </c>
       <c r="CD13">
         <v>126000.0</v>
       </c>
       <c r="CE13">
         <v>126000.0</v>
       </c>
       <c r="CF13">
-        <v>125000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="CG13">
         <v>125000.0</v>
       </c>
       <c r="CH13">
+        <v>125000.0</v>
+      </c>
+      <c r="CI13">
         <v>6000.0</v>
       </c>
-      <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>31939312.0</v>
+      </c>
+      <c r="C14">
         <v>35523823.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>31882670.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>31887926.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33398330.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33285000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>33016397.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>31353997.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>32277506.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>29580182.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>29546566.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>29543963.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>28113825.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26545463.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26117377.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>25718414.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24499784.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23218647.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>23197856.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22111824.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20160410.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>20001505.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16508200.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12426872.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12405011.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12366880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12359478.0</v>
       </c>
       <c r="AB14">
         <v>12359478.0</v>
       </c>
       <c r="AC14">
+        <v>12359478.0</v>
+      </c>
+      <c r="AD14">
         <v>12352271.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12337013.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12325876.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12325718.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12317546.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12306011.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12294597.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12293998.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12283746.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12269555.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12268072.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12267468.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12261308.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>12252131.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>12248387.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>12241426.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>12244468.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12020622.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>12147416.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>12108397.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>12091052.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>11989527.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>11965056.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>11957548.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>11950652.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>11943423.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>11938833.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>11943558.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>11983901.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>11979727.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>11924418.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>11919803.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>11994460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11908017.0</v>
       </c>
       <c r="BK14">
         <v>11908017.0</v>
       </c>
       <c r="BL14">
+        <v>11908017.0</v>
+      </c>
+      <c r="BM14">
         <v>11906193.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>11896312.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11875329.0</v>
       </c>
       <c r="BO14">
         <v>11875329.0</v>
       </c>
       <c r="BP14">
+        <v>11875329.0</v>
+      </c>
+      <c r="BQ14">
         <v>11875748.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>11863999.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>11852480.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>11849768.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>11841236.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>11780327.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11739799.0</v>
       </c>
       <c r="BW14">
         <v>11739799.0</v>
       </c>
       <c r="BX14">
+        <v>11739799.0</v>
+      </c>
+      <c r="BY14">
         <v>11955827.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>12307011.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>12744575.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>12597791.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>12782562.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>12787789.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>12772000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>12534188.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>12667234.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>11988740.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>7432700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6900893.0</v>
       </c>
       <c r="CJ14">
         <v>6900893.0</v>
       </c>
       <c r="CK14">
+        <v>6900893.0</v>
+      </c>
+      <c r="CL14">
         <v>6844444.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>6841935.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6845763.0</v>
       </c>
       <c r="CN14">
         <v>6845763.0</v>
       </c>
       <c r="CO14">
+        <v>6845763.0</v>
+      </c>
+      <c r="CP14">
         <v>6677778.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>6910000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>208000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>203000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>201000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>160000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>161000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000.0</v>
       </c>
       <c r="Y15">
         <v>136000.0</v>
       </c>
       <c r="Z15">
+        <v>136000.0</v>
+      </c>
+      <c r="AA15">
         <v>133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000.0</v>
       </c>
       <c r="AB15">
         <v>127000.0</v>
       </c>
       <c r="AC15">
         <v>127000.0</v>
       </c>
       <c r="AD15">
         <v>127000.0</v>
       </c>
       <c r="AE15">
         <v>127000.0</v>
       </c>
       <c r="AF15">
         <v>127000.0</v>
       </c>
       <c r="AG15">
         <v>127000.0</v>
       </c>
       <c r="AH15">
         <v>127000.0</v>
       </c>
       <c r="AI15">
         <v>127000.0</v>
       </c>
@@ -7916,670 +7949,678 @@
       <c r="BT15">
         <v>127000.0</v>
       </c>
       <c r="BU15">
         <v>127000.0</v>
       </c>
       <c r="BV15">
         <v>127000.0</v>
       </c>
       <c r="BW15">
         <v>127000.0</v>
       </c>
       <c r="BX15">
         <v>127000.0</v>
       </c>
       <c r="BY15">
         <v>127000.0</v>
       </c>
       <c r="BZ15">
         <v>127000.0</v>
       </c>
       <c r="CA15">
         <v>127000.0</v>
       </c>
       <c r="CB15">
-        <v>126000.0</v>
+        <v>127000.0</v>
       </c>
       <c r="CC15">
         <v>126000.0</v>
       </c>
       <c r="CD15">
         <v>126000.0</v>
       </c>
       <c r="CE15">
         <v>126000.0</v>
       </c>
       <c r="CF15">
-        <v>125000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="CG15">
         <v>125000.0</v>
       </c>
       <c r="CH15">
+        <v>125000.0</v>
+      </c>
+      <c r="CI15">
         <v>6000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16">
+        <v>3046000.0</v>
+      </c>
+      <c r="C16">
         <v>9041000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>539000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>506000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17611000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21013000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8556000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8865000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8709000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>5686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19644000.0</v>
       </c>
       <c r="M16">
         <v>19644000.0</v>
       </c>
-      <c r="N16"/>
+      <c r="N16">
+        <v>19644000.0</v>
+      </c>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>18706000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22655000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4591000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1542000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1465000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1842000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6570000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>31994000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>35231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2219000.0</v>
       </c>
       <c r="AA16">
         <v>2219000.0</v>
       </c>
       <c r="AB16">
-        <v>3500000.0</v>
+        <v>2219000.0</v>
       </c>
       <c r="AC16">
         <v>3500000.0</v>
       </c>
       <c r="AD16">
         <v>3500000.0</v>
       </c>
       <c r="AE16">
-        <v>5219000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="AF16">
         <v>5219000.0</v>
       </c>
       <c r="AG16">
+        <v>5219000.0</v>
+      </c>
+      <c r="AH16">
         <v>5581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2219000.0</v>
       </c>
       <c r="AI16">
         <v>2219000.0</v>
       </c>
       <c r="AJ16">
+        <v>2219000.0</v>
+      </c>
+      <c r="AK16">
         <v>354000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>216000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>645000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>371000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>14595000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>18724000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>21276000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8615000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11074000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7271000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>42170000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>43977000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19163000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>44719000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>99794000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>110808000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>26342000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>40960000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>27383000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>36087000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>15791000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>18798000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>18291000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10982000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4364000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>60936000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2821000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>10804000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>15330000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30244000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>33451000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>15315000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2590000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2365000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7382000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>16636000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>29285000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2262000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>13520000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>8462000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>33897000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>29570000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>9410000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>23437000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5058000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5200000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>15868000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>14764000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>14256000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>12097000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>11428000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>9446000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>11676000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5052000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3798000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>4221000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>17205000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>10827000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>11560000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>34722000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>22883000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>21317000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>24112000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>21553000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>19425000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>24061000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>24585000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>19758000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>18240000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>18088000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>15930000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>18940000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>17031000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>19067000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>21574000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>28150000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>26613000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>30860000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>2148000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2325000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2503000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3058000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3612000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4167000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4722000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5277000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5832000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>6387000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>22460000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>24610000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>26754000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>28898000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9161000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>9716000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10271000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>10825000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>11380000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10594000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>11126000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>11658000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>12190000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>12722000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3855000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4031000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
-      <c r="BE18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18"/>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8632,193 +8673,192 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
-        <v>21521000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD20">
         <v>21521000.0</v>
       </c>
       <c r="AE20">
         <v>21521000.0</v>
       </c>
       <c r="AF20">
         <v>21521000.0</v>
       </c>
       <c r="AG20">
         <v>21521000.0</v>
       </c>
       <c r="AH20">
         <v>21521000.0</v>
       </c>
       <c r="AI20">
         <v>21521000.0</v>
       </c>
       <c r="AJ20">
         <v>21521000.0</v>
       </c>
       <c r="AK20">
         <v>21521000.0</v>
       </c>
       <c r="AL20">
         <v>21521000.0</v>
       </c>
       <c r="AM20">
         <v>21521000.0</v>
       </c>
       <c r="AN20">
         <v>21521000.0</v>
       </c>
       <c r="AO20">
         <v>21521000.0</v>
       </c>
       <c r="AP20">
         <v>21521000.0</v>
       </c>
       <c r="AQ20">
         <v>21521000.0</v>
       </c>
       <c r="AR20">
         <v>21521000.0</v>
       </c>
       <c r="AS20">
-        <v>22128000.0</v>
+        <v>21521000.0</v>
       </c>
       <c r="AT20">
         <v>22128000.0</v>
       </c>
       <c r="AU20">
         <v>22128000.0</v>
       </c>
       <c r="AV20">
         <v>22128000.0</v>
       </c>
       <c r="AW20">
         <v>22128000.0</v>
       </c>
       <c r="AX20">
         <v>22128000.0</v>
       </c>
       <c r="AY20">
         <v>22128000.0</v>
       </c>
       <c r="AZ20">
         <v>22128000.0</v>
       </c>
       <c r="BA20">
         <v>22128000.0</v>
       </c>
       <c r="BB20">
         <v>22128000.0</v>
       </c>
       <c r="BC20">
         <v>22128000.0</v>
       </c>
       <c r="BD20">
         <v>22128000.0</v>
       </c>
       <c r="BE20">
         <v>22128000.0</v>
       </c>
       <c r="BF20">
         <v>22128000.0</v>
       </c>
       <c r="BG20">
         <v>22128000.0</v>
       </c>
       <c r="BH20">
         <v>22128000.0</v>
       </c>
       <c r="BI20">
+        <v>22128000.0</v>
+      </c>
+      <c r="BJ20">
         <v>22196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22052000.0</v>
       </c>
       <c r="BK20">
         <v>22052000.0</v>
       </c>
       <c r="BL20">
-        <v>21521000.0</v>
+        <v>22052000.0</v>
       </c>
       <c r="BM20">
         <v>21521000.0</v>
       </c>
       <c r="BN20">
         <v>21521000.0</v>
       </c>
       <c r="BO20">
         <v>21521000.0</v>
       </c>
       <c r="BP20">
         <v>21521000.0</v>
       </c>
       <c r="BQ20">
         <v>21521000.0</v>
       </c>
       <c r="BR20">
         <v>21521000.0</v>
       </c>
       <c r="BS20">
         <v>21521000.0</v>
       </c>
       <c r="BT20">
         <v>21521000.0</v>
       </c>
@@ -8845,905 +8885,917 @@
       </c>
       <c r="CB20">
         <v>21521000.0</v>
       </c>
       <c r="CC20">
         <v>21521000.0</v>
       </c>
       <c r="CD20">
         <v>21521000.0</v>
       </c>
       <c r="CE20">
         <v>21521000.0</v>
       </c>
       <c r="CF20">
         <v>21521000.0</v>
       </c>
       <c r="CG20">
         <v>21521000.0</v>
       </c>
       <c r="CH20">
         <v>21521000.0</v>
       </c>
       <c r="CI20">
         <v>21521000.0</v>
       </c>
-      <c r="CJ20"/>
+      <c r="CJ20">
+        <v>21521000.0</v>
+      </c>
       <c r="CK20"/>
       <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20">
         <v>21521000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>4491000.0</v>
+      </c>
+      <c r="C21">
         <v>4684000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4877000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>21521000.0</v>
       </c>
       <c r="AH21">
         <v>21521000.0</v>
       </c>
       <c r="AI21">
         <v>21521000.0</v>
       </c>
       <c r="AJ21">
         <v>21521000.0</v>
       </c>
       <c r="AK21">
         <v>21521000.0</v>
       </c>
       <c r="AL21">
         <v>21521000.0</v>
       </c>
       <c r="AM21">
         <v>21521000.0</v>
       </c>
       <c r="AN21">
         <v>21521000.0</v>
       </c>
       <c r="AO21">
         <v>21521000.0</v>
       </c>
       <c r="AP21">
-        <v>359000.0</v>
+        <v>21521000.0</v>
       </c>
       <c r="AQ21">
         <v>359000.0</v>
       </c>
       <c r="AR21">
+        <v>359000.0</v>
+      </c>
+      <c r="AS21">
         <v>507000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1304000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1479000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1653000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1833000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2013000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2192000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2372000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2663000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2848000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3033000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3218000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3402000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3586000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>25900000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3957000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>26242000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>26469000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>26483000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>26641000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>24980000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>25128000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>25275000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>25423000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>25570000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>25718000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>25865000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>26014000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>26160000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>26308000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>26455000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>26604000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5230000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5378000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>5525000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5673000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>12391000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>12539000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>12686000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>34355000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>34716000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>34863000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>35011000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>35158000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21">
         <v>28964000.0</v>
       </c>
-      <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>57831000.0</v>
+      </c>
+      <c r="C22">
         <v>80057000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>68295000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>104243000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>107102000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>79109000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>75281000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>84812000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>64479000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>109778000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>125022000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>122710000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>89537000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>80861000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>66331000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>84218000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>75845000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>58476000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>60146000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>44635000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>48783000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>37054000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>38831000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>60186000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>47116000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>41121000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>25092000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>55656000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>61788000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>52700000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>64562000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>100471000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>98171000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>61421000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>45292000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>70263000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>74092000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>77501000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>97904000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>144658000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>136079000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>136363000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>115354000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>141676000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>150288000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>159677000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>82375000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>129196000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>107835000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>108828000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>83295000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>83839000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>95698000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>75824000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>73842000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>56546000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>72592000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>77753000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>72877000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>92354000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>72107000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>75183000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>57713000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>48243000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>32616000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>37343000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>40800000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>56191000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>40598000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>43575000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>31644000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>114386000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>95158000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>84141000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>49845000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>64144000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>85629000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>79281000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>106643000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>124269000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>113101000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>103926000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>75089000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>80955000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>70119000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>84774000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>73218000.0</v>
       </c>
-      <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>28570000.0</v>
       </c>
-      <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>276096000.0</v>
+      </c>
+      <c r="C23">
         <v>287998000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>290049000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>340757000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>328093000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>250468000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>224216000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>245949000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>207221000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>248669000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>259459000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>229309000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>208244000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>202669000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>199738000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>193051000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>212354000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>230750000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>200664000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>184105000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>170058000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>158070000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>182742000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>211105000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>253784000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>251102000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>245202000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>289287000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>337638000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>344083000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>289737000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>324503000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>329873000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>317630000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>295904000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>318531000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>328691000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>339320000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>339255000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>355765000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>368567000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>376401000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>406904000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>428401000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>397002000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>393636000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>385252000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>381067000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>371561000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>404936000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>417719000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>355212000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>363866000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>359326000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>388565000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>363356000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>370254000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>380753000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>345463000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>330353000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>379390000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>318225000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>310643000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>331762000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>345139000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>351242000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>335566000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>347263000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>362446000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>357763000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>389154000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>458080000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>409853000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>362292000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>355884000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>346660000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>370170000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>424241000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>419981000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>402719000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>356920000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>285113000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>225282000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>215820000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>186517000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>207644000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>191143000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>140052000.0</v>
       </c>
-      <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24">
+        <v>97850000.0</v>
+      </c>
+      <c r="C24">
         <v>98162000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>97514000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>104679000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>104991000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>105302000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>105540000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>31062000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>53773000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>51494000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>91597000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>81960000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>88572000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>79484000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>70720000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>48187000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>36811000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>37668000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4375000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10200000.0</v>
       </c>
       <c r="AA24">
         <v>10200000.0</v>
       </c>
       <c r="AB24">
         <v>10200000.0</v>
       </c>
       <c r="AC24">
         <v>10200000.0</v>
       </c>
       <c r="AD24">
+        <v>10200000.0</v>
+      </c>
+      <c r="AE24">
         <v>77281000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -9772,176 +9824,179 @@
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24"/>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>28000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>93000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>108000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>123000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>137000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>154000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>25000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>28000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>50298000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>48858000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>44578000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>53773000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>51494000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>91597000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>48187000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>36811000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>37668000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4375000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10200000.0</v>
       </c>
       <c r="AA25">
         <v>10200000.0</v>
       </c>
       <c r="AB25">
         <v>10200000.0</v>
       </c>
       <c r="AC25">
         <v>10200000.0</v>
       </c>
-      <c r="AD25"/>
+      <c r="AD25">
+        <v>10200000.0</v>
+      </c>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
@@ -9962,52 +10017,53 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -10060,52 +10116,53 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10158,403 +10215,409 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>81942000.0</v>
+      </c>
+      <c r="C28">
         <v>92916000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>88068000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>89567000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>90944000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>104246000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>114544000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3430000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11741000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>61232000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34670000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>56822000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>49094000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>101339000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>94929000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>94286000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>81974000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>70022000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>76773000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>79090000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>67473000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>53434000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>41865000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>52979000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>48924000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16756000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12668999.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>36707000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30408000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>29121000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-45070000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-32876000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-25144000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-65255000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-87788000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-70207000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-101293000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-98067000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-92750000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-24786000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-63463000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-70223000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-83068000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-94997000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-25955000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-41675000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-113532000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-26454000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-40922000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-83820000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-145506000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-58997000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-52407000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-73077000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-98509000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-128672000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-107442000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-128389000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-101870000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-65875000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-51069000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-50567000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-61780000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-95711000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-90144000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-104080000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-98015000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-113691000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-152351000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-91265000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-129192000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-128053000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-150855000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-161747000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-197042000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-175338000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-175434000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-184455000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-211933000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-184597000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-142891000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-82316000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-61513000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-45455000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-20431000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>35979000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>39645000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>26570000.0</v>
       </c>
-      <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>136926000.0</v>
+      </c>
+      <c r="C29">
         <v>35759000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-171000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16680000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>24404000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10778000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-41858000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-156317000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-48829000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-26957000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-16791000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-13207000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-26661000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>61807000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>63652000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>72749000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>71809000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>62544000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>77828000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>70961000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>59267000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>48419000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>85770000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>68057000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>107960000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>110821000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10578,599 +10641,606 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>20374000.0</v>
+      </c>
+      <c r="C30">
         <v>18815000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12443000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38191000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22447000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27130000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17316000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24319000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16720000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>39901000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9972000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10697000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21493000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11367000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9571000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12174000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23488000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22088000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9571000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7733000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>29781000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6217000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9421000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10293000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6789000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6740000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6991000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8735000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12880000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9290000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>18218000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38886000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>25665000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>13240000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7581000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17924000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>16036000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>35453000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>38490000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>30292000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16530000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>18321000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>39708000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>28824000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>37918000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7245000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4086000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>33534000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10170000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4034000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>20610000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>11004000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10783000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12987000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>14385000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7249000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>12326000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10125000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9042000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>77798000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>14050000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4106000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7103000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4259000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4805000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3728000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2259000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6139000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>18383000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>73120000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>68320000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>6806000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>6295000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>13068000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>14290000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>16328000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>67675000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>11369000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>13353000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>15988000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>14878000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3854000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>3904000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>5191000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3722000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4136000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>1889000.0</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-48954000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-32514000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-28584000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-18848000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10151000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-26028000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1656000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-9920000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9438000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7707000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>30497000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>47857000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>87760000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>100621000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>117209000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>128996000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>142680000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>158938000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>172089000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>197801000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>203176000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>204561000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>210211000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>221248000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>233760000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>235142000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>235393000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>235400000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>237259000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>238358000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>213590000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>200079000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>185066000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>174056000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>176567000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>181228000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>174901000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>173324000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>180407000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>182336000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>183137000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>186504000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>189203000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>194983000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>190320000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>184836000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>175206000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>168890000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>170587000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>67645000.0</v>
+      </c>
+      <c r="C32">
         <v>73131000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>74408000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>88278000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>74269000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>64917000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>64206000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>63266000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>58987000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>48752000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>43060000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>72242000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>43755000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>19569000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>22903000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>67632000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>64362000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>76074000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>67406000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>61893000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>40312000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>35374000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>49829000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>15129000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>22115000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>42078000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11194,1128 +11264,1139 @@
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:94">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>125181000.0</v>
+      </c>
+      <c r="C33">
         <v>124532999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>130044000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>119632000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>124069000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>77491000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>79185000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>77834000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>80108000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>77851000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>79038000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>71610000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>67604000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>71021000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>70850000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>61130001.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>61874000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>62772000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>63938000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>59513000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>60217000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>60847000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>61764000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>92458000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>132192000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>134448000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>135523000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>157277000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>184125000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>206054000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>133904000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>114103000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>111439000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>112281000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>95957000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>98303000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>94343000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>95654000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>98085000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>112697000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>105860000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>104229000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>126223000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>107485000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>111307000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>109239000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>112087000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>116252000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>124812000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>124832000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>120331000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>129731000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>137042000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>135298000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>127340000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>125440000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>125868000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>127781000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>145176000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>147175000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>154090000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>152814000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>160167000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>143972000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>139406000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>133609000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>132167000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>119473000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>117151000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>122044000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>115771000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>122033000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>81520000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>80192000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>75187000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>77346000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>76981000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>77999000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>76436000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>65737000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>69933000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>70295000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>71159000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>72670000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>77535000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>90916000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>89874000.0</v>
       </c>
-      <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
-      <c r="CM33">
+      <c r="CM33"/>
+      <c r="CN33">
         <v>80958000.0</v>
       </c>
-      <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:94">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34">
+        <v>1301000.0</v>
+      </c>
+      <c r="C34">
         <v>1320000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1333000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>708000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>948000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1139000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1409000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1660000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2016000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2278000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2562000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>562000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>563000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>69331000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>70843000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>56013000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3934000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>6942000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3134000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3827000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>4282000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>64792000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>2600000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>53748000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>57145000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>61809000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>63696000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>83081000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>88015000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>88416000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>11617000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>10613000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>10910000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>11259000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>14694000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>16841000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>17048000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>17372000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>16826000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>21581000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>20235000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>20357000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>87046000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>92824000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>92729000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>88720000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>88232000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>72811000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>71803000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>71314000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>67956000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>83052000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>83520000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>79899000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>80658000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>74544000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>75561000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>76653000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>78431000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>74517000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>74665000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:94">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>156625000.0</v>
+      </c>
+      <c r="C35">
         <v>262942000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>311865000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>298784000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>281800000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>239807000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>293664000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>213528000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>187924000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>183562000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>168304000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>104807000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>77060000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>123104000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>122337000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>147610000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>136387000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>164874000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>133000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>131326000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>109967000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>103928000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>81096000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>61181000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>67007001.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>76176000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>78618000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>98558000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>104047000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>94803000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>34077000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>35223000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>37664000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>40157000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>23855000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>26557000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>27319000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>28197000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>28206000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>32175000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>31361000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>32015000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>99236000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>105546000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>96584000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>92751000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>88232000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>72811000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>71803000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>71314000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>67956000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>83052000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>83520000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>79899000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>80658000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>74544000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>75561000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>76653000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>78431000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>74517000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>74665000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>75696000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>79382000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>77754000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>79221000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>79526000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>79969000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>75905000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>88171000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>88418000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>89463000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>74752000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>81343000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>71008000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>62292000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>58057000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>58151000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>62332000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>59124000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>26870000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>34807000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>34893000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>34312000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>39496000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>43214000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>135078000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>130259000.0</v>
       </c>
-      <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
-      <c r="CM35">
+      <c r="CM35"/>
+      <c r="CN35">
         <v>106222000.0</v>
       </c>
-      <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:94">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>872000.0</v>
+      </c>
+      <c r="C36">
         <v>909999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>947000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1229000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1269000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1974000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1574000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1036000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2492000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4778000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1835000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>644000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>529000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1065000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1589000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4571001.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6705000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>7897000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>8873000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3131000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2529000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2828000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3037000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>817000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>888000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>998999.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1552000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2106000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3135000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2583000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2311000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3150000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3160000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3169000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3303000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1460000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1959000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1968000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1978000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1713000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1877000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2468000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2655000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2393000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>465000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2004000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2270000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3035000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>814000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3050000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2939000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>3253000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3124000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3318000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3494000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>3832000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>3783000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>3975000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>4168000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>4380000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>4552000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>62927000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>12684000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>37147000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>14034000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>8245000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>10301000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>4843000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>5059000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>5272000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>40455000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>41029000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>5373000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>5541000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>5710000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>7321000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>6822000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>8974000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>382000.0</v>
       </c>
-      <c r="CB36"/>
-      <c r="CC36">
+      <c r="CC36"/>
+      <c r="CD36">
         <v>535000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>612000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>688000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>764000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>841000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>15890000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>14683000.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
-      <c r="CM36">
+      <c r="CM36"/>
+      <c r="CN36">
         <v>13073000.0</v>
       </c>
-      <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:94">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
-      <c r="X37">
+      <c r="X37"/>
+      <c r="Y37">
         <v>-1451000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>-460000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>-271000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>-55000.0</v>
       </c>
-      <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -12344,1412 +12425,1426 @@
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
-      <c r="BE37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37"/>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
         <v>8000.0</v>
       </c>
-      <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:94">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
         <v>62</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>1.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>529000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1589000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4571000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6705000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7897000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8873000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3131000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2529000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2828000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>42122.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>817000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>888000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>999000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1552000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2106000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3135000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2583000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2311000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>17406000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>15257000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>14597000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>12749000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>13136000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>28532000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>27287000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>27720000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>40439000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>34225000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>35549000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>58898000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>47304000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>45214000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>48244000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>45951000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>44588000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>49016000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>49763000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>44825000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>43621000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>43340000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>41376000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>44562000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>42991000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>44978000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>47677000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>54446000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>53121000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>57608000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>55498000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>60939000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>58668000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>52583000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>45817000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>45226000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>38287000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>45915000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>45865000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>50218000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>56693000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>53803000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>52900000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>48265000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>49614000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>49519000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>50851000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>50531000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>43269000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>47336000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>47046000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>47270000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>47616000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>51399000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>66301000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>65675000.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38">
         <v>51915000.0</v>
       </c>
-      <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
+      <c r="CQ38"/>
     </row>
-    <row r="39" spans="1:94">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>9732000.0</v>
+      </c>
+      <c r="C39">
         <v>11811000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14972000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>15948000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>13122000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12654000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7984000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14154000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8999000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>8247000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4867000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14019000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21804000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11621000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>19152000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21084999.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>33543000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>50768000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>45726000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>51396000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10547000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>31159000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>29134000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>21297000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>33042000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>8309000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7570000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8178000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>8986000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9041000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>9964000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10905000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>13101000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>13145000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>16369000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>10831000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>11995000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>21649000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>12026000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>28335000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>31647000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>26276000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>15600000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>25410000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>29532000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>27819000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>25327000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>27641000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>39829000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>24767000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>25565000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>23042000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>22725000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>22356000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>33909000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>38313000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>57103000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>34504000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>15415000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>15907000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>24326000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>25611000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>26877000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>30047000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>21659000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>12933000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>30880000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>35663000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>46207000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>82496000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>39427000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>12236000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>75514000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>29917000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>20742000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>15542000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>15798000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>14831000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>13507000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>14655000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>14818000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>13492000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>13443000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>12802000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>13205000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>11907000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>12702000.0</v>
       </c>
-      <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
-      <c r="CM39">
+      <c r="CM39"/>
+      <c r="CN39">
         <v>8627000.0</v>
       </c>
-      <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
+      <c r="CQ39"/>
     </row>
-    <row r="40" spans="1:94">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>12182000.0</v>
+      </c>
+      <c r="C40">
         <v>22911000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>17771000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>29610000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>19031000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18107000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>18564000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>93491000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>14315000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16146000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>16465000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>33192000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>32157000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>14335000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11899000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>16655000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>32274000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>36627000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>25889000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>13720000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>11030000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>13339000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>23255000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>51985000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>52410000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>37772000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>20538000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>3986000.0</v>
+        <v>17095000.0</v>
       </c>
       <c r="AD40">
-        <v>3274000.0</v>
+        <v>18758000.0</v>
       </c>
       <c r="AE40">
+        <v>17895000.0</v>
+      </c>
+      <c r="AF40">
         <v>27301000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>25241000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>26693000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>22899000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>16988000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>16808000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>17197000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>20513000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>19590000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>19096000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>20561000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>22051000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>34073000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>23737000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>20916000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>18078000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>64194000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>39698000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>64387000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>118111000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>131212000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>46808000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>20324000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>25135000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>27036000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>26560000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>25784000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>26898000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>23624000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>26342000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>20810000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>20291000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>25799000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>37605000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>34813000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>38193000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>32396000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>28838000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>31550000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>27959000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>55334000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>41560000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>34501000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>42869000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>55995000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>38661000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>40237000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>40732000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>44134000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>37445000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>38588000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>33729000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>34952000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>27071000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>26140000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>22837000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>26342000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
-      <c r="CM40">
+      <c r="CM40"/>
+      <c r="CN40">
         <v>26880000.0</v>
       </c>
-      <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
+      <c r="CQ40"/>
     </row>
-    <row r="41" spans="1:94">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>42453000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>35818000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>40142000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>38432000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>60186000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>36899000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>43498000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>44186000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>49043000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>24879000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>12258000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12451000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>13868000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>14652000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>19554000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>20771000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>17522000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>34077000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>35223000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>37664000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>40157000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>23855000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>26557000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>27319000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>28197000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>28206000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>32175000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>31361000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>32015000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>99236000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>105546000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>96584000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>92751000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>88232000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>72811000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>71803000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>71314000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>67956000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>83052000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>83520000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>79899000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>80658000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>74544000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>75561000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>76653000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>78431000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>74517000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>74665000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>75696000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>79432000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>77754000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>79221000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>79526000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>79969000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>75905000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>88171000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>88418000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>89463000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>74752000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>81343000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>71008000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>62264000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>58057000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>58151000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>62332000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>59031000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>26762000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>34684000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>34756000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>34158000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>39471000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>43186000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>71811000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>69219000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
-      <c r="CM41">
+      <c r="CM41"/>
+      <c r="CN41">
         <v>50524000.0</v>
       </c>
-      <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
+      <c r="CQ41"/>
     </row>
-    <row r="42" spans="1:94">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>204519000.0</v>
+      </c>
+      <c r="C42">
         <v>73280000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>72557000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>72006000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>71572000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>70854000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>69404000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>97098000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>96312000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>94783000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>94067000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>93351000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>92633001.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>90165000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>89104000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>87704000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>86380000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>85127000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>83742000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>82448000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>80900000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>80736999.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>80719999.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>82316000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>82036999.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>82250000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>82038000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>81567000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>81087000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>81502000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>80872000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>80186000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>79425000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>78510000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>77792000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>78204000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>78014000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>77857000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>77442000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>77163000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>77026000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>76582000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>76423000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>75865000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>75360000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>70819000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>70332000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>69790000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>69304000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>68751000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>68295000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>67552000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>66928000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>66358000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>65914000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>65661000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>65209000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>64741000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>64300000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>63762000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>63211000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>62718000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>62183000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>61671000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>61166000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>60595000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>60856000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>60677000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>60115000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>59681000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>59382000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>58409000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>57801000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>56638000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>55673000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>54950000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>74603000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>77192000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>99981000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>97845000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>97389000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>94621000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>93932000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>93725000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>93646000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>21362000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>8900000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
-      <c r="CM42">
+      <c r="CM42"/>
+      <c r="CN42">
         <v>24530000.0</v>
       </c>
-      <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:94">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13802,88 +13897,87 @@
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:94">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13912,1417 +14006,1433 @@
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
-      <c r="BE44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44"/>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
-      <c r="CH44">
+      <c r="CH44"/>
+      <c r="CI44">
         <v>12969000.0</v>
       </c>
-      <c r="CI44">
+      <c r="CJ44">
         <v>12182000.0</v>
       </c>
-      <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
-      <c r="CM44">
+      <c r="CM44"/>
+      <c r="CN44">
         <v>11120000.0</v>
       </c>
-      <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
+      <c r="CQ44"/>
     </row>
-    <row r="45" spans="1:94">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45">
+        <v>67765000.0</v>
+      </c>
+      <c r="C45">
         <v>69168000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>119485000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>68883000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>69129000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>75517000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>119800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>76798000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>77616000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>73073000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>113639000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>70966000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>67075000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>69956000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>69261000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>56559000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>57688000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>58019000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>58727000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>91641000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>131304000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>133449000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>133971000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>155171000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>159469000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>181950000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>110072000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>75176000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>74661000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>76163000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>61687000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>63646000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>65811000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>68367000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>70365000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>72258000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>71635000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>68680000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>67325000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>60181000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>66093000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>60995000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>66136000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>71664000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>75796000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>75069000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>75506000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>86110000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>93702000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>93922000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>82778000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>38710000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>36848000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>35743000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>35984000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>36832000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>37701000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>39111000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>99228000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>85304000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>86823000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>87792000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>86941000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>81186000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>71236000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>76179000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>30582000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>30184000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>27717000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>27292000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>26921000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>27732000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>27462000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>27148000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>25905000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>22468000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>22597000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>23249000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>23889000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>25054000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>26136000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>24615000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>24199000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>29043000.0</v>
       </c>
-      <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:94">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>67765000.0</v>
+      </c>
+      <c r="C46">
         <v>69168000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>71250000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>68883000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>69129000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>75517000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>77611000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>76798000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>77616000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>73073000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>77203000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>70966000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>67075000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>69956000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>69261000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>56559000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>55169000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>54875000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>55065000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>56382000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>57688000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>58019000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>58727000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>91641000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>131304000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>133449000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>133971000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>155171000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>159469000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>181950000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>110072000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>75176000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>74661000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>76163000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>61687000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>63646000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>65811000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>68367000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>70365000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>72258000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>71635000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>68680000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>67325000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>60181000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>66093000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>60995000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>66136000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>71664000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>75796000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>75069000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>75506000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>86110000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>93702000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>93922000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>82778000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>38710000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>36848000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>35743000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>35984000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>36832000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>37701000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>39111000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>99228000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>85304000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>86823000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>87792000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>86941000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>81186000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>71236000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>76179000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>30582000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>30184000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>27717000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>27292000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>26921000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>27732000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>27462000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>27148000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>25905000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>22468000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>22597000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>23249000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>23889000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>25054000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>26136000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>24615000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>24199000.0</v>
       </c>
-      <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
-      <c r="CM46">
+      <c r="CM46"/>
+      <c r="CN46">
         <v>29043000.0</v>
       </c>
-      <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:94">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>67075000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>24783000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>23248000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>21137000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>55169000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>54875000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>55065000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>56382000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>57688000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>19516000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>58727000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>19443000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>39469000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>39285000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>38564000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>38912000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>40396000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>43406000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>45317000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>47273000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>50277000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>53023000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>38253000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>40036000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>42025000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>44405000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>46347000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>48065000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>47266000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>44136000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>42596000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>44055000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>49846000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>44627000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>43239000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>41541000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>40207000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>39219000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>39396000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>49740000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>50873000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>50790000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>39343000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>38710000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>36848000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>35743000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>35984000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>36832000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>37701000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>97316000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>99228000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>85304000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>86823000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>87792000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>86941000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>81186000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>71236000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>76179000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>65553000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>65340000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>27717000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>27292000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>26921000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>27732000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>27462000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>27148000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>25905000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>22468000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>22597000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>23249000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>23889000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>25054000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>26136000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>24615000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>24199000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
-      <c r="CM47">
+      <c r="CM47"/>
+      <c r="CN47">
         <v>29043000.0</v>
       </c>
-      <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
+      <c r="CQ47"/>
     </row>
-    <row r="48" spans="1:94">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-170969000.0</v>
+      </c>
+      <c r="C48">
         <v>-140866000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-182515000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-165937000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-158492000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-170171000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-220619000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-253719000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-146529000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-154563000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-142848000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-139849000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-142896000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-123950000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-118913000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-109180000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-91374000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-105913000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-80066000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-81231000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-79047000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-76998000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-38619000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-24236000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>16085999.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>28877000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>45824000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>55359000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>91088000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>106975000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>120799000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>146468000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>152640000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>154976000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>161380000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>172518000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>185248000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>186814000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>187508000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>188549000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>189612000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>191195000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>179639000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>169094000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>155376000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>149090000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>152253000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>148172000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>142464000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>141573000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>149245000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>162255000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>163903000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>168063000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>171429000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>173108000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>169069000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>164225000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>155209000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>146727000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>149168000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>148984000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>150274000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>153750000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>158446000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>159751000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>163761000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>170027000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>169672000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>155769000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>153890000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>146278000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>139603000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>140490000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>152129000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>169456000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>161498000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>150787000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>130535000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>97330000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>60915000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>24692000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>3697000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-13522000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-30186000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-39299000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-40934000.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
-      <c r="CM48">
+      <c r="CM48"/>
+      <c r="CN48">
         <v>-15012000.0</v>
       </c>
-      <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
+      <c r="CQ48"/>
     </row>
-    <row r="49" spans="1:94">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-123950000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-118913000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-109180000.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-      <c r="U49">
+      <c r="U49"/>
+      <c r="V49">
         <v>-79047000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-76998000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-38619000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-24236000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>16086000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>28877000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>45824000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>55359000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>91088000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>106975000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>120799000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>146468000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>152640000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>154976000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>161380000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>172518000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>185248000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>186814000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>187508000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>188549000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>189612000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>191195000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>179639000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>169094000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>155376000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>149090000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>152253000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>148172000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>142464000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>141573000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>149245000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>162255000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>163903000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>168063000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>171429000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>173108000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>169069000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>164225000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>155209000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>146727000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>149168000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:94">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50">
         <v>2875000.0</v>
       </c>
       <c r="C50">
+        <v>2875000.0</v>
+      </c>
+      <c r="D50">
         <v>9728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2875000.0</v>
       </c>
       <c r="E50">
         <v>2875000.0</v>
       </c>
       <c r="F50">
         <v>2875000.0</v>
       </c>
       <c r="G50">
         <v>2875000.0</v>
       </c>
-      <c r="H50"/>
+      <c r="H50">
+        <v>2875000.0</v>
+      </c>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>30002000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>29415000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>22293000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>40548000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>40742000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>10161000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>20518000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>19315000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>17605000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>15825000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>13950000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>16840000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -15342,716 +15452,722 @@
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:94">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>144920000.0</v>
+      </c>
+      <c r="C51">
         <v>145698000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>152363000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>152310000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>152297000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>158330000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>158994000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>48260000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>48656000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>74124000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>75230000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>67095000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>56900000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>129138000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>128763000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>108730000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>99578000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>106668000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>98056000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>99918000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>88203000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>76227000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>85457000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>79850000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>83569000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>77240000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>78926000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>96148000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>100267000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>94121000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
-      <c r="BZ51">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ51"/>
       <c r="CA51">
         <v>93000.0</v>
       </c>
       <c r="CB51">
+        <v>93000.0</v>
+      </c>
+      <c r="CC51">
         <v>108000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>189000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>206000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>224000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>34000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>36000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>52304000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>50858000.0</v>
       </c>
-      <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
-      <c r="CM51">
+      <c r="CM51"/>
+      <c r="CN51">
         <v>46578000.0</v>
       </c>
-      <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:94">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>4865000.0</v>
+      </c>
+      <c r="C52">
         <v>4812000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11616000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4152000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3709000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4231000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4131000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>-8709000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>30002000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>30793000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9567000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>22293000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>40548000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>42244000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1262000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1623000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1980000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1955000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>12090000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>22422000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>21342000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>29240000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>30927000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>29013000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>14932000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>14960000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>33982000.0</v>
+        <v>17144000.0</v>
       </c>
       <c r="AD52">
-        <v>33680000.0</v>
+        <v>16991000.0</v>
       </c>
       <c r="AE52">
+        <v>16840000.0</v>
+      </c>
+      <c r="AF52">
         <v>20758000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>20968000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>21983000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>20152000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>13265000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>13737000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>13776000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>16993000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>15894000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>15871000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>17244000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>18532000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>22127000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>23587000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>14047000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>12322000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>15613000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>14381000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>13643000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>11968000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>11351000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>11450000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>10855000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>15886000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>19151000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>18870000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>18099000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>20102000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>7598000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>12979000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>16257000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>15902000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>10498000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>15330000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>13308000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>15792000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>7118000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>17939000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>18106000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>12621000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>9734000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>3352000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>23205000.0</v>
       </c>
-      <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>15539000.0</v>
       </c>
-      <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>20189000.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>66000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>69000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>70000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>9000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>8000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>2006000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>2000000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>2000000.0</v>
       </c>
-      <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:94">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>182000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>3769000.0</v>
       </c>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
+        <v>0.0</v>
+      </c>
+      <c r="AE53">
         <v>1998000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>18019000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>27262000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>56353000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>52288000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>42917000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>51003000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>30932000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>10996000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>5970000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>14997000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>14988000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>20989000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>26951000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>30009000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>42002000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>47981000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>47961000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>47990000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>47993000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>53989000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>38988000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>38993000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>44990000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>41988000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>41978000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>15530000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>17004000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>16194000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1815000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>910000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>2203000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>2304000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>2322000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>6686000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>39989000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>38115000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>29976000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>31975000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>30549000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>4238000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>1200000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:94">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -16080,1222 +16196,1235 @@
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54"/>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:94">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>276096000.0</v>
+      </c>
+      <c r="C55">
         <v>287998000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>290049000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>340757000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>328093000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>250468000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>224216000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>245949000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>207221000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>248669000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>259459000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>229309000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>208244000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>202669000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>199738000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>193051000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>212354000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>230750000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>200664000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>184105000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>170058000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>158070000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>182742000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>211105000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>253784000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>251102000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>245202000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>289287000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>337638000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>344083000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>289737000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>324503000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>329873000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>317630000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>295904000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>318531000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>328691000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>339320000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>339255000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>355765000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>368567000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>376401000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>406904000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>428401000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>397002000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>393636000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>385252000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>381067000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>371561000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>404936000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>417719000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>355212000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>363866000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>359326000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>388565000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>363356000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>370254000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>380753000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>345463000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>330353000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>379390000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>318225000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>310643000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>331762000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>345139000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>351242000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>335566000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>347263000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>362446000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>357763000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>389154000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>458080000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>409853000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>362292000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>355884000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>346660000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>370170000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>424241000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>419981000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>402719000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>356920000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>285113000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>225282000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>215820000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>186517000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>207644000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>191143000.0</v>
       </c>
-      <c r="CJ55"/>
       <c r="CK55"/>
       <c r="CL55"/>
-      <c r="CM55">
+      <c r="CM55"/>
+      <c r="CN55">
         <v>140052000.0</v>
       </c>
-      <c r="CN55"/>
       <c r="CO55"/>
       <c r="CP55"/>
+      <c r="CQ55"/>
     </row>
-    <row r="56" spans="1:94">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>150915000.0</v>
+      </c>
+      <c r="C56">
         <v>163465000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>160005000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>221125000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>204024000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>172977000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>145031000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>168115000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>127113000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>170818000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>180421000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>157699000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>140640000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>131648000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>128888000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>131920999.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>150480000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>167978000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>136726000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>124592000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>109841000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>97223000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>120978000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>118647000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>121592000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>116654000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>109679000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>132010000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>153513000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>138029000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>155833000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>210400000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>218434000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>205349000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>199947000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>220228000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>234348000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>243666000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>241170000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>243068000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>262707000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>272172000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>280681000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>320916000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>285695000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>284397000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>273165000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>264815000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>246749000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>280104000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>297388000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>225481000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>226824000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>224028000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>261225000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>237916000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>244386000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>252972000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>200287000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>183178000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>225300000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>165411000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>150476000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>187790000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>205733000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>217633000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>203399000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>227790000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>245295000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>235719000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>273383000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>336047000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>328333000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>282100000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>280697000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>269314000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>293189000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>346242000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>343545000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>336982000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>286987000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>214818000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>154123000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>143150000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>108982000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>116728000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>101269000.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
-      <c r="CM56">
+      <c r="CM56"/>
+      <c r="CN56">
         <v>59094000.0</v>
       </c>
-      <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:94">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>83270000.0</v>
+      </c>
+      <c r="C57">
         <v>90334000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>85597000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>132847000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>129755000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>108060000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>80825000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>104849000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>68126000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>122066000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>137361000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>85457000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>96885000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>112079000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>105985000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>64289000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>86118000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>91904000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>69320000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>62699000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>69529000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>61849000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>71149000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>103518000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>99477000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>74576000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>49430000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>61733000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>69390000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>68821000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>62050000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>69958000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>67512000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>51391000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>40317000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>49205000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>46091000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>54460000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>54135000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>66669000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>78426000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>84507000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>72557000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>101255000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>93224000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>104701000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>98325000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>104900000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>102729000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>138170000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>147228000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>67696000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>75081000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>70795000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>96576000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>71701000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>82245000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>97136000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>69698000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>64818000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>111934000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>50546000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>38681000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>56404000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>64114000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>69163000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>49344000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>56442000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>60442000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>69980000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>102662000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>188076000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>140606000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>103720000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>95520000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>89284000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>101523000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>160483000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>156988000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>186104000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>169239000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>136337000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>98771000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>101051000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>84773000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>108527000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>97973000.0</v>
       </c>
-      <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
-      <c r="CM57">
+      <c r="CM57"/>
+      <c r="CN57">
         <v>53540000.0</v>
       </c>
-      <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
+      <c r="CQ57"/>
     </row>
-    <row r="58" spans="1:94">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>239895000.0</v>
+      </c>
+      <c r="C58">
         <v>353276000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>397462000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>431631000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>411555000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>347867000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>374489000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>318377000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>256050000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>305628000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>305665000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>190264000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>173945000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>235183000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>228322000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>211899000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>222505000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>256778000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>202320000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>194025000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>179496000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>165777000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>152245000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>164699000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>166484001.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>150752000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>128048000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>160291000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>173437000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>163624000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>96127000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>105181000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>105176000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>91548000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>64172000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>75762000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>73410000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>82657000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>82341000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>98844000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>109787000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>116522000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>171793000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>206801000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>189808000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>197452000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>186557000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>177711000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>174532000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>209484000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>215184000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>150748000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>158601000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>150694000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>177234000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>146245000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>157806000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>173789000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>148129000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>139335000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>186599000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>126242000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>118063000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>134158000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>143335000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>148689000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>129313000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>132347000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>148613000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>158398000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>192125000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>262828000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>221949000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>174728000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>157812000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>147341000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>159674000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>222815000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>216112000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>212974000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>204046000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>171230000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>133083000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>140547000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>127987000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>243605000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>228232000.0</v>
       </c>
-      <c r="CJ58"/>
       <c r="CK58"/>
       <c r="CL58"/>
-      <c r="CM58">
+      <c r="CM58"/>
+      <c r="CN58">
         <v>159762000.0</v>
       </c>
-      <c r="CN58"/>
       <c r="CO58"/>
       <c r="CP58"/>
+      <c r="CQ58"/>
     </row>
-    <row r="59" spans="1:94">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -17324,584 +17453,591 @@
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59"/>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:94">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>36201000.0</v>
+      </c>
+      <c r="C60">
         <v>-65278000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-107413000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-90874000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-83462000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-97399000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-150273000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-72428000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-48829000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-56959000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-46206000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>39045000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>34299000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-32514000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-28584000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-18848000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-10151000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-26028000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-1656000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-9920000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-9438000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-7707000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>30497000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>47857000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>87759999.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>100621000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>117209000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>128996000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>164201000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>180459000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>193610000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>219322000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>224697000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>226082000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>231732000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>242769000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>255281000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>256663000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>256914000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>256921000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>258780000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>259879000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>235111000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>221600000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>207194000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>196184000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>198695000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>203356000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>197029000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>195452000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>202535000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>204464000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>205265000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>208632000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>211331000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>217111000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>212448000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>206964000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>197334000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>191018000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>192783000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>191969000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>192584000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>197548000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>201739000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>202473000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>206166000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>214745000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>213780000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>199365000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>196928000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>195252000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>187904000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>187564000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>198072000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>199319000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>210496000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>201426000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>203869000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>189745000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>152874000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>113883000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>92199000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>75273000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>58530000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-35961000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-37089000.0</v>
       </c>
-      <c r="CJ60"/>
       <c r="CK60"/>
       <c r="CL60"/>
-      <c r="CM60">
+      <c r="CM60"/>
+      <c r="CN60">
         <v>-19710000.0</v>
       </c>
-      <c r="CN60"/>
       <c r="CO60"/>
       <c r="CP60"/>
+      <c r="CQ60"/>
     </row>
-    <row r="61" spans="1:94">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-      <c r="U61">
-[...1 lines deleted...]
-      </c>
+      <c r="U61"/>
       <c r="V61">
         <v>-1782000.0</v>
       </c>
       <c r="W61">
+        <v>-1782000.0</v>
+      </c>
+      <c r="X61">
         <v>-1344000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-1341000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1281000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-1124000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-989000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-983000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-2348000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-4572000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-9721000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-9668000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-9685000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-10398000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-12555000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-12550000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-12030000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-12642000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-14583000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-14524000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-14551000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-15629000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-17516000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-17623000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-17535000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-27810000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-29971000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-30004000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-30007000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-30511000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-30970000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-31290000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-31589000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-32309000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-34488000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-34506000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-34616000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-35270000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-35904000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-35842000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-35812000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-36201000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-36539000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-37001000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-36948000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-37315000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-37123000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-36926000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-36997000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-38397000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-38871000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-39807000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-39726000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-41630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43597000.0</v>
       </c>
       <c r="BX61">
         <v>-43597000.0</v>
       </c>
       <c r="BY61">
+        <v>-43597000.0</v>
+      </c>
+      <c r="BZ61">
         <v>-23182000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-23457000.0</v>
       </c>
-      <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:94">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17954,50 +18090,51 @@
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18094,51 +18231,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>427798000.0</v>
       </c>
       <c r="C2">
         <v>492383000.0</v>
       </c>
       <c r="D2">
         <v>316330000.0</v>
       </c>
       <c r="E2">
         <v>338931000.0</v>
       </c>
       <c r="F2">
         <v>191592000.0</v>
       </c>
       <c r="G2">
         <v>121949000.0</v>
       </c>
       <c r="H2">
         <v>244258000.0</v>
       </c>
       <c r="I2">
         <v>320146000.0</v>
       </c>
@@ -18174,51 +18311,51 @@
       </c>
       <c r="T2">
         <v>713661000.0</v>
       </c>
       <c r="U2">
         <v>1211349000.0</v>
       </c>
       <c r="V2">
         <v>820638000.0</v>
       </c>
       <c r="W2">
         <v>468309000.0</v>
       </c>
       <c r="X2">
         <v>225216000.0</v>
       </c>
       <c r="Y2">
         <v>212589000.0</v>
       </c>
       <c r="Z2">
         <v>187646000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>6209000.0</v>
       </c>
       <c r="C3">
         <v>5763000.0</v>
       </c>
       <c r="D3">
         <v>4606000.0</v>
       </c>
       <c r="E3">
         <v>4135000.0</v>
       </c>
       <c r="F3">
         <v>4304000.0</v>
       </c>
       <c r="G3">
         <v>9202000.0</v>
       </c>
       <c r="H3">
         <v>22923000.0</v>
       </c>
       <c r="I3">
         <v>12017000.0</v>
       </c>
@@ -18252,81 +18389,81 @@
       <c r="S3">
         <v>4380000.0</v>
       </c>
       <c r="T3">
         <v>3910000.0</v>
       </c>
       <c r="U3">
         <v>5442000.0</v>
       </c>
       <c r="V3">
         <v>8147000.0</v>
       </c>
       <c r="W3">
         <v>7810000.0</v>
       </c>
       <c r="X3">
         <v>8000000.0</v>
       </c>
       <c r="Y3">
         <v>12778000.0</v>
       </c>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>6688000.0</v>
       </c>
       <c r="C5">
         <v>33747000.0</v>
       </c>
       <c r="D5">
         <v>13531000.0</v>
       </c>
       <c r="E5">
         <v>-9954000.0</v>
       </c>
       <c r="F5">
         <v>-15304000.0</v>
       </c>
       <c r="G5">
         <v>-42871000.0</v>
       </c>
       <c r="H5">
         <v>-74744000.0</v>
       </c>
       <c r="I5">
         <v>-30412000.0</v>
       </c>
@@ -18362,51 +18499,51 @@
       </c>
       <c r="T5">
         <v>33614000.0</v>
       </c>
       <c r="U5">
         <v>199061000.0</v>
       </c>
       <c r="V5">
         <v>69941000.0</v>
       </c>
       <c r="W5">
         <v>-18789000.0</v>
       </c>
       <c r="X5">
         <v>4815000.0</v>
       </c>
       <c r="Y5">
         <v>130000.0</v>
       </c>
       <c r="Z5">
         <v>7554000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>12897000.0</v>
       </c>
       <c r="C6">
         <v>39510000.0</v>
       </c>
       <c r="D6">
         <v>18137000.0</v>
       </c>
       <c r="E6">
         <v>-5819000.0</v>
       </c>
       <c r="F6">
         <v>-11000000.0</v>
       </c>
       <c r="G6">
         <v>-33669000.0</v>
       </c>
       <c r="H6">
         <v>-51821000.0</v>
       </c>
       <c r="I6">
         <v>-18395000.0</v>
       </c>
@@ -18442,113 +18579,113 @@
       </c>
       <c r="T6">
         <v>37524000.0</v>
       </c>
       <c r="U6">
         <v>204503000.0</v>
       </c>
       <c r="V6">
         <v>78088000.0</v>
       </c>
       <c r="W6">
         <v>-10979000.0</v>
       </c>
       <c r="X6">
         <v>12815000.0</v>
       </c>
       <c r="Y6">
         <v>12908000.0</v>
       </c>
       <c r="Z6">
         <v>7554000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-2500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>73193000.0</v>
       </c>
       <c r="C9">
         <v>67042000.0</v>
       </c>
       <c r="D9">
         <v>41763000.0</v>
       </c>
       <c r="E9">
         <v>25823000.0</v>
       </c>
       <c r="F9">
         <v>11458000.0</v>
       </c>
       <c r="G9">
         <v>-13502000.0</v>
       </c>
       <c r="H9">
         <v>-14300000.0</v>
       </c>
       <c r="I9">
         <v>-3627000.0</v>
       </c>
@@ -18584,51 +18721,51 @@
       </c>
       <c r="T9">
         <v>103364000.0</v>
       </c>
       <c r="U9">
         <v>233451000.0</v>
       </c>
       <c r="V9">
         <v>106549000.0</v>
       </c>
       <c r="W9">
         <v>13871000.0</v>
       </c>
       <c r="X9">
         <v>19133000.0</v>
       </c>
       <c r="Y9">
         <v>12908000.0</v>
       </c>
       <c r="Z9">
         <v>22668000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>-10872000.0</v>
       </c>
       <c r="C10">
         <v>-69979000.0</v>
       </c>
       <c r="D10">
         <v>-22088000.0</v>
       </c>
       <c r="E10">
         <v>-36535000.0</v>
       </c>
       <c r="F10">
         <v>-40034000.0</v>
       </c>
       <c r="G10">
         <v>-85899000.0</v>
       </c>
       <c r="H10">
         <v>-75353000.0</v>
       </c>
       <c r="I10">
         <v>-30412000.0</v>
       </c>
@@ -18664,51 +18801,51 @@
       </c>
       <c r="T10">
         <v>41311000.0</v>
       </c>
       <c r="U10">
         <v>204263000.0</v>
       </c>
       <c r="V10">
         <v>67455000.0</v>
       </c>
       <c r="W10">
         <v>-32822000.0</v>
       </c>
       <c r="X10">
         <v>-8738000.0</v>
       </c>
       <c r="Y10">
         <v>-12181000.0</v>
       </c>
       <c r="Z10">
         <v>-3309000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>-48976000.0</v>
       </c>
       <c r="C11">
         <v>5838000.0</v>
       </c>
       <c r="D11">
         <v>1501000.0</v>
       </c>
       <c r="E11">
         <v>2312000.0</v>
       </c>
       <c r="F11">
         <v>1413000.0</v>
       </c>
       <c r="G11">
         <v>199000.0</v>
       </c>
       <c r="H11">
         <v>-115000.0</v>
       </c>
       <c r="I11">
         <v>10169000.0</v>
       </c>
@@ -18744,51 +18881,51 @@
       </c>
       <c r="T11">
         <v>14843000.0</v>
       </c>
       <c r="U11">
         <v>75530000.0</v>
       </c>
       <c r="V11">
         <v>21762000.0</v>
       </c>
       <c r="W11">
         <v>-7962000.0</v>
       </c>
       <c r="X11">
         <v>-1318000.0</v>
       </c>
       <c r="Y11">
         <v>-3554000.0</v>
       </c>
       <c r="Z11">
         <v>167000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>17560000.0</v>
       </c>
       <c r="C12">
         <v>6850000.0</v>
       </c>
       <c r="D12">
         <v>15031000.0</v>
       </c>
       <c r="E12">
         <v>25423000.0</v>
       </c>
       <c r="F12">
         <v>13317000.0</v>
       </c>
       <c r="G12">
         <v>2225000.0</v>
       </c>
       <c r="H12">
         <v>609000.0</v>
       </c>
       <c r="I12">
         <v>155000.0</v>
       </c>
@@ -18824,135 +18961,135 @@
       </c>
       <c r="T12">
         <v>420000.0</v>
       </c>
       <c r="U12">
         <v>352000.0</v>
       </c>
       <c r="V12">
         <v>11082000.0</v>
       </c>
       <c r="W12">
         <v>13856000.0</v>
       </c>
       <c r="X12">
         <v>12704000.0</v>
       </c>
       <c r="Y12">
         <v>11771000.0</v>
       </c>
       <c r="Z12">
         <v>11048000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>609000.0</v>
       </c>
       <c r="I13">
         <v>155000.0</v>
       </c>
       <c r="J13">
         <v>163000.0</v>
       </c>
       <c r="K13">
         <v>171000.0</v>
       </c>
       <c r="L13">
         <v>243000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>259000.0</v>
       </c>
       <c r="G14">
         <v>-1655000.0</v>
       </c>
       <c r="H14">
         <v>-55000.0</v>
       </c>
       <c r="I14">
         <v>-55000.0</v>
       </c>
       <c r="J14">
         <v>-55000.0</v>
       </c>
       <c r="K14">
         <v>-55000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14">
         <v>4000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>38104000.0</v>
       </c>
       <c r="C15">
         <v>-75817000.0</v>
       </c>
       <c r="D15">
         <v>-23589000.0</v>
       </c>
       <c r="E15">
         <v>-38847000.0</v>
       </c>
       <c r="F15">
         <v>-41447000.0</v>
       </c>
       <c r="G15">
         <v>-84443000.0</v>
       </c>
       <c r="H15">
         <v>-75238000.0</v>
       </c>
       <c r="I15">
         <v>-40581000.0</v>
       </c>
@@ -18988,51 +19125,51 @@
       </c>
       <c r="T15">
         <v>26468000.0</v>
       </c>
       <c r="U15">
         <v>128733000.0</v>
       </c>
       <c r="V15">
         <v>45693000.0</v>
       </c>
       <c r="W15">
         <v>-24860000.0</v>
       </c>
       <c r="X15">
         <v>-7420000.0</v>
       </c>
       <c r="Y15">
         <v>-8627000.0</v>
       </c>
       <c r="Z15">
         <v>-3476000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-38847000.0</v>
       </c>
       <c r="F16">
         <v>-41447000.0</v>
       </c>
       <c r="G16">
         <v>-84443000.0</v>
       </c>
       <c r="H16">
         <v>-75183000.0</v>
       </c>
       <c r="I16">
         <v>-40581000.0</v>
       </c>
       <c r="J16">
         <v>-22562000.0</v>
       </c>
       <c r="K16">
         <v>12324000.0</v>
       </c>
@@ -19052,51 +19189,51 @@
         <v>4935000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16">
         <v>4940000.0</v>
       </c>
       <c r="S16">
         <v>4614000.0</v>
       </c>
       <c r="T16">
         <v>26468000.0</v>
       </c>
       <c r="U16">
         <v>128733000.0</v>
       </c>
       <c r="V16">
         <v>45382000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>38104000.0</v>
       </c>
       <c r="C17">
         <v>-75817000.0</v>
       </c>
       <c r="D17">
         <v>-30466000.0</v>
       </c>
       <c r="E17">
         <v>-38847000.0</v>
       </c>
       <c r="F17">
         <v>-41447000.0</v>
       </c>
       <c r="G17">
         <v>-86098000.0</v>
       </c>
       <c r="H17">
         <v>-75238000.0</v>
       </c>
       <c r="I17">
         <v>-40581000.0</v>
       </c>
@@ -19112,101 +19249,101 @@
       <c r="M17">
         <v>5904000.0</v>
       </c>
       <c r="N17">
         <v>-19295000.0</v>
       </c>
       <c r="O17">
         <v>19095000.0</v>
       </c>
       <c r="P17">
         <v>4939000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-17560000.0</v>
       </c>
       <c r="C18">
         <v>-6850000.0</v>
       </c>
       <c r="D18">
         <v>-20862000.0</v>
       </c>
       <c r="E18">
         <v>-25423000.0</v>
       </c>
       <c r="F18">
         <v>-13317000.0</v>
       </c>
       <c r="G18">
         <v>-2225000.0</v>
       </c>
       <c r="H18">
         <v>-609000.0</v>
       </c>
       <c r="I18">
         <v>-155000.0</v>
       </c>
       <c r="J18">
         <v>-163000.0</v>
       </c>
       <c r="K18">
         <v>-171000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3912000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>-3081000.0</v>
       </c>
       <c r="H19">
         <v>858000.0</v>
       </c>
       <c r="I19">
         <v>1848000.0</v>
       </c>
       <c r="J19">
         <v>548000.0</v>
       </c>
       <c r="K19">
         <v>111000.0</v>
       </c>
       <c r="L19">
         <v>116000.0</v>
@@ -19214,95 +19351,95 @@
       <c r="M19">
         <v>42000.0</v>
       </c>
       <c r="N19">
         <v>64000.0</v>
       </c>
       <c r="O19">
         <v>11000.0</v>
       </c>
       <c r="P19">
         <v>6000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>18325000.0</v>
       </c>
       <c r="H20">
         <v>22371000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>2212000.0</v>
       </c>
       <c r="K20">
         <v>2261000.0</v>
       </c>
       <c r="L20">
         <v>2261000.0</v>
       </c>
       <c r="M20">
         <v>-1078000.0</v>
       </c>
       <c r="N20">
         <v>10452000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>33920000.0</v>
       </c>
       <c r="C21">
         <v>37341000.0</v>
       </c>
       <c r="D21">
         <v>10492000.0</v>
       </c>
       <c r="E21">
         <v>-15024000.0</v>
       </c>
       <c r="F21">
         <v>-22762000.0</v>
       </c>
       <c r="G21">
         <v>-80593000.0</v>
       </c>
       <c r="H21">
         <v>-75602000.0</v>
       </c>
       <c r="I21">
         <v>-32105000.0</v>
       </c>
@@ -19338,81 +19475,81 @@
       </c>
       <c r="T21">
         <v>33614000.0</v>
       </c>
       <c r="U21">
         <v>199061000.0</v>
       </c>
       <c r="V21">
         <v>78088000.0</v>
       </c>
       <c r="W21">
         <v>-18789000.0</v>
       </c>
       <c r="X21">
         <v>4815000.0</v>
       </c>
       <c r="Y21">
         <v>130000.0</v>
       </c>
       <c r="Z21">
         <v>7554000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>467071000.0</v>
       </c>
       <c r="C23">
         <v>522084000.0</v>
       </c>
       <c r="D23">
         <v>347601000.0</v>
       </c>
       <c r="E23">
         <v>379778000.0</v>
       </c>
       <c r="F23">
         <v>225812000.0</v>
       </c>
       <c r="G23">
         <v>189040000.0</v>
       </c>
       <c r="H23">
         <v>282560000.0</v>
       </c>
       <c r="I23">
         <v>349197000.0</v>
       </c>
@@ -19448,129 +19585,129 @@
       </c>
       <c r="T23">
         <v>783411000.0</v>
       </c>
       <c r="U23">
         <v>1245739000.0</v>
       </c>
       <c r="V23">
         <v>849099000.0</v>
       </c>
       <c r="W23">
         <v>500969000.0</v>
       </c>
       <c r="X23">
         <v>239534000.0</v>
       </c>
       <c r="Y23">
         <v>212589000.0</v>
       </c>
       <c r="Z23">
         <v>202760000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>6209000.0</v>
       </c>
       <c r="C25">
         <v>5763000.0</v>
       </c>
       <c r="D25">
         <v>4214000.0</v>
       </c>
       <c r="E25">
         <v>4135000.0</v>
       </c>
       <c r="F25">
         <v>4304000.0</v>
       </c>
       <c r="G25">
         <v>9202000.0</v>
       </c>
       <c r="H25">
         <v>22923000.0</v>
       </c>
       <c r="I25">
         <v>12017000.0</v>
       </c>
       <c r="J25">
         <v>9366000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>955000.0</v>
       </c>
       <c r="I26">
         <v>42000.0</v>
       </c>
       <c r="J26">
         <v>298000.0</v>
       </c>
       <c r="K26">
         <v>386000.0</v>
       </c>
       <c r="L26">
         <v>379000.0</v>
       </c>
       <c r="M26">
         <v>332000.0</v>
       </c>
@@ -19590,83 +19727,83 @@
         <v>842000.0</v>
       </c>
       <c r="S26">
         <v>1959000.0</v>
       </c>
       <c r="T26">
         <v>1966000.0</v>
       </c>
       <c r="U26">
         <v>890000.0</v>
       </c>
       <c r="V26">
         <v>385000.0</v>
       </c>
       <c r="W26">
         <v>329000.0</v>
       </c>
       <c r="X26">
         <v>207000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27">
         <v>24219000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>39273000.0</v>
       </c>
       <c r="C28">
         <v>32915000.0</v>
       </c>
       <c r="D28">
         <v>26099000.0</v>
       </c>
       <c r="E28">
         <v>28227000.0</v>
       </c>
       <c r="F28">
         <v>27532000.0</v>
       </c>
       <c r="G28">
         <v>29815.0</v>
       </c>
       <c r="H28">
         <v>38302000.0</v>
       </c>
       <c r="I28">
         <v>29051000.0</v>
       </c>
@@ -19698,51 +19835,51 @@
         <v>495000.0</v>
       </c>
       <c r="S28">
         <v>31717000.0</v>
       </c>
       <c r="T28">
         <v>38914000.0</v>
       </c>
       <c r="U28">
         <v>34390000.0</v>
       </c>
       <c r="V28">
         <v>28091000.0</v>
       </c>
       <c r="W28">
         <v>23501000.0</v>
       </c>
       <c r="X28">
         <v>14318000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>-48976000.0</v>
       </c>
       <c r="C29">
         <v>5838000.0</v>
       </c>
       <c r="D29">
         <v>1327000.0</v>
       </c>
       <c r="E29">
         <v>2312000.0</v>
       </c>
       <c r="F29">
         <v>1413000.0</v>
       </c>
       <c r="G29">
         <v>199000.0</v>
       </c>
       <c r="H29">
         <v>-115000.0</v>
       </c>
       <c r="I29">
         <v>10169000.0</v>
       </c>
@@ -19750,51 +19887,51 @@
         <v>-8845000.0</v>
       </c>
       <c r="K29">
         <v>3464000.0</v>
       </c>
       <c r="L29">
         <v>14831000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>39273000.0</v>
       </c>
       <c r="C30">
         <v>29701000.0</v>
       </c>
       <c r="D30">
         <v>31271000.0</v>
       </c>
       <c r="E30">
         <v>40847000.0</v>
       </c>
       <c r="F30">
         <v>34220000.0</v>
       </c>
       <c r="G30">
         <v>67091000.0</v>
       </c>
       <c r="H30">
         <v>38302000.0</v>
       </c>
       <c r="I30">
         <v>29051000.0</v>
       </c>
@@ -19830,51 +19967,51 @@
       </c>
       <c r="T30">
         <v>69750000.0</v>
       </c>
       <c r="U30">
         <v>34390000.0</v>
       </c>
       <c r="V30">
         <v>28461000.0</v>
       </c>
       <c r="W30">
         <v>32660000.0</v>
       </c>
       <c r="X30">
         <v>14318000.0</v>
       </c>
       <c r="Y30">
         <v>-12778000.0</v>
       </c>
       <c r="Z30">
         <v>15114000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>-44792000.0</v>
       </c>
       <c r="C31">
         <v>-107320000.0</v>
       </c>
       <c r="D31">
         <v>-32580000.0</v>
       </c>
       <c r="E31">
         <v>-21511000.0</v>
       </c>
       <c r="F31">
         <v>-17272000.0</v>
       </c>
       <c r="G31">
         <v>-5306000.0</v>
       </c>
       <c r="H31">
         <v>249000.0</v>
       </c>
       <c r="I31">
         <v>1693000.0</v>
       </c>
@@ -19910,51 +20047,51 @@
       </c>
       <c r="T31">
         <v>7697000.0</v>
       </c>
       <c r="U31">
         <v>5202000.0</v>
       </c>
       <c r="V31">
         <v>-10633000.0</v>
       </c>
       <c r="W31">
         <v>-14033000.0</v>
       </c>
       <c r="X31">
         <v>-13553000.0</v>
       </c>
       <c r="Y31">
         <v>-12311000.0</v>
       </c>
       <c r="Z31">
         <v>-702000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>500991000.0</v>
       </c>
       <c r="C32">
         <v>559425000.0</v>
       </c>
       <c r="D32">
         <v>358093000.0</v>
       </c>
       <c r="E32">
         <v>364754000.0</v>
       </c>
       <c r="F32">
         <v>203050000.0</v>
       </c>
       <c r="G32">
         <v>108447000.0</v>
       </c>
       <c r="H32">
         <v>229958000.0</v>
       </c>
       <c r="I32">
         <v>316519000.0</v>
       </c>
@@ -20009,935 +20146,940 @@
       <c r="Z32">
         <v>210314000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP32"/>
+  <dimension ref="A1:CQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>106967000.0</v>
+      </c>
+      <c r="C2">
         <v>53498000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108794000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>136306000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>100802000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>81896000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116683000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>97059000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>128986000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>149655000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>114506000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52669000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75641000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>73514000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>124367000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>81189000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>50197000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>83178000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>68412000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>56769000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>35357000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31054000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>55066000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29281000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>23602000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>53003000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>46061000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>67637000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>77557000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>91867000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>82806000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>61904000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>83569000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>83290000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>79863000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>113344000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>129646000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>128797000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>103972000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>118080000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>132703000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>176047000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>212064000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>213831000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>88251000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>196842000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>171461000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>128634000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>59238000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>79926000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>69764000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>44832000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>82646000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>108459000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>144506000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>164163000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>195335000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>170438000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>120986000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>93618000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>69998000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>51059000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>42148000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>27338000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>19622000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>46075000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>48252000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>88345000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>29025000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>250609000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>219591000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>134706000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>85815000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>121962000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>142714000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>170667000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>278318000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>329324000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>330542000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>299824000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>251659000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>233888000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>227774000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>206539000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>152437000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>173426000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>111730000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>92982000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>88311000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>72045000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>54020000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>52736000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>46415000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>159</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1863000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1611000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1552000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1550000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1496000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1511000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1442000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1414000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1396000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1417000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1084000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1033000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1072000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1025000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1050000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1036000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1024000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1108000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>999000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1197000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1248000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2070000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2871000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3013000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5268000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5522000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5725000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6408000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3676000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2893000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2898000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2550000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2345000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2349000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2335000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2337000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2334000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2285000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2498000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2619000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2477000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2954000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2373000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2224000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2588000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2536000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2451000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2494000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2788000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2706000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2360000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2223000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2228000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2005000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2068000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2097000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2121000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2242000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2333000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2125000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2051000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1671000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1669000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1624000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1634000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1483000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1355000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1186000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1165000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1223000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>999000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>993000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1020000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1018000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1004000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>868000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>859000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>708000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1824000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2051000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2115000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2121000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2004000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1907000.0</v>
       </c>
-      <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -21083,655 +21225,660 @@
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>161</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>48704000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-10352000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2953000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7688000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3839000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11368000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8619000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12521000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11757000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4579000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>828000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7068000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1674000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1734000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10616000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2453000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19889000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1458000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4318000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4453000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-36498000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2740000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-41180000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12681000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-16213000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-8894000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-35893000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-15760000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-14197000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10897000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8286000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2985000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8243000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-13185000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-18380000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-863000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2776000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3134000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-39000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-600000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5289000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>16062000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>17993000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11058000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4238000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6601000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9604000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2376000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-11555000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-18129000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-931000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5572000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>538000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-51000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>7876000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>9418000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>15988000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>9393000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-431000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-5238000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3755000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-6111000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-7321000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2142000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-5834000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-7467000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1199000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>8031000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>3352000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>12795000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>11210000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-2256000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-17566000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-28075000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>10815000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>15005000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>32979000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>52230000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>55924000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>55537000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>30787000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>26553000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>26050000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>14438000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>5015000.0</v>
       </c>
-      <c r="CI5">
-[...1 lines deleted...]
-      </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
+      <c r="CQ5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-29403000.0</v>
+      </c>
+      <c r="C6">
         <v>50567000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8741000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1401000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9238000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5335000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12879000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10061000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13935000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-10361000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5996000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1912000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8101000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2746000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-709000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9566000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3489000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-18865000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2458000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3210000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3454000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-35301000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1492000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-39110000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9810000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13200000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3626000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-30371000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-10035000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7789000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7221000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-5393000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-87000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-5693000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-10840000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-16031000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1472000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5113000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2246000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1898000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7908000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>18539000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>20947000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>13431000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2014000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9189000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>12140000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4827000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-9061000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-15341000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1775000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3212000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2761000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2177000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>9881000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>11486000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>18085000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>11514000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1811000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2905000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1630000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-4060000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-5650000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-473000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-4210000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-5833000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>284000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>9386000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4538000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>13960000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>12433000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1257000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-16573000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-27055000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>11833000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>16009000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>33847000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>53089000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>56632000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>57361000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>32838000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>28668000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>28171000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>16442000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>6922000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-321232000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>118631000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>94867000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>88945000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-161140000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>56152000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>59327000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>50476000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -21877,87 +22024,88 @@
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -22103,1231 +22251,1246 @@
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>6171000.0</v>
+      </c>
+      <c r="C9">
         <v>10810000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>16773000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24205000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17821000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14394000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>21013000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>16196000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18430000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11403000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>12098000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9225000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12955000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7485000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4622000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4554000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6589000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10058000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6607000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1538000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1997000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1316000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5524000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4079000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6144000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-8803000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-8065000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5410000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6024000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-6849000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-4032000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3838000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4839000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-596000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4049000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-7838000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5328000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9890000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6726000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>9489000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>8077000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>15887000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>27252000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>29050000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>21806000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4553000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>15622000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>18819000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>11054000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-3152000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-203000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6182000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2277000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4969000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>8120000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>16092000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>17043000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>23731000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>16622000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>9117000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3965000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2242000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-29000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-818000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>3661000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-92000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>3365000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6879000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>15983000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10538000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>21340000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>18417000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>6629000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>9283000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>15140000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>19398000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>24693000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>44133000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>61507000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>65217000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>65593000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>41134000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>33375000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>35631000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>24175000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>13368000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>6311000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>118631000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1885000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>634000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>6349000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>2132000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>59327000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>50476000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-32448000.0</v>
+      </c>
+      <c r="C10">
         <v>45328000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-14556000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7591000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-41009000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>52284000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37134000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-103639000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10674000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-14148000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2242000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3409000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18329000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4926000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-9293000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-17834000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16186000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-25594000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>417000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2256000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3707000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-39000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-14365000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-41388000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-12979000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-17161000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-9129000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-36116000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-15875000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14233000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-10897000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-8287000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2985000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8243000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-13185000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-18407000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-893000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1078000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3134000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-68000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-641000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19631000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16028000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>22874000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10855000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3121000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7122000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11040000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2109000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-11799000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-18457000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1169000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-5674000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>468000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-126000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7777000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9319000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>15896000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9333000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1762000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1984000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-3818000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-6249000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-7883000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2271000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-5970000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-7485000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>74000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9253000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3433000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>13422000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11574000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-1607000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-16324000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-26384000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>13537000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18085000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>36073000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>54271000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>58182000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>58429000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>33381000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>26956000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>28015000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9294000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3190000.0</v>
       </c>
-      <c r="CI10">
-[...1 lines deleted...]
-      </c>
       <c r="CJ10">
         <v>0.0</v>
       </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
       <c r="CL10">
         <v>0.0</v>
       </c>
       <c r="CM10">
         <v>0.0</v>
       </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
+      <c r="CQ10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>-2345000.0</v>
+      </c>
+      <c r="C11">
         <v>3679000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2022000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-146000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-52688000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1836000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2511000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3407000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2497000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2577000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>614000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>216000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>560000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>111000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>440000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-28000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1647000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>253000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-748000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1525000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>504000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>132000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>277000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-75000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>461000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-387000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-201000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>14772000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2115000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-649000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1839000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2047000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-6793000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-445000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>440000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-3208000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-119000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-173000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6964000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4374000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8047000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3458000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1048000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2316000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4608000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>494000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-4850000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-6170000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-243000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-2236000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3112000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>833000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3020000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3756000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>6162000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>851000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4211000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-2162000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-2546000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-2713000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-3178000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-951000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-2669000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-1853000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-971000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2268000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>849000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5095000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4185000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-721000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-6108000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-9766000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4856000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6632000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>13121000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>20306000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>21388000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>21828000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>12008000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>9361000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>10976000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>149000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1276000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>8577000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>7729000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>4312000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>4242000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>707000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>4039000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>601000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2073000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>3045000.0</v>
+      </c>
+      <c r="C12">
         <v>3376000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4204000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4638000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4382000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4336000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1035000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1577000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1847000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2391000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2043000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2037000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4351000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7874000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6087000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5757000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5705000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4041000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3562000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3212000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2502000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1554000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>208000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>167000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>296000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>235000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>223000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>115000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>36000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>70000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>26000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>27000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>32000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>64000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>27000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>30000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>42000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>56000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>29000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>41000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>45000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>59000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>56000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>58000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>70000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284000.0</v>
       </c>
       <c r="AW12">
         <v>284000.0</v>
       </c>
       <c r="AX12">
+        <v>284000.0</v>
+      </c>
+      <c r="AY12">
         <v>286000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>328000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>238000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>133000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>84000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>88000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="BE12">
         <v>99000.0</v>
       </c>
       <c r="BF12">
+        <v>99000.0</v>
+      </c>
+      <c r="BG12">
         <v>92000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>54000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>49000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>54000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>63000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>49000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>562000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>129000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>136000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>18000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>210000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000.0</v>
       </c>
       <c r="BS12">
         <v>157000.0</v>
       </c>
       <c r="BT12">
+        <v>157000.0</v>
+      </c>
+      <c r="BU12">
         <v>81000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>76000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>82000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>68000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>138000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>108000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>106000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>90000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>94000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>85000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>83000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>95000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>388000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>6859000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3740000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3791000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3728000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3608000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3188000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>13333000.0</v>
       </c>
-      <c r="CN12">
-[...1 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
+      <c r="CQ12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>296000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>235000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>223000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>115000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>36000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23347,110 +23510,109 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
+        <v>0.0</v>
+      </c>
+      <c r="X14">
         <v>-259000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-991000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-189000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-55000.0</v>
       </c>
       <c r="AB14">
         <v>-55000.0</v>
       </c>
       <c r="AC14">
         <v>-55000.0</v>
       </c>
       <c r="AD14">
         <v>-55000.0</v>
       </c>
       <c r="AE14">
-        <v>0.0</v>
+        <v>-55000.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
@@ -23490,64 +23652,64 @@
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>4000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-8000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-6000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>18000.0</v>
       </c>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
@@ -23597,784 +23759,791 @@
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>-30103000.0</v>
+      </c>
+      <c r="C15">
         <v>41649000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-16578000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7445000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11679000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>50448000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>34623000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-107046000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8177000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-11571000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2856000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3193000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-18889000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-5037000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-9733000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-17806000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>14539000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-25847000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1165000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>731000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4211000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-39132000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-14383000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-40322000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-12791000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-16947000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-9535000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-35729000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-15887000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-14032000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-25669000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-6172000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-2336000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6404000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-11138000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-11614000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-448000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>638000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>74000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>51000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-468000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>12667000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>11654000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>14827000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7397000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-2073000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4806000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>6432000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1615000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-6949000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-12287000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-926000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-3438000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-2560000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-959000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4757000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5563000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9734000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8482000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-2441000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>184000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1290000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-3476000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-4696000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-1305000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-3294000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-5548000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1069000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>7022000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2408000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>8327000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>7389000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-886000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-10216000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-16618000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>8681000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>11453000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>22952000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>33965000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>36794000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>36601000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>21373000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>17595000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>17039000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>9114000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1634000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-8577000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-7729000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-4312000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-4242000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-707000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-4039000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-601000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-2073000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-20558000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-5037000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-9733000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-17806000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14539000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-25847000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1165000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>731000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2570000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-38379000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-14383000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-40322000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-12791000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-16947000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-9535000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-35729000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-15887000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-14032000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-25669000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-6172000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-2336000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-6404000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-11138000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-11614000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-448000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>638000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>74000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>51000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-468000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12667000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11654000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14827000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7397000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-2073000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4806000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6432000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1615000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-6949000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-12287000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-926000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-3438000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-2644000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-959000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4757000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5563000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>9734000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8482000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-2441000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>184000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>3871000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1069000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>7022000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2397000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>11999000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>10043000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>17787000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>8681000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>11453000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>22952000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>33965000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>36794000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>36601000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>21373000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>17595000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>17039000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>9114000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1634000.0</v>
       </c>
-      <c r="CI16">
-[...1 lines deleted...]
-      </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
+      <c r="CQ16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>-30103000.0</v>
+      </c>
+      <c r="C17">
         <v>41649000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-16578000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7445000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>11679000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>50448000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>34623000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-107046000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8177000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-11571000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2856000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3193000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-18889000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-5037000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-9733000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-17806000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>14539000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-25847000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1165000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>731000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2570000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-38379000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-14642000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-41313000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-12980000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-17163000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-9590000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-35729000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-15887000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-14032000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-25669000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6172000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-2336000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-6404000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-11138000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-11614000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-448000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>638000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>74000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>51000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-468000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>12667000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>11654000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>14827000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>7397000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-2073000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>4806000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>6432000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1615000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-6949000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-12287000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-926000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-3438000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-2644000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-959000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>4757000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>5563000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>9734000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-2449000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>178000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -24427,143 +24596,148 @@
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-3045000.0</v>
+      </c>
+      <c r="C18">
         <v>-3376000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4204000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4638000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4382000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4336000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1035000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1577000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1847000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2391000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2043000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2037000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4351000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7874000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6087000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5757000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5705000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4041000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3562000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3212000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2502000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1554000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-208000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-167000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-296000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-235000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-223000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-115000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-36000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24583,340 +24757,340 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>577000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-1084000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>3682000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-22013000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3599000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>160000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>134000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>224000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>93000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>363000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>83000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>319000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>427000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>452000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>588000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>381000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>217000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>232000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>81000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>18000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>16000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>13000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>81000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>25000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>8000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>31000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>52000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-6000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>7000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>13000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>28000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>5000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>15000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>30000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>14000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>11000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>-120000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>6650000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>-12925000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>30103000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>267000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>880000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-1980000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>23032000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1319000.0</v>
       </c>
-      <c r="AD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>7000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>59000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>369000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1777000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531000.0</v>
       </c>
       <c r="AO20">
         <v>1531000.0</v>
       </c>
       <c r="AP20">
-        <v>0.0</v>
+        <v>1531000.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>2261000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>2261000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>-1078000.0</v>
       </c>
-      <c r="AW20">
-[...1 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>10452000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
@@ -24999,371 +25173,375 @@
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-4296000.0</v>
+      </c>
+      <c r="C21">
         <v>-594000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7784000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14558000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7707000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3871000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11639000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8658000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13134000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3910000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>268000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1401000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7726000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1097000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6242000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-10663000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2536000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-655000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>63000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4163000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4176999.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-14485000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9212000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-41340000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-12948000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-17093000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-8987000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-36256000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-15843000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-14516000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-11254000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-8713000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3546000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-8592000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-13338000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-18612000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-944000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1102000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3094000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-52000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-601000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>19595000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>16062000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>22922000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10882000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3103000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7351000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11317000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2380000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-11541000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-18134000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-946000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5559000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>552000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-38000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7876000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9415000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>15986000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9387000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1811000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-1930000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-3755000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-6200000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-7321000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-2142000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-5834000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-7321000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>284000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9386000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3595000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>12795000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>10942000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-2256000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-17566000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-28075000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>11833000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>16009000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>33847000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>52230000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>56632000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>57361000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>32838000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>26553000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>28171000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>16442000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>6922000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-321232000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>118631000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>94867000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>88945000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-161140000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>56152000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>59327000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>50476000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -25509,338 +25687,344 @@
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>117434000.0</v>
+      </c>
+      <c r="C23">
         <v>64902000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>117783000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>145953000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>110916000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>92419000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>126057000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>104597000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>134282000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>157148000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>126336000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>60493000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>80870000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>79902000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>135231000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>96406000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>54250000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>93891000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>74956000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>62470000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>41530999.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>46855000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>69802000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>66542000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>30406000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22290000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>60514000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>53833000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>82989000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>85224000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>99089000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>88254000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>70289000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>91565000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>92572000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>90578000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>119247000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>136657000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>137887000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>111982000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>126758000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>143301000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>187237000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>222770000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>224755000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>97094000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>205863000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>180676000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>137312000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>67641000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>87419000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>77455000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>52681000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>87077000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>116630000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>152722000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>171791000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>203080000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>177673000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>128292000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>99513000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>75995000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>57230000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>48651000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>33141000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>25364000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>97031000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>54847000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>95058000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>36347000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>259154000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>227066000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>143591000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>112664000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>165177000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>150279000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>179351000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>288604000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>338601000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>339127000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>308056000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>259955000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>240710000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>235234000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>214272000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>158883000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>500969000.0</v>
       </c>
-      <c r="CJ23">
-[...1 lines deleted...]
-      </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
       <c r="CL23">
         <v>0.0</v>
       </c>
       <c r="CM23">
+        <v>0.0</v>
+      </c>
+      <c r="CN23">
         <v>239534000.0</v>
       </c>
-      <c r="CN23">
-[...1 lines deleted...]
-      </c>
       <c r="CO23">
         <v>0.0</v>
       </c>
       <c r="CP23">
         <v>0.0</v>
       </c>
+      <c r="CQ23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25891,597 +26075,602 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>1846000.0</v>
+      </c>
+      <c r="C25">
         <v>1863000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1611000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1552000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1550000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1496000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1511000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1442000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1414000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1396000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1417000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1084000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1033000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1072000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1025000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1050000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1036000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1024000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1108000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>999000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1197000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-3662000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3915000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4946000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4003000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5268000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5522000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5725000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6408000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3676000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2893000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2898000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2550000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2345000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2349000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2335000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2337000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2334000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2285000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2498000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2619000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2477000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2954000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2373000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2224000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2588000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2536000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2451000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2494000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2788000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2706000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2360000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2223000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2228000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2005000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2068000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2097000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2121000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2242000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2333000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2125000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2051000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1671000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1669000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1624000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1634000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1483000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1355000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1186000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1165000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1223000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>999000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>993000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1020000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1018000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1004000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>868000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>859000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>708000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1824000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2051000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2115000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2121000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2004000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1907000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>955000.0</v>
       </c>
       <c r="AC26">
         <v>955000.0</v>
       </c>
       <c r="AD26">
         <v>955000.0</v>
       </c>
       <c r="AE26">
-        <v>42000.0</v>
+        <v>955000.0</v>
       </c>
       <c r="AF26">
         <v>42000.0</v>
       </c>
       <c r="AG26">
         <v>42000.0</v>
       </c>
       <c r="AH26">
         <v>42000.0</v>
       </c>
       <c r="AI26">
-        <v>298000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="AJ26">
         <v>298000.0</v>
       </c>
       <c r="AK26">
-        <v>0.0</v>
+        <v>298000.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>386000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>379000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>332000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>382000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>393000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>1957000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>849000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>842000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
         <v>1959000.0</v>
       </c>
-      <c r="BT26">
-[...1 lines deleted...]
-      </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
         <v>1966000.0</v>
       </c>
-      <c r="BX26">
-[...1 lines deleted...]
-      </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
         <v>890000.0</v>
       </c>
-      <c r="CB26">
-[...1 lines deleted...]
-      </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
         <v>385000.0</v>
       </c>
-      <c r="CF26">
-[...1 lines deleted...]
-      </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
         <v>329000.0</v>
       </c>
-      <c r="CJ26">
-[...1 lines deleted...]
-      </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
         <v>207000.0</v>
       </c>
-      <c r="CN26">
-[...1 lines deleted...]
-      </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>8680185.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>7996000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>7996000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
@@ -26497,427 +26686,433 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>10467000.0</v>
+      </c>
+      <c r="C28">
         <v>11404000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8989000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9647000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10114000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10523000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9374000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7538000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8510000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7493000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7739000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7511000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5851000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6388000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6349000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7112000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4053000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10713000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6386000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5701000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29815.0</v>
       </c>
       <c r="W28">
         <v>29815.0</v>
       </c>
       <c r="X28">
+        <v>29815.0</v>
+      </c>
+      <c r="Y28">
         <v>7158000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6537000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7410000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7511000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7772000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15352000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7667000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7222000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5448000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9282000.0</v>
       </c>
       <c r="AI28">
         <v>9282000.0</v>
       </c>
       <c r="AJ28">
+        <v>9282000.0</v>
+      </c>
+      <c r="AK28">
         <v>10715000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5903000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7011000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9090000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8010000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8678000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10598000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11190000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10706000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10924000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8843000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9021000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9215000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8678000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8403000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7493000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7691000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7849000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4431000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8171000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8230000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7642000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8693000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8487000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7306000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6870000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5997000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6969000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6503000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5803000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5742000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>51451000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6595000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6713000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>7322000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>8641000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7207000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7283000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>26849000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>12379000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7565000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>8684000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>10286000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9277000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>8585000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>8232000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>8296000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>6452000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>7460000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>7733000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>5876000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>12801000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3707000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3802000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>3191000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>14318000.0</v>
       </c>
-      <c r="CN28">
-[...1 lines deleted...]
-      </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
+      <c r="CQ28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>-2345000.0</v>
+      </c>
+      <c r="C29">
         <v>3679000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2022000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-146000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-52688000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1836000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2511000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3407000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2497000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2577000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>614000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>216000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>560000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>111000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>440000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-28000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1647000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>253000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-748000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1525000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>504000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-133000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>277000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-75000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>461000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-387000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-201000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -26937,900 +27132,910 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>10467000.0</v>
+      </c>
+      <c r="C30">
         <v>11404000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8989000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9647000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10114000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10523000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9374000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7538000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5296000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7493000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11830000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7824000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5229000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6388000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10864000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15217000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4053000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10713000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6544000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5701000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6173999.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15801000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14736000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37261000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6804000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8290000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7511000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7772000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15352000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7667000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7222000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5448000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8385000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7996000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>9282000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10715000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5903000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7011000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9090000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>8010000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8678000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10598000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11190000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10706000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10924000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8843000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9021000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>9215000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>8678000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8403000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7493000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7691000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7849000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4431000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8171000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8216000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7628000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7745000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7235000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7306000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5895000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>5997000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6171000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6503000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5803000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5742000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>50956000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6595000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6713000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7322000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>8545000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7475000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>8885000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>26849000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>43215000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>7565000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>8684000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>10286000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9277000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>8585000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>8232000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8296000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6822000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7460000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7733000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6446000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>327543000.0</v>
       </c>
-      <c r="CJ30">
-[...1 lines deleted...]
-      </c>
       <c r="CK30">
+        <v>0.0</v>
+      </c>
+      <c r="CL30">
         <v>-92982000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-88311000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>167489000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-54020000.0</v>
       </c>
-      <c r="CO30">
-[...1 lines deleted...]
-      </c>
       <c r="CP30">
         <v>0.0</v>
       </c>
+      <c r="CQ30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-28152000.0</v>
+      </c>
+      <c r="C31">
         <v>45922000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-22340000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-22149000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-48716000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>48413000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>25495000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-112297000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2460000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18058000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2510000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2008000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-26055000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6023000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3051000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7171000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>13650000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-24939000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>354000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6419000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>469999.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-24515000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5153000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-48000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-31000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-68000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-142000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>140000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-32000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>283000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>357000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>426000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>561000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>349000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>153000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>205000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>51000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-341000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-40000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-16000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-40000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>36000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-34000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-48000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-27000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-18000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-229000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-277000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-271000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-258000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-323000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-223000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-115000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-84000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-88000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-99000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-96000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-90000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-54000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-49000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-54000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-63000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-49000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-562000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-129000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-136000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-164000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-210000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-133000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-162000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>627000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3539000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>649000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1242000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1691000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1704000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>2076000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>2226000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>2041000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1550000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1068000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>543000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>403000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-156000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-7148000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3732000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>321232000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-118631000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-94867000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-88945000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>161140000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-56152000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-59327000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-50476000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>113138000.0</v>
+      </c>
+      <c r="C32">
         <v>64308000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>125567000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>160511000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>118623000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>96290000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>137696000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>113255000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>147416000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>161058000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>126604000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>61894000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>88596000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>80999000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>128989000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>85743000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>56786000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>93236000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>75019000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>58307000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>37354000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>32370000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>60590000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>25202000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>17458000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5197000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>44938000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>40651000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>73661000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>70708000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>87835000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>78968000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>66743000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>82973000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>79241000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>72025000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>118672000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>139536000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>135523000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>113461000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>126157000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>148590000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>203299000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>241114000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>235637000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>92804000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>212464000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>190280000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>139688000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>56086000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>79723000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>75946000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>47109000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>87615000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>116579000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>160598000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>181206000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>219066000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>187060000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>130103000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>97583000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>72240000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>51030000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>41330000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>30999000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>19530000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>49440000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>55131000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>104328000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>39563000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>271949000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>238008000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>141335000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>95098000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>137102000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>162112000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>195360000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>322451000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>390831000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>395759000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>365417000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>292793000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>267263000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>263405000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>230714000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>165805000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>179737000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>118631000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>94867000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>88945000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>78394000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>56152000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>59327000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>50476000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -27925,51 +28130,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>44450000.0</v>
       </c>
       <c r="C2">
         <v>40560000.0</v>
       </c>
       <c r="D2">
         <v>37912000.0</v>
       </c>
       <c r="E2">
         <v>26240000.0</v>
       </c>
       <c r="F2">
         <v>54047000.0</v>
       </c>
       <c r="G2">
         <v>66257000.0</v>
       </c>
       <c r="H2">
         <v>45070000.0</v>
       </c>
       <c r="I2">
         <v>87788000.0</v>
       </c>
@@ -28000,51 +28205,51 @@
       <c r="R2">
         <v>129192000.0</v>
       </c>
       <c r="S2">
         <v>197042000.0</v>
       </c>
       <c r="T2">
         <v>212026000.0</v>
       </c>
       <c r="U2">
         <v>61737000.0</v>
       </c>
       <c r="V2">
         <v>11213000.0</v>
       </c>
       <c r="W2">
         <v>20008000.0</v>
       </c>
       <c r="X2">
         <v>19725000.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>3376000</v>
       </c>
       <c r="C3">
         <v>5019000</v>
       </c>
       <c r="D3">
         <v>12722000</v>
       </c>
       <c r="E3">
         <v>7816000</v>
       </c>
       <c r="F3">
         <v>2290000</v>
       </c>
       <c r="G3">
         <v>9849000</v>
       </c>
       <c r="H3">
         <v>5573000</v>
       </c>
       <c r="I3">
         <v>39532000</v>
       </c>
@@ -28077,153 +28282,153 @@
       </c>
       <c r="S3">
         <v>6991000</v>
       </c>
       <c r="T3">
         <v>6073000</v>
       </c>
       <c r="U3">
         <v>6903000</v>
       </c>
       <c r="V3">
         <v>7520000</v>
       </c>
       <c r="W3">
         <v>2215000</v>
       </c>
       <c r="X3">
         <v>369000</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>11672000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>-12210000.0</v>
       </c>
       <c r="H4">
         <v>21187000.0</v>
       </c>
       <c r="I4">
         <v>-42718000.0</v>
       </c>
       <c r="J4">
         <v>-4962000.0</v>
       </c>
       <c r="K4">
         <v>9682000.0</v>
       </c>
       <c r="L4">
         <v>-30464000.0</v>
       </c>
       <c r="M4">
         <v>-31974000.0</v>
       </c>
       <c r="N4">
         <v>46997000.0</v>
       </c>
       <c r="O4">
         <v>-3361000.0</v>
       </c>
       <c r="P4">
         <v>40090000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>7081000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>-76301000.0</v>
       </c>
       <c r="H5">
         <v>-87467000.0</v>
       </c>
       <c r="I5">
         <v>4067000.0</v>
       </c>
       <c r="J5">
         <v>3894000.0</v>
       </c>
       <c r="K5">
         <v>-52189000.0</v>
       </c>
       <c r="L5">
         <v>-31485000.0</v>
       </c>
       <c r="M5">
         <v>-4831000.0</v>
       </c>
       <c r="N5">
         <v>-13178000.0</v>
       </c>
       <c r="O5">
         <v>12184000.0</v>
       </c>
       <c r="P5">
         <v>8248000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>19845000.0</v>
       </c>
       <c r="C6">
         <v>3890000.0</v>
       </c>
       <c r="D6">
         <v>2648000.0</v>
       </c>
       <c r="E6">
         <v>11672000.0</v>
       </c>
       <c r="F6">
         <v>-27807000.0</v>
       </c>
       <c r="G6">
         <v>-12210000.0</v>
       </c>
       <c r="H6">
         <v>21187000.0</v>
       </c>
       <c r="I6">
         <v>-42718000.0</v>
       </c>
@@ -28256,63 +28461,63 @@
       </c>
       <c r="S6">
         <v>-67850000.0</v>
       </c>
       <c r="T6">
         <v>-14984000.0</v>
       </c>
       <c r="U6">
         <v>150289000.0</v>
       </c>
       <c r="V6">
         <v>50524000.0</v>
       </c>
       <c r="W6">
         <v>-8795000.0</v>
       </c>
       <c r="X6">
         <v>283000.0</v>
       </c>
       <c r="Y6">
         <v>-2774000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
         <v>1440000.0</v>
       </c>
       <c r="C7">
         <v>8798000.0</v>
       </c>
       <c r="D7">
         <v>-11997000.0</v>
       </c>
       <c r="E7">
-        <v>8393000.0</v>
+        <v>16574000.0</v>
       </c>
       <c r="F7">
         <v>-37990000.0</v>
       </c>
       <c r="G7">
         <v>-34035000.0</v>
       </c>
       <c r="H7">
         <v>12202000.0</v>
       </c>
       <c r="I7">
         <v>-16378000.0</v>
       </c>
       <c r="J7">
         <v>59061000.0</v>
       </c>
       <c r="K7">
         <v>1834000.0</v>
       </c>
       <c r="L7">
         <v>-101307000.0</v>
       </c>
       <c r="M7">
         <v>-24589000.0</v>
       </c>
@@ -28331,102 +28536,102 @@
       <c r="R7">
         <v>-4668000.0</v>
       </c>
       <c r="S7">
         <v>-54236000.0</v>
       </c>
       <c r="T7">
         <v>-12869000.0</v>
       </c>
       <c r="U7">
         <v>15024000.0</v>
       </c>
       <c r="V7">
         <v>-4438000.0</v>
       </c>
       <c r="W7">
         <v>-8289000.0</v>
       </c>
       <c r="X7">
         <v>-1713000.0</v>
       </c>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-58000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>-6892000.0</v>
       </c>
       <c r="H8">
         <v>11227000.0</v>
       </c>
       <c r="I8">
         <v>-10637000.0</v>
       </c>
       <c r="J8">
         <v>16216000.0</v>
       </c>
       <c r="K8">
         <v>15911000.0</v>
       </c>
       <c r="L8">
         <v>-38398000.0</v>
       </c>
       <c r="M8">
         <v>-52000.0</v>
       </c>
       <c r="N8">
         <v>8953000.0</v>
       </c>
       <c r="O8">
         <v>-2862000.0</v>
       </c>
       <c r="P8">
         <v>-5841000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>-1030000.0</v>
       </c>
       <c r="C9">
         <v>-6882000.0</v>
       </c>
       <c r="D9">
         <v>4589000.0</v>
       </c>
       <c r="E9">
         <v>24946000.0</v>
       </c>
       <c r="F9">
         <v>-150000.0</v>
       </c>
       <c r="G9">
         <v>-6892000.0</v>
       </c>
       <c r="H9">
         <v>11227000.0</v>
       </c>
       <c r="I9">
         <v>-10637000.0</v>
       </c>
@@ -28455,51 +28660,51 @@
         <v>3320000.0</v>
       </c>
       <c r="R9">
         <v>69392000.0</v>
       </c>
       <c r="S9">
         <v>-60052000.0</v>
       </c>
       <c r="T9">
         <v>-1699000.0</v>
       </c>
       <c r="U9">
         <v>-7515000.0</v>
       </c>
       <c r="V9">
         <v>282000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>1109000.0</v>
       </c>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>2799000.0</v>
       </c>
       <c r="C10">
         <v>54962000.0</v>
       </c>
       <c r="D10">
         <v>-60912000.0</v>
       </c>
       <c r="E10">
         <v>-8476000.0</v>
       </c>
       <c r="F10">
         <v>-12369000.0</v>
       </c>
       <c r="G10">
         <v>-17942000.0</v>
       </c>
       <c r="H10">
         <v>40649000.0</v>
       </c>
       <c r="I10">
         <v>-16311000.0</v>
       </c>
@@ -28530,51 +28735,51 @@
       <c r="R10">
         <v>-18314000.0</v>
       </c>
       <c r="S10">
         <v>18193000.0</v>
       </c>
       <c r="T10">
         <v>54875000.0</v>
       </c>
       <c r="U10">
         <v>-31554000.0</v>
       </c>
       <c r="V10">
         <v>-1871000.0</v>
       </c>
       <c r="W10">
         <v>-44648000.0</v>
       </c>
       <c r="X10">
         <v>-1124000.0</v>
       </c>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>8181000.0</v>
       </c>
       <c r="F11">
         <v>6827000.0</v>
       </c>
       <c r="G11">
         <v>3975000.0</v>
       </c>
       <c r="H11">
         <v>-19183000.0</v>
       </c>
       <c r="I11">
         <v>6938000.0</v>
       </c>
       <c r="J11">
         <v>-13907000.0</v>
       </c>
       <c r="K11">
         <v>-12689000.0</v>
       </c>
@@ -28591,51 +28796,51 @@
         <v>24467000.0</v>
       </c>
       <c r="P11">
         <v>27403000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>15756000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>37910000.0</v>
       </c>
       <c r="V11">
         <v>2726000.0</v>
       </c>
       <c r="W11">
         <v>42603000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>640000.0</v>
       </c>
       <c r="F12">
         <v>19736000.0</v>
       </c>
       <c r="G12">
         <v>50507000.0</v>
       </c>
       <c r="H12">
         <v>23357000.0</v>
       </c>
       <c r="I12">
         <v>12863000.0</v>
       </c>
       <c r="J12">
         <v>-3305000.0</v>
       </c>
       <c r="K12">
         <v>10066000.0</v>
       </c>
@@ -28644,98 +28849,98 @@
       </c>
       <c r="M12">
         <v>2590000.0</v>
       </c>
       <c r="N12">
         <v>6991000.0</v>
       </c>
       <c r="O12">
         <v>11515000.0</v>
       </c>
       <c r="P12">
         <v>-717000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>16869000.0</v>
       </c>
       <c r="F13">
         <v>-32647000.0</v>
       </c>
       <c r="G13">
         <v>-14303000.0</v>
       </c>
       <c r="H13">
         <v>-15872000.0</v>
       </c>
       <c r="I13">
         <v>-780000.0</v>
       </c>
       <c r="J13">
         <v>-6247000.0</v>
       </c>
       <c r="K13">
         <v>-50263000.0</v>
       </c>
       <c r="L13">
         <v>-32493000.0</v>
       </c>
       <c r="M13">
         <v>-37550000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>6209000.0</v>
       </c>
       <c r="C14">
         <v>5763000.0</v>
       </c>
       <c r="D14">
         <v>4606000.0</v>
       </c>
       <c r="E14">
         <v>4135000.0</v>
       </c>
       <c r="F14">
         <v>4304000.0</v>
       </c>
       <c r="G14">
         <v>9202000.0</v>
       </c>
       <c r="H14">
         <v>22923000.0</v>
       </c>
       <c r="I14">
         <v>12017000.0</v>
       </c>
@@ -28766,51 +28971,51 @@
       <c r="R14">
         <v>5658000.0</v>
       </c>
       <c r="S14">
         <v>4380000.0</v>
       </c>
       <c r="T14">
         <v>3910000.0</v>
       </c>
       <c r="U14">
         <v>5442000.0</v>
       </c>
       <c r="V14">
         <v>8147000.0</v>
       </c>
       <c r="W14">
         <v>7810000.0</v>
       </c>
       <c r="X14">
         <v>8000000.0</v>
       </c>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>27863000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>77000.0</v>
       </c>
       <c r="F15">
         <v>57000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>3351000.0</v>
       </c>
       <c r="K15">
@@ -28833,51 +29038,51 @@
       </c>
       <c r="Q15">
         <v>716000.0</v>
       </c>
       <c r="R15">
         <v>2866000.0</v>
       </c>
       <c r="S15">
         <v>2854000.0</v>
       </c>
       <c r="T15">
         <v>2938000.0</v>
       </c>
       <c r="U15">
         <v>1895000.0</v>
       </c>
       <c r="V15">
         <v>751000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>64295000.0</v>
       </c>
       <c r="C16">
         <v>44450000.0</v>
       </c>
       <c r="D16">
         <v>40560000.0</v>
       </c>
       <c r="E16">
         <v>37912000.0</v>
       </c>
       <c r="F16">
         <v>26240000.0</v>
       </c>
       <c r="G16">
         <v>54047000.0</v>
       </c>
       <c r="H16">
         <v>66257000.0</v>
       </c>
       <c r="I16">
         <v>45070000.0</v>
       </c>
@@ -28910,80 +29115,80 @@
       </c>
       <c r="S16">
         <v>129192000.0</v>
       </c>
       <c r="T16">
         <v>197042000.0</v>
       </c>
       <c r="U16">
         <v>212026000.0</v>
       </c>
       <c r="V16">
         <v>61737000.0</v>
       </c>
       <c r="W16">
         <v>11213000.0</v>
       </c>
       <c r="X16">
         <v>20008000.0</v>
       </c>
       <c r="Y16">
         <v>-2774000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>31400000.0</v>
       </c>
       <c r="C18">
         <v>39914000.0</v>
       </c>
       <c r="D18">
         <v>-7953000.0</v>
       </c>
       <c r="E18">
         <v>3687000.0</v>
       </c>
       <c r="F18">
         <v>-57687000.0</v>
       </c>
       <c r="G18">
         <v>-68754000.0</v>
       </c>
       <c r="H18">
         <v>-24552000.0</v>
       </c>
       <c r="I18">
         <v>-71176000.0</v>
       </c>
@@ -29016,51 +29221,51 @@
       </c>
       <c r="S18">
         <v>-29820000.0</v>
       </c>
       <c r="T18">
         <v>35325000.0</v>
       </c>
       <c r="U18">
         <v>147253000.0</v>
       </c>
       <c r="V18">
         <v>58294000.0</v>
       </c>
       <c r="W18">
         <v>-4032000.0</v>
       </c>
       <c r="X18">
         <v>10425000.0</v>
       </c>
       <c r="Y18">
         <v>-2774000.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-5019000.0</v>
       </c>
       <c r="D19">
         <v>-5051000.0</v>
       </c>
       <c r="E19">
         <v>-7816000.0</v>
       </c>
       <c r="F19">
         <v>-1675000.0</v>
       </c>
       <c r="G19">
         <v>-6092000.0</v>
       </c>
       <c r="H19">
         <v>13058000.0</v>
       </c>
       <c r="I19">
         <v>17048000.0</v>
       </c>
       <c r="J19">
         <v>-51823000.0</v>
@@ -29071,137 +29276,137 @@
       <c r="L19">
         <v>34628000.0</v>
       </c>
       <c r="M19">
         <v>-10364000.0</v>
       </c>
       <c r="N19">
         <v>-1568000.0</v>
       </c>
       <c r="O19">
         <v>-41978000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>13254000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>-3968000.0</v>
       </c>
       <c r="C21">
         <v>83440000.0</v>
       </c>
       <c r="D21">
         <v>-10544000.0</v>
       </c>
       <c r="E21">
         <v>-124852000.0</v>
       </c>
       <c r="F21">
         <v>31022000.0</v>
       </c>
       <c r="G21">
         <v>56779000.0</v>
       </c>
       <c r="H21">
         <v>9271000.0</v>
       </c>
       <c r="I21">
         <v>-10000.0</v>
       </c>
       <c r="J21">
         <v>10200000.0</v>
       </c>
       <c r="K21">
         <v>-83000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21">
         <v>-336000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>38104000.0</v>
       </c>
       <c r="C22">
         <v>-75817000.0</v>
       </c>
       <c r="D22">
         <v>-23589000.0</v>
       </c>
       <c r="E22">
         <v>-38847000.0</v>
       </c>
       <c r="F22">
         <v>-41447000.0</v>
       </c>
       <c r="G22">
         <v>-86098000.0</v>
       </c>
       <c r="H22">
         <v>-75238000.0</v>
       </c>
       <c r="I22">
         <v>-40581000.0</v>
       </c>
@@ -29234,60 +29439,60 @@
       </c>
       <c r="S22">
         <v>4614000.0</v>
       </c>
       <c r="T22">
         <v>26468000.0</v>
       </c>
       <c r="U22">
         <v>128733000.0</v>
       </c>
       <c r="V22">
         <v>45693000.0</v>
       </c>
       <c r="W22">
         <v>-24860000.0</v>
       </c>
       <c r="X22">
         <v>-7420000.0</v>
       </c>
       <c r="Y22">
         <v>-3476000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>-487000.0</v>
+        <v>-1336000.0</v>
       </c>
       <c r="C23">
-        <v>-91601000.0</v>
+        <v>-6149000.0</v>
       </c>
       <c r="D23">
-        <v>-112000.0</v>
+        <v>12901000.0</v>
       </c>
       <c r="E23">
         <v>-19999.0</v>
       </c>
       <c r="F23">
         <v>-1745000.0</v>
       </c>
       <c r="G23">
         <v>-3983000.0</v>
       </c>
       <c r="H23">
         <v>-929000.0</v>
       </c>
       <c r="I23">
         <v>-10000.0</v>
       </c>
       <c r="J23">
         <v>-23000.0</v>
       </c>
       <c r="K23">
         <v>-83000.0</v>
       </c>
       <c r="L23">
         <v>4960000.0</v>
       </c>
@@ -29309,62 +29514,62 @@
       <c r="R23">
         <v>137000.0</v>
       </c>
       <c r="S23">
         <v>-737000.0</v>
       </c>
       <c r="T23">
         <v>589000.0</v>
       </c>
       <c r="U23">
         <v>1831000.0</v>
       </c>
       <c r="V23">
         <v>-34963000.0</v>
       </c>
       <c r="W23">
         <v>-2013000.0</v>
       </c>
       <c r="X23">
         <v>-1358000.0</v>
       </c>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
         <v>585000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>8356000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
-        <v>182000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="G24">
         <v>3757000.0</v>
       </c>
       <c r="H24">
         <v>1183000.0</v>
       </c>
       <c r="I24">
         <v>768000.0</v>
       </c>
       <c r="J24">
         <v>1660000.0</v>
       </c>
       <c r="K24">
         <v>928000.0</v>
       </c>
       <c r="L24">
         <v>14852000.0</v>
       </c>
       <c r="M24">
         <v>1765000.0</v>
       </c>
       <c r="N24">
         <v>6920000.0</v>
       </c>
@@ -29376,63 +29581,63 @@
       </c>
       <c r="Q24">
         <v>1644000.0</v>
       </c>
       <c r="R24">
         <v>-17023000.0</v>
       </c>
       <c r="S24">
         <v>-35419000.0</v>
       </c>
       <c r="T24">
         <v>11000.0</v>
       </c>
       <c r="U24">
         <v>1082000.0</v>
       </c>
       <c r="V24">
         <v>12955000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>37339000.0</v>
       </c>
       <c r="C25">
         <v>103079000.0</v>
       </c>
       <c r="D25">
         <v>34509000.0</v>
       </c>
       <c r="E25">
-        <v>35716000.0</v>
+        <v>27535000.0</v>
       </c>
       <c r="F25">
         <v>11829000.0</v>
       </c>
       <c r="G25">
         <v>50856000.0</v>
       </c>
       <c r="H25">
         <v>19733000.0</v>
       </c>
       <c r="I25">
         <v>131000.0</v>
       </c>
       <c r="J25">
         <v>-262000.0</v>
       </c>
       <c r="K25">
         <v>-47551000.0</v>
       </c>
       <c r="L25">
         <v>-5715000.0</v>
       </c>
       <c r="M25">
         <v>-1485000.0</v>
       </c>
@@ -29453,51 +29658,51 @@
       </c>
       <c r="S25">
         <v>20626000.0</v>
       </c>
       <c r="T25">
         <v>32996000.0</v>
       </c>
       <c r="U25">
         <v>259000.0</v>
       </c>
       <c r="V25">
         <v>11237000.0</v>
       </c>
       <c r="W25">
         <v>31484000.0</v>
       </c>
       <c r="X25">
         <v>12584000.0</v>
       </c>
       <c r="Y25">
         <v>3476000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-85412000.0</v>
       </c>
       <c r="D26">
         <v>-106000.0</v>
       </c>
       <c r="E26">
         <v>-57000.0</v>
       </c>
       <c r="F26">
         <v>-12000.0</v>
       </c>
       <c r="G26">
         <v>-9000.0</v>
       </c>
       <c r="H26">
         <v>-59000.0</v>
       </c>
       <c r="I26">
         <v>-118000.0</v>
       </c>
@@ -29518,51 +29723,51 @@
       </c>
       <c r="O26">
         <v>-63000.0</v>
       </c>
       <c r="P26">
         <v>-88000.0</v>
       </c>
       <c r="Q26">
         <v>-240000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>-50000000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>-13000000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>3630000.0</v>
       </c>
       <c r="C27">
         <v>3110000.0</v>
       </c>
       <c r="D27">
         <v>1240000.0</v>
       </c>
       <c r="E27">
         <v>2106000.0</v>
       </c>
       <c r="F27">
         <v>2977000.0</v>
       </c>
       <c r="G27">
         <v>1034000.0</v>
       </c>
       <c r="H27">
         <v>1225000.0</v>
       </c>
       <c r="I27">
         <v>3198000.0</v>
       </c>
@@ -29589,51 +29794,51 @@
       </c>
       <c r="Q27">
         <v>1675000.0</v>
       </c>
       <c r="R27">
         <v>1829000.0</v>
       </c>
       <c r="S27">
         <v>2852000.0</v>
       </c>
       <c r="T27">
         <v>2804000.0</v>
       </c>
       <c r="U27">
         <v>2130000.0</v>
       </c>
       <c r="V27">
         <v>358000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>-5791000.0</v>
       </c>
       <c r="C28">
         <v>-36024000.0</v>
       </c>
       <c r="D28">
         <v>2245000.0</v>
       </c>
       <c r="E28">
         <v>7985000.0</v>
       </c>
       <c r="F28">
         <v>29265000.0</v>
       </c>
       <c r="G28">
         <v>52787000.0</v>
       </c>
       <c r="H28">
         <v>9212000.0</v>
       </c>
       <c r="I28">
         <v>-128000.0</v>
       </c>
@@ -29664,51 +29869,51 @@
       <c r="R28">
         <v>-2757000.0</v>
       </c>
       <c r="S28">
         <v>-2611000.0</v>
       </c>
       <c r="T28">
         <v>-50320000.0</v>
       </c>
       <c r="U28">
         <v>1954000.0</v>
       </c>
       <c r="V28">
         <v>-20725000.0</v>
       </c>
       <c r="W28">
         <v>-4763000.0</v>
       </c>
       <c r="X28">
         <v>-10142000.0</v>
       </c>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>34776000.0</v>
       </c>
       <c r="C29">
         <v>44933000.0</v>
       </c>
       <c r="D29">
         <v>4769000.0</v>
       </c>
       <c r="E29">
         <v>11503000.0</v>
       </c>
       <c r="F29">
         <v>-55397000.0</v>
       </c>
       <c r="G29">
         <v>-58905000.0</v>
       </c>
       <c r="H29">
         <v>-18979000.0</v>
       </c>
       <c r="I29">
         <v>-31644000.0</v>
       </c>
@@ -29741,51 +29946,51 @@
       </c>
       <c r="S29">
         <v>-22829000.0</v>
       </c>
       <c r="T29">
         <v>41398000.0</v>
       </c>
       <c r="U29">
         <v>154156000.0</v>
       </c>
       <c r="V29">
         <v>65814000.0</v>
       </c>
       <c r="W29">
         <v>-1817000.0</v>
       </c>
       <c r="X29">
         <v>10794000.0</v>
       </c>
       <c r="Y29">
         <v>-2774000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-9140000.0</v>
       </c>
       <c r="C30">
         <v>-5019000.0</v>
       </c>
       <c r="D30">
         <v>-4366000.0</v>
       </c>
       <c r="E30">
         <v>-7816000.0</v>
       </c>
       <c r="F30">
         <v>-1675000.0</v>
       </c>
       <c r="G30">
         <v>-6092000.0</v>
       </c>
       <c r="H30">
         <v>30954000.0</v>
       </c>
       <c r="I30">
         <v>-10946000.0</v>
       </c>
@@ -29835,3698 +30040,3732 @@
         <v>-369000.0</v>
       </c>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ30"/>
+  <dimension ref="A1:CK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>52782000.0</v>
+      </c>
+      <c r="C2">
         <v>64295000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62743000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>61353000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>54084000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44450000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44830000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>39370000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13977000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40560000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15379000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11999000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27799000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37912000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18371000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21531000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>41011000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26240000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27486000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20730000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31556000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>54047000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32756999.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48540000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>60484000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>66257000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>59441000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>69859000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>65000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>45070000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32876000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25144000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>65255000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>87788000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>70207000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>101293000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>98067000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>92750000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24786000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>63463000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>70223000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>83068000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>94997000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>25955000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>41675000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>113532000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>26454000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>40922000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>83820000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>145506000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>58997000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>52407000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>73077000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>98509000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>128672000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>107442000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>128389000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>101870000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>65875000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>51069000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>50567000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>61780000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>95711000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>90144000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>104080000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>98015000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>113691000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>152351000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>91265000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>129192000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>128053000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>150855000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>161747000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>197042000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>175338000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>175434000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>184455000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>212026000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>184705000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>143080000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>82522000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>61737000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>45489000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>20467000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>16325000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>11213000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>736000</v>
+      </c>
+      <c r="C3">
         <v>147000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1274000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1164000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>608000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>330000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1288000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1462000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1303000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>966000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3751000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4017000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2994000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1960000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4436000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>572000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1848000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>960000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>307000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>550000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>891000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>542000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1582000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1258000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3339000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3670000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2281000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1258000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1274000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>760000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>33306000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4331000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1713000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>182000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>354000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>168000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>149000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>296000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>776000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>4289000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6334000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2447000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9262000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5998000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5855000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4308000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3554000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2603000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3134000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2511000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1035000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1228000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1700000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13354000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2751000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3177000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1993000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1164000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1029000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>434000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>182000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>185000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>466000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>374000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>185000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>406000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>15873000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1616000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1211000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1220000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2856000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1192000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1519000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1424000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>892000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>976000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1584000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2621000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3143000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1544000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>948000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1268000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1139000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1051000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3288000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2042000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2215000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>369000</v>
       </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-10113000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>-10826000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-22491000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>21290000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-15783000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-11944000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-5773000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>6816000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-10418000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>4859000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>19930000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>12194000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>7732000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-40111000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-22533000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>17581000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-31086000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>3226000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>5317000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>67964000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-38677000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-6760000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-12845000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-11929000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>69042000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-15720000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-71857000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>87078000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-14468000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-42898000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-61686000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>86509000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>6590000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-20670000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-25432000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-30163000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>21230000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-20947000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>26519000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>1390000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-11971000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-54484000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-62086000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5302000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5956000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2957000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-78376000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1443000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4440000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3208000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>393000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1966000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1302000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>406000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7632000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>376000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>20982000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-9832000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8106000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7076000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8079000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-28928000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-7874000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>12306000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-32143000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3774000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1276000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>12250000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-14850000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-955000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-13869000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>641000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-122000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>172000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-5563000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5513000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7020000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5214000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>10196000.0</v>
+      </c>
+      <c r="C6">
         <v>-11513000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1552000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1390000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7269000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9634000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-380000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5460000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>25393000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-26583000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25181000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3380000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-15800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10113000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19541000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3160000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-19480000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14771000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1246000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6756000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-10826000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-22491000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>21290001.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-15783000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-11944000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5773000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6816000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10418000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4859000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>19930000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12194000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7732000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-40111000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-22533000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>17581000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-31086000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3226000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5317000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>67964000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-38677000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-6760000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-12845000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-11929000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>69042000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-15720000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-71857000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>87078000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-14468000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-42898000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-61686000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>86509000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>6590000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-20670000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-25432000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-30163000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>21230000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-20947000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>26519000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>35995000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>14806000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>502000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-11213000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-33931000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>5567000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-13936000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>6065000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-15676000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-38660000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>61086000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-37927000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1139000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-22802000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-10892000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-35295000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>21704000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-96000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-9021000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-27571000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>27321000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>41625000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>60558000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>20785000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>16248000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>25022000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4142000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>5112000.0</v>
       </c>
-      <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>-2310000.0</v>
+      </c>
+      <c r="C7">
         <v>-3604000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11932000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-14583000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4583000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8674000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4251000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>105000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>46953000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-34009000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>24873000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3856000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-24985000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8029000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>27562000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8765000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7538000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5315000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1463000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6470000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-16371000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-16612000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-21800000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7369000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-3791000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5281000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>16619000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1724000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-12629000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>9932000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>42833000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-13649000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-34709000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-10853000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>15765000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>6373000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>24089000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>12834000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>46317000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-34969000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-8325000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1189000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-15703000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>23358000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-31057000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-77905000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>93087000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-30360000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-50073000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-42142000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>89995000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-4938000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-33449000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-22859000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>24486000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>13982000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-28459000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>14402000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>24527000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>8120000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-5867000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-9854000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-6543000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-32033000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-6169000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>16393000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>5396000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-26379000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>47738000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-32223000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-13473000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>4658000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-4847000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-40574000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>19006000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>11041000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-17080000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-25836000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-5515000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>191000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>22093000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-1745000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-2139000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>3331000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-6027000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>397000.0</v>
       </c>
-      <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>542000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>-2288000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>3204000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-3590000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-3504000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-1071000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>1273000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>1744000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>4145000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-3590000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>8928000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>20668000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-13221000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-12754000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-5330000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>9517000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-1665000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>6734000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1630000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>6495000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-13762000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>1791000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>21387000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-10884000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>6318000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-30673000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-3159000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>29448000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-23364000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-1470000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-4666000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>16576000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-9606000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-221000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>2204000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>1398000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-7136000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>5077000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-2201000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>-1013000.0</v>
+      </c>
+      <c r="C9">
         <v>240000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>20516000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15451000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4716000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10811000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10564000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-11039000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23224000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-29631000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3395000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10796000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12826000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3864000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2915000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>19008000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>17393000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-14370000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-891000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-8036000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-10348000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5550000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3590000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3504000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1071000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1273000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1744000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4145000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-3590000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8928000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>20668000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-13221000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-12754000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-5330000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>9517000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1665000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6734000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1630000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6495000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-13762000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1791000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>21387000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-10884000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6318000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-30673000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-3159000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>29448000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-23364000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1470000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-4666000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>16576000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-9606000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-221000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2204000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1398000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-7136000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5077000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2201000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-1083000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>68756000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-63748000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-9766000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6695000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-2844000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>546000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-1077000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-1469000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>3880000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>12244000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>54737000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-60052000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>6262000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>6773000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-1699000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-56306000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-7515000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-11024000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>282000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>232000.0</v>
       </c>
-      <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>414000.0</v>
       </c>
-      <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9">
         <v>1109000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>20567000.0</v>
+      </c>
+      <c r="C10">
         <v>-10234000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30705000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4901000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-26252000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6555000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14103000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22864000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>46760000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16963000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3699000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-32103000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5412000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-19698000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21634000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-13184000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14772000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2154000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8093000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2538000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-11638000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4824000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23358000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-13070000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4215000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-17809000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>30242000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7193000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9377000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12591000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>30382000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2872000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-36565000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-7256000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>23565000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3686000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3287000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>20101000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>46078000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7577000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-92000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-21353000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>26445000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6161000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8676000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-78209000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>46821000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-21374000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>912000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-25768000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>299000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11793000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-19847000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1745000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-16899000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15895000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4795000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-4491000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>19300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-20345000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2900000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-9800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1193000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-18695000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-605000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>7011000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>8761000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-17417000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2337000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-11995000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>81826000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-19073000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-10961000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-33599000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>14998000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>19821000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-7306000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>27362000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>17626000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-11168000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-9175000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-28837000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5866000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-10836000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>14655000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-11556000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>3899000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9695000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7095000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-17845000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4573000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>23504000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9221000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-8587000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5873000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-7016000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-29739000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2359000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>592000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8358000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-10466000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-9669000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6683000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5731000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-9165000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-77000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>12753000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3427000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-10240000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3421000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-7468000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>380000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1317000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-7086000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2477000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-4443000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-23922000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2310000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>23083000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7237000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>18094000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2128000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-34665000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-5854000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>73752000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-7493000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-10981000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-26378000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>26926000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-11346000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-16727000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>25614000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>12767000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>20346000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>12031000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>9617000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>15756000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>68437000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>62546000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>16859000.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>37910000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>73879000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>64266000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>37891000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2726000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>7673000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>12688000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>42603000.0</v>
       </c>
-      <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>24969000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-705000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6234000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14332000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-18078000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>27153000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-2067000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-8218000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-2250000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31404000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19921000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>403000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-1925000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2095000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-5169000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>22087000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6486000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-47000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15452000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1496000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-210000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-883000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3008000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-6370000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-649000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>706000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6666000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>697000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1597000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1106000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-2568000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-5511000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4034000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-751000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1834000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3378000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1313000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-3935000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5433000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>205000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-1777000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3130000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-864000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2912000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3280000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>6187000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>7005000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-10646000.0</v>
       </c>
       <c r="O13">
+        <v>-10646000.0</v>
+      </c>
+      <c r="P13">
         <v>-3033000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11249000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12423000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-3770000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2935000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-993000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-10415000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-24174000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-11911000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>9119000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-8423000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3088000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3056000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-6654000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>709000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5152000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-594000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1226000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>2241000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1201000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-5628000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1150000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>10013000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-9872000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-50263000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1515000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-3507000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-32493000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-37550000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>1846000.0</v>
+      </c>
+      <c r="C14">
         <v>1863000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1611000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1552000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1550000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1496000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1511000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1442000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1414000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1396000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1417000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1084000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1033000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1072000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1025000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1050000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1036000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1024000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1108000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>999000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1197000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1248000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2070000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2871000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4003000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5268000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5522000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5725000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6408000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3676000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2893000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2898000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2550000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2345000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2349000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2335000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2337000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2334000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2285000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2498000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2619000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2477000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2954000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2373000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2224000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2588000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2536000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2451000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2494000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2788000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2706000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2360000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2223000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2228000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2005000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2068000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2097000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2121000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2242000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2333000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2125000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2051000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1671000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1669000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1624000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1634000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1483000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1355000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1186000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1165000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1223000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>999000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>993000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1020000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1018000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1004000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>868000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>859000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>708000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1824000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2051000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2115000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>2121000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2004000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1907000.0</v>
       </c>
-      <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>4427000.0</v>
       </c>
-      <c r="J15"/>
+      <c r="J15">
+        <v>4427000.0</v>
+      </c>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>3923000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1612000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>20000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>3351000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1116000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1118000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1117000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1115000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1114000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1115000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109000.0</v>
       </c>
       <c r="AR15">
         <v>1109000.0</v>
       </c>
       <c r="AS15">
+        <v>1109000.0</v>
+      </c>
+      <c r="AT15">
         <v>1111000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1090000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>724000.0</v>
       </c>
       <c r="AW15">
         <v>724000.0</v>
       </c>
       <c r="AX15">
-        <v>723000.0</v>
+        <v>724000.0</v>
       </c>
       <c r="AY15">
         <v>723000.0</v>
       </c>
       <c r="AZ15">
-        <v>722000.0</v>
+        <v>723000.0</v>
       </c>
       <c r="BA15">
         <v>722000.0</v>
       </c>
       <c r="BB15">
         <v>722000.0</v>
       </c>
       <c r="BC15">
+        <v>722000.0</v>
+      </c>
+      <c r="BD15">
         <v>720000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>718000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>719000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>718000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>716000.0</v>
       </c>
       <c r="BM15">
         <v>716000.0</v>
       </c>
       <c r="BN15">
         <v>716000.0</v>
       </c>
       <c r="BO15">
+        <v>716000.0</v>
+      </c>
+      <c r="BP15">
         <v>718000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>714000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>715000.0</v>
       </c>
       <c r="BS15">
         <v>715000.0</v>
       </c>
       <c r="BT15">
-        <v>714000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="BU15">
         <v>714000.0</v>
       </c>
       <c r="BV15">
+        <v>714000.0</v>
+      </c>
+      <c r="BW15">
         <v>711000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>709000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>723000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>742000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>764000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>760000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>378000.0</v>
       </c>
       <c r="CD15">
         <v>378000.0</v>
       </c>
       <c r="CE15">
+        <v>378000.0</v>
+      </c>
+      <c r="CF15">
         <v>375000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>376000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>280000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>62978000.0</v>
+      </c>
+      <c r="C16">
         <v>52782000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>64295000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>62743000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>61353000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>54084000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>44450000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>44830000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>39370000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13977000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40560000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>15379000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11999000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>27799000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>37912000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18371000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21531000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>41011000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>26240000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>27486000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>20730000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>31556000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>54047000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>32757000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>48540000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>60484000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>66257000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>59441000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>69859000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>65000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>45070000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>32876000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25144000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>65255000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>87788000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>70207000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>101293000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>98067000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>92750000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>24786000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>63463000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>70223000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>83068000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>94997000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>25955000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>41675000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>113532000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>26454000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>40922000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>83820000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>145506000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>58997000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>52407000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>73077000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>98509000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>128672000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>107442000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>128389000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>101870000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>65875000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>51069000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>50567000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>61780000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>95711000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>90144000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>104080000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>98015000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>113691000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>152351000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>91265000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>129192000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>128053000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>150855000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>161747000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>197042000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>175338000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>175434000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>184455000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>212026000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>184705000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>143080000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>82522000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>61737000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>45489000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>20467000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>16325000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>11213000.0</v>
       </c>
-      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -33571,533 +33810,538 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>11348000.0</v>
+      </c>
+      <c r="C18">
         <v>-4465000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8770000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2246000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7920000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12464000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4598000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5710000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>55894000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26288000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>27428000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4851000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20866000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9664000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>20652000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11761000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-11889000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6685000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1254000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13399000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-22724000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-22818000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-21506000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19456000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-18095000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9697000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4293000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11658000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-18134000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>947000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2431000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-23310000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-36625000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-13672000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9071000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-9985000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>24624000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>15664000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>54082000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-36757000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-11564000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-19392000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-13934000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>28747000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-23108000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-82813000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>98761000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-20617000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-47828000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-48144000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>90952000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-3908000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-35726000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-36392000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>11720000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>20479000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-19541000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>31256000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>32978000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>12291000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-6013000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-11117000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-9964000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-36930000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-7202000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>10594000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-12319000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-18165000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>55367000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-21939000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>1221000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>14142000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-10597000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-34586000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>22417000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>21231000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-4989000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-3334000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>26419000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>40940000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>58713000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>21181000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>16637000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>25753000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>9030000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>6874000.0</v>
       </c>
-      <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1164000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-23000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-330000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1288000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1462000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1303000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-966000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3751000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4017000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5362000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1960000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4436000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-572000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1848000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-960000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-307000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-550000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-649000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-169000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1582000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-182000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3855000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>263000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3565000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-299000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>14922000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>5914000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>28631000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-7218000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-10279000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>4294000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-21418000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-20446000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-14253000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>10719000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-907000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>6001000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>4818000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>3053000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>22826000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>4462000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>4287000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1392000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>15000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>6006000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-14993000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-4297000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>5715000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-2991000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>5000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-41978000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>-85000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
@@ -34129,2452 +34373,2483 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>-718000.0</v>
+      </c>
+      <c r="C21">
         <v>-6612000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-869000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-856000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1237000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1006000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>114446000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-250000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-16623000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-31884000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1095000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8645000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-7591000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8103000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2324000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>21194000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12152000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46779000.0</v>
       </c>
       <c r="X21">
         <v>46779000.0</v>
       </c>
       <c r="Y21">
-        <v>10000000.0</v>
+        <v>46779000.0</v>
       </c>
       <c r="Z21">
         <v>10000000.0</v>
       </c>
       <c r="AA21">
         <v>10000000.0</v>
       </c>
       <c r="AB21">
         <v>10000000.0</v>
       </c>
       <c r="AC21">
+        <v>10000000.0</v>
+      </c>
+      <c r="AD21">
         <v>9551000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-280000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-10000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10200000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>-2000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>-81000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-198000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-138000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
-        <v>40698000.0</v>
+        <v>-30103000.0</v>
       </c>
       <c r="C22">
-        <v>-16962000.0</v>
+        <v>41649000.0</v>
       </c>
       <c r="D22">
+        <v>-16578000.0</v>
+      </c>
+      <c r="E22">
         <v>-7445000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11679000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>50448000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>34623000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-107046000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8177000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-11571000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2856000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3193000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-18889000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5037000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-9733000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-17806000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14539000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-25847000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1165000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>731000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4211000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-39132000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-14383000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-41313000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-12980000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-17163000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-9590000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-35729000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-15887000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-14032000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-25669000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-6172000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-2336000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6404000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-11138000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-11614000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-448000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>638000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>74000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>51000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-468000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12667000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>11654000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>14827000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7397000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-2073000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4806000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>6432000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1615000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-6949000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-12287000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-926000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-3438000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-2644000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-959000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4757000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5563000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>9734000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8482000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-2449000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>184000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1290000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-3536000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-4705000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-1320000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-3301000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-5704000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1069000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6824000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2595000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>8327000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>7388000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-885000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-10216000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-16618000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>8681000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>11453000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>22952000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>33965000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>36794000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>36601000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>21373000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>17595000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>17039000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>9145000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1914000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-718000.0</v>
+      </c>
+      <c r="C23">
         <v>-436000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1336000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-856000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1336000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-119424000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2836000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1303000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-40000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-53000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29487000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>72480000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-106000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-16000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-44000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>39269000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-171000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1039000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-496000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-39000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-172000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2415000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-59000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-18000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9551000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-280000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-10000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5199000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-118000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-5000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-20429000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-14000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5091000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-81000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-70000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>62000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>35409000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4898000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-116000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-18729000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-328000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-345000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-219000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-350000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-690000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>19400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-54000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-15000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-5000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-26000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-17000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-8000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-44000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-21000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-13000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-108000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-44000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-191000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>28000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>142000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-5000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-16476000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>232000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-777000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>435000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-16000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-15000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-211000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>800000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-16000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>635000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-18000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2240000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-18000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-15000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-376000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-34963000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1482000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>209</v>
-[...4 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>-434000.0</v>
+      </c>
+      <c r="C24"/>
       <c r="D24">
-        <v>585000.0</v>
+        <v>-6349000.0</v>
       </c>
       <c r="E24">
         <v>585000.0</v>
       </c>
-      <c r="F24"/>
+      <c r="F24">
+        <v>585000.0</v>
+      </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>8356000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>8356000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>242000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>373000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>182000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3673000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3849000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3933000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2523000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1240000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11442000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3283000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1858000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>372000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>268000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>360000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-886000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-360000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1779000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-802000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6001000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1728000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>45280000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>29407000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1538000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4575000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7754000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-788000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6006000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2553000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-3350000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-795000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-666000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>11731000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>830000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1474000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-810000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-14379000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-739000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1293000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>101000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-148000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>9347000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2609000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-6690000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-3622000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>27327000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-19923000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>6454000.0</v>
       </c>
-      <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-35437000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>18000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>11000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>1082000.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
-[...1 lines deleted...]
-      </c>
+      <c r="CE24"/>
       <c r="CF24">
         <v>12955000.0</v>
       </c>
       <c r="CG24">
         <v>12955000.0</v>
       </c>
       <c r="CH24">
+        <v>12955000.0</v>
+      </c>
+      <c r="CI24">
         <v>-40000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
-        <v>-47555000.0</v>
+        <v>43942000.0</v>
       </c>
       <c r="C25">
-        <v>16417000.0</v>
+        <v>-48506000.0</v>
       </c>
       <c r="D25">
+        <v>16033000.0</v>
+      </c>
+      <c r="E25">
         <v>19302000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>51768000.0</v>
+      </c>
+      <c r="G25">
         <v>-49764000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-26777000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>111044000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-113000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18102000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7029000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1990000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3434000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4381000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6435000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13515000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-15324000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>22909000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2215000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-8086000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2549000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>29609000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14875000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>27930000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-723000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1625000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-6716000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>21397000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1150000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1290000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-599000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-642000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1001000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2373000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>792000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-493000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-90000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-471000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>283000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-279000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-135000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-47420000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-622000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-5528000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>714000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-279000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-549000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1662000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>302000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5323000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>16963000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>122000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2203000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-3144000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-10822000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>147000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>386000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-739000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1642000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>90000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-796000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>136000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-291000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>471000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-623000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1366000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1944000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2043000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>504000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-260000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-1540000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1156000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2290000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>17756000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>29008000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1467000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1218000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1303000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1527000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>569000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-857000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>76000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-149000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>730000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>7237000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3419000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>212</v>
+      </c>
+      <c r="B26">
+        <v>-436000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>1000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-488000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>40000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-40000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13360000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>85000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-13339000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-106000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>13000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-44000.0</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-13000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5000.0</v>
       </c>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>-7000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9000.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-9000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>59000.0</v>
       </c>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-59000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>-118000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-4000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-5000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>-14000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-3000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-4000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-70000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-3000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-932000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-116000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="AW26">
         <v>-7000.0</v>
       </c>
       <c r="AX26">
+        <v>-7000.0</v>
+      </c>
+      <c r="AY26">
         <v>-210000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-33000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-5000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-6000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-54000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-15000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-5000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-26000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-17000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>50000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-20378000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-6165000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-23457000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-11738000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-1262000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>991000.0</v>
+      </c>
+      <c r="C27">
         <v>1081000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>496000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>433000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>761000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1940000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>780000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>804000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>766000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>760000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>716000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>715000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-91000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-201000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>817000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-2754000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4244000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>148000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-132000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>299000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2662000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>738000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>484000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-133000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>227000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>471000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>480000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-415000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>689000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>687000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>760000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>915000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>836000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>596000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>195000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>157000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>214000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>334000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>141000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>445000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>229000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>497000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>508000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>575000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>603000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>508000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>476000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>560000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>540000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>586000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>629000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>576000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>498000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>294000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>457000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>494000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>458000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>537000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>559000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>537000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>556000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>437000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>378000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>483000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>377000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>176000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>562000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>553000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>538000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>2852000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>964000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>2804000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>668000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>2130000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-5000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>689000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>358000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-718000.0</v>
+      </c>
+      <c r="C28">
         <v>-7048000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-869000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-856000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1236000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2830000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4978000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-250000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30501000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-295000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2247000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8231000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3290000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-449000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1111000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8601000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-7591000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8086000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20155000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11656000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42796000.0</v>
       </c>
       <c r="X28">
         <v>42796000.0</v>
       </c>
       <c r="Y28">
+        <v>42796000.0</v>
+      </c>
+      <c r="Z28">
         <v>10000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-9000.0</v>
       </c>
-      <c r="AA28">
-[...1 lines deleted...]
-      </c>
       <c r="AB28">
         <v>0.0</v>
       </c>
       <c r="AC28">
+        <v>0.0</v>
+      </c>
+      <c r="AD28">
         <v>9551000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-339000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AG28">
         <v>1000.0</v>
       </c>
       <c r="AH28">
+        <v>1000.0</v>
+      </c>
+      <c r="AI28">
         <v>-118000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1121000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1118000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1131000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1120000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1118000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1197000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1181000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1048000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1112000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2855000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1206000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-19455000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1059000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1076000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1152000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1106000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1417000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>18672000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-776000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-735000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-723000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-745000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-735000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-8000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-44000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-21000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-13000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-108000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-44000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-907000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-718000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-572000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-735000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-732000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-82000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1507000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-295000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-727000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-724000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-21327000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-4032000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-24237000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>902000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-397000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1845000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-396000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-389000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-731000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-17843000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1762000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>12084000.0</v>
+      </c>
+      <c r="C29">
         <v>-4318000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10044000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3410000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8528000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12794000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5886000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7172000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57197000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-25322000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31179000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-834000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-17872000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-7704000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25088000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-11189000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-10041000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7645000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1561000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12849000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-21833000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-22276000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-19924000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-18198000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-14756000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6027000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6574000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-10400000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-16860000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1707000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>35737000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-18979000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-34912000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-13490000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>9425000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-9817000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>24773000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>15960000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>54858000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-32468000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-5230000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-16945000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-4672000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>34745000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-17253000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-78505000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>102315000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-18014000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-44694000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-45633000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>91987000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-2680000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-34026000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-23038000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>14471000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>23656000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-17548000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>32420000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>34007000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>12725000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-5831000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-10932000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-9498000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-36556000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-7017000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>11000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>3554000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-16549000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>56578000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-20719000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>4077000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>15334000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-9078000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-33162000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>23309000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>22207000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-3405000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-713000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>29562000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>42484000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>59661000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>22449000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>17776000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>26804000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>12318000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>8916000.0</v>
       </c>
-      <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CJ29"/>
+      <c r="CK29">
         <v>10794000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-1170000.0</v>
+      </c>
+      <c r="C30">
         <v>-147000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7623000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1164000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-23000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-330000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1288000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1462000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1303000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-966000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3751000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4017000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5362000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1960000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4436000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-572000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1848000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-960000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-307000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-550000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-649000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-169000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1582000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2415000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-7188000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>263000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>242000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-18000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12168000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>18562000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-23532000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>26710000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5199000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-8925000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8160000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-20148000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-20429000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-9512000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>14226000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5091000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-333000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5281000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-6209000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>35409000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1322000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7854000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4218000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4605000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2872000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-14901000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4372000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10687000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-5316000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1618000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-43899000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1703000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2654000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5166000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1987000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2089000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6377000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-260000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-24420000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>42231000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6875000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4028000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-18512000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-21539000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5243000.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>-2856000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-36629000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1519000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1406000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-881000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-976000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1584000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-2621000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-3143000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-462000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-948000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1268000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1139000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1051000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>9667000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2042000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>